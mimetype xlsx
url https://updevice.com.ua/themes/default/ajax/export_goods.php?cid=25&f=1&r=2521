--- v0 (2026-08-19)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784fec3efa1c3a2fbe80aa4805c196e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec99772566d92fd325c37bf12360c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e344b57cf1f2bba2c622cc2b4fa01ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf9219427b353dfc5772ad953f82004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2de31aa136637971c2b8870343a1585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b173140751720e7e487ab27757c7f0e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8554a94d7e0abe0d8d452a13bc0211a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b5781d62e30f833ac8215d42dfab08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b167478475320b8ce3dda6cf45474969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019bda6d69e2373a4959a5fa92c0d4e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ae1ccf5f48fd254cd2dce3d58595011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699706c29a57bac2d7262eb2360b9b8b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c732de994a8feeb8955e6f5492f6a6c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0395f11eeb70b342e296287450e7c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7b758d2915747555f4743e28f116a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f8080659120104c09c0d60a4af03816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f483e78877c05b0b7293ff75265bb5c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb3516071347232efe778ba10125ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c66ba2c752b5f958e835a3c580d8119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d0d4f4f84ed0591833f8df04069c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150df13c75013caca776aa065655987d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d089b8923cbd29c3f5a1f888c8bf24b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcaf5a1d2109ca6706465ce7d15c1f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fcf9d919a4d3ccc0c6e7112b5eabd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7289b0b8b89f2f52cdea5a08ca954c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69f49ec39c5fc17fe7cbd94767c22726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a543894135471650700ea21d76989fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd1823f7083688c4401f8fe485384328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf10045f378b3696fa15c67a778a3529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac048c7c6de70b4352d804bf46c97830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013a0866535ff5d1d7511c9ca58678c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de122bd8ba7620ca2c3e865bffd8a30532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551456424f8476abbd50b71142eeae4e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4385e27723e44c09f6ae728ff88dcd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf64840e8ed0cbef422d8d682ad75835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd72009928f4da397d0538973608c1436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303c71c4699b1a28bddcd1b2725cefa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc80599d0490dd7fcaa3a1b764b62438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236ff5dfc816dbb432b05096ee734bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc68a5328da072328acdbad8bbd20cd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69150a2a4afae310d7d8171b677bd3a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5850bb9e3be890e7489369b5f84bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de81ced754a858ddfc1be56e95cb5743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7338ee80af6f2ca7d79b4a277522644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077f305ea05238e7b9475faa058c36145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9086c2606b06ceb29e8d5f0b01ebb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b689f9f633bf6ae60acbdb8988ede47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4dd88cef129653331370a35ea1d0548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5a81c7efca6f36e8923211255632d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003455ee80ca0cafc0191d8a29b224050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120ef098cb09b739d5688befbc00dc751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63aeea5e72b25daae78906336b02e5c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f3e04f61dfcca7fa62ba4ac2ba5c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9c15c45780d47e8ae47076e9cbbed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1705410b7af4605e7ea91a7ea2762655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426cffcbdcc295dd35739fc99e5b921256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14978e82eb91ecb54eac3615dc6739457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0a53875a923cd33cb9efe785613a658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1865090657364a20621d09dc33d02d159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b3b24acfba85cdb338d30eb9fd4ac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507c2659666eeb82a9f333b8f82a52061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b4a6acb7688fd14906130615d58a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc05d2eae430467a412b1c05e454e8e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a32454162fe7ced3fe3300e2858b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c211459021a485911527a1c53629a7a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc98a2da745e1e5b99357b24921e0866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d07ef7c0af079a5b7dc64ad2f3cf967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e42f6dd51c283631178d35455708d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc844c3b400dd421bd830bb20d8a1a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69025113b88e4b8d8698e364b329b82670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f90dec50e7b8186b5f8e01593216871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67062c9f9eb9ffa8ef05ff2854771672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b15a67373e734bae60deabea40d9073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036a3ef71c129635fd3db3c23ac620874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204cacccaac972154bf0700ae80b97c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1b861af2a8a52299acc689364ca8376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9be305fe30d1183e3eae433e56f9177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301643a9a3e9b512df331867fb4aba4078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a69e33d4c69c30526f84838eed6a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2003301d52e6acb2dc78ced05960ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a7c9d031b511f14c372d926ba9ad281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014d99dd534cdc7e3ea12f2d0d9624782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00532a8bfb6711cb6682030d8794be8083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6608986178bfd70b0fb166b1bd70a984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf32fa6dcf010db2bc31822f400966785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7bcf06815cf1c4ebe814712971a7086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8f84404e0473bdd5e1671830e5fd487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b76a95c2de54f351dabcfe325af2888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46109acac3c23d8d165598349f2e50aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066521b13d68fe241a15d66b8083bf9d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32094beebb8da1248f2553aaf80606f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4056c4c836b9becdfd46eec424cc1692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555b35ee59e35dc4202d95e7a066c4693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b7985c09a0a2769a6296378bd86e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f40a81bf745c5a23a1ffb123bf19c195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581b6bc242bd84f3823529e3bf9975796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ad0ab42e638bd894158981522e9a697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa46f56b45c217b733ce49249f164b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdb9f5796639b76e15420e9c9186cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ec4ea2e596a7db66feed92b1aed14100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd407f61a7bee3efb5dd1015ca97dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ed4c448eba61ed120d9f011034657102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130216fc6898b1bb27501f9b55c5c406103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec41f306d54ec788594f073fd7be18c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2ec16b9dc77c852370f66ffd902f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73063481b318c276283a2d5453db1b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fa4cb0d1a38b9b9f8dfe65ae2c0a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25355a4ed42f9c02b88f5ee6df839f1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e17aba1343fe24c8bde9b38b6664d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aed3c743a0206251f4c9dcfd091d18110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fddb328da73ce6f87f4c75c5e5a25111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786357285b5206ca53ccf2d60f8b1348112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b9d60ede92ea6432e59eefa4ff953113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136312d2a9d91a15e467b765dc65de6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aecb3969a55508de0520373b78b855c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc492e0696728b020244415466eca5c1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeaa46e89a9a544ebe02de02f7d0131117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791be21d70e68307f21aa2a20f05401118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047329425f42c5c0d486944982485bda119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f11ea9756318acf5bc00f1281a094120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df318728888fde49817286b96730403b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a6a10973951ea40781ee9bfb775d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80a48aa25bb02c8063518839bb3e01123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6565290c5a848c149ade50e27450a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413ac9fc21b1e2676d682939375ba69125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ed58714a3702e78decb1bc8f19e6e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a56d33dd69f858aad21c12ea3b32c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f227b7ed88e3f906678b707e25c306e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f879b9f4d307865f3862cc7e570e0b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e192b1cabcd4093a0de873aa998cf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729058f406d190c4c1cee2bb64a48210131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca7fbfd095d281a778df953d90c015132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e647b80b8ddd57aed63c0366f749c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76177ea8c0f501cf7e5cf9fa079216134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a61ef8a4273873f55f3081b8ffbce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720868c0b768373250b5330d5956a771136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fb26b5a05f42a43ea95f74471d16e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980636b62a5881e4f2c3518bfdad9bab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33dfcce8f212d5b65ae7ac189f8045139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44573f9c954a5e0e0cd8ae0775c47b4f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc966cc1ba1cb4ca853708476a307dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb69c07e6b8ab6ef4a8509d166207f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bf1d7a17002e1dc75c8df23b117d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa19442bd7d4eb4ed0ea0c7cc7d5d8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f94ac0a97e971b072f11d19fc4fc7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa219937ecc5d2652a2469164da2281146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96041f17f1e913700b9c8f872dc8bce5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20266927208cc256b5a21597a796809148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3602a6b5b0b349dbbc67770955383149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280048959b1ee3a792ffcbac1bccd67150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9194bacaf68221129c307fb91e39698151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34041d7ae875c20e78a237d6db11047b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34f88970495f823e863c7fb6397d03153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6947d26cd3ef65876efb9dccf20a3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a483925ae03559ddd10d3b0e14f043e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee739e57315e91c7c71f1cc89925dd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14613b3db1bcbc9edc680f20d54ff55b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc515a1acc23d588bffac1dd8665ca1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33557b2b1768f90da7aa733487105f08159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452ef4e10727455051f68a2bd5048ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80b691588baa89e4d76babb665587f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e99595b22af42167ca3385e1f16f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e121b751922a8a28b095a9c1301068d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a15aa285a0e646593afa12afa87b23164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb701b1d214fe2af0fe4fecc668f038b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5dafc18cfce9d983a371037fbdc22166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310c7027b39a70f126a7e9f3c69ce0d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d21b2c038600c5d271a904e56c500168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44cbc30e0f5b676ef27324cc0d7e68169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7416d5e29a37eb8b80d622db387c6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55a80a31b3ef96e69b05c21ad6be8f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555cc1f5e84c50dda7252598ae2fee6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a246ae184fa52088a1701245eab9ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35494ba67c01e5142fb618a94bd44de2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc07fd61847ff7ff04d9fc5ceebe82175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda594fbb73bbea6d7c358a2e89e1c2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f332659b2660e24ce795a07b5854c7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc853f75e0d24d890a7eb45bac0a3f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7aa07ee666953425c0cda1573dd52d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b140f9ddbaea0f76c27db574795ef8c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c6cbba14ec0f489786f908fb39ab7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8be73ecf8276e4ad1c5dcf48b2da98182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b395491c022ce9aa4137b95627a82183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980e57d2301a3b2597d1a3c7097dd50184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e380bbdeb28c5989d0ed8c6f7acd488185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9385289165f3928e7c8ac976905f3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d8fd79f014b73266a1f15ee4c583c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a01489784a61a01491a8283803ec24188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461d9b75d2158052c3e56d28b35b965189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396663f7c78c2e5ba0528e3c84970b9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981569d8d1be776b6f27a541f2aa8456191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5c008b678e2f4f7c7a38ba44dfe4d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f154f21f2625b5619c47ef2e566b8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d98f3506e4fa09fa5e3f56263edd0c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9cdca852aec2659ebe176dda5e9d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9d1e8e1ecf3d4ca80278b48b806ca196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa19ceef4ead744468c8fcbb865a506197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca68a17209f3bbc0dbf01039831bd8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfecabf5d8a5286ca504b4d1bd888a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259252c44a1a09cdb2ecc17e89dcee4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951019535a6a351fac16d627c65f9838201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad84378a9b6aa6fc0d3dea967c23fa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f34f5d44981e201fd9e5aae486e345203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fe8ba66f5d5b0e231a098ddf1dd1f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0edeb11cb19c2582f8ecc8faba933d1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace15a02f909f6a28796041317e4f0c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a9c3f79db1519cd51a6784b826c0c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4b1d79c9f2e6f9d523a8da3ec1fe7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17933ff1a5d2a5b3a04ec63f0b392e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd48c39a6c240d1008b098664421a57210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735b1205607d559f56569b9c63bbe35211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d80a96ab1f64ddbe781c49dd665fca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c4c8ffd4e7bc95cfb0440b0581b5b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8253169777ff01198284b01a3ebbe87214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b867d9a1cb23d4f4285255a4e7a03215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887afc36d0d16d5a2585a6c7aab2fcde216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fe5c9ddd73e50249aaf562f2b816e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65234954994e0c8253763f744bc3bba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f64844e0975a360e5771d4eda2e35219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3d41ce7e4fdb1382f1eb00ba4c797220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5db1fce439fb3f948f507926eb6094221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bc16a376563d3aae1c5124e473f0e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a3a2d63e51790e04a8b062c205994223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcda57c7e0c3721c9e018fe3937113a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc468ebdf4813616e155197b8ac031225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9b9371e4a5bebe3f3514b340614b4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553c134ae9a7b59ff8822205c49e769227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802309cf5e41119466c27c255f1bd687228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d29af5ba3c8bf07314780a2b06173229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a50dd44dd720068536ff33f3fa728230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7167ae08b5f5ca6dd8684717207b7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4586bc24be37ab4ddcce4bf4d2e84b0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab45db1d37b0e4dbb03640ce76f48c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80f0feb982eff74f328c92416b48cd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35691bbb18b3b41192dd66912b0a06c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a516b084474e1f7ef170dab0c1ad1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d127437cb601fc7b3602f3b8c453c88237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795402bc1a63482d693a13afa78790fd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce39c2de740b89407dbb21cdc5fd737239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba50a8ee0678568c6f106fe927b178240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f456c59284ed9c55ac1216029a7e210241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773ba8f5ce6026c838eab685487e7ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b20ec96eb3d9eec399cf9fb81bb88243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a46a3d221c623976eaf1adfeb73e4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7eca86624a106ba55d88269f937538245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930d0961b2c99352e3796325caedb66246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635732b53fc8bca0b2a970a5a587c08d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92881d2a56618063f10c38ddf4c11a6d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117fcb1b4453e23ed67682c08f2d878249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6531613a0d212697e29f7096052dfdc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97513184d6aa01676e067b4799b1484b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504015c449e06865a82d3760967cab6b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d02582b287b6f004dcb513a9663c8e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b5a8901d1541bc8d166f1266c06c5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd1f9bc58665c0e1ae0d213a7eb945255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b481c49530d091533243693d11cdadb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3dbdc8c4159841d4dc6ad4c536579257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a0452102a71d44ebb0f717539a09b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf92819f89291b92a2b43fcbcfa3dd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e650dc81236ae837f6a4e8c7d71222260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c487d39278bf919e94fa59a47faff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca99e6c5379c61bb17282155b8fac70262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab6ef0a2043644bc6b2caffc1c58a1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bcfff47443f212daced1ed34b2076264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da807b3b05c9a041ae9a5608cf90d11c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27875b77d8e8a59f97620b62de02a1c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed983c57362b0aaccba8f4f9f9366c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a63adde04bf4913780cdb3318bf9d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749541f7ec5ee8249a0b45dd9040ae60269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f88e68275fe8849b91c4a124dd40d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4f39dbb09cc3290a1c25e1d760625271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ae0536b2aca1157efe3af8d7f65df272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073d19201a31630f5853cb78397dd21273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07835a5a22cf3e41c495809cf29e59e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbea7c9c50a92e2597d3a51d9d3b92275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e560355736a883c30702c9f33ce6ee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890998b0f1e2f84d5fc61b9cd8a59d1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033af39b105e43256dd2634d3204c64e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2693f5cd955d2ddef0fa08e70357c5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c5e483b3edd2285c026e4e74063b9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba6d9d915d5417d97dbc9e7a1ebf70281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31381239a1c6da19792b7fcea9101901282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110794481708e0e547ed4e16049fbe92283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63353494fc54c2317ed34af69e0520284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f638ed6f9c580ea7ffba3bc39712b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2281856ff53bacdb77d1b19764419286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34868ccaf8385ce502b128c5b9f4bba9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f69e4833faa0dd84c371f65a79774288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee46efe1bc0edb0a59b4a02d24b3e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80080d62d351dad3d8f4e86a0da43f7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c5752ad92647b62db14aeca13e7da291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420983f3cd7613d0d6ed9a9fb181528292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980f649b9d00552bfb1e65e84b3c49d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a07187a77b443f8c56c9095fa2ac15294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4c4d32b02fc315df4f3fc4277063d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2daeac859fce3aa3086abde87e5f72296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ffa89a74db71f6519e3a9e694b615297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53841618f2492ca4206ade7a6e47b1f7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c1a557b6831f9d540ecb738c98781299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742b4951623dba78f3dc56633df1d41300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595f8ca8830396f8d687afaa442d309301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ad758e443d3c3eef67d08b6759957302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8f71e9aa843478250bee81a449a27303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ca3f510365aadf487b6a222467dd5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ecf3dca7ec4b5338d0077d6f9900b6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b40ef3fc0964fcd10828f6c70e380306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fccce935208a2f4335d017b45aa96b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68adb78086cc3f6f4ecb7af6b6eeb91308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3dc2b1e2649d7a4b560a21171b85c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21aba8fc551ba3e8d2489e60e60a656310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58c4435c947de34935dd2a67649ad5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17b254f19a957ac24b09a6bbab93d0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996456a50955358133769bf90f5df8f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb79d5c38aa98401385fce8897b1b6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2e430136809fcc1b3a71072c3cd16315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d51e23f3a583f82d0338aeee2b1041316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac36777954c5b3546f67c22a93b726a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79301c5dd3047858b1e7d726e47d5df318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fc9a1bc0a35f9f0098db98d643b73319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020f0503efa9e1a57bc6a3ac5e94997320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbdabea6931466689124b8b57ab45d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31769cc1c4a695e3a1d30160cb8286322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8029f5a270ac596fc1eb03f64a7251323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83240aee8b2fcd529f663782d32d9e77324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1adb1422150b25036990465b7b2778325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9dbc91dc76e1d353b7d1be4ff6a77326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f87db75a5ef82d6337d9b703f7d7f4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca500cd566ecb24fc31b7bdc20e6981328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bd383bd59b2e57a7cc369f4f3e9fc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023792fcc85bd1f1d1bb421c8db9cea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87069e6c72e66414720b20705b63e2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf03e4a21a35efc35ed342670a93fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18323d316051aa070e362252e3ff8660333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966ef7c63e960eb4cfd8d5fc93d0c77334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1a9b44cfe0b1611364d0732e2cad7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464be88fb17a89556c26c9349ee4a961336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520c133d7e5e01a5e7a7f75f312d859337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2c8b00c41d50e3475cbbae64542bf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8533b98473c21d24541897addd82a5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa92ec8d5ca8e312df60514e59358af340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7c8c5a2367f0ac6ed28c0c074578c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5ea591d07a72bc641da26f805eafa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b822b2c81053f86ac713d04ee5471343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d54d59f195d783ed63d49bbfd3196344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e1429b107b43f2d3d63a3565f88a3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3ff2ed07895c76aecad7b524b9dea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942b6d7ac534c9cf9425c481d83c332347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368f1d3504226a6b356c57df74b2864348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ccda4d3422f13214088e5b021db35349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61cc97214f43abddfaa0ed0ccea8519350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029dc28b5525d20c55bebbbc202aee26351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26ab543d596ead94b86cb47ecde853352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01ce2feac6b97a91257977e3c1733b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd959cc2dd0dca58d8ee2d1888b1cd9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d61841db95656b58a3b0515621949355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac162fb23e5743f1d30d203f8accfd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fbffa2e8d6633047d6ad09c20bd21357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e0601ea22525867e167f090334857358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac2b69a046718d2031ff2844c36ad4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1946274cc99d36a0c0d560e72db74360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0446bfe5123941e816745fd2ffe778361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcfcb1cfccbf1d5f6b4c90c4bb9a2f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4094e1db1797a9f6f09d44cc2c8d9d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09337da9fb17e92455b8fe120a6bde81364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98727d8c8de91461ade765f9d4db11365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a236affadf3b4aac34e1b09053d7cb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3be2a8651db0b229f1cd0149999c79367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc015245d6d878dcfe37b8c44af7455368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144cc177e68f66080e91597cee13b6a3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da714cf99138d0007ae57b9c958dd45370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e41bfc1983d14f585810f94e5b7488371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f2a83a041171a683f13e9012d7703372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347b944ccfd0240075c5d8af2d5d45a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09868260c495494b31f23f7444b56b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ad2ef72cffdd92c92980a8e23b9ab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5563bde263cf0c1be219317a91dae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4ba2dac22caca93c41e101bd8fb7f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1c9c836c69f92631878881dd435be378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315f206917b0870ec3439b623b6fe48379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747eea8d56886c8720ca8579840d25f0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb488b1be8182d9ecfb7017e7e8fc3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4076067e2b5350e86cd15a481e0b1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db27d813e0492ab24749aa9a26572f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3db1dd4a008e9f867aa3a1ea43dcd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac59d59aa12dd5458c0e73eb336ccb7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586120654f4ac2b732d2110ae163d0c4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d2ac0d9a87631381e101306b3410a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197544be21a79800b99d4f58ecd3678388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc05011d13cc370550ed65cf9e873d5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e58aa0c08ce68e601f1e8f2ea4a72f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60a3758f651af3fd818fbeac4f0f9b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e29472cb479907ce803f65e8d83fc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aea8b31e487a77f2af2b1fdb23764a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5c6e9629567d87af61faaf1d56b94394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493254b99cb0d8401531236ea6e783c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74347574673003b476472d1479d0adbd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9929d7b7d84fd017d0ef8c29c2082397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52b62eef2aa26b0504d3215a6fd313398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777818cb0623e7f6c727029a4c6d4b5d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c99f0c9c17d4209b8230044245d174400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5d2ccc2aa2a8c9ccf5f74919e7d51401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665e8cd5cd9632a38478eebd15c571b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef66658252badafd377d1cd197b846e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfbda9c2b6907771149248d7871736404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03e5097f3d397613ab07c0fecdc8ae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6fce3d5d86b04f3697d1123a3ea61406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6dad062257bf9ab8e853f07dad94fd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5b4f5838a1173891acccedfe1cdef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81660c74b2c38332a0f82deab1c5227409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaedf043fd62edb813015f0300ffed3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f084e10c0f7f9acd8101ab53f536a6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7771241aa5d82be0fd86d0d98fe5a21412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857d22c8c3c0ff7b50a55291a23e1d5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca021c8389f3c6e00a7ca9cf3cee4e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799736399deb645812e82bfff7c4ac54415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58113d3992d46d46a5ef2341c0f75e2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d32bd142c6d800f01f1a0d6cd7bff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bf576260fbe7bc0deb49b6efe9e3c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc199e97ca2be4224288c764348eeafb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de73dc6df5dd15e31007aa1221af236420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaea028b6aa7dca2ccea240fd5ea4ed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc838db08de09ffa97c6b92c07cb94422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39fafd3ee3d4998e01877032f8f15d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b738b20988498385a0d8812fd6de72424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5f1ebf34f90819cd1c6f3acbb4d1a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c43df204e41cd01736bbace1cbef43426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfbb4b6f27add745734c30abe27262427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e12d0762d47c5a2c10dffd370900b4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d621ec94ac0256e9cc56313089b6f7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ceebc6a37b27407445cb7a6702596430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94ea52b302a0bce53e76dd7aa47856431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341214c9e4cd9df8ddc465dbe552523432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62622e0be8c0e91accb7cfeb863a94e2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015eec68d624fd1c4162828770e77527434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d089f20944716bf11dff1d2a362ead435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433eb52543cf87a6e7e15f5d785e615f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34829d8404708803dba0083c921eec65437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde7722a96a4527eb6e2f7f134957df438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c17361de0ac4263625f9ecd6e4f5b2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920768152ddefde3cf85b81e713ede4b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70e06f3b356c50087a8f74d5205061441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a1dc61e87987b4109c009a8e04a93442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebf845260f02a579a6c602755a6f0b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197cfea8830306c5dc64cb73d9c68c6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4abe1541da1f5a3a85b62a08da95b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa691c43160cc2d3f38a015c7a065b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2eff68229d31458547f2ecda8633c4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348cf019b07f4c440fd044263e659ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca31d0bb0e3290145cc25c14c9e787d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765e94c20a8929b0d6801f59f27740a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea9f16c801a210af8f0ce30cbb6522451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba066369d6526c8185ab845c790b2b9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4beac234f3134b3e54e061df4c4d8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8d8bf2caf77e0859ef0ef94ab2564454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef916680ad22a7794b05ce9dcd2a26455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2734e7ea271a79a53ec8ad96ec758456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad226fa28aaef572ec71e9639c3628457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02205038f96530993be2c7b300a133d0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140a7518ed0ee4387939991f25c5b5d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1404364a09bdcfd5df2be4c67d105460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fe7ee64b0635a3916498df165e7fd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365a747a041bd64fff76f35b3b349d0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a772b475f34ca30d171c4bbcbd3d26463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c180d03b1a48cba8eb4fb780ab5fe2f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a599a9a83d9a2b44191a707cd8a40fb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b049d8b18a3f4d19eb8c7c9f537b7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364149d153e99f5a0e5845f38fff3d4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454dc525bee7694ed4863e008226ea9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912c42b5f88e715564470b480034dc5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53988a2f2622df346259563769c2f6b6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8dafc67851260d686027da5c06ac3d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e143c22fac9153a7967e2ef32df0f3e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734f99b80454766c8550a420c8518c9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d944fc7b3977ef8d5ddff2da595d2a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231cda128c7f134d98cd6b4c30421046475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b890b84723da7f0e5271dc95a5c70476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d73fa401338d725d2defc5758ae76477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea77ae744cd4f64a559a7ea98ddd00478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353f89ce1b31d6af8366964f2ff91a8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157761372cda29c4b9c8fe859687527480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021770ebebf5d16bcf38f9781d728ca5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6093c151fc13e64e019318ab6b4c1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9772f54ca47261f4e535ed849a95632483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bf8314ca130c843ce88147df2d062484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221d6cf5a142572e95428955c7357f9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55dbbf4cc3c46f16c9deeac691ad12486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7cd2eaefc5e3421750bd300e037f0a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fe3a7eb344c4564ea389b78203c32488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c630679a1bf3b1c924c4b16320e2194489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5102fc129e630f5b7cae9ad535f106d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb30090c325a973ed761716e3463b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9810a38feab35145f5fcee6fc9a0f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59b4afa9da29444454608037d802264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef81b7161f5c69cc9b524af2c688c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed104275416348d780a14193123a6caa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca120a5d157763bbec6fc52e62d421707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978f2f177b098b48118589fabd690a08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c845131ce1581086a156d3a4ceaa6469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83d2b9ae78814cf0d28cacc5ede45710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8e6b51b3819f5fc4a213981c323c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c45c1f197b66d8d69ee9ae4f31ce5c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1623c81d4756112cc216db21f625113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f0d5adcd16d8d49e7254f33b4b86d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fc261df68e25bcaf7ee93829112ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd69e7288dfe101937ff4604e0881616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76be332d3361efac6d311b2542500417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340025534d6a07728b12b5429f8f17e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2119da41f0f98bf4b9d5a5781f5d89e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2b2e461af277f6190aed48801559d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd9f0bc9e15270696ccd015f1c3ba321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c01c83c964a90117c8832a357d70fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e939ad025af73bb8518a3aeee5576c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978c19df603a97b8b7b9436a12393ed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfdeddf112b1b0ecb52d6ba5879af6e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d75a8c0069435211b2d8704270c10526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd85141eac242cb6a884a1e6fe9c8bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bff0825006b3bbecd432147198a3e928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e263652bb2b4b39be5e75d9b09a1629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19dc970412e9dc24149d8399b03ef730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad032cc9609509d204da16f0ecab19c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4882827dcb6d548b27e2e27f0e32732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf6cc8708297f1cdd0dc0d8190054f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd242cda812ddd5862a9a28e48f6cc4434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84785be0b25baa545ab6c53bc055e3f035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635918517b5fc7c85e9bdb9b68d415a836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92bff62bb4b78ab255e64175e8d823837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044ee32db0bc94e4a019f8e0507492838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332a7e4bd5c7800dab397a18375d45f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6c2a0674f14b6bf69440b5eb74da640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cb1e3ff8f211b5645eac751b9e43241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb7767b430626c802ebe3da160baca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705dce74387a979b23c285cca6e6720443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd6e66e5c86a7fe309b3a3aca2c22844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12497b77f0d15af253ac22206f085e3145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cbb31155c67f57259642c69febff846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51492e883284de777f43cf83e9228e1947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6607b1065af9982f44f330a86e8ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e0d30697facbaf1ece54e74c421e149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b009e3ca94617ba265355367726c6550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836056c4c6fc1c6a3a891ca15bd885c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbc7a54b8465335c8dd425be82467352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3d9e1acde0c9f6c8b6508b6f03fa953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02ff1ab0dbbc223b439d54b6beb35b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b677cd3e389b12a695faed10a443d6c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee94f91dfc40be0c8f5d1b33b15659156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5447b2882f89660072ec7869c1c148957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff0b5172b180c1d74bac89edb0d27858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd327feea09d40c44068a43a046f4af359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e11b9abf7af4be862bdff9b4fcf1b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b09ea4e3eb0d43a7e524c7aaace2fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23bdd4fcf3dd2947942c41cfc189bc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb36e344a881b0451667d25995900763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce4bbc20598a04d95ed1e5782e517e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ffbd5f4a7c3526bfdf07b6a0c985e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668572389ccb405c31141c9287244f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb42aa143ba7eff2f67285d3e2b101267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e94616e95e54f8897dca2c113bcdf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2a79118bb152387cb5461a19c5a3769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d939710ee98201f58b516d4131dfd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d32a8483df2414277ca33cba5aa4f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe37a9245d459e6c8fb18950df3f5372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac54421626b4176ba77bf324fd6bcdd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a71de041d21a659cb6bc402a1629f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57266b8d240d4e1e05ccc868270882875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644924950b2c9dae22d85fca6bfc4bee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90564c90d83cf5d0e8d1a0217c36a8477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c76c05f8ef3e8283b76a0a94d9336978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d327f6e6a20c83231e93aa893e5186f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16305a1702c2ca27aa0df85d275b95ea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a281b80447745b7957e61fec7fe40aa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604443507c30bfbf73da6ac62d96edc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862e29557d6f0f7e31575ba6ce1d9d183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd15221c027f570c7c81edd465a07b484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3daa887b233f0e9879d7ec5db7c3685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175205cae352cbe93b4a24bf16ae3e786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be367d5279662130a3a658a1dc928287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41cfc5d9a506968d8a7990511cd49a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2c8009a6980a9a159e940dd3503dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b71ea229398f00d80c49f65017ae6b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ba6634bb60cb156725526cd9ea9af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c45c2f36ccb1fc2726b676f28be9d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5fae71ca51213fcb0e24fee9e499093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c682cb9b9346e59eabb00041647a56a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82b1b0b9ad4f376655898ec7b9ee4595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092995f8b9fd7ea6eea78dc1d3e6620b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5029daae2d300e007b23115e3cd83897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86132792faf41b2918a72b0cbc436898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c0aebe32bfac1dabe83e982e1834c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a42eb9665075b2f9d87e2b7a57eebc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a97d54d7e0995059d83d60c19857ad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd11cf74f2b773f512d56398f0dd01c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11218d32a1be2a7a55a3905710d74d1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b824c3a6fb92bfcf1139710b8c24e6a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726ae6592b15eed01387507ecd60631105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6711d4f9f0577cd99e7d7707431755106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecacb632af96c1da5ea6cc1a1b15e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a72afb25faaa7b3da7ea1283822c2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538239de68c1d6d574fd6850c07729f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de19a80c080ebc4bd99b4eee033784d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ab23d75cd559cf1c8710682d992df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbab837750e80c53ea646cc88534aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ce10459c8574a16bfdd1cd15a3f58113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b599e4582111a0a72a4c3fcee5326114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867974c76e0fd046f6c4974688865ab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f6652c57db9e2fbb3458cb1cf0a82116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe57ac9e0e95e14e1b83f759a68516117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c8e5376dcaabcce12a01304e01427118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9271ad41c15c32278840c09bb6bf32119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730193f5b2a07ffb75a8d481dc298977120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339671f38fefd650413fe16e90677b4b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b68362671fff78cea5081213e36833122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738d7c18ca9c9efc614fe63801f589a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83464d9f3edb11d9274d0c218587d629124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c004c8d5fbaad466657d574f79024125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77169774139c271428bfdbcfeb5b36126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066eb138b6eed02104d5c1c34256af5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f68247a634ff85c88751670d79c6a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d148620cd8e980b5d148fb7c54a62e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295dcfae9c802d8fdabea2d8c65438c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ad61c5260604ec39bcbe2cac806ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617b17ed1eda624afe99831864913d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8163f070d7d23fe812580423572a4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4401f09fe0bcbaf439d48a0fffb4206134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ff3e28b2f381d9f0e68ac250af41f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654be9386e25e3a4d59d1bc79eed5741136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e3c89bcd08f970810ef9a52c1e1b3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191938715ae22c7058651dc594cab02138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c447f7cbc2a2b864d348e477450682139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433a7d0a03f042d2da48ad88f93164d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db6641587f8c55615dbdcb2e755ea1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5d3a6c16fffc819794d6e8753f1f8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e1311b99d994acc9a1a1ffbb98c73143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2eeb8e5c4c7a97187fba9607652b2d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fc0b2a59811d72c286e73f4a1e944145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9001c3c2e9c74321a0ae7f68b2f18146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54648519f8abb16ddc8c0b17cdb87b9a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cba42da2a98c9f37e0e28e9b61937148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b7a1c9e0cd0ac80b463f8fb4fab95149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a9021d255cd057b771baca7286ec1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5123b3bf79027d498995e6dbeba157c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030d958d2055eaca3a489f232b56f61152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8e03f1eefc0e6dfc59bc23125a09d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c106f5a90c88feab2ccc1cd03fb1122154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d75ac6389f234f2f0ab1cd2e4becdd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57ab48c4df0f5ebc71ed91f9b234b8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75246ae927c6e35ced39458915ca7905157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329994d7dade3b9b9a67d1746b5134c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135ba563cc5da31eb4a59a11b2f2733159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76e976ea0d4bbec758971732463fc4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df365f7b2c9093acf21c1c8dd9899d37161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ad739b0680997ec078d6d1ceb56db162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7d0c01b743ea20d5af17ad73c4f27163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fecb7451d08bdd39b6a9f7ea22178c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271888e6e637f5e73df8a57e6b3f4f02165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634f04b02266722a7303752f8007e9f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b93247e1893ed876f05100ab82396b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b13748089d108643a6f26c88828d73168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c642a8e3be242342e6d327c2168ef0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271e74cb5160023f46c377e7a492287170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f17bbfcfcd170d19647d67a64d0da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfa6be8ed1dd105f1c340afbc1de65172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd872acdcbb987d8a1397c94c7f0bd44173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b0fe4cd36664b24c239fb7c6d1718174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c1e13566441f5e100de0d0c81675f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5810f641329dc4f116c19c1b8cd53f4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6125628a28097a18cff39d1c254aa88177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4934115aedf721055909ef92c79c9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0e6fae3f44b82d505e2839fbc2ba1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a3306f42df48fa5823e99460e6037180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed11a800da9656bfe079ca0635d83c7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e73383468bd20afe86f4605c3ec99182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622dd1d4f03b3fd3912554abcda390e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716585b8853030b714884bcb8522ffed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4efdcbb0d785794ca464d4c7e8a64c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6bd1bd0aa2e2283af189bdf20665e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0ee0e0931d2aa86d921ebd888fbd3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e360a6732a132de233c0bc4a959e5d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec621306e9f780296ee71b13fc2779bd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378566c6c4f7bb55469140e86bacc1b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a34e68e25498430df6f3dc501a27d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96daadc62b6908feb23d0ad9b4c57414192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776d54cf3a3fe4b5f2424ad79417c38193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012ae4c91c77d07fece66537df472ca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bdd26980ccddb736258a007775b710195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144ac3115c7393f4fbb825a1b2a257a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba911579ec982c5514e029483da3ce4c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd414a2bb3ae7c5417c0808711d4ba4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879051de27923e569f11c673bafa045199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd3c1c0ddc858732ce9600574563a4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227f4efb9e999e1de8726f599b4a899201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75357984035656b8abee182086dcd9b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbcb9e512972945c2cf680a8539e12203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5934dbb90d9f52eff00bea0f50822204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc8a96f8cb7505bada49976471c6b0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94212dac3537cd2c7ce41e9f9c6df826206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b2321379cd06ab86a32e81a07484a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee13ab0d26c311a74a51b539cdde476208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007598085226cb7afa471df714157321209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9d8c50b91ef9adb4c0f3e7f3e8af2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174bae9a9152703108ebada3d586049211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707a8f6b65032e70ef7d6fc8c1fa394212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33cd99d95250289714c60f2b76105a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e647cf6f584e2ed1d06ef223553e4d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bdf5e9125a11b43a8804c62cf5424c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883c2ef9fca9a7ea8a394febf672318216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a374394d4bf5c91fb0ce0aa8d5029a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d86757f46b710dc83c1a12037b6214218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42dc22facac49508ce0b942ac15a9e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565513c21eeb9a361c605180234bb955220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358b12e2914049d5fd175f7394aa15d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e140831080ee128e43a2bf87a8bd4f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d73bc147a8e0f5ca8ce1a78dd4cf46223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228635c5727115917c37dd0c4cd96f4f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b67559b4140491607a9f21bd082273225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d146026814218a6c9e7f4be3c65602226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d5d77d8067960db57b06e6f5bcf84227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea71b56a7c9380224af424d70f99dc3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6c5dc0c4a3b3e2990845b19c311d2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f6eed58a887137894e4a1e25136da230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3957b12678dbe35e6fe72dd5252cb72231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2e123d8ac1b283cc3c8e735e2db53232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4025cda899b23753ff5b33f91afcf1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2fc941e57f50f2ee6c8241d7aec29234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada88d31e9be2d71e4e401e299473368235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d1c430c5ad79de7f462faaddc2f31236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04371048032b7a5a194095305ed9f3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ebea85011431bd665488ef9ec1c1f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3349bd0be495252cd8bcc86b0bf97239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9310e1dac477bc567b442d2616f633c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682e6db55dab4eb8974e1a722703307241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f5662d611ac94deaec3afc305ed1d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eeaa30c0476419e4548a6d3795b964243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26bf9cb6a512864045f7f54a4d9587244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298891b89c6339cd4d79d4200abb318b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb197e667ada8c210a7c44dad646776246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453cd81e8e9046a98d2d91630326e2e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261897d448ee894c01282cee8e0bf65248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361d1c8094f7d8557b138e7a0007df8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0651c7e0b680ffd95152c85620de580250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab63b58a961969b0013f3ead3958c18251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb214d99500318b48880496c6ac92a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aac7754bfab906128b6aaaa0173145253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c80107fab4eb179ae6b00a6957b29254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317337b6fab5a09fc7bb2dc26dcb7ba1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48b5b5e34fb0fce9d9b92a201abf6d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2874481c319eab0bc01b3b5de391806257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac9a5789fd9746559a4483a0b24258258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4436d084588e857383bb7ed9e0662259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed93f25cebc623aaa7a263c38eed13a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e3f0de8760ee7786e0577e787dcb4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348db48e7b8ea85cccba37316fa211a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980baca1d126e36e444eec66407170da263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4b9161873b8218bfc8bb2cbcdb325264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d6154262430f2f2617d43c2984614265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e46fddd4792b0b9a34896fce9529b0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6833c9a252c8a124672089c196c8b3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df2363f8e3759a0a1022376cdde755268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d544461a1d2645f846a6e8e1c71fd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cd8f256686637cd52fba0b21ab2fd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf0c0669e39020464c1831c6cd79dc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72db8f55b19bb3ca2e77016afcf24fa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22895dcf8bac99b0442f66eed030edbf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee1c83424531aba4539b039a465100274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa55165a792cbef3b97ce874d813122275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60205055524d9fc59aad0af7e982214d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bee04dd8eca8c393de62d1a1aa92d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76cf06d45e62a1ba150de8d4e7769bf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fb212aeac35b05ebb76e3bf720a02279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983e5a3e80aa696779714e70313f0a5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf433181f8bde7826d1f23de9e08c586281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf05cc66e74772e6f66474cb76e43fa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69261834efac6ef83a1cf11cbd2010a3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8b91261c1ac13caa446fd16a800f2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f61c2045cae16ed6928026817287a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21368b3ca4f28e7b67a5c94e1448435f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe3d558a0602b49327ec027b1769f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303ef9d9ef52dd96e347363c757066c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189a76f8e9b7bdf3fcaea2ad581d741289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f654797d6d3175e0b1a732a4c9ecb0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb71da52335f10f2fa051151c32876291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ea95263e5512ec4187fdd9df9d00a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6cd3ab5f370036414b29a60e3204e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5309e3faf56ccedd7d647a32a5e94b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4af9abf0684573a296b55aaa3da9e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b23ec47cc313114665a36d0a778396296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4baa50f46479fd2ed89c4ee8be7f40297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8f4e5c6f3ffe283bdb40aa174925c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5e3e5e5811f0af1579b492496fc09299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1652d8b9af3f1187e07e02acd6a4d4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba0d0ae2abfa7d13e223667a92dc25301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430bec04d69c49e29de3a3938b04b70302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae79eeb0068580f7d77258c54ba6fcc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36f831ffac546b963a95030d557a0d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b88413e02af4ca48c4fb460ed362b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7078651388381e1c6e63f4957a2e96c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc4631f2815706fd5a98c96a3b6048307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4746a685deee40e91ed00510ebf7ae7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bef93ceca68dcbf4198d7038ebd18d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4bf6bda447946211bd4f29105a295310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4136ef02c3fbe6c6eb2a5447877099311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ef043f153532e6ff7deeb5757c1dc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d2097408e88f7a5ad9d28722f5ace313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c1312c75a6ffc9ee5d5b730d02471314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb000be2e543d7b5e64f9077285dcac0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2641a63dfb09050d674df57c7d13d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e2d102d02fd45ce8f69504597eb4c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7e8399c73a8874364c7cdd0f98b03318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a24289786a52af2b8f0ccaca6883cb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d60ec20d1261c207e4f1460f56583320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1f53fefba128c99b98e39a9ab93c3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0fe6d4ab30af50f49b7721c93b000322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e85233aba1ed60011071dff9880106323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ea3dbcaade10365fd9b5245b16f7e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2132cf3e7867759c18d650bd18de931325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e5579fb960dac16d7563ca79081e0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21485edbe7e53a3102bde59ee7ae8efa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fc2f0aa4081de51b95a3728c24986328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693194a462293017b529e53644996165329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e073567e08ac06674c5e1025a521b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85a1ecb9ab7a0f1022d0eebaaf3efb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995c5830248eedcf954594621ea784f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545700a6847dc7d2dc3e09310976273333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233744570e2b83f5f6a47bbae3eeca4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155f17d32e6628cd97861109944ced6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800294c852e76007ca31cbd48fe7c5ae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5297a53e499a39133110339fa8463337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb56418f866b110f5539105494802c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b495c2bad1afb254c2aa4ee70c46e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124caf01fc4d3a00523d6606f519b672340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ad8f44ad40d08cd2b36ba84d00428341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0679af07aeda54f7adc79f6407c5ef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d568609734142b210afa6c6e00be9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc48391f228125538e584aa0ec45b0d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39de117667638961f76880f29bba5e5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57687642edfde13a821342945f1ab6b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa07689c6c56dc0f7904f91c4b554dd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2b441ad75613ef2b4f2fd6a12b1f1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b73400c03b6de5b54ecac0091219e2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509adfd7eb33e4b345016a823588401350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2faec01c8cf09fa0aede1c981a3a78351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ce105fc6c7f9c86160e0e5d0d636c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135818a1600679db9ab58581277942a8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc8685cfb5e16a9b0c551f79048a63354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafd253428d900fb87fb59ef57f8f1a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe16a27a152f18c7821d66272a4df3c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13fd3c163973d98ad8db5f832712e3d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243a93227bea348963ddbcd1fe121c3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3a41641e377bc7845ddab7fdb47b6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890aa71ecb735de1d3a2dec257e028e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffc0989b1907d8589f1b4b794fe6d9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c6b2ab49fbe5454b6c03f2b12a6b9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2d7ae01bf61351a2fa076a6b9f2ca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889dd02650616a9d0e46480dc669e32364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d0e850636c489a188cee835ca44fa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553c7cdf3ae29ffc86c03c1a1025b01366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2fe1d85e9becac87457580fdbacb8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ffe2b013b8a78334c03d46993f10e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f80fc131f24776e499f1fc75d48100369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2eda0725798bdef18908b6ad2f4c55370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad16861e2fc0c9238cb78ae490455f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2041539fc858323dd830b3bd45c1a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c5d178b312eba89dbe58b537cf82e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cce2b479990fdad735d43f3a7fa07374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31fcf0136fdd0bb9be6fd58c7a34633375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eedc106b1772aa5f451b87bd6328556376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a55a0edbdce127748160080e536b87377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08546dd04420bb492cbc3e0237e776a6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda4f0dfb45caef65184455ec4114b6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220572b01088b483a18b879d79b00e00380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812aaf41a0a67bd519bc2a0936213cd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81b6cf3af85438842b58efbbe7d0ed382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83b6bedf80b6b24aa3c8590001768d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db178f9a9cdede0b59a3e1a658745de384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a226a8ea17b965a1693d394eacd3a4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0299c52379af6cf0cd7a1211d11866386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574f5714ce87805186f47e3626d57dd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981986ee2783e0bb4b256c0326430fed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c36567f251b8199f631d4d1462668389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcdaaa4a39069289416f83ecaad80a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d5adb4ef15cde972446eb74db4a5e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011239fa3876fe480ada8b7a4d9d0f5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d548de1643cf96679975c747f83ec7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e94d96e0ebe2a3aaead93663973d5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab15bb7f38e7f470e5e711507fe9fe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391e01260c0f36189c321772170db70396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48311e7b89a24c780652d6723ed5d15397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45a856a3b76da33007c42fc550f938398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37247d1a074a0e4e91fd05ee5e38bd6c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e98c8e538ec74cc9344a3679c53ff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fd0222bc4994e842914d96248b455401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce35a7a0c9b172d568d0f282431cfd7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12d7efe7a8406035d9d2fc13a5605b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9c75e0b5e24b5fa6c3c47b9e90a2e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac79ab4f2b9b32445aebc3cbcc3f4a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef878d44ecc2f63a0184149084f0b5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266242351d07f93274a8492785cb882407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef055c35ca43659e7b05041d309b571c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befb26938abde48af81dfbad4370db9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629466063160cad26e7d2cb91c586c9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab729c8e58c8a8351b9bfc646e86b8ec411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3142244e7e7ac2f7c0cc6bb0a397eed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc684be288d31ce5f8be0db770de97413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90407240bdc9f5e85df59e51d0c0a5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00f358dc0b6c6a498c03a4c9deb56f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1ca3df8b7c3ca6d76be5bcba269b2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70006e4774b759128023698b66213d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650192feb1c76eb13a1767116e653dac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2583d4990cd8019df7e1e5f2cd6018d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376e1501949c49583d2a94ffa07fc74420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42672024193c01e50a23d80537c2b0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59186640c4899fbe06d3fe6ec25e3cb5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec688950837f48335a69fc0c4a4a0b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ac7e4d8ad786a70e4352518e1c58f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1deea8a6d71b2856bdbbd246ab73faa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441fbdc6aefe103154caf8a71e22042426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4330606f8e35ca83c397ca9f7ca5f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1a3587d21fc1e564c06d90e019b78428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b3c13ac2de4dbff803cc99382cdb7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6217e3e3021246186e0b082cf7502ff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672fbf2716e622ddcff4e079330496e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c60f4bb6ba1c9a87d760b69597ff1d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054ec8884b6856efc4dd06f9f70eafb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861210c34324e08dab5efdc307e80f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc601f02319669b684e8eb781e45641435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9c1fbbd829f2a1b559cc0e9d7b4a0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94834ba9a4472fb947c94b144152b356437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad900735fd9ea34a43e39e599d92fe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5772213f1a37080d42545df2e5c8e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0d651d5896f01c80ad1b3a4827cd3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ec3ecd8b8c04c53dc09ab696e745f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8f15d62581e09f0a3b0f51fbf0309442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619797539c80de3601a59bbde12be1b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35888f691a0ac6293386f84897cbe656444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0f58e128be8dec70449123649f88e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f117bf8c9f1d1adb2e455096a5081446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684ee72652bbada6d9140242183105e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4a71925f3b1d6ccc17fb6b884006a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e53476caf8d3be90f1d68ab4aa71f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5a009eb56a69702ec5c0ef691ceea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a88eed036f2ac94229f2ed57ddab3e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190753efa65220104f9df1b9dd1c9631452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5e7a32e7838bbfa3b8af9c3d690e6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a814968eff0f9045ae255d63ed5b1c4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d430cc6097775567bc70929528af8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9acd71cedebc18fedd9227e2f54d52456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6d5182f8e9efb63a5fddd267587d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca551000c1311ebc4c10ea63dd30b4bc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1edf560d88983a48fdc318c655bd4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6717fb4c9a4da385af2067b82b6466460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dcb55288d31fecc8bc46a00f28eed7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f70018663628f7b3490e7d22add3b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47de2235277a56e541e47fa7867d21463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b29eff51d503c604af894a3b605c4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994e8b1a32d84c3a4525204fcbac2d9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4c69523e7e2e90042ab09a8751ec7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b85896e21ff89be4cf979c2b6344be467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83fd8d740a87040d5f018392d71913a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07ad7e228bd081878aa755e3a20a08469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672136377cc522c372e9948b5ad1744d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c4ad766538d63cb97d1a008d51266471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fc18b39c23623dc498f363c57142e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc2fde91ec7ae11b628cfb3a6c6b78473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba0df5ed6f8aec06437ecfdf82df8a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120378427016c049a0c1e7565a598549475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d6534f173390d0a653af1492bef26476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4fa57b7ef99d590fc91286fb4057c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360150929cb3085498f12db0482685c5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f8345ecef4d5cb2fd3814da9b0d32479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>