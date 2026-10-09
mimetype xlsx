--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ce066f625f424e12d5713fc09441c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d199820c870138dee0fe6881461d0882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0ceb5114e455418df94872af24ebd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b4ec0b573c5e19a317dfa14428e1a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135a6cf277c47276fb34d7256a30c015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e550de120a4232600cb0324163b7d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c9e96216a3e387c60be653cda2d0f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0323dd58a9b4212635f18ae6c70e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58399eadc5527786beaf80997600459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce862ac7483393a3faf271bd4555ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf243850ead6920da7cf5f43c47665ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010ad99be215a52803d7e5074091f7312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2d32c630dbf0ea28a19cac426f91113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a8861a8b5355c3a2c8713b2776f5414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94215646543494f70ac0c6f4f3547815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622337603c002a33440f18cbb43f52aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767547d838e5d476d3be92695fbff9b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007235e57be78e874072c9f12175564018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1a74fb8d857bfa86f44976647690319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86dffa419a823b333b75c19629769820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c797322f1d2ee47b797921b7092eb3421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479819c25375ad7d2ffbfb4b9d29bc9c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0291f1ecdf64a8a227c671a186369f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67475bfd86e60b9ce3c68aaf4c705e3024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5eb3306010284ccf646f8b61de9cc725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce8cd10237eac0de2dfb0eb18c938e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05659508514cb4449bb868354c2989327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6746919127e0a997638955548394e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676677abf2627c9a98dbcf21681e06929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9992e9066ee64527f700738eb16696a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9a5dfa937908e3171e327ee8d26c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03727dbea3ea2463254111790348cc1f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729a49aa74a1d18f4c645ed9408355033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7448eec06d9f95e85fefac242754da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14088fa2247de595bf60e6733c0a79bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56ebcf7822e2ad747a358ba53eeca236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7bbc3a607cff68feeb9580e22238937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a627127c879296df0ec4dfe17743c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe5e42ca9374f86afe71538d20446939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155bb7dd1ae9d620dde51d8fe8f4e1240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db71ff43ae3e8d302b06499ca570a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9097d76db4b3c326cd3ae846eb18dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7bf644ba0125ca2c21a8bc7388b4c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421611947e1fa3d935106da2e249ac4d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbbc31f029c95fd6ca7e5731bcadb145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0caa8e970dcf12416167a88bd3f7646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80bb1dcd48d4f2133ff0258db6d3c547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef286c9216a1ab98432191aa9ff8fe948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c31b221ff1509362b063d4935e91249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e4b403ceb64f8140f017edc5eb23650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757cd79a1ab56e24ed1e7482479504a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1dc7123db5ad297f83ffcf6f2f7f7752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02368eb9892e6cfd58dfc24a57b9dbe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a446787d475b7ae65a40defa11df5454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a608bf33ea94b1c40cbb3e9eec2ca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912813823b240b33ee68217f95cb27b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6c86f1abbe1f4473684f966abae1b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82379a29db8d1f23c4dba74baec89d3658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8ae42bdbf1d8b0cec820830ac6f4959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e0c4355a44c0264a6e90f7e9d1c4d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbb503590965fdbf0acd2f83aa8cf561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77276965b60532d1c22d66485bfcd55a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051653e6f522477c796200d178f9a2c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e49352c55f8dcc60ba5176a90596964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb236aa870e3cc2f4eabb1abe11bb6965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56685dcb783e478e2a24982a9b36878366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8fc28d57c5852f33770a082a8effb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647488039377c36f528fc1b1b08668268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3676038681d3c9718a68c0c6b2d8c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683bd72ba8137e97c4cb80afb902ae670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d4a63be8610f4956ecf87ff16f60071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47603096d344f366f2a2e1c84e3db64c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08c5836415cd31465b46bb78f5c85973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639658dc89359d91aca8ca01703bf24d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fed246f9ea33bfe24c3b8956f62a7175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5faa4372da5d31a928dc3e7f042cbd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83b57c96a1803532bd43fe596067e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d77646793105282794966994b6b1a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c3182f1889e8305e9f972a32d121379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefcf764629c2a3a0d13e84a39d2d90f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023df757de0a227f124da921b4728a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6587d1aa7bac6345044c2546e9a93f682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627c0860e23669d74208a9da0b3c95183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae083af4cf198d0701ec02de45a45eb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060ff1a88e2116ca3f36b994219562585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a837a2d2090780eec6c1300502484d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e068bdd2c1e4badaa440df84a2207287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83571b8e637fcc47950808f8eea2fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd26852c496cd34e9bd87fbaf7817589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167af187bca71dbfc65ce3a241f725290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1c251d1541d2c91c9b0458f1758f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82628a2a1b314e1a8639fd22efcb0fe292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084f65c93c860bbb1b893d5ecfa770393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b6ceb18b835a66156ab62c31d632994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22dfabaa31963af5b6cccb8686377695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb10e78951aaa32b3c1ecbdab34b1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7cd72ef5319c52c023aa6aa10c100397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f638bbd3e5e5713a34ef84ca162c06898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee1f05caa10965fabd3a7c8187b91599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e032d32f46da294d52747e0cce1fe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49ea90735cdd5382fa294e123fe3f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652d6fd2a2582a89cc2354cee63e95e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae6c684876e536fb22ebb59769f1ab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b48721e373244da5a99a33e65b3d93104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0376150769deb6714fbab71e52140105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299ca7cc533d07b582bc6f3666411b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686ec2e75666300e6fcca7ed53de923107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c682f4e826980479d7ccebc698986108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b09cafa544e879da4005694036327109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36cfea755e21bf42d5687eb6badb6e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff007cddb8a8b0ba0d32fdfb2f27c5a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c204f8a47aafa70b9cf5de8cca23de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6092eadabd57b890f54ed25646257113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3cfb68cc47f4f464c0fbfb5f2f8b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac3c570a1b48dc67500f83b4ff5edb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b02e45e19762801821e5c48b6df757116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2730bef96b3105b72adc00ccd5dc8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384566dbf7511fdec0e9d6d363f75a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac664ae8940837b81ab864c1610622119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4db6aae34771d14eee049a183d55c2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c34d06757ae7e75912808bcaa0ec8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc6eeba2eb235fe60c51e1fb7b8b5c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1bfb65751e0fef0e6db1782496794123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bce4dbf40abae72a230853eddf425124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9acb13627735aca98f4d6cdb6bfb5a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2732c571a94fec0c35152f1ae56d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4df57c239bbd4b42847eb29b74ac7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc9006ec84322d116d494450b7b556128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f6fbf203dbfc89d182906b0c158dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938325784e2d5c7593ea606c9a7349e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de011f7f0de6b90e9e37eb0eb16d42131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfc5729ed1a2df7d7ca56c993de336132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd14871a9cfadf5b49d9ba3ec7748a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8d28cf3e5ccb477642057fc75c44b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947929f7ca5c10c42308f72e60afd46135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f852d1714ce258c553aa73fca2562136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2b60ee4b02f64b186e654f4ab4b04137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5968ee0cb36f586c2c0d92fd4dea560138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702f7f589876a4f798738efef38858d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb0474ee83a4f51c404ebee5137158140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3522d817c35a627f7b50330be5c933141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bca0eb8bcd69112e6f37d060a38ed4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8d065ba7daee236352473952a8953143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c659ff480a668cf60b62cc2584bd4b4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da117017e0e374453ba150312a4860b2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c56b58deace01d8727fea3d34aec7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285394e0c1341a9b4771aef022ce755147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153faf5d571b7533acc872f0144c6de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143533083fc799e56e6cc48bececb403149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19b565b7343790cd0ed176a113775f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7237c1ee332508d1a862addbf4c7b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471529ab045227c1e69a9b854557952a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09bbdad75e030d327868e06eec6b064153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce1428906ed751c41e34c917de36b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17aefbe0ca50c035dfbe96d75f2c22155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abedeaaea65eb854a8eddd763b1b1b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a072ce7681138f3d2aa4f72e6a923e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852d5fdbf868f58394c82b262b4b8c2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0edfbfe4950296aa97bcf75d08191159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6809c5768eb76248f2d425d1e6bc213160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d85f9ed1d4bbea51b0829f1f6953f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d49c4db4a6c07a168752e896879be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b8b39d7f6535b5db4d9f0bb15e1e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38dbdde90026ab107232dc9ab923fe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414355a752ff03a40ed381bcc1aefcc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25744370e517fb79b95a07e3ae351970166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869bb1a53ee1d347db5ee55983cbc8b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e52932719d78d07130336694e79a28168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226d9deb329071327876afb1580ea9a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c355213fac161f1f4b0bf16efac0f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df584121c77783a5dd469ae6423be0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85e03d860e1db59b76258fb59bb880172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b0543e0a09d35d2b122ed2c44f430173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd3dbcad3583918433008f92f319c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6affe47324de696253f266f4f8ab3bd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef425b9a4e5f06856d975ca81e57403176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade65855d72982cef252e055d09e62e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a055af3a145c2f23b275082828ad8a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0ad3b95de8ecd5a76b2ea40a30420179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e59e8463b9544b8b33c6a3225d7583180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2879f404bd43bc4a21d13e64fafe02b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9006671fd26268a2b38d34c32caba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0baeb7cbd1fa226ea9c0e489693ba00183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9826285b66c2ddd79eafacee6f176f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da203d797d56f09e40544802ef7ac74185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570bd23d6344cf6d23b72b97aee52e3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43d755803238743befb7d5a77a5ebb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e85b8907ed3f9db3f9fe59690e816188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b95c3b1c9619380f84eb2c44506029189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181306e31b49e557f8fb881443a0781a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5544b4fd1d168cfa2d3bce032b9dcd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eac5f6a004b8eada7e816a29ed960c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f45957a78e8c8483c7a218c9c09b30193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2862104031c9364d825f866305e77194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0e8fd3037478bbfd223dc729bd7de195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6c8cd84062834c97fc9df427d6c32196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6dbeda253636ae55eee8f41f29bc7d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421ea61fed6ec40489f3af7ad94c78e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d7117da10b15edf3f895db4fe3380199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5418461bc4f95a84d11bce2351934200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00ffa3d91a98e105cc1c2b64818d93201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb31215ec64660a5d4cae323144e79202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a141b231d82d275ccfa7fa281bc2a2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefb3a0c6ebb3e5d4d5ac573abd0912204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32691f49bbe34fe03a9572c17e6f9b62205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea88bb9f82897b2bc28bdd4d9814da206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4ffb718636181c7f1faa7b6809340207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ba161b5d398e06c2926506940b56c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6947677988ba7f6bc48e063bf9d71209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406aaf373b9ff10363757da16de44ea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b5279f543f8e911ae35a5c78d07d2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df2e5075b7176b8d7dd2e11648c991212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f16a0e097c8e925c7b03a1b64a505213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4bee4e5a6018c67f81c1aa867a390214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b844b8ea8c5669c26ac4bba0442c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a895d85473ac230ce0cf2944e891820216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9a3f4233f9ac3835e7809f9145b5a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b87d5af2e04c7ab16bab7d5bc1345b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ba1b375b9609d8dc385c45e101f73219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a67fb2a7cc9364cb6048c9bcf6e4d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a693b18ee767bf3ccbeba0512cb11221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f5b34375a68d99f5b783c13232bc1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77784d55278b14108f47489e04cb2fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46b7bf897c06b1b231e7c587f7dff5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a1c1576f6341d8dc4c37c2fc1fff0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe6e8d54a1fa6380a56213df9ffe6c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3da2344ba390afb5b0058d4b5dd6aa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bea434078dcc1c6e207d0e5b73d365228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666712efeadd67428f5ba44496e7f0f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec69a040e8c3ba6ec9c1d6224d2cb6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204727924aeaa944001ecb40f4f46679231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d4f5345b035fb8bcff042bc1ec542232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02607e7ffec8b7ca3469665ebc44be86233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e089e9bb2ff42072dbe1c38cb3c0aa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ec618e78c0a1399c70259a6f00403235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171bec10f6de22d6114454811dc632d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa2b6ffc78a9592eea0be80d0f7503237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26106d038e12d74b758dcc22730af373238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a027e60ea57ad328c16c0b07b47fd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19668f52dc2e2acbf2cafdef70ef03240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb7ec4d5567e612cdd3dcbce9b9539241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c0702c51750734b343d5060146161242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e337a2130c253b0d0d2f4d313f53e5e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90c3a73cb1255d9fc4ec76f2481f6c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40efa3acf8f0d48e2bcf6b6c10edf28245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55196048dd99c2d726d0a6ff64c5c5ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc01383e9712d763542ac57513625c0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cd43a7c3582f6dcd7d3de3e030d1c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13a97e1525de3d3dd8a8b2f0836ca9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768657d6d02c907a3677e91ddecdbc13250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec72b3afdc5b27786cc48fccb55495251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78197a5db3e11e2fc83ef290ffb9149a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539dc6dd67940d3a98ec1251f1daf4f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0758289ce9ff77b104d791d37a594254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a105a63f6290931c5560c5f045246255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b8c7d2e1fd817aec4a3df9e75bf8d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59e6f2392b7cdd4ad2dde28122eb26257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911f7b586d5ab20e8ceb85a1e510326258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02f0c7d0fad314c1a9fc6f90ea74fe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a89d5b5634fc2928d30756a4b31e37260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205acaa8b5ec0eb792be7a4f2fadc49261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d9416d9e4c9d18aafe76675036b24262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5666d60315fb7598bca2a4291aaac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492687d0fe2ee397246d85f287a0a8bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5c420df07c797cfaa76437483ce3d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951bf3085481fd6ef1539625c44ef58266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2a7f6920c79e881c0eec1e57ad8a6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0cd99bd1e2fd46e55d669c361004a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462041fbacacb7de247faed278e10be269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6eed94a7dc2dffc53505786b49ea3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a470c4488c18c76cee0d899d5533e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d46df416c71fcffc88580efc29e07e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176941098bdca4d4cf30317f3c357d7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf33f64f7f6002b7b1a81bfa4beb58274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b529e0035064773e4480807dcedab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc28856684173ee657736c36f554748276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2c6b51cfc7192bb88ace90515eb89277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902b592318b78f785b755b5c1e16362278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c69d255900221de425ac80f7300e0f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8f7dfc96404c0d00eb3b2742ddbbb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c95ea98d2779cd75c652103049bc6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a3d2e897a3294d37d2036dedc489e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b495faa9d08c2412512c5665c2347c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294c9699a18141ec9fd38f641f972e4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e0d1d01cad135daa910f804a2cc32285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81058e9f633aaca8f6035147d66236b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea85627ab5cdbeb7afb665be95f86a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80f44f1d0d32141d1dc249d1b0bed1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb59b4ca3fdc549529ba68ca01ed251289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c0db1754b412e537f43c8ed340c87290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e9c344c6ef34a1efe0e40ce1e6fb3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d4efb13366864e2a8cd9b07f5b9d0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a70cc2acdd64e02b634ef489fe8bc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb21d8a76d782d46a0eb252f3e60aa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdee1e5d05889c4a667a4069b8c25f3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4dd4976bfa42a77934e5cff2980208296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cb3b0a06e42f761609780d5f76de3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f97f133e2db29084abeae771f8170298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7ecdf4449d28ddf302a1803cf11d7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995bcdf5b45b1dc50a0a11610aa7a3f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a78ed66003b4b4d98a3bbadbb7dff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd3f9eaa77130ac0bffe9a1f29bc90302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997e41ebcb94a7d1e6dcbdcdc95dce1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f8a87bd372bd8f183ef76f8628641304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfebb3aef221552a2ebe17ead57c6c8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d4a04fde9ff47633df51fb70e12ad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820caeecc9cecc3992535509da5b791307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac2f0df2a02e9ac86308621037239f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a3cb59f3c67b48c2482e5dea34de1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746b5d1df80dbf9b29c0ecef5dce6a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdcb0c04001c2fa3f1a976ff338f1c8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9dbf146d53e4c61c2ef10d79c5982312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3c5698c328fb75924c17e662f693d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79056dc4c841e0c242a6a0b310638883314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb8c2f7a126ec6d72a7f56926c1dea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c0199e8eeaf73f0c95383f286cafe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddda586528e2651f268e96213f1815317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a18ed9fca10acf1a7cd79e3bc5240d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc645d5b2e155c7e57df18a6d17f9a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec3fe0e101a85998171084f5aed9c8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895b3e4600b01892ec4be0401b3af37321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0329c044cce3d78f5b2a19275105e62322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e030123c1b89b6ec9eb90679d8f80323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096811863ec7626359c52aebe6dc83d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc326c743bcb954284b0c0084d7586325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec38656976e8d46eb45c2a93d77231326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0063f02722d9ba0670cd1ecb244a680327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893b3c7d54e3c3f0de0a674baa14851328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47227456283b04e339a9d29aa3f2b0e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f795b9da17470e47cf75c2c54a03b73330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141c608099008191a4a4a9773e4d893331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08cd583cd586ec46024273818f70e9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d14a44a32c797c2d6097160ccdfe9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5bf6692464fdd445879e6d2460e9e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db9d93f0b1209a41e4f84b91abac3d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99ac07bdaf9dbd0b4baa0e4d294a47336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9bf85508324a884b34f4fba7b92fa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c0451b5adcf3c3c6caa11d08ff50f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432f1b067aabf1d28d57f6fce5d3606339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a506fb4405c575129a5e38ab33342c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651511527a5b87fb8990278e90bd67ea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61a9bdb9d6a9ec4077d5d0c85e667f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72caf72cc6ccf457e3679b2bed1484343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7271b8671819ef48178d1d1aabdca6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d16c416f7aa2c4095f77800a86524b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c82ec996140d5087c1a2f2ae18d489346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bde93690eb36a11adc80e5c0998172347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806ebdfe69218a53cc0f84e5bd10b97348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ea89172408b0f3ac0d55e06cbd5ed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245db0f96580c6d1e92aec36af7cd90350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175ab5266862466500e328375d96265351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bbb9237880dcec7f9375ecdd18e35352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b458217d02f53072af9e34778d6fa8e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0a31ef02706020692a3952fac01f4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce040e14e00d73a7e7e13abc1165221e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbadaf77981c4fdba5606a45203f5c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa40d93de7fb6e0d55d7eb7f64bf048357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e498475e0e288c57b982192b34a7ab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1c205e1de39e8a222665d14d4fd21359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807ca33b07f0cfc08d3da851eaf4794360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90ab27473152cffd64af1ca9901622361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0c068bc703bcbebe227fa803645d6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae881aff14b194d17161fddba9b43c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bf19b60b5da98311bcbea0b2f6e78364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e71be8ab1f632d641349846002b31365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80f3f7938c1e1fa7f99cf4196626aa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f9f2e2cc9e57e55e9950165e4dfcb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5761c8ae72f512c330a43f8b631fe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec591dc6f51e6c0a6ace52124c3bf5c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d800bf0e6a276b06e53462ce2b23c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545c0e052af6e5bb5151423339473fb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb530f52b177031bd96d7fa65aa62bb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e792005559cb1905dd3dc438059144373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff527a5b7e7e070b7b283977142f7bd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181ffeeea64feaa1686288722af2ba0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9f5c60d6923b7ac63a7024c201ad9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436eca92fec83719e45bd3ea9599edf7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528432e70598c282bebd4dc7c3956cc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fcc36568c10a4e7a930e41b4a55b0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7f6ae936237cb58aaf9e28163ae46380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6815a8efba2be994810e5e9bc8451381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d788d4a2cd41bb411111ed863a9fb45382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b90cb23643542b5bbc95403571bc91383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8661b95d6e7f19fb9abe9eac391a5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9745f2a2aed1c1c56349966500b495385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88cd62c1bcf229286635b366978eda4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086724a768b1a1c533b66956fd4b886a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559e3a92350a40ca4502a97e791e360388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b8a660377fe85a39d3be2f7e411a2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b6f5bd825e7bf75cf182e61b90d29390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a06ad36a2790ed5e3406d316fde23391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb2132d4e93b0c2de927b05c95e015392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300062b7e383dc3f8be9554cd3537b97393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31970f80fdbf5108bebf11c75adccdf9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc72ae59b71c89ca4216889c97f7643395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ccea5df7a513768c71c50c18112cf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971b41a9c9c2e3813ba466cb128be28397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560f9a91c4584d1119523f798c002ba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c02a633951e0c5e17ee270095c8f09399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67c5dd51441a8d0097f5e339886354400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7af44c7d756a193c9de2f61cf140d8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b62382447d0209213d69887201c4d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892b982086de812731bffd8706e3c55403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a81a0f08b1463e50e50fe2ed8245ca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36d984d14a78da7ee0c5d72ef599d6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f868b19f54e529fe483d2f0e7a806406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ced55cd95900314602807a2a4d1d9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d84e9da24410c609c6aebf0c837b9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32d907fdc1b495a04c4327245c21a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e97b23718edbb02ef87595477f59bb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297de3c3ef67093bb0e24fc8986eb611411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e2e96dee1dd5246a55d75cb6f41e1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462b4d84e1bc8a8a95c75b24fd6f441413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414789fa9061e0822edece08215e6111414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486b4de71a4493664f7eea061ed3179415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0f509d37d8ccb95a1cf4b0b528088416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c0986614ceef2f746b491af48c2df417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff19579be09e2762e33073a6f8aec25418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a75a97437a20a29f6f22fed966f05419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e531da3bc1d12f5910dab97dee3fd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7bb0355580b726d5b26d260906fbc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222df2520fd388591523653b692a9288422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681d0bc04ce1782ec21f7e1c9c8b14a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cffa6622212a07447d3e358598c86424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cf88f776519fc5ce820a3ad9a9870425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5b2ef71e2623deebfa4f26d49b27f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61084f17ca9007476ad0e8d97634fe5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f1d46e0627d5dfeab4310cd4539be428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1b1d7d9c8f2f817d1611ae88819aa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6e007eb0c5cda2780c035f0b60c9d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6095bd5a698173cea224880d978cf7d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2181454b1eb6574a06e9daa2d0819c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc63357d5af3206c3cf47538e349d04433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8aa72e14c3dcc1d974bb332cb27f3d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566d7df31c4ddecbf63fa0a95857d4f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe76afe28291a367e51384ba926d47436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8104d2125a26cc957d3a75d182e715a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e188b3122051b4e4bd72d201f717235438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4943db19c4797b56d9ed3e42ebf872439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2fb21c2c42a06171e1cc242e8ac48440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82738469a71cbf1c8f31d8294d33cfc0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ac8a9da22065a9f58cf186886607d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e2aa9a0f8e299ebe32dd8a4d07736443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27bef8690b2af32f9f1ab6855e6ddc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf75c4a6e26d6a5a6b87300fdeec96445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85e58ecb4c6217e8dd945dd5807aa9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d31665c3e838e134e497e5a443c2a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d6383b7c1ae235943f421d7863f67448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13d7eccee1551cb5edd6a6b9b93c0d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2180a8c542113ce35979fc4907139450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc5f2eefe1fa632a427b8a46932f3c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1300fbbde32b26789587726b48cbb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af9f0b76caf0b86cffd048a530322e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542d793d8a734f00de9a87b795e8c12454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8bb8462577c7860883b57984ef13c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a0139a6a23fa78918fa8421e8c140456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c56f7f4a558c24858e0bace15651f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946ed8e16b7f33ad2d611bac32a0f9a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85205b8d320982b7bd522f4b49d82b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb434a2d28b832fe2e7e570997856ac4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ddffc7fe24e094827105621978482461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196bf49bc8b3d5bbad6e048abd7e4b4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4b9146c961c01ac45d6bf66403111463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed00c6257347782e642412aad133821464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f13fa88e54cefd02708bb53ad6831f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fca4a37c1d397c416c0acaeed0d38466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e7a1e65b07a7c48cd568f72d37b4d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583f49d788880274d9d6835868d4f8b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66034932e5349e9fb86a6bc40880e26a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a980fdf3a421f1ff9e7357ac2a8548470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421c5c86488b1a528da4ad430dc3ff0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf053b7937bc37441a5efd6560e475472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29375854e86aa4cdd7c5bcdd515ab1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2f446a26276b5935a4b3f72e87c7c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a518a4d746cf0eb543a1030fe45e39475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4995e5ff4f6c81f53511dbc3bae0110476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bc2534df804186e82d9fcb06db798477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a6d626d811290c6f328f90ad4826f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f1bcce63406ab3cc5197f8ce489e2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2412532eed1e05c3bf0f5a7626bcc3b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10259501409d8e047ddd7a8db10bb4d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd55f3a5a07c1b1a0d08b0210202c7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684187a694917a024f1ffd70fb3f588483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17ae5477209b1a0d8dabf60c9ecdc8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b35975eba48872d2b753c1621b86ee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78cf56136c975688d6bbd43fcb1975486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff5db4fc0328190000d135709a1e82487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d2153cfeb94e47df6302226cc7cd2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed44c49fd1c9a7fb5fa148d3f76723489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba23d5ee521252075c68e92876561d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8829a7c78ac8d58abf388ea56fd4f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1861fdf381947dade6de303180721983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba8de550a52fc1dbd1c5c9f916ee214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b1b0ae1925d46bcc3540ccf2c1dda5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac23c7c7d95c4fb49665391883f93436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96c65e274f1a8a67cb9be4ee291e2f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32db13f4774ac9ac1b160055764a0468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cd97fccd3c974a0c4012faca4c3b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493f107b77f87b27602bdd18c436a5110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4365c066938e052a0c30bc2ddcb30b311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078f9f24883e9a40e34fd0f2e6ef53a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec27f4f9a83df444e4798b347e6f8713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba62feca6be545dd8ce6587ed06a6a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754052f72ea1c1a7b5f602fcd57800b115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d529f36c6a52cb2211c201e1603891c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8f58a88c0dbee80a9fbc96e9ed25317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f49e67303ab2fc3e753b248ad0b06418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd28fa7d6337c4a51d8977551d322319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c53e7243dffda786f60b2e269af00b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079125e9493ba7f316ae2cd5a18b16621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5571b260759f17eaaa310a876717d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b391465eb551ebbfbf9118088a400123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5653de88380ff8d9d6ab29cdd91e88024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83073c9db715218c1d3be3df502e8c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3f002bad0c333fafec82ad008b2dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326b2010ee3be604e60bac30036f7f527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deed7d17412c90be4e6919cf011e03228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038e711df81501244fc7bcf34451bf829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53af62bc4ab55eccabbb0ed268a6ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de93a56a2dde742419795c1fa79b2931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ee1d7212512b69ba3cedd4a96572c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065797bc443bace774e68433b68259633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9ca2348f3a69f2da7c2a5218e60f934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864545a70e3883d36435e060d64f1d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0988c939393003b336a268d9cddb0736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea622703d428b23aa7a544f3e04fef437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efa822034d03a12baab078bd16f7ee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74103280f1f9d1e592418f5888a2b4a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783a786b3d15abbcd41269768bf162240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9297af080bd83e1e6adee541b6e4a2341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bd8b3c1b98d2d11aa81a14c5c6fbe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211b08566ffaa50397e789bc808607f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918192af85d6560b6fdc025fa9234cb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d2a06199f915d05b4da84d3a13afd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ac7640b8f7ffe214124dc8726c39046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e1fbc7b766739b15950299f9fba6b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70318952fb53ab86c51fa822789bca2f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb485a42ca086f558ae02ea2e4e6a31a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c54707b66fe18dbc7b8dac667c72450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c92999d4bb494040c3a6b91d2d76351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b65ee321a16ebf95f493e5bdf9b8cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537292e2017591456ec89637abbe4c7e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b6508bc324bf60ee40fe949894c1754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a750f20cb0646d68bbdf7c6ce3fd90a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f758bfa6a8b829c83dc951ec4586b8a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefd387fc629ade9a6df9700ec3b4fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488d5dc70081c71967fffdbcf337f7e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f109b5e98272fde59551e2e9243b859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971555340cf47cb52c7ea4d762c5c2b660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c65d61ad9ebdcd3e834ebb9a69a68d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990eb312eaaf2fac543d9b89e5dd3c962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f4868a920a4684681ab8aa9cea9d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71480ddd3c67b4e8296ee7bc28a50e4e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9f26e1f751fe049ddb0e1d5276f3865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c39cc72a9650492c8c3309052dcf366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a034af9bdddd504dc28d219a16e7867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a660ad44673417c2f7af113b0d98f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427345cb420c1a9a4d2b56363b6b8a9e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302d630954748e972b121d68cb4aa4e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852964942f4ad0e5ec9ccd7c8bf3bba271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b2d2d18e7a270fbb676595d3743cd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01934a1ef234fe22e92fc0faab58776873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8610ac4476f8ecd299dbeef1dc3d91674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3e8b0d39c8271d303651130ce53f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fac03493a6d19bc6253676d87787876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b2d92216443e78eb6b6545394500a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edadc32b67519796d3e589086a462ba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f1c70d5e56cac8111a4cc96f3dc6579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3121e77a3872fa670d7eebe1436dc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d416d39f1435fac054468d9ff924ceb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa8e3be8061a544f32a6e76bfcd32982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac3c192f87e23194df48ce426d76ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6556b20f2094c25bce0e7ea8fd47984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5abf665ae07e121dfae4a24f63517685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74185f63d25ee053dec9e97df742d2b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4327d26bb266f7a1f48b0a370c12987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19018805557129bc5923c9f8861dcd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27108869a94125547fcf68dfac4b4189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441a5c3875430459fcad1a9cef1221190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfc86b68ffcc936342415542230ee691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea0db79c3bb0894441171b35fb727692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7132ead2d20a4ff470e002b7c3897d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cc6a0c8fec8b3c77fe7b994830d5294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317540d4525d7587762cd1125cf4dc495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ececd654b4a808db9b46ae6a0bfb996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224d4a465b9077888fabe3c9083a0b297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8413fbcc20161ac7982bce5a13027af98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44c2456049a16ed9108a428a4e267399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29ecb4e68c6ca57c592863cfd3e42e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ac9700a681729be12449d11635813101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c7a4ca5e664fe17c98e339db4d368102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3edd9539ea81ebb707305a6fd84a98103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb431ca59c64a058b3a27ef4d9600523104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c70fdd51207efb244118808b5dff8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb2eb7da3b59d798f7d86c0d58892c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da941b8c0f38d268fcfc6d1158a0b624107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086c75349626836b83b8c6675db4c54108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5183aacabfafd40f5c3dc1aeb1ae3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4509f247bdb3f2361cc2e77c866e54e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329c62b62728cde307636f877082b3f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df099a263194ee9a880702931d15e927112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fa398dbaa642126278d6fc8efb5a5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220074d99199bf1d50f2111e6656ee6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673707e7ca1b020fb73114c3118580ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab136c3414c77250d4564f73ac633e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926238b84859b4078d72df93bab693c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69d89fcd41805c4190152332df604e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b400e1f871a06da1b09c8ad574ccda7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2156244df191ead6033ec563763442e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada404939818509d8e90bb2d3857657121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c61bc868ab9ba72cf37c22503fcd6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a67242c99a5c33bd2e46bfc5c5d02c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96bf980b9b9ee3dd79df0b3b7f35071124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd3e94c305bf972ff914cab335ab88125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab81ba81345f77a5c97e636d477768126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d718a1c6a64a91440126a7458d02d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294e767b84cbf192618841a9ad3ba47128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639324367af44a674185c636d4ec628129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6edc46d0e27661c2ec4d241ea22f62130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceaae74d1d73410f7bb998bd8b4ccf9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154a5944816a5843b6c1156b657aa7d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d644504e14851bbf6d0ce204e1645c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d38b2dbc835bac87f8089e7153b3c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d43c2aa6ceaa58fb5911f6d4070ac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef4a56023187760d3ba7bb9630a149136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df1ef7fae0b5bb9ab09c1f9113616f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a16e21998903af7bd39283f74bebab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43730dd043484765a24b1d60362ccbc6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddb9a376c2baa60eec9457f8f3d227140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ba9c05df6b8dd9eff19812803fb2f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7f0282172b125769c8eb8bd1efffc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616745a5bb17087f894332f6c55a6b8b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688272ae2d490263e434103e19df9e19144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad81a1a52ceb58d498a4686fcbe53a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746b4e067e1eb53bb396375febeb928146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab75db68d4fc8be21c6c154f9b260d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fdcd2a7930cc1b532864aa7a403a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb577bf8fd8e77c358eed9241d6b08f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81748c3087e3817e288133389115c9d3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d8aba487ac19c3186c56bff833ed4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92620ccf3e298a3c55b746d7354bb4e9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bec6f34a1db2feb49ff6d6b4695b00153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867843b76270191559e3e6361573783154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea43e8335df88e04a7f145506669c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f6ca22e158c9b40b68c32f4548840156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7610e85d039aeaa9e5871732b5280e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0048aab88f134b39f31c32df9217db158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb11b01c31ce9a3ace9dd470de13cb4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16dd83f31894898b1f3a3fece31ecf6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc2f359a450cbcb95fdfd09890986f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d84f5d444d29ec2f0ba126cfdce551162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e7464e980b2262bd2ed9ab22622df163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34d6c0611a9a93bf4b0d4053d88e6b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659d6d5d6780f9539d2c05785459d04165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81cfc2016b9b42e510c724ebb5b9f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d4c04fe54a917519f1a04945bc200167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30309a2445843a967e5a10fa49cd55168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe828b5b96de0938d082816437bf6362169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fab8ad151b8a0675008d5f984f455170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7f9ccd04eab782e60c0933085d914171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c0cd95b0fe675dd95c43294fb2e77172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9ad7664a618c9fdfc984085ff5217173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bccf8724026472428c610bbf2ea3d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e688e31887fc5d2bc7027eae5849e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1b64b2e6ffa93208971da769da766176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465d786822fa0bb97dbff1d3a6ee6e1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bdba63e577247e9ef912c9dd9f4580178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c101f8e1da7c8ae17828bd103630123179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88bf2f9c3eeb1d3a7391f8f3e874307180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa6af2ea5fb7d88b6b59d1bb2e97b6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f2d8f15b3a13483eaac1b2ac5d889182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a724ba61fa4c8932d7d2543960ac39183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285769a2e6d4adfba76475869f8aba2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc10c6cdc71ab76813674326d17aa1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f075ad038f81d482893329c67cb8bdb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df729c7c1af19ce7933bb96fc46b46187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc588d709a54388870e3d5f63f267f59188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8658b99b93a3f0bbc32791c9211a61189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aeced9a84c0f1e9f5704bdb3a54ce5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a40971d1686d58398670aaa6a1b3c8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af8f78b95eba689dd6afff2aaa52bf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969cc49b144d673e1e087d6d519372c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e45f0618d923566fcabdd8090bd550194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97916ed6278bb6fe30cf266bce236bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5c8098beb60f64792ff7e4eb492e9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68385204b439ed589a23b6eeb2dccf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596152667438ffbe44835a727f56eb08198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101861f225a9ae86ca503233a2cc8fa7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529dd91941fef2ed2c9b815c168d70fd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ab8f82a73cf971b5de1e450190195201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ccc74e2c61f94c98c1a64eb38b0e69202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d543fd32713e48195b8f4f9fcbba3e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef326260ea77ac409fa14515172321ea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911e4537e3b98eea70d0ff8a83e63ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2584e9f6d65259e613de8597730dd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a6ad3c2ec5d94a2a7eea6680f64ba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6046ede17d03493427da52696b9b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc85af50d429f1934d26e6c0c65f07209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b68bccf82d723e2d2e1cd08d808a0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43d3e2984e04dbab176b0f4a7e6042211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473332ecc95f4877b2e0310b137e803e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a048c6e4a23d44ff6b367b14e4ab726213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2754859e4f980af1e300a3cba1fe3a8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063da31439cfbaded4ed17a2201b5437215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42f74eef858ef97bd9b5752373bfe2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce413a229150d069e8aac19e5dc1a82d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036e4fb84c768b88367aa8954f45b33218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de5f127091423c6a5d3644ebc9c32f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c139fbacf7a4e710dcbe61e986503220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2f1d34dbb744798bb79e3b41798ff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee50e6379c3fc46839f4d4077ebbf4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b55333acbfb5aa3e8ac3550d7edb3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e4938e9866a85da7dded2d83fd02b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13c0435f0543a51a064c6b3d9d1192225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341abd44f82e8ab686ca30479066ebb1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093a4eb300970c6d86e41a85a37a4d4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050957a4b8c29b31a7df12076fa685ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145825ca025246711572b21ffb999b9d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f7f48a6e14bf0431aa0af25595900230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0ce5da48c956a082c597cde651ab4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e975765d12b5a5125282ceeb0a549a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ea4057f4d0042ec75c68904713de1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820b32216eef9ebe33581e13418e534234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931952cdc30d7b6b3dff592af6c7fbb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a92b4136c7ca7dc39f3748fbacae4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d265f5e6bef50b199e59c85ccd4df71237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7d3c805681fa750262e57a08b2f8d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987451ecef7147358901b30a1b27abd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c8ad81f02ce78c741193fa3dc37d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382f5fe27d7a38612964291e7d7bd15241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d319cf10fe5070b1eed3035d70700242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956a2257b0079438b0eb15ebbaeee68243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ac5545cb74ce8704c277bcb0e9693244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d22754dabe2763c302e4005dac699245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826d63ef1a1de96125417fd9af7b0b4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e83ec0de181ea01a5cd246fa10a40247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5a955b4e08e896a915059eecb726a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c773d30ae607e90b2e2bd25c18086cb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aad4a811a7d3e206f9a12a176274f8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132de7ebed33e4a169eda34aefd23c1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11367ff0919fc4e593993774fdbce87c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc1b73645ea49ed69b085feb971a8f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f4aec9bb89e823b2aee341e7dd0f9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d2fb03b36fb5ca53a3308be3bb363255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1f4039b09378725cb5f6cbbbe7742256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccff43e0daabc0d9c98ec1e077e24e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c6ec1b76c7246c50f6ba0c276d4d0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcb81e838c0770c0c6a64e46fdcbe1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660b8a95eb9456201f89e3d8908904b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bcd8220b579b747896bf17e391cac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac776c8ff843c358e110df6859cb0b5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54674b3b6b9da60a4ba75cc08978c6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3af06aa12f167e5008a9777ad0d36264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712107db8935739655ef421655549d1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b78f93b800b36bcc121d5629a8e8f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7e942bd09c814fad1725f868feba6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e47ca7ffbee343c05623f402e55a81268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3ebba8b43cebab757e4611553fcaa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025279852bde5ca63638f346222d12d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef62d4e909282a0813f658376235ddf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cececf5d2aaafb26424d212722d39994272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c010c4b484fc27f0659b538822f69bf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0104587f49c6bfa5650ee72ea7391ee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40eb400996c7ffffabbe70356d0914275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c305e29d80084a1ac310e7078216f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a6ac83e03ea27ec0649e4d197e99b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfa390a29e2fe171de97d6b8d7ea55278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860105dcfae11f169ed2f046d2719c5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71010cf025d12cf8a8d1740a5dcf87280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010a80092bb1e7ff22f0b9651eca2a4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743442dbb83f0574d02bcc9c168f8fdc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73370f0448d26527698035a9a752d3e1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6a8636a264afdd723f94c18b6b0f5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568d0304f624706b0648430c48ae92d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f327f719860a0aa6a93c1d03a91c1f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df7ea14695ffc32419e620d680fc15287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6e5d95729609893c5b083ee94b1ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c3ceba0dc2d506faa9f80c5e37c2b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08adbcd7434459b22e7bdd0310b225bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3888426628afe38d6f5bb59ebbbe2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937401a9c71ab3a6ae96a48b96185611292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd82553123477ea4d1b2fa99b2c0ae2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c8e79e69fc05a404fedf9b4e93d01294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666dd8ddee6b5a24523117e75921642d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17dba0741e7f44cb10497cbaaf478d9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b34e270ff34316ab42aac8331c0b54297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d9d1f545bca2339237dd9e89a0565298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637da6c9a0e06854c3a677080052453299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3c4d8ef5a299f72248f1b19ea52cb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f3bcdceec5d0485470787ff9ab491301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db72cf004e4214a2a92357afe8a2bf6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02cb3e33d229cee4d57bd97b380f35303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f0b88c20187297446ad510d2dd4bd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42ac7ef685d0e4c0f0362902e5144b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0d3b7ae5153782052de5ebc145c9c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790c8a9f434da63c2a50f0ca364d708307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d661d414b3a876fff43072f0330cf7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92243f65fe824f37faaf4c8713bbc95309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567e5aff3726397f4708ffa96d70c4c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989212959ef824cb1fe2d2a838ac69c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bdd29a9f755e7da63eb6297829598312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7037374fbe2302915c45249db7249313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf4ac89f3f1efab52cae834f1e91c7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c4a7671c148afdb02b0ae1016b2c0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6392edc4db4a95f073baa8690931c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969999fdbf03e6ca6cc477f228d3ca42317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c5ffc0c1d630bd0350cfd7d505cec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef80565b0df5f29d68f08e9a25c024319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ae74aedb72242cb3aac0153634ebb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93144ac947a0b1b0fd161b6df01ef69321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad42e1552c273d66bc1d5e55197b8c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df7f26b953c889eaeea002900d3993323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71a8bc5a9bb55c88ee057755610212324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552a7701f75878ebb67d195ddb14c1f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d26ed8da4e5362919ad16168d9509326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac8ce8b3bd0bc05417e24f8bb95cea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aba2d6e53aa9f56478c89354ae043c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dde8203e2cf87c3f7e5cda223f2ad5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11360f852528d2b2755bf74492c5688b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7ac1e64c48964c230a2fe73c2bb62331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee35e0bbb8b12ec3e52abc6a0449e1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f47fc0130a3701df9f65bf543abd92333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d753e34218a1ab15b886b0eaab16f4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf8a15ec71f231f52a67934fdad9af335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28505cc02edcf5eb8519ee7d9310e74b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4cba1a52c5f5dad01053042e318da337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edb8ec93422cbcba2569734674edc8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834ab4f08274e58be5865043942c6ad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3043ec32eed21540d26fe409d5daf7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afa7cbdd0b29dd3e8cc03f644d50c3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96ae959b8392a975ae46880d05f598342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518f4bbad0d31c27be5af432882e207343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991461b385e19ec007af240b99b9b96a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c2cbee37c945963cbdaf2179cf381345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa412576e077496360e2c8c1c854ba4e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35edf7e3a1e09405f751816af00d975347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc08b5f6a460b4cb1f2d39183f8485348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007463dd30fc297d592e5661e78cf1d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a59e9c1147791009f07b46fa757b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56a20d8032623a24432d70de71086d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b55fc198e01c05b9fd3a61f274b6bf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e752ebbf983c5e794ae8592bb8b1ff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b8e58b40424814e74694578c8ae06354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606c7b5e2fdc1e2bc489e1a156bdbf3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc50f3cea44a8d8c679e46b60dfdc4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e0ab9e68872de4af490fb97adc5d7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3b3724b51231b77bbf631aeed5050358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4a919b7f8eccfb1ef05399a07ee42359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eacebd2a3693fcc9c33f9708d300464360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf08d5817fe698e9218e08add343fa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ac8ef10e044ce5eef5aef8bb64710362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8ec71e28332f495905006d716a37a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ca949ed4a6547aabef39f66bf97a2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569f6df29beca9458043db3c372d74b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d621530c868686a2efcdb441b453202366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7673299be0f78f6010b163c2c24d99367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bea9dc744ee4e88aec7a3e0f1de367368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d120c3ccac4e250b002c660de093226369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802753768479143725ac11ab79c47aa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face74efbdea068eac1d7b44ced929e8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ec0fc231de287f5e945b24adbcf11372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d542675768c076d4f43e6e71c70cb22373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55499032e43782aba4490954534c13d5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7571f60a93aadcaae7c02237cb895ac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70964c1a985b3f657a3f5ca4d3e17059376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed06853f952f01f6dc6e41bd77c2d5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cbe245df51e25094ebb7dc111b2fb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4f8f63d6e82b9fbd87576dd0a7f55379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af0f14b101d6187eb95e0a0b81b331380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c432f498c5ec4beae2c3789920752381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50261ffc5b324530c744d9a7e76dfda9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab6929e0984772074ab28eaf5b0edf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318d42c20208a3c4cbb3ece5210cd85384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e723e9d8178a6e0c37e88a28dc42e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2db16c450783e652c45f082a5b474386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e4ae61b2a8e6bb8f3ab367de1a9d7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596dd61fd347dfe5969ffc52d6530ed4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c13796241051a15497c9a736effe4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c6491faa6684a6b1e7d976dff60fb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217cd6a3070582e71623f2a7b7efe69391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fca1c3a7b64d67b835bf668141caae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d32cf1d74af6eba1740c6005b8c3f5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4562c4085b3220f43d3bceb3fdf50394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3973ad96b972a41969e257593841b00395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb7176938c4d986b9a19564fd11e89396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959df632cb5ac39731d7b216e59859f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64834361e2f59b39f431658d548bbe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c8338b136b25615352163b0583aa8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a4b189285be55d3b6232ac532c6a3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd0ce1a5fe5dccc1c0c92465eec511401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3a3ffdf21bcf9397936c72e051aa2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869359a159068c74f0e8388e7b0fe088403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81e5086c04465016b46d07bf799708404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8a366b66d76cc45c6de93e86c68ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65416d6d1f54f993b7693c83fca18337406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ab6a45860ba6dde020bb78e35f97c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b576fcdf24118e95fb02be570573b9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324349c58f13fa95c6f2b14ac6339cd3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbee9dac203ef86e30187aa8dc1051410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ada73d0aaedd428b2fc7b5958526da411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01727547109b4f10234376dccb111bd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9974178f35e5b7ff86b08f1fbbae17413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53b1d1f90c93d28670b88e7a88e930414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf5e83c62fd47eb91b270402d78f61415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13c332ce4f0d3df89c94aaf394930c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7252cf89e5aafd5aff2bb1b6591f35417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533eb76bf674c69e76cb35358fd2c8ee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e22b3ce3c5ce3ea8511ddf4ebb2cd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ea3b8b7c32fc55539045ccd01447f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88fa5af50ee93059c5bae1d1a845b4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b130a3ebaf4f54f66541631bbbdb10d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca048a9101322ef0b8b4f70a944c6a5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732246f827d67620fee408a184e47864424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c58fb2d49c47fd8eee1445e057eda425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c4359f6ba3cfdd76b7a28d6d7577c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ec26b2b6fab82012a0da22e69c0a8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9efeeda97fa123b59db6db7b66d85428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78738cd83bb673a886b38bc80ecd16e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932d11991218f949ca144219309e44f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab641859eb9aec78a66ce620bbf365431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2226e119af6931b83f82a43b0ee03432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311877d5a0bd3518e03645421239e113433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93bbeb5ee85330ad405685b628877f1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632f38d898a92ad92e6e32a969168bc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb3d385562407af38af43595244888436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283207f2d4fd480fb28f4cbe32e76a26437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b2bdb293ec76bfe1f9c98322a24b6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba38fc317f0e127077f5b161b8f2f7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d9af9f5019a6ae441fcc29894aed6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d97d23c0d33823b956ce6ad2752d3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d64886c2fb0b94fcaba13504e938f3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3fb36fb6e487068139ae8b575ed8f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a298f94161066908968121a8548181c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41ddc43eb67423987c42f688a45c7e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a559a15a6e7a9dc53794c1cce5c5d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8315bad75d3363d9a07a3d7fa9cab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a44e10d8997b9d044f0f19b8c9eac6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148750b9f6b026d0300090a63548874449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460b6ce8f830bdee14c9220ec385ada450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3799ea76fae66b3214f1faa140124451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d788cde9b5023a670f5e3811dfb3f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b5e0bce365085d6e7ac4d8b869d13453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922e01b5f6a29075fea54db82c8bd1a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca075ce474209ae0e1c002417de87b42455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc198b526288395d12ef3e0b5adcd622456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b24f2581934033aa1283dbdbef09d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363df9adfdc925a3b4187c6a6901fb26458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4f908e9ac699d2bcfb2aa7f25e9ff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c76874adc7834bfabe2fbf4d78110460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b206a6382ff566a7bd7e81da6988de461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff97098b069baa18fd5a0d6a265c7d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8666dcc7c24f79ce40a04cdb7c662a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f5ea984316aae5d504976b5cb6b85464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166891f67335e6c58931ee0369666c3f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847109d9986405420f3a4691618f727466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491130b72b80e8ddd713472f31560ec4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f2940a7fadea4100400bad0e2bff6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f80f89b2d315ea145100bcbd494405469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a45a4f40238cf82ca33cbb0462da14470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc1c860d0d33c3f7a11da9055a0e42471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8761482ba4103f8c87604ddf2c06e2a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0255044b13fbf98cf619dce2370d2cf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d78cff4d9e38da5be3068499a1a451474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51964623bf250659c67c425c4ecbd928475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ebd1c5c32da2dde578d04cf4495c7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591b9d7969920640bf656193d754225477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06910da6648b1ffc6391d9de94c45c55478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10793662e18a4ea5b62bfb8e51ff8ba5479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>