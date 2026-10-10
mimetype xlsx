--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,53 +1165,50 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
@@ -1252,89 +1222,71 @@
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
     <t>000009336</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000009434</t>
-[...7 lines deleted...]
-  <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1688,68 +1637,50 @@
     <t>000011661</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-silky-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
@@ -2089,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2df73651283ab3c1905a7120b6cf581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0aefb2cafb4937671646a67868c132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3d7945b7beef44a6df2fe30c1b53e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f319801e441417a17fc8668e3a06b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855af393282f13fe31d8f19310ba90f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7946e2124676dc22a8b48ef48074cee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3957463c0b0dad79ef13cec31bd377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157b8313a997d83f7d3660d67a3572a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be897095078079b08918c96e13f08f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7f959e2a51839e59cd4b20fb39acc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14076d5e1a1f998f4e400dac01540cac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9762837abf0d732b7b1c9546dabe8512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48abdb01711362afe30356994b1a33b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd8a38fc6adfb556ea76fa30ce7c8014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981233005d94ba334b307c83e9a9100b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175dbc2b0c06b2965423a2e9cf55aefb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1334a436821c125320e1e0f5b1e55ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5382748d567dfc6ccf75face2ff26dd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131dccb7838bfc3892b47a216e93c7c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1288092ab4b94ceca85235d313603120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb56c688aae217340fb3f53d4d1709d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a593def80e0f6330cd22fc611d4ad222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacec9d270be39fce19079b08b47221023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d44592708fc90460a5e4a4bac028624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd059db93894605831cf27364f4008e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ea9727d74cd58750e53e3082a56fc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec5fde03469e9244ae8f8240498ab827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927eb3bb32bc876904b7ff0b91e4bf028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e342a480c9aeca2bcb88a0a6b44902329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b440bf316d1069f5b402cb43ca01730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a639a44ca7c5b6746148b0b219c9931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297ad8114cace32643fc63ad1c84b4a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca703496e83d9d96b56bcfe37520fd533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681f77d8338f365c2edbda2608a880e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e15c359238af85b872df0d964a184c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6295611713e9b866e6073b439993c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fcb42b5981a92da99210b2c37907c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968633a21d7a145dc27dd43434fcc2438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e726e0eed09a1d2e2dcfed590b67239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26425ae4f6121d92d54a99f961e82b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d494d9be06adb84876194fa52cde1941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f1451342f3c6f718aaa0023d3899442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228e6ae5a2f6ab8538d508144d34d1c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98021302a21c8a390efd23862f013e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c321a9396539b593ce637c4b411c9645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a25fc71613155e8a657b4ed940f2a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35e35c1948ecc425c79c7789abfa0847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59151d83965c07ab9fc8b1a21fe13cb348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4206793750849d425e57c65555608f049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96104037c055555eb9fe118aa9c8ab1150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ea7bf49134eeacc2dfd4f780c462151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af62d48be3219939e6cdd8785d102f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867ae7a38c2265b40176745a82a492953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1b590584411838a053576a37a57d654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fce29e6d275b54b0b4a2c7d5b526c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaad760b753fd3ea81ff26485ed734656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129eb78f6f1d1c1b9e29407e034b5bc657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c34742761d004fb246ff770738522c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1b13accd489c0d2899d1836985ce359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f048b0bebefd365deca93cce62831ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f40fee78052a48e729e2eb174059f261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c220258532b25d1b552ea18e34de9362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b0562dc1796a44cc8a3c8a8f85d3963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e817ecddf64e0e1febc3e4a1d0d16ca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e1406c8142bcdca31530e85325e2565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77e37a946279b6c5aa0df6a599074f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1d3810f19c3a7966526efc753b52b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd0ce24847946e274daa1b716e849068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b32c226820a65254217d24891391e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff06722fc6037d6acc7d5d3e1846c9870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7ea632611cae02eaa025fd22e2cf971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19263ee13889d8d589b5f9dc3fbb43e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77556e7f51c9dc9751f4a0d5ab3c72773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacf66777c1e375012d734e630651c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f79b97fec4c38085720498a1221a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab129ca7befafef4b9b3996c8e98d876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350eaa76e189139b0e7593335e3627977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cbc6c58cb6aed18c5d00f89f0148078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de0d7e913c1d2548d81c2875e188c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cabab1a79b32fe1711d3b59425f3480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266dfc8eae8fe062d30f7311bb9d69d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e508c778a0e4dddb08ad77542c791ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c181083f36ac416022a073699f1da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0c91b01db48e6ab8466ff09e9754784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3ae0a499c9b479b2ac93213289bdc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20ddd00750a1f8614f7d029a91d32a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd01505d41ca3c622afb876a68c81e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51354111a07e21b4c39fc509a005e92388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132bc8585ca6ae4156ca06740988bce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14debe02bfb6c91984256583185fa47090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71278cf1a02b66bce5edc3054bab633891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076c356097601982ea5e28d7ff0911392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c47e33afc2729924612f10e9d9509f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596d2c87575355fe442a1d5b74116aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c7768940e8848489b4dfcae46751c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ccc6605b4a39fc007b47f2d1ab81096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530ab0515876b8d4d365bf0aa34d4cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457669c9c60cb0c0d915348092a5fde98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5276184caf9cc6f59857e695fa49e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb3e5b9b43f6d23b3a0c51d83aabc9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b9273486b06d042b25731ccbeffa2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54924f9eeabdc8f2f1cf00b82bd84a5e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb886865b63fef45793dd47821f736b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e3f9c9305102d9dd91b0a0ed25336104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1981e513241d955dc1a2f362e117a58105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c8af9130ffca18f9fecac9095dc23106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec279bed126d91b4c67c673b529d96107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c507df84228490713bd3762cc8f7ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c10d2c28d791a73d6ffe1ba4709125109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010d35fda09b5a82d90607f982d83ff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452ae5e4f38668fdfd2d8d1302e9125111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3f91bb65b77b84d0b4a7df381f780112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797c420884d6005df36053e04a9b0a1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e3d7df0e9f789ba93778be999fbc7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1edf0b4c4b51552edf13454527c5a2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921dacd52cde38ae413e78190f966cde116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363dfba03f30b92be31cffdd4e3b977f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89046933170646502ddc1b9fa3a32a8e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4e96b2086bd7b96fb0d49456e630b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599da61f24c78259307d9dbe01b7bfc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bdaae27c15b2f03d939371f696aab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fdac020f2c1533f3a853e9891bcdb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385f712c01c66912da932c7773b24b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1073f8c510eb9299cd15b748801a557124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609792076619b691ae0ffa06f2cdfbd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dedc9e01dd27a4b4a5b583f8002a30126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2f4956c21ff3cffd0efbc25e4da43127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddcc5007f935a01f75acadf6c3cc73128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d05aa408755011130e2fbddddd0e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f99a7d7c029f71c735d45e159dc8b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f0b1ac3b3dff1e5faf59a2a7eabc2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8709b7684643bb294ebf874aa66109132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7ea1ced705e6de5fc1b9675236220133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a9d481cd4e12b18e5871793241213134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262fad3680173ff8c10c9ad7b73ee5c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b9b22110f618901ffe285eca9588c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e37613f80880e76bff5fb2332d569137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1c8a0d2f7a50e64c89841457baae6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd41584ffc440c847d4fd482971e6f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39281b82946c9a684d29b4cb8588bdcb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b49184a51b7b76388a26257a258433141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0730ebece341051234b4efb35cec70142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419fa6c9ecac594c680cb0cbb000e53143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993e7ebda953362daaf21affad6f0ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de93e4ce24d03ea6e104ad5eb0c4b3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d3255006f93a10a2b637d20e274df146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a51edd9bbcc27492dbbe3c79530deb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5fd059a2677d1d0e4f8cede20c837148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c97392f6b4e43411173c8c939c6d0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92417d4db1023feb47830d5f4e19f14150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be375e55da7ec977270f89daab627fef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6e9b4c582f0b2e653d3518d840f5b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f1fe0394ebb0aff24388f97a0b6cf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555f6c735acd03b7ad359da299228c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81202c576839e49f560f605f95502404155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45009e08bbccd1ae34a162dfdbd3057156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5b4a0bee25ed3b3f3c7f0e767cd01157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e649c2f588287314c741b670e9e8cb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c8968b4d4d038af568c689a0415e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00633b39ff68bb4e5454d113458a15160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f2a4d3936a823fbb28201f5cb1549161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c441917e976306eb4006ea78e51c0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfd965e2b218cc798f6642774355f3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa4e7872988d5ffebefefb6a698ed1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e5091399818dd458cca8ad7029283165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9c159bef25080785536126feddfea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c81c5389f0f6f2f89700cff09274c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277829752cd26a5b5e5813a0058fc1e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d9d94dc91d70007771d1609fbf722169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1211da6e501ff04fe934b4676437f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d9dd0df1c75c9cd94418a4cc3d2f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efb03297d0adeed6d12f1c04fdbe72172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4659961f594a93c207882e0518ad29173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdea44caa4ca07da560004df20bbd34174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd4b5ddff959de2f5cd862eddf82e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d408960f07dc2000452817e9674b11b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb990855a594911f86ce14a2fc88cd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980118ffee8065ac5637ff7f1110a67e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f21b6e0a9f62ec1f4d0f970568cfb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb82cf22adc52c3c2b4e810a9bfcc55180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376dc7d59aa78fda5ace45831ab546e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6c5abb72b7a956b099308cc59a0c1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebecfef630156e085321f61016824c4c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e0e63de119eb03ec617a3b8dccc12184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed470fb5871f974bf9ef48ffb6cfcd33185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd79e82ac607ba0a4210ee91bad4bd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66c3475404045ad6493a3b5fc591d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353868c0c14c9b350be5f608891926b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8df68f7e99932a815ee4475b8aa54189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e4baf55b43df6f099a7696712bc0d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694651fc1f5317c39581cd9d3619526191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ff7a5405be1f747932b2796ae436a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b00526b31b8a2a88d6bd1ebafd14b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99a64e6e40fb59111c9be3335909b5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f177a3adbb15ed1f9fcb68541b6ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc523a595dcf6a1d998252c3d2e26ef9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc2ba1e3b9ce67f13c75c8d41b9ae2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b12ea45203d3d860a51fbd37a1b0d9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f19882241e85efccde16eed55487b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e08e069116555f203c662aa582334200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb921d0851a843da4c3dda7472d73ef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95fe1c3dec8423c0444b946c2cc3c2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b7901a3609b70f0b9380f2a36ea6f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68dc4d2294b3d3e5dcf4ce2b4845146204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c060c83de2b6b038ea4a6d45459cc9c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de12a5456ff75996b95f629c7070e9d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f723b36e02eecad68452be474cdc1a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e7605efc5cce43e98239572008470208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0a04ef134afd2be5eee8f1fddef5f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e18fb3ad1700038b7e01366e5e690210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6d6305bf6dc4f2070458fd12d42d1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78505956bebd9fbca5d9bb103c383c43212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb71276be325522d3e980cd019782d6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47d893b484eeef3e1671458fec7fba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a94c72cec1437e8fe3d671a5d30e5b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979b51910ee96d43747e52e00133baa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97020185e4c4e7d838026157f3554f36217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce52fec6e0b293b25fdbf0ff4af6395218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc9d225141dfaebf77f36d1f841074219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957e01287ec25c0341c19afe65fc613220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fe7b11193b7b32e6b90fa2ee339de221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4b93a0ec24a577ba82ff01a3db34b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7b6a13fc5c24b4cbe3e7afd0a3806223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0eb5cbb10225635ec22db7c23bb5f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5da396c2a7a8f3f03296fce6ab72be225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be25f4a3e621cda2f208f1219a7f03d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5deec8d7f36c2ac2554c0ac9591e238227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3b99cfd94b62d49c602ae2200838d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa0644acbce0087ceed1e0ab729402229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4060c85aa2a4e92a69362609ae446230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8bb95a9d180d35648b069583fb67c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3e5246e5c9c74821ae4f3116ba7e4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893d0717e20a3f975dcc3e77bb0a5cb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8fe3457b73edffff4f60fc12758cf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9c49ea0e13a83a05ea677dde09a32235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa18230c2ca33d37740ca11e83e7ec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf404a7e358b8546dfaf9978e83fce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753decd3ff8b93f0b6619d7947a874fa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2ceb337c8cadb409e1a88c3551b2d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8023b2fe84e01150fda41b31c9ea28240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c585657875b4a2ae54d70b90814d58241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4e0d48cef96f0cebcb1bcb3f9b431242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003433754cf355968b8c73268df140e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df04a999f51707f797008978bdb2cc3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa207c02b959d4f70a271df3696cc4b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9191821a8add9c87480635233b950ce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a15ce03f27f0a06945acbe292c9ca9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8a8f4de5c1f27abe458b4b29c192d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bd97f27176663774c4d999835f677249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066f4119ef22e5c3acdcb863029d64f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e39ed1a6bc46523ceba0f74f07316251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3eb20506dd0d03e6c025c5eb52d4f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44342d3dc45815acf0ef129f8e856544253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981ad0b2fc7469f2d6c4b505d36083c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ca02479e04902c1a001c8d5638609255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cea236c0dd2d512528e4b73b432144256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a369256db880d3a6d4c90a75180f857257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f172d3c1eedf36f5bcc8456a86bd92258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220fe4ec3f4f1e9386d49c7fcddb80e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36341311bedba5ac267708a11be41d3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ebc29addfceb245dfd408f896ecd7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ba28942f1c4c476d3c368791b6bc2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0c837455ed6ae544c411fc679a179263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be8883154b8d5619a5bc5dd52a71a2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058d67862c9db8aad8df1b27e3d4e02265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edff6b830398f8a4640bfb42850fda266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a04a87c4e7bb1ae0f7aef93469d0e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a6192935712960979d3c3a4cda847268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f398b68d7e39ca73845393e3f1c2d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdab4b9d26aa70f08471e5b27ae50a9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f3207b3a0d1c2d2d8d8cd04da8740271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4a755871b65e1dc9fdaf930a4f9a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a46ceb01c5763ac2fae2d31e3510f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a118d4053133a98ff429936824918e2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f41d913b3c6ded86ac5bbfac21215c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f21ec5845d8b351db8099932798a7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1e1bc525651aa338be9b6918dfb6c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda9597229b59ebba40035ece7f062f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24414e5b0b8bf93e081e4816df07b05b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed249d1b82477cf8a00ac412257c75280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823970a828cf06f663ad2354dc2510cc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4a14a72f8d91898b0a5feacab559d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821e4990feba56c6b01c8a43e8d1b30283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cbb104079ae059425ac63a8608fad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b7a96963818cef8bd44005462204a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272b4ccd6c5d8db0396dbe25eadeffe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934a14f2b7499bc3e5751ab231f1d44287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460a9c355ca5c3d0f7f2ca57bb0c930288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817dcfe0674f205bbbf85492ef292c1e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e647d5526aba5873b82c60e4c432279290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7b972d87783492b2c6f5ff5d2a44f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc417c9adaa3d80a4c94636f120bb8f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8d5665fda352bcc89f78bba3351ca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650eef0a0c775a1361d2a5b3efa8e815294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e440eeb65978d74e74dccf4b58744c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfa68ac93e57f270174d2fb4e24d6e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9712deda3a92135ed2932dbd2fcdc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019529b54c8825162831a61da7024b42298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fe86766809f3e36478e9e9648ad78299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4ebec63999f05681a923035c3d8fe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692bce61139667bd0206bb07f6ed7d6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfd1d6b8bf63748f81960398a6719e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00b1f58c523c926863964f7c1b17c0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66623b8787f553183efb916724afa4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31adbebf9dc2846b4b8891c821ea84305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1a86424e94a0421de96c1d1a8f4e4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2794885c32f951caa0e89d16147946307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abf304cf5bf14dd306d6cee99b4cb0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba14baa1c9d701c7640f080663dfed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a617c0d4fa62e43229a83e81525c6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a874829ff7f48d98a5b86481258647c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271fa8b2154ac5b3a6707c20e3478ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028520f29ef4e828adcfd31391b1909313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ee153605226e7b2184ec323cd2f6c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccfe730764356ae6fa3cfe2608c921315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23b6a9ea5870fbf8f9869e0725e647316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955fdc5c2ff8cf451068c3aa00c474d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a8fcf88aebc69c16255957f10819f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7c90f64a23261cda8be3df77e0ee9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe359cc087b4161ff6c80855dfb07cf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d72701e71d013d6f4eca834a5a600321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f677dd20c45bf8304ffa1fa084b0ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bcb46f13403bdb575ebfb1e93df486323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9e6225095f8c6a258616ca8f40bea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6de80cf564ad9a8a35c85aa877c37325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40786d3a82fb19192fc1e4fb03d41d68326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43e0eacf79647c8a92a4c3cf2b6e56327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d0c185cb91bfe8b461ce307b48fd5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4db94671e2f3349011c08ddf91407329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9974b813d5a72a9b52e92ac699ab08330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f9ccc559424800c9dabd8220a9cda331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f945d1daced83e0a7c99ae48e24540332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05c869aa4639c5dae2a0209210d86c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32c17afbd823883e3c39d4b22ef2d4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d03466a3e8151df63bde6036f03713335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135836689b3ad154c4997da59023ea07336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2972d5533c1e51a6b3a13cc33004a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f012b22b604023a78955a5f731411338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05ad53b12f7e11a19a41b92a4a0d0f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f34d1b90636e29a847e5a01af57064340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4e2ca1d63bafd3d3b090a5bc1aaab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c59d231249b3ba53ea993cca4da7a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f05a0f2868ed3a8cc3a1b8385709a0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048066b9b80ae95dfe8735c41e9607fc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ed317803689f7bf6e6d8b53f3c3b6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c9f0ef7c0eb7b8e4f16b9f654fdb3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c931c5a24ef821938bad9752c621c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63fb2e1b71b98b1fd1c9b3704ad602348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0c1d43de8002e1322e6c3a8665087349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19179e64546af9bf2e1952af5487e249350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc00b9e34a4ad790c67259247e38b11351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4ad938d640d31ed35227fc83c7167352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a1d7dfaa5f53c358aafd22c1d85a5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941ded2c62cca0fbf83048a6389e9d9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218eabd0aa1c28f664fd05b188cc39c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadebf4ef3f0b0eddc086898b7da37e8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6a816217358c110ada0e6e088da14357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffcd065114d66b95c560ad078509a02358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5992983a2eccf86b231291900a614d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3edc69aeaa3221c6c354ca11d4d1e6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f48aefaa07418fc79f9e4fc96bd098361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76363f24f09a5a78f120e2b06bfd8a43362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd09a8ba61a0744c5d1fbebb24a0180363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb1be382c57f2778eb45c917063697364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394ec06d314a41fb7934212ef9c4b3b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e233a876de7ea0f3a8fece14b49cf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb012b6a384e588091e6b7921fd6e9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea931e0895b5b8c773f573f6a04e66d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d7cfdbb9ff67d0734b8b58590e5e5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeced902dd0f81d23b13966cf411e4f3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef07f45e0370bf35985bebe3db066b6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617bb28c2805a6aca2a3ae08ea896f76372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762ff8d57188b0b8458c982d57f3fb9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfab567d0906294ab88da496fa96258374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e54b871917a13dca831c6c155f8d2c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585bb99a61b650d0b16bd98cb84129c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93bcbf0dcdb6365477e69e50d31d01377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756934b12a5930406037efbc8f7c95e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1822e5a10fca9b7bce83ff3d5bf09d9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe6a4f6c88cff53713dac711a77270380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199bba205ffbddf09c6fd8cd412428f4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df17856d9d98d154eb5bef18be83639382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c669c6ffd03315facbec0aae26254383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6a774cd7ff22c02831cbbd2b518c5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d3256a111999dd2cf523ce61f7d16385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4480172dde9611d6e92f9e6bdecc59386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307bddb5eb8b3938b94d0ccd6da993e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90a11b31e6b9bb2de0ca51fa7dad18388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0387096cd740f78a13167b360a12a88389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291aefdf010a924988dd292cb89496a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0825cf198732699db343640b846a1c8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ed1faaf19dcf71cddff3d91bec898392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d3bc98f522990d10eee5e4297beca393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb570acde820de37c257936a00659197394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2d11da9c9e13cf9dab86290af8c5c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1feb1a6e7c46f36747f4063a651a9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766dabba6f16129b2679c39a64a4e69397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f764b4814b563fb1b7fc941d22072398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f75b4d81701de03df862923f51c47b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fde8d216bacfc5d26d0d6339b82a92400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06153b02ad4e7459ab32f160efb2846401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2dc7a8d7040d62b9a49f1199c52c0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc8904c90654a698b5fe22aaf0a422403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1d2c9e73cad79fe90d072bb0d7233404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63e0c5039bf6c4d4d7af243a5984d8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85425242ac6213f5e02f64e979b1acb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4a791f634a2610371b1adb0c827d6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e099a6f99fdda532ee0b446c9bf9e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35370c0962871348b61c748b296353409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed1416ff19adeda86211304ed97964410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfba731c00233513ef26cde8985430411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98372656929a966e75fb1c17f96bc8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4234035c636a7ee894d3314e8836771413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f09a9488dc445c448968d6184b981414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b57e2ab5832f1fd39eb6d52a20bdc3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbe048220ad5e8b20540cb3abc395d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d141c2b6f20fb9dd6229ef2dbac89b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7433ee9ba91c5f6002685d05e060914418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4fa39a96449712bdfbe12d850c9cb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6cf2168f53eabda8264b347081f8a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bacc6de745f8fc8d016865501584b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afe0d75faa81fd0556145eb3c91191422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2dd96dcbeba636070f19faaf186c4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac091f0d9fa8f5891f41156d16ff565d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ae44b57920ad5899ee2543745fa97425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81dd0bfc77d880f6ace2ebd1091dee1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9d51e5f55af147d255c012139c1fc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc52458dd8c620f9b34c9f6f602a71b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb26cfeb34aeb585cdece2106725e87429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b679f17f19a490c5d7dd1ea68e6e1d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab87706e2c9766817e64d3ba81cdf65431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25837be708d02bfa2b61b4f65423e1b5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced731a3c961ceac84f661d34618afdd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84719f7f1b7c03f1ee0435ec406c5fb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c192e1868fd6428cf418521fa3cb24e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20769890c90dc778d66aeaaf99bda9ed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18a4592b61d9652a6853327217ef0c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac211d287c56b5b3bf78231efab1746c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1e634508179f4fcae93b7173d3905439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433e0019bbc4c4149088f0209ca9404440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc4c0fd640544b8da4de6f575e1f19441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8dd5bbc30886c10e7ff2fa1dac17d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078740cdedb4e2de5066c7370be0c812443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32510760d304e182e359b36c75bff161444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcea8c8a37968292eafe0150c3c43f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4088ac69138b7fe86aa6a107c05948446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c3bb95f19b2097797da89113168ff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2c21ff183e78ddd29bfed6d213830448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562aa014216c936aec577febe750f43c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbd51bbcff803f50034e1770af6752450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b36e8a94db62709468bebc45bf670451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce429b9f395b493954a70375e318d5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474644f738786ae33f0026e66db47985453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d29435c00c4dadc635faf871bed10454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd538a66950a3935ed0a0aef940192f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5cb65217fd3fb23fd1c13dacbc32fb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037c6a45b3008026dee9bfc8c12c893457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f79f6e4e1c3ca8b6e9682457a7763458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559448eea868bf705316dda3d9c614a3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78c95eddcd8716f992a786ebac4958460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0560390f234d9650b6f114d6386065461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0e858c3e9073dfbdcf5ae3f5affbd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4909082b4585eab58e98355c749b5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46953a71fa2fa40d5d10ff19d541af13464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c48b27deda3f8060e575ca9469c3f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f72f3998f2940e298268045862812466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45630559db447300e933f91101047433467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44aa5f12d484ab480f35870b09a4307468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe490aa808dbadcda37f5d0c35b8e8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d4ef227f4c0f8dc5a2de8acf572ac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9eaf11742d0c18bbcc678c6ba4750471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4324e3af66c3060dcdd6b7c9ff5c70472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c248b5445878b37d517f7afe75de2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9805bf13d39e5c132f676db9e2dcd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53883c8767d0c9ed57e0cd0bf7861e5c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb482919443a584ee34192e90bd543476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459c93e433a64718dca8c64f96a901a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba5b2975d63e38b41ae41b97ad4b35478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a18b1e613430988a24215024910ba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b1d6d271dbb29ae6337b00b97197d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551569d0fff34b60124e2f910191d1a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752366f2983465f896a31b2123abf64482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2553c5096b691542b7d6548a51771a7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406a733c0b38a0e8b73300d628c73b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd73dad4a440b25be2f69486ee29688485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28f17fc20898a0da5f0f4521a2b1d3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95c26a285c52e5b1847fb95499a4a8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86a5da3731bb4940424000275ad063488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cabcd28bda1e803f218385ad00c390489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836e1bec62871cf1de7e3de4e71204c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5e6b2f8e0e605bb170774d0016acc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44f70c22916afcd7f93e5e5c5bb653492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0eb798dfd7a80e5f219aa272abefd6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8e36364a187aaaa0baf4cca851a15494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807b12cd3d00c83f47e151345a2ed3a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6517b8e6642f545df0948a418c143496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c2105154f30559aa1226e4f24dfde497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bc71293a930e39e46d68eacd7955f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ec93a10108351fb85cfddd2378f182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc71cd9986fa1a89799d3292bbe89693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4585f176a482dd48843048f1397384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da59ee126bb6b3a9ff6885abc6be1b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1dca1734e0298f556736760cc9bec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58f5119752303fc9b23b084967355b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea818046b052629d77cf9bdd317220018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b707edb701d6e4458334e58239070c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c66dcae8820f0219f0297dfe49327f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915b98965d4272c71b74f7cfb388a5311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f65c72919b197bff8164c895f0375e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f614effbc281e84cff11786b8e03f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d489dae07491970b619a2dc0f3510614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90531b7f10d3a864b93b93145ac1fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4f533f512c90d03da3f8001d978ce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fff8e9808f0fa8128ee941e55840517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f43026932020ea4ec4215f2c23799f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621fa1462da5f857174d014ff2e9f7519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827b4e6a7cdc43727c02fb87c4a432420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d8924c433d881800bdf1eb1d6558721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ff6585d6a801ed48be28eef113ac222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adecf14bd910cea4c5856bceabd7774323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c5d0c88a97160195b456fcc2419b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3143677083417cabf75b4380024a1425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d3400cac75606e85f6622302fa6c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a2a07fd337ad39c4e21124de352a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22e19c6542235ac6ac8fefe59d78c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6a8f9c9611756a4108b1408bf583529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761953ba95dce22dc1f21562af3443830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4881789f8252f242dcade820ad1e25731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6022a6d045a76aa0d584440ee42aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed169e89326c0ebcc0e23b2d7ba7a51933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79d9a287bddcc0b2072c1ce74b87cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9ad094c6a643236066fdb3b83b7c035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b985dd5521a6d4f48f5412f70d5c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc458d8c66207edb5ccf6d7535a170237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b673da683ed60d5280ccd1ad693d0c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb58de065646716f519328bef0e41139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39a6b2f89f6d85603b58388a9c7c5940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d32f7643f2a42f0ed18c9509cbe7a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd980c9621d6bf6a20668a3e53c50742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41d5757afe1e09772484d6a0227ef043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc6cca155cb2ccef47251ad7adb0ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219a72db8f90d520d6619c3694da55545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f3dd17108ac6b40dff71ba4ca1c6746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5655065fbf46ee678133202af74eef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fb717c5d2da3ba4854c92ea3ffb6a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51992402159d74ccd9a58a7ab9f32fdf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3a68b83649f597088f735de9d85e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a6a61509aeae308679c1b218cdafc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef5cc848fa0253c3c8ee6baae3a38f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5af1baba08f1120d7f5dc58d85283c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c8572f855938f67018fb55adff99654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85e2088ba9cce1b60cbcc25910601c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb808dcd09dc79030c4623bd82132e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ad7dfe29cd84b4500fee254b22c3657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74982ba20a285c21d63aaac83613ad6758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f29830a7da90c13ce3bf118f8f912e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc92a1161d3c36233068fd99e94ceb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182eebba7c08d7252e99c595dff0924361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a73f972948d8264ff0bb6fedcb60b462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23b6a8cc2e899d50131e12f73399c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047f53f23b46ac54303b040e9fd8f2264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e024d3b0d990822109a0da07d4e8a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245bee9acf3636d9808736590fadf8cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70275d7912dc93a538ea3f34759d43b267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfc5d6c61b41a594d3d6bb52a79cd668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c15fbe07f91b2600c689e3269a1e3e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526747a6eef8b2652b8d16538ebf494b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978cbaf8beb085522765b7b4e53dc4f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e3b39f54aa9edcef0af92e60e940e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db06227aec6aae0b0b26d47faa703f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c1ec977a3fa1631e7426a835ddcc174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267462e94a7a42f0930d3b0d9b76da5e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7c2fbd4b327a7578450b00500bda376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc916159c7103ce56ab749b9b1dab2f877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461b6d7de05ec1bbba2cb0d35cf6fc578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723e7d3c841d1558f314b86d07e0bb079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd2f537d81fb59d36d69d8c8ae4ca680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d82bf8606c2a2df0189123f3ea40f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46c4b8829e824a054556c4ac3e41d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635d2396b3954203dae3a7c4c88c46a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b694b47e3e230a0afe9054001249ee584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74067e3178df24587bc2734c130a5c6a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517196706aab3430aebf3e322c215de86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5be98a7674cca03c4564e7b5943d3687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae33d851e556b07c598d5a154f012b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c400c35fb85cf3dd7d01d30b197cc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60648026e7c50633edf6137da8c74db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa9a358b3cc900ac61f5771d3790c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c98e6bef75080a431ae94b0380665692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17efd87bc2d1c425b902813c2bc823b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02670dc51af6e7562a8fe0369c67198d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f664acafe7ca34a6b1f8693eac09d9395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68608ca91750ae8e7b88bee04560220996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fc7d33bf4921ae776f9c422e7650d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2ba7e0776c7ca1f465300f9b9a73398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80ff887d4faa1d588b7919674af2ec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c96ea19b27dc99a7d2d403e09c60a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f25e1a77ce9977025fbee777ca98f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f44e5ee5861b0032938a3493ae56e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24161be705cc11d4571a82eb10aa05103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff41cbf3f8dc85ccf882764fe52b69a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bd68454c970239d6e5b62349547b9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52a61d25b2ab1bb48cde883aa4995b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c1ecad8a6c8ec8b87f1ff3925048c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9915666434bcaa10b19e514a2fb97c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e160f5252cc502866d855e877e6a97109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469f5bc2ca2f723c9f086a544e5d809110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b00e64adef5388d46ff0eb993e598111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9147a3e4256aeba50cb61937fdd99112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ef09cbbf939edd132e80a6acd6094113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b505b28941185158c4aae65b05cfa82114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafe691c8d0d6a73bc97816a316d118115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2290e42d8914b0213196c059904d182116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d93ef9286437303a1505eab8ca5b19117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f44f71f47de16d7ae436ba046553c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a5a70117d933caf56867662dc3c93119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdae352a04934a71d490f7c77ea3fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fefa71a0a94407ee07f10132e15d82121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51431242589dc42e73da6827d7e75b43122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08939fafb71077bd0754c08ac47599ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e320862fe85f5d7f6b5f8da68c20941124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228035216d7521a4aeb5bb947f0bc76f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28968085cd85cd66f3c37abdd6e86afa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcafd5677acb7d6ac10d190c453ce17127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26139ceb726842d2a1ba87f3906808128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d08c4449226b08bd35cd87f1e7c25f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e92cbbccda93fb9b282c74cdbad525130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f1335f765984d4a6062cee3da1e2b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfc356eccc032e294d3d159e23a60b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1cad8888fa6a69b576ca5b6f6e5f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b50ef0fbddd1a446fa80f29ac20bd4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356872ef5453ba00738e0ed46769eef1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55252f382dbfaa5667af0906f2c9b32136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d63d8cc08be6c06d85a178b5bb00c6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf5dd77443921bb8c214efbc7b26d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddd5d218ac11c0f69cd611906dc343139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6c92e44d42e7883da4a886a047c6a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62177aae26371eb5ffcaf078142f8e73141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912cfed75102f1de35e0a2fb1a943d6a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f43e9f77efd83b7b287c4d1f93759143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68183f1482664494f3652ac267337297144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851e7cc0b1b8995334599f1e01a5e26145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051df39eb3e35b0404d6f17ca412528146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21237ac4ed20fcde9b73216e7b44fd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07180ce7baf43e5b931fe1280ddeda8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a11611693dd3dd5a9ca812b770a7ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00185bc4c586c32501ce47e1336e5317150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc2316e729c102af971f7e40b7eb65151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513b012d95e8cf510d5692a750f9ad8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba6ccdbc645d5228cf7885780c74e2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284777867e02ec5a44a6eab439cff751154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa219e8eaba73c90ae8349bfe52844d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ed932698ccb0d8d369bfa40ed64a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd923c7a1a2e203d32bfa445d8137748157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b9f132752ea5cea2890f5925ac27b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e37ffee96217fae5703ae3a7fb16a5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22d22169d19d1a336fe3952a10d7e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1a7bf73e7a586ddc77b33969de2ae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796cef59c36096f8d9e0dd53df548b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc5a18ccc84727630139402bdd15e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fcd1554c502b8b1cb0d5ab0b8faa22164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda8aa5fb814d464ffa6e8418f49187165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8a679b9c664cc3b93d342b6e2d0b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d272b7939b2ce460f9f96d9f222433167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a4cf8f3d7734e8a8ecca2010059b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea741d041ee9d231e985890fc1287345169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d33a1c74930db0703ced2ae3f4f913170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e66c5cf205df8ceb4bebee45b33f8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272aa41d19891729b6d1e774a943e8c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eef6078b76771bfc31217598ac704a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe77833596117407ddfd0bdde5e0d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be6c2629be063b08231d8ad8d5c640175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6757c7e7bf2fdc220b6192f7b3939176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c44103839e10f8d054dae6a869dd9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fdd55f4606c1e9bdaa08247f829b4e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41d61a5aa6071a414d8f1c55635ba0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e1dacc9a9b82cfcbc85397a7c3d25180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d326eac757df07156634871a7543b1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642ee2439ef1b46f67ed704cdc880bd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9dca6aeeb1bf2b3f3a3a99e0f009e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7b70411b8b26484b8a47a31faabc4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7159d6124d4a72d9cb919b86f5bc1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730304da0539b53cdbff843f8807e3c6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2e1699370c6ddd501ce51b129f3cc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d75770bcf1f8f10aed19df88c981c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c35e99493900b40f8ca1c6e2d161c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99015346466a1032445872771a8c31190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66824afa32dc3d8f3a3e836934ef141191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f962b48dc302285aa41847e389cd9b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b434dc3119a69098b542283ecc81a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54747d399a0362c3594117c741afda57194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cd5c64f004b467683331911192144195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f237351b600ded9d133b6d43e25347196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5883a2be56c7b347072304617145069197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd16570f15aa6de156ebd2a5c5b290c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabc9d6f2241f569f28e3d0d1203850199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835416c0bdf8456d4143bf4951b006d4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050beafb6a910b56a9cdd561d7e3ae61201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8828c2d48cbb77e6a8a101437ee5535202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb94a8fdcfd6a1820685b0ccd797aeb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd98cd6f2a661445d77134a274b4603204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c072d07654bf656d737f832655eab72205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f99187650ce23c90a40c16010ef81206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bfd2551c8ead3af2ac7f3177342fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3a403164596559901988cb8e5717d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f57ac32c0b03560c5640db84bd080209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95768b8f18a354761b4a1f4d678b4ebd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426cc8e0b29832a3a9231cea9aee2fe7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc42bc70b06730969ec4538df8b38fb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bd57d98e10540d41a03a60d240e37213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285717312fd606bd620cf12e7773ed9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d5503d092c6c9af3d0f5c77b49b18215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f2d35073732fd16d4cdd706dcb49c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe70a94111a1431d66b591bba1a7db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb59e2d8bf8a3f2a3fd287b83ba01d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534525a360ec5ab3584818e9ad9d0ab8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cab20aafa37da0146d0bda36e2c96220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbdb287929b4bb353b588c3e1b4464d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01747869ced73575b89d103eb0dbac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5e6438440b660efbdf6c80bd10372223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328e6253864d7e904d5fb336bf06ff9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74199bb6f400e8dbaddbeaaa6d59b911225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a10f53291003873c0a28823292829b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f377c7a3eff9e9c1e3d819b9e615a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2203868abb75e71aa1df18fa54e00a9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c89b163f0efff05be0e830fcd63adc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76387f5db80db999005c257b07d4fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270df5dfde94d27ad8044fcd7a514b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9be0005b5eda47e461c05ff6208935232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214bf9f52ec621c5da682803f0e4f2d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b4ec981cca644552609c04f3fc98e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05831db1793a1d99b99f3e16a21a7b3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfb3f764d85ae98cb305ede2eda6eb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae07d142b12cf2ecad79211b8d085d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1391b477983c3beea7558ac072546238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1e78776709e8f2192123f26d75534239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0324aa7b5278919ed98d8d1d3c0fe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc992a619d282da248a856cce13153a0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be48f38497bfb08e6883386070d9181242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049390d7b48118590cd099842beefe75243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010f77d79862912253eb06fcfbacfa5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342161584ec97dc866f99af45f51db5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77fd263290c54894cba58c27db1f31246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156462f60d97abb95c369dbd6aa9dc08247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5f19281f7f22b69b5fba0c86d906d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c4b5b6e338337ca3c70aa27f11247249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d6191f71738fceb6ca6606a7fe9bd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf54be310f6329422569ba17d6e6b8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3caf3ddc00d51002b4f1532bd0acd64252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23649b6bf52682fc458be1497d9eb3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4279c720639b45f53f4a29644b1e6c6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e619ad2e2534906180b5d02c3d6e6b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c1036452553a1d467c2d53a87e875256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521868babd0a409adbbccb7e9cb498f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255efd3dc9e56907cbeb403f6c9de9d8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e2b867b903ea89ecd7eebca84da0b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d084741b0bfcd4575d1d4586086121b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c17ad8b0f860b79d6cc7281b6af5c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb9e9dfc4731f2d8da6734f518b54d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca149eca5f5841c3c3f01a0200e52492263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9b9b97fb0e72b293a6afd558ee9bb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87db2f57150e1f0f70f491b0377aada265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab51d4c504794054f35a778db3b783266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001073c4def8d2d8fe73eab6dcf9c7f6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c907f3c4a6b4a0c69d449885e0633268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b10c9be3a653dee6dbb013f2e8be1a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d185bc90bbf6bc07f9c2bee19a032270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e58602b2b94422b70be6563f6169c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea50ab263f615cc26e42f306feb25f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17fb4ff6e26abff4ac065f32a574fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a45da7b9aa478fb4a816e23daebebf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d8b9ab2c6c0c9b8c2f1535853ca06275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687a0052a2e11a0b0eb37a663034da9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd6778987d80ae48fa05c159766a0f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacf678ac619b90b6a1e7bdf5ae1dd0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9959c3f125c2dc6eae8819f47f563279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffe4b3822bc64a4d5e28756e0760e7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3db79f9043189c5970fb2ceaddd089281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4e9bfc1b000262386fd3643fc7cdd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c55ab582cac6366b50820036d3b73283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebef51f50d2f5cace16f2ebcd14e0db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63247070632ed88fa2bfcebbbc07658e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5631c8a5a8bdbb6ec80415811aaf4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb6e3d04d0aaa45178478c6830f2c0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b26795ebe845785c62e6ad513002cb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02074160290289e17b079113f7cb1d2b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c239189406658662b9c5680b51632290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446874bf7b4030e8003c04a478748645291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd091d560555264f53bc2e687a17b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac978fbce85edd1b5e5a64f65437b3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d120357e2b4fbbf4eae4319dfbf4c6c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822beddc13329db9bcf81389417de593295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c47367cf8289d1c35b369310eea0ef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c3174a603c903ededf476eacd1544297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa429eb228e8dd61efc80f435fd007ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb163e9e6c2e55938aaa31a855d0739299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd895d8cb1ed8ecfad01c4e51b2c47300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88102574a77b318988b5f9a2e03280301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737654d58db9f8dfea6fa02ee0c08c83302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492899bac8c6f471e849337121f82b65303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89efb06a1ee0ff46315fa92b1e78ab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62470e4bce8a4541d9239d2ba03aea46305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52f6a74d5fcbe3c005f937d3d5d003306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aeb66b60a1922cdfdb3ac77e8f2ce8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0cd74df8872857f4b8ae610b98b522308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdaf3f108adc7c64a8dbe385085ca9d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a282291512a85ec655b3fa4187320310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac260d9f93d3f6380ed9d94cef6fd036311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e4b1d8a5d7879a8024fe29593db30312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f85226bd5ced759d844d86bee0a59b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf19fccc90b3613fa56aebfa3834f08314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d9b8d873f8a2efa083441bf282f92315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37972f82cb9dac0fff24cda41dd7d3f0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779edb120ba17729454a1f638b54f47d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927214d0152909a54d1e985324a9de6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea4c382f63d82124e9f77003b983e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf625579975bc292f5a6358ba6eb5c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193aef0287989e0dcbab950c965826b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008e9a824b164645607d3bf1d83910c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e41cd37d2f626145c7f5de97eb885323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9b1885e611ef5b6f57d3afb5fad56324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484e6dab61cd25c68084f220e5e647a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd38711197089107268bb007a9bacd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e50fde84a7f8f460ead7cf558bf5a8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f14ebfa67d4201e756f531d2276e3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdaee43701f06a271dbc805ab7d4423329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d7734011f592071f5ffe0f7416826330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd288d4d0cfbffa7e213c893b3191a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224d08155f72e97d3769d8d68820433332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c18b5714b2fb4c7ee0151a584c3cf6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bc0f45e6ea7242c564b9fe98ef319334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8853908029a5b77355b289fedf961e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2bd302178350e1ea0ae78132f3ae3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2793ecf0038b91ed08b67cfa92fc0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253e2fc5491ed8dddd78fa724ef4046338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458f3e80d73b5eca632689c926fa97d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5088146308997bf16660e1ee777f35340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a147836a1ddd8e7162f27f9e26789e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31193550c40df85e45f12a442e8d04342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a5c33749ef242096fd6dcdde982d0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b18045b522f1f9990000dd5e6b3c34344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c91bfad8d8c204e78698fd2a4ad29345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ad29942c5401d0d31f00a79c0d07f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add28fb3fbd67af5d9b012f133e1748347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d9c35d8c7bae5277b710c17192d96348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec399a20316e54586dcb429ff86eff5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff118b742ac4e6fdd61fce4c98c31a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf19cacd87565db1de22bed49e3c3b2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c05fae509430c0b4a747a3de78d8a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ae8b249b7c10a288bb23ba6d5ef83353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14cf61c97c46e73489ef02e71c964c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee041bf994d6de103f6d1b8936c554c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdefec2a1952016e14e21fe74a50ee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332f498407f344cddbc8724a6fdf08d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624833a0848c4aa48e4161945fbb97b7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dca69dda11bd3bbfa1beceaf6378af359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d68906097e24d60df1a0b354320029360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db439f7f6672066cf4d2b8a51e4c81361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acbfea3977b5c4cdcf73c4f356dcba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6cabf3d23414eb9fa471ea81b89bb0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca95bbb07ebf43e721ab983f6252ed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3332dc8a1366c6086124f4ed0abd7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f2488c23ee714d7a3957941a4ff63366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319b314d5b03f74bda06b334679836f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8847e16f164ea931a9b774a7d87dbe6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993435d0435a86fc2b593ef0a767386369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96760d1ef80cd92a05d9fffc9952d3c7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105aba0ce779b8ffb08952ca0153091371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c9731f4047fbd8307e4c248489ab2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a60a108dee62f41fa0eeba2d96d2e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f60375ce9ddc58559acea4c3fc29a4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a623a7c1a47b388f61de52bc546518375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474635d91a51316aacfd318b6413effc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285c8cd2dad2b2e56fb4b43c484619e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb555eede8040394fffb1100884bc1a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749ad7ba70862fb0217073d49cd96bb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06b3131b8c538a25c2c529f0ec726c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27829d850d1e1d1d6dc936acb7308758381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d999643700acb4b7fd1e832f780730382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311b5a62f77c4d92e61b65573b2820a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c6b3f6564ff8676b27c27f5d16678384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac516414b8e4100ddf82a8a5e9c3606385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3819efb3c8e1726d3186d701ec565a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ebe5457efcf915a2ca158255cdea8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245049c3807dd3c54da37ede5d74a890388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f631ef2e3f4356c85665240f37d74389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bf570f926065440871c1d900e075e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa66561eb0a9dffc439508d5546d04391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f469f3b5ae02f5849f903e091fe82d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e4dddfa02bd7cb2a037552b5ce06e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7eafc475a0e8606dee4324c7c10c55394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36445702c5d7573efd7d03e1c14b26395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34239a225d460d90aad29b4241b7f07396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d8c2fbe59c225045f82cf93d38501397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339f43f686899e4ae1405f71e2d0826398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0af7d575074064f3c1fadbdde95f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9b086271f04b2b5eb6ea7200ddf40400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89a687e48af81da5d2d24a6b065daf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232c68565851dec9193a672c9ec7a80402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372900f185f814bcdeaaf0ee70e7de8c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82dd2bfe391410e7acd0cb3b96ec6a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919ef0397ae5e27407593e66ce5efc7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3926b97d5ed2bafd494a19ebb5cc31406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fb43d2348b02d90fd3c10d0d4e05e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b292edf5685ea2c9fd6b3213ba40d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934c15a395b13348e91a932a01f1b3d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff825dfb8c96522cfcb3b3b842b0bd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124df69f7c83f52217d5cab82681ebb3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63fb3eaadde55030eac91168b74e8b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf02c891d20c984ba32a6e79bc955a7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16376e9480f4f277d9c4ab0f94a03f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f31e4e30391d9715fad6ad4bae49d0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff33ba179abe503e434c471c4b323e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f17ba2654068495b9ea58f6b4276d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe09f85daaa71bcfee7cfbea9c06733418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d5bc9300382dba4b9837d12630025419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201159b5c4d3fe32a26f93ed8644d6e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c501f6ca8a7475a0d59dc58c4d99c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5306d1aebba72d421d5e11e768b3e1f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edd60601235f862849dec967653b54423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ae6fdff65623763b55bd70e6bcd24424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107d7a4fd2072f86b49f0d77b34abc0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c938dbe8393044848bb9356818b298426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457c70ad725eb38ab6a91dfb0dc5054427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95aa3a9e4e90755aa41d63dc58c8e2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca7c7a4243d50d716c07e8d2024cfe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96cac1993c93ab092b9b3b7155cb37430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac539cd5762f777a44296b37c27b96431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a747c4176f2c94873d841a90c2aa1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bec5810b2607b7ac1977596f3aea0d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f68638bb086ec89ebb5d904f52872d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f5f28ebe8fde875e246ef6f418ee6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985905cb63a4f7babeca6784c8664e4c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef593131d379466128b54b7d027028c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c500e95fb67856a41a5becef3b93c22438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72d38a9e54f42fbf5c474c07e87421439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992fcf1c09d49f5dc9bcd86744476ff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49c8ac6301e5b5becc9080daddeb6f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a4204128c38918bb71b776a305df5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48631fa282a638651a2ff6c5451bb6c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ccae5251805b813d40f1dc7a6d6f3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac151da92a09f349b3cd3b980a5108c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c89050d5dba4bbb55854174a6d578e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e656c83dce9a1bba985866718170ed447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c245eb13ef3427de1742eda71304c59448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb73cbbc53420d8ac03954ee4e2fdd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e3f02179f7091a98bb4b13f737260450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44deae44fbf3b7bb50f4194c6ac160d7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec58c869fd6962f91cf6877a4d431f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefd45c94812e11191ace46b2998a2e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9267be6a215a8e9bf460ad07b0b3e0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9cc45cacc8fede095c8589852610e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6eca6da7fa304cefa68a5f8ea4a37456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32948d4e08384ada221569bca68db8bc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f32b17878f5c309591b0b198a61e5d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e52de313d2b7e66885133330b2d86459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a6f292a72847fc6da3d6002a51280460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ad275230e9b2bc295c79a6388e8d6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cd79144a195f957a56d594fe5df80462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06b8b4271ada73ee394c2b27350af8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97a04a7cefe8087dbe8dcf9407a57f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b64077233d6322839c9d7fe8938984465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0ddc24ab0773a3abd8171cfa6409b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed876a55a67b66ef61b80510cd12995a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8eaece7e1a9d08562e40ea7a0c018468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68063e1304e4f5ef2b8103fa34c47692469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d6a00e18fd0bc14bc241557791778470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e77d10de72ef35cc038faf7526d6bb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb392e3a0bc3b211ab65a343e331f8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaceb41124d1fef40b769835c9826c44473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c29d2855e1d12431327a45ae12f60474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee001d40de8e915a4b799ef6b2bc98ca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d20cb12228b46eafdc12718b70f4d3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0003aeaec498bc77efb28309a9390477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5e96bd24fd715148a67ab4980fe66478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce5b2dbb55ac809f24e30516b7499b479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5401,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16451,590 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...538 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17301,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J250"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -18036,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19301,4319 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16978</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>0.7</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19410</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.46</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19414</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19415</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19417</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.86</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19420</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.76</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19422</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.63</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19475</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.52</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19478</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.84</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>650</v>
-      </c>
-[...223 lines deleted...]
-        <v>673</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>