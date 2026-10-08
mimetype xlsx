--- v0 (2026-08-21)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdecb27434cb8ff00919e25232bef31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5ac91d6f59c996e4af79a1818afc22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a158efd4c6fe2188eef4383d718accc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8800d619bd42566272979e0fae2084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e3d0e6cb3b914c579479b99c9a1015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0291f7436b16b4f6bd0c7e05912b29b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddbe53ecf384bce86d9a6fd437a4d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0759f84f6820237bf33592438500d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42bc73b4dfaa0eb9c71a29a9cfc7e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2240b138cfc5567894b4889f3e86c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29096427e048588f9be387276246902111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66df0f9cb20db14695067de92d3e77b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63568bf712dea5cb5eaa60f5365e77ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd510788155bfe0ff68c1a954bdd965214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2a71cae8e897cdd0c49d4aa7051ef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb7ef33bfb2405eec2748176a6fc4c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d46c399cdcba14d103b8820438f76e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054988cefeb581010167135d8657c53418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379df98d0b9bd613b0b8f7d102926f119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8119ce69e7d0bcdce452fd47c0dee2420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4153513bf28975af3cf28c00a68fb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e6c0fada55d80ef50390422d0440222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421e464f73bd468ba097a84494ff9f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577e232048d9954e7ba54d661dc185824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834200715283c7b570e878022eaca7bb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06bee3d791d330c91e8165377fea1126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7561642b805c7a160bfe53e90288c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9780696ae4908422949a409cf7c4d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ef2b9d9b8531925f0716f1c933e1029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d430fc26dffaf0ef1581c31969dad0230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb7740788659158c5eaa694f2794b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1358762d70997803f1774bdfdfb55c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07f27c0ed4caf030a8a4b75737565633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7388ba8f8c24840e0111ee23ef41e2234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ff82f7e436e9c2cb75d20e047a85835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04eefad7c0a7befa0a8e842b42b9de36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0a2ddab1b3f31f6daba2469a6bdf737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fe469265b8782a882d32f680ff6a338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ab55027c3656d7c2c903633865fe739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3b243bcea8194c9a630d6f8b46b7940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fecc74f4eb7d9be92a61499815eace341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb3c22d66b3ccce58997c711c7811142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaffd767c51556254ca9c452a3a504f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ae738bf071288aab6fc8848f987d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93688db132e4f752d29fd1b7d14204c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8d14862ba12b38f2a1bcd4aef7cc846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec7343762e99ac2c47f7a0caa41c0d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900813fcf5827dc837f35f3fc27e27fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6033642f1ab2df6444bf557023e3d249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327249daa350a980482949c881f46a4c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d842d96c6300aa8da67195a2a95d9af51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59743afbce72ab78d2b36c69745422b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed36f60f363e94e1cd43f92fb8322b253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6badc65ffebaae83ffe116464e1490e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3935d5fc846c130f576ad87e6c51555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a400ce979e94173d01ba84ed49f9956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f770e3b0837002a60aa9f1381b5ea3557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410aab5cd937349b8a81d90209c4519158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6aa0826c608930ed56bc1c9bea41559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4eafc71212b8e75136fcd4aaec88760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a1d0e5a62fd151da48f07024939a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918e9aca3399d7cc3df1c592fba667d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cde90c825b5e044b28c956a025915f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8e2284f731e8794438b9b2c8c47c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4eee537a4d1c59fe7c18eef7363eb865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ecefd7a08975df96830f6f93e647266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae814a2e82340ddf7a23902d23536e7667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290cc0287fb53a096fc727ecd4e8b0668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a15345cb5e29460500f66c6d3a4c3369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92902d32980013a83c31b175ea321c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfe634d98c3e0584f50c5c1f59cfab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89bb7e9da562c812aed79d24f2fbb1b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b157003c002fec93c49aa4cf2c3a72573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8210918f27e99f027869f2ea157235f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512ff5df7a49aee5fb4090e58c3a42375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a33c79aa66e44fe95cffb62e5c788676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5486aecad69ea62e92dc762d5d8a9c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf92ab9cbec0e9bf0a0726b2423e6a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51454d5a31a3653bb3f57df3b3791879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4742f34dc5725bc838f3d837b594c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec817ce835eb9fdb17969df04b60cc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9970bedcf686901a37bf6b76ade5b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25752a70a0e3a636fc57fc7f2e6ed4cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159562bc1ba24166d26ad0ca7ba38e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1019a85d963120d5c1ae2ccdd72a2c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac101ab6231be98ebb4a186a050883f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3612d5ba300513f76b2e98d83baa887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7633d712df9dfc91bf8f0b0e8266a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b05b9bef8f972c906644e3f5787ae489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7cb227576088e0e4c82e26e89ea6890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025989b2a2cd7588f3335107148755491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947a12b07cc348de4ac19c88aede85092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb14dd28f2288309cd6340278c352d393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995f64a3865e5e5a908a76ff52de34194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144ecf4973beb8b7505286aa02cd69095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364101ff1137e506f776c71907ce24b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73820c76baaa90f0473902614996722f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a7efe7f0ada7ea25efed471e8fef598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972069a3a36f4d75b890d003484c54c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737eaa558312f8352643256d8ee8efd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a587d1ee73f0467fd11d572938b01bd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee2e16baeff04caccbe99483d334b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f13ca97402ab0f815e3e0ebffb86d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed04348f2f663b7db45aba3e7bb1d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01b1dcc1e92eacb05648f93a5f696c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47120ef29e4737a1aa31454673f50e3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1d5e52bb9034546ac43915b28f258107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858adf27279e3a22662d942e4b554a8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361c37e2475cc2e4eeb85f96ad578a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db968a2fe982098f9a2bb18793cfde110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a60b82c3a13a894f5f0bb530e4230111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b042f347b18fe6e50c391b41fbb0d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf1ffadbc0728157e5776f65d68473113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3350a7ae1fe7da2d85d076aacb65b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b72dd360a1ba8f1c16e82b1efd6c75115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271111cbef24d3a0eb6e168671e8e24116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814da085f3fbfd55a6acc83a2fe376f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7604efdcfcc507ceb4e660c647ec45118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee333745bdbf85f1fff910110a857f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113285e31e340d055c042bc2d3c4002120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a42f872588cc1f3f7b0d83a3613605121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68883da75ba198989c4ef075a04c9ada122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50c7fed8339a09bccbc6bcee7418ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbbdc8fd896503a6175a6f7ddca7fa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceca9adfd426be02914473843d5349a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534a8660526b119db14fd4019f60164126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef11b9b6a1f7043f10a904fbe7836da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048d515e610bc4aabe66c35b041c404128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4672261a660d0eabbdd93aa86487175129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc51fabdc85d57cb9a356f705a1e21c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834a818ec1c1ef6c949f77ce9044eba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbdb54413c63475a659ebd664c96fc7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083dc4601c8f89e4353a0388c4833645133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acc5ca73b3a3348aa59db34c8cc6d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a67b2ccfa15455081a52d39d04c8e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23eb8055b388c83a6c02aac4be455d9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327c4cd410ba7b836dda03296494e67137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4cf9a88fc6632850a0005e3694b95138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79951b7ec91cc4ac02b676f7bcf437d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ad89e1365741ae67d5c7c11320e6b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791405575214bbb9ee29f4c4c5c9275141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35625a647cef64ead4546e293b639711142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e5699cce8614b1b117aec1add7858143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3d620c63bec6f98ab78f8dca0c6b1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d56e530810430e2a0273bcc65b159b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87bdd50a807e606ab0db49e5d6134b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3c0155222d625ac4bfdf3d6051300147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578e6012e025502f885b21eb0568ada148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e011f2ff249b7d00479f30b6177a969149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad96f14b364c0963c59201080fabfec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636e2abfdef2dec938ba5c7b243693b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712843cbcedbc300d817163cbde3075152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb1b5e78e322e7dc031ea327ed596e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b137300ee5bc4ac2ad989eca12166154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29441ef4f847621425620f26bf38b69155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac9304b5a0e75c7a5132ec27f9ef55156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d16fe8651e0d7098b1d0548499f5c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14d74a0838effd49ac8d046682e760158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c9757bb37bce6a8c6ee30c6efad2c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5b9da9806d29c41af0568ee10043a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46944b34963f6643a87c3f2b0980f75a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613a0289829d5dfb7b8eed82759cc8e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e546c5c618f2c99876304c3b2d115ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24342bc072ec09503dac54a4b0e4de164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b998a119aa1b28ac9bdcb4ed78f5c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca76d36ddf886ed6e4b1aabc393017f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05bd5fcdd1c308553d5a70d08881812167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbd224aa039944045c012b249582d5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d29d71e3e89aaf6ec5f8270886570169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd70c3105c83bf6993488f57f8860b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea539f511979150da933422e544cc29171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cd3a686b9eb87367d9f2337e06c66172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a10bf2838cbbc11fb303961edb04d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec072f9467d2964901955b91754d09174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d48254a4236bb1b684853c2e1bc701175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aaaf3d9b01688e258117f9f05a736f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97c6a9972a828f0f5123df9d9ac59b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339010ccf16b207d5c9780bc6d951dd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eefd161a98d6c68a8a03f591020bdf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d1d6c795a103e72160402b5f8777c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d02684c5ed6d12ebe392c5eb7abc3f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f63116626614aa66508e2282a5ec67182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a226fbf5998eda667de570b514da76183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98ddaa3afc883ea121ddaf818b07d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3b3c5b7dad984df25c33dfa33407e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae016cd19420067c72e564f1219771186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791bb6ac163514dffd1eec2a58cc9fb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a6674708ed871caa6e5a36e21f399188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580d5acfba7829e7d4ac0d0c8351e37189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e37882009c17c23e225013f24711d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec220211257ac7e04fdb6c827bd633191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d13a5858920da8915d470fa675ddee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440bf15db77f462641cb39786e46063193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42086fb6d482ddc98a049eb8d21b00ca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2dcbe2f0dad5bd8088e4234c6b3e97195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2bcb87adf0039a3faeeea60f03ca43196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11634e2a28b082d448fa5ecfd4b3377f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40155b1141b4b17cffa9ab4892b7014198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b84f28ccf89a20885b875ca08ace24199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22868b7b3d27471e548f4255c5507d16200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a6bf0893ca4a7681512af38b9cb0f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f5dcb5bc63dbe31c6591c8a6c1fda202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689826a2312aaa1c106a51f5514ae13203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17138d3c08ad20394c290ea71278512c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970be9ffc76141d58a041834d7bf6345205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40222ea8ff76ed337c66d471ef32bc1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e5bb5e790e329e6bef721cf4a21ec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01120eab186fef65b1dde7bf2c7fe34f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491b38b639744ff3cde895feb80b48a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c1a9e2ee3132e9465958806a0e665210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f4ecf02c59f3a417c70b1c6d0fc46211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660f0aaa494ae639e3226300fea1fb6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be16e67cfebba32be43c70e3907344d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b9109c7a5bf99b9c5faacbf796a56214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998748baf2eaa104198fabc6d12ba7e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684b6b127db19de1ad647e0db124f41216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04908b77568cad309023770b0cc3cf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f355a8fd7f54c8d61519404b26b62db218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83d03b2d6240cf7f9084f1f2baca0e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed10da03e974aedf3945a3f4d28996220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176aa31902105dee5fef6baba5d45082221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0a7e1fdc8f09db95a9543dc752f54222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e0f0341ef9f0d23e4f1041ea73f0d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bb34ec506671408725d11036e2973224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5197968585a9107b4f9c849f052c020225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861ce3f86c79ec4375ce7fe12f96077226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693c7920deedba8299c6af04840a885227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa27a9d588827cfec3e216408796f8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf4a1b3b9a3489b8f40a6f22d19429229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f72133f8a335c21b29dcf33a84e1b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4075af4e0e36044ae311ca31dddce08231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbaa517cc91c2848fc7b2d4e7e89e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc2e1de42493b4f0e390c5a0518f58233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875ff0d582e2dc387aad9be32e7bc5c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f424759198a62616536090de8490d8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa62f02de1cd99d0844feba4619b8a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9864b39be4ea2ecaaa8c2e9be57af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b0f4b1ca4ebe0b6567bc33ba6c92b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61180fcabd5fa7d6dd1f02271a5c8c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f200a0c04a228a12679b56420030d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8863cad47609c63453957b6451b59241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdee297c151b5dd97d1de064c4491ab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90dfa4bda40fc7bdec4eb6a4335b796243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c20e7325d0cdc6f2916e74534bbf7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2626296b16043cd5e03ac9992a9e62a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655d9d8cb55a86fdfaa6d1edbe90922246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499763f22e3a90061fbb43e64df7c587247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf319e92ad0bb6559c5408322dcb5a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8dcff96626721783ae9910f8e870e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404d3abc27e956f2d2f4e1c5668b562250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c843a5d3840e89f248be2882c261f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897610cf08a79044b84f7ef0aa9779c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9d07418ba54eb9d6b6d23d6887602253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cc954d2ccbe18bc6e38d4bd6ecc76254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d37989c99d7df55c6ef59226aea45255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0902389fd861c178a4fe16b65ec8514256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7c2ad041bf42cc3a6e49e3db39791257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9681902dc1697bd858986d13b88422d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51532f8eb1bee48f79075402a93757eb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a90f920c3aafc9f9183b179aad45d3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5635a103b3e71904d100bf31837ee0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88900fa822a9928b3e92e8bd782194262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363ac1a43b5e51551ddd2d81c0f6cbf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954abb1541b2e261cfc4477fb86e0ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454205d7142ccb1318d42a6c21367d55265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d709ee4a9289ad912d0e270c9fd4a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d143daf9f9b7a8c47a70bc50eb627267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dca1dd0df1ef75467585d3274f00ca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cac4424fab9847b1690b9b777f946269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29352c19b6e50b1fa78f8bf80cb277f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3e79915597606cbb2db5fa58bbe25271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6c26f23531176dd9b76657c256634272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89856f44be4d069d1c705294913fe179273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c3d7b4d50bc27244c816b62ef1703274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbab309ffa53bb0e958ed02ae58c4c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db181e1bdaa506fe5afcec566a06393276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b980d41ca6ee930ec14554815a2d78277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd295b911a5c72ed584d9c6cbbf5873278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e83b4ae325c8d35e518741f59603c3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d942926afcda62aed4292c63227717280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c3a2c565834980fac7b336ef99dc4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23207f3604a24d93c105f8e8333ef078282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e58a70f747d78b9823e29370a94f9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c97ad4dc4b7de939abda7625e6a38284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ef01c70672b95ff025f040b1f9eed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d22c40c595f7c0186b8666b77dda8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc7f652cf6102db31b511e4bfe6eea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad2b2630fe36921b5159c39c4c9fc8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90891772c326b788705ead957949c62a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af58259097f29cad6b79d55537fe478290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5296bd6c08e4935d7f289d26708fd02291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c48f2f8bc49b6cffdf21cb1915d262292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44a33c4e84592f9f5ee23bba825a8e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78631149929dbb313fd6bb7cc9885bd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afdb314c0eb833e472371ca51e96b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3085648153a180b45abe6b544e5d5b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e43a4caa505404e9920e6e2c2c62e8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbde8ab111a80e9fd7a8f9842d16a66298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf0854a2cf21e1416b20122d909960299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faab9fc22ebe77cd5362b01900b71e5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8245462c4f8522b94c389d71279be7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2708a43ef75cc404c5d1a693c802a7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f998e468e3c06dc0e3210241d984a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235595fd230688dedbc3f3b68835e3a9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0c789875504fc6b27ac285e6e509e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab754ce75e46f182b87c8ccab62dfbbb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168da329f6b7f7b17369aaec6981d71307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e13b5d3db4a2255cd4be8f52e52f12308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c20d4597264c1abc270394d024557309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97dfcf80ff48d6f57fe85386addb1e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1752062663a1a7f454feb33cde7143311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49ec37772a5ef955034536c08fd6d0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244fc59aa82f679fab2b6aeed6807fa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aced5c1b06955409b6489e0c333f6e6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b39e60909e94f214c1d42b2920681f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca75ca124853329ee555ef9fff2c0f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c91af092ef4b6785f6c9f8bb87a08317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2fa007b192e9ca87b8cb892778204318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f55916fd14268aabc84b432500944b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204d5a4dd6dd2e39e128d7e12c91316320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843701dae104c9e60dfad3611e1df6b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a851acd4a13cb478edd9b259854e1e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc52cd7ffac6df3452b4f9a78fec520323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3b7a1f4c49c87c4c9bd48bc5c2324324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c603404ef2e405e6e112d2041b963e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c9ecf76866d24e4d7360c9610354e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831daf44338e4f2211f82f76d6aa6e4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac326d8d41abbfa0e9c7eb495bb80e58328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059fafe29bc0d1d259d0675e6c6f175329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362d15f3ad3285d7655ff097370efb6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e700f37697d45c899c97ad8cf4fbe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f5b8c07b03dddf6f1f63f5046cbf7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66366221408e669e005074815e89f935333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c7a531f0f2a52e2286d5b4172c1e7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d94d99c59bd5a52195c7f0be22d405335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938ff22a77a2dfd88a5f73bf9534b89336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd3969574acb8c48905b78630e6ff3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427de6c63070c689c486418fa8d7321a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f611a658a773fc387821f365d84fadf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dcc39ad957f0a98fc047bc7d852dad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6342e699166522f3ab0240c94237a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe31e7260aa73d03c738c265689850342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99fad5b2d1dacdf462efb275024711343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb12915d6bf11c42448f0e2af0988cc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41c47e1bfbe161c1090f84b35dc3b1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199faac6bffedbdff4fb0015a585363346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3436fe72c78071bb231436cd940b96e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef2196015feb73f983d567d24c2faf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937edbb5598fdda501c97a620afaa20b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9001c72b121a5f42c83ac3af8c3181350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693391859895d430051d84a12121111d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d30f300df3d3290498b43854e8a46f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670beb1f554db139aaa9f2be2e022b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4b1d5a2054d4cf933ff73901114f8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d29ae4d94b955caec584eae4e5d755355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812d41e2ccc06aca7924ae75df7ffc0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bd4c5d973a06d84b1cdd58573f5d9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b738672c3654daa9e803a28e2b42c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20b8e92e483ac248c52d30906decf8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b09c4da815315ca0246f9812ad98d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a188634ac5dcd7cd6a8929e21a73f1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd187174ed9df621f4d316995a1c261362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa61320b940b4549f6bb31af5a7f9a5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531971793e9e4b486ac26ff93ab4e97364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc69d699dc1e5f9fee5295fd80b2480365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600051688f91b5765127cd94894e3b85366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5caefa8c4271ead76a6cd015b502c2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396f89c0acb7623ba858cc4ad3d7686368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba367379187f4bdaebd16bfc0671a5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ed119d87df8e2e46ff834493e586b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9a7deb9ebd4cbb17b0f3ea92fcb36371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ee73fb55ba98ec177bd72d86737ee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8ced5405c264a2437767fed694538373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289cea3e645f1c245321f58e7868409374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0bee819a469b91cd570f3263432910375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2ee7fe30c82791890ab817fd5bee2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc935bdb5ac70f8b7ee50480bb65cb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731da637f3442bc669ff7685ecbf47c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008fa146cc63df44d54a0387792d128379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6993c19f83d8cbca185c12e1bf9149380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5032219014e7e027afd453918ef70381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623669b44a694665c98962e3178e4c0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01d1dad4c468be9731996044f5f973383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea8767cb92f31629cafaa20bac08d7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1a3c9075b3a1225576810b6922c01385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ae4029562579ca58ccf64ef9f7638386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fe45a92d699d29dab5f8cb3899024387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144ea747b58c9e0f58ce9fdf06860b3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92cadcd37ee7d1a65543f4463ec744389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf1e4e5900962420fa19bd565435d0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a0715e07e4d596418e1b71575a595391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57278fb1fc029d69e8240ec7ace7ba32392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ae3496a202c07aae7b0132f3f4ad8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8fdaf51a72f560023564b16eb57a1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd7b096ff391120f0500e472182ead395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9d149c2fe76adaec9ca772ce67224396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14123c8d565dda9b3b0574cb7145f7c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca9e7b862342ce8c1f82803465f932398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b782bee64818c78cdaeb94a9266863f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03581861210c8bae23bae4d795e9f4e9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63e832dfaac6e25ef7734a329b99e8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ca826ea608c86253922139b8c5543402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a5773ccbb6b3d890a9378008bccad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebebeb7fdbd2acbd870ce58607d388404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2c722ad79d3ac75c2a1ea5719ef14405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ca3a8479f7d4b1a2f6ce77c71cf98406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907d4a55f6cae45359a28a81f454d48407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c716105c0ad4f1452b2878b6d1bcd6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62ca039bec1b26c6292aa2e39e085c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0025eec2f0381bc656d720f68d7ed0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f9d0d7235225ea7374de2cf79bb4b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93333396203a82bb00a1f3de0b309d07412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a444e4a2707329e7a736b46156e77413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b02e62c4f90c6e7b83240ecd976a3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85144877f9376245bdf8f7cc5e4298e1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d72b9b05e55ade75003c0204ab3c12416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09c237cb9f8257fc13f62615350fd3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9622481e264933c8f5e770506b9831418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558100b1f3dfa53317715c227ec87a4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b03a2bb65b56e9efc4f30360e260f5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33a5bdf13739af90c39e50ce1882e8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95e5e9224b8000cc868cf0da4d4131422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b095e0429b94809e66454f8b997e3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc69a33bc47a45c14b0dbf6484daa30424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e90f89c8abcfa824a87a3839b732d1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5c5a7e778ef1f4fa3cdcd1c3f5e3d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6bfa7dc14219757b4960fb2fa5354427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925dfffcaddb3e4ce372da9f58a6b5d2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebedb2e638404f3ddf6bf547e91c9c9c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc63347f6a85dd00d42ed4754d1ebfb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba57c0931f136481dc49a8605854e3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba09fcaf5685b93d292c0209b211f6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf842a176a6f30f3dfdcc894ef16d8a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26adc4885ed7f6ecc2fad80c8b6315b4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce935c560a29557a9e2bbc02154b6b3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83f850c18aa1fce29021be6cf3048b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ad25e133adc9ccabe473a4785c33c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd1154fecfe71d1a7d1d359473ce56438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94988a139bc0d12dd85f135a499ae0f1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773856491701805b72bf69be700676c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e52af16d4ecea4dfddb637b62fa332441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96038541475afbce72b971c76aaf31442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afe195a63c6db2fb19148905906ed9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc89be09423e2253afb4ee4075f84d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6e871d9d86a997375ddd416257992445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145af9c758a750a4b83e5beb18a2c89446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ecb8ede40f21b29aab19363634cc1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdbe3a3c019f4da4144eca40a823ca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480e145c566104496891108db755e54449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7568b1ea705808444f42ae203d789450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f9d2beb1b8bc17b77f426f5562026451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0c53b6cc8f011d26e8abc152e2de5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d464cc3dbd828ec6b6446c31805656453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898bd95e14d1d81df8a0ba79cf5a1d1b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb824f266cc65f2c38a8bdf5f198daa6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056528317c16cd43c7dd7dcb84c4482456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc7e0c7195de9cf39fe0026435d028457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa4e8d41fb205db8ef9100522e76b2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5f2e9dc067d0e96c645f4cb158a03459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfff3577fce3db19198fa43dab6b2c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350572204b011e5f7e64988d839459c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd40f9c747740a902c7d1414482c40462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93443b5db2eda89882047db15f0c1ab1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbdfaa4f15cd54559c589cb8133310c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86925df7edcec39353616a9516b554cc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c704d02bc5140c1de2fe5cb1227a01e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9863182dfaefc84fa75603ac0e3604467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55a06d75d5e35d4d3631625dcf9fd3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58090b189d736ab159466473ced59a47469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f095ead07a545f0a8b976eb59363980470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c123d574f823b4d5065abc82999efae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702921ebaad4ea0d78784f8a1758f4c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a6bfacdf8d1ac0d421748c2398fd0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835ed603d5cad34ea57a854a183c998474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a89c0189f6d31e5baa7b269be5c0a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d051eb70546ae5a465811d90b116d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623718b4f711b63401f18dd98f67a172477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499e85bab4c90dcd96b46d7a000f307478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364a1ebd10b748873c05b953b4392a5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb601ff6c25e39491ff0a45bdddf44480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b27d0cc859d6650a03503c5b59410481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810a91b1fad4a4221eafe28cb244198482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9348948029cc40c74779612adac7d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3110ad9b464471b5a7f6a5174e55e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefff1ec2bdbf4d151e277032fdfa67b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e01ceb4c16b267c80dd32df6d69b4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b775e18fb77d3b3ff7952eb1a85d7b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b927c5fc8f42471b672ee6045ab61488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159f263c97225368bca76003324aecd489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988f2c53b1620428962b8e6f0ffc7ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1effc2ad929f9afad79702b1ffcb87b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1755e164ab0e3fe9ad47701fbd02d603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df8f0c1918a73e001ab25d4523d2744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55e08a4c0362f79d5dbb56d94bbd715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06188f369d3350b586e26b32bb7436a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904fe5cbe78157add03e790696cdb1c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ec0b1bb3a21d35d517d6e789105b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cb576868806a61788732a229c1d019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943cafd048a384092a9394e3a437316e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9b548c6c4b3691121d4bdedf9d64d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701cadcaac3fd58644a014a2376738312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211306e4143ba9a03bfd0c2f97a38dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab630e5dbf62b7738255138ce01d7614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13a0e233a4d33376914cf3b710630c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d5bfb2abe6bf6a67398613a76969816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f308a17386d6ff34bbba285aac6b9917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc50d12cff8a415bfce08df61c23e318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e8b7b42b8d47b2840e253ab3198bf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47922552e8a9dac42d461e59e7082a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce58375e9fe0f561657b5ef2d3f2db621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab18b9ddbeac0554016e2e4a05cc09722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d417da279628cce1c6d3d324fe52023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5cfae193e9546165e323d35239c1024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f6f5a525bf0378566c29c6502844a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6d538c1ad6341ab7fba7bcb58497126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87037c883ae53df259c60762debfd1c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757b1da038db912bf6d25a4ea932eff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df3cca988731085e452bb8709f636529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdb5478a0ce593d92798f3bbf1ef8f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ccb813b4e4d92ab1b6eff4134ad07931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e571679ba9c28bded69f291ae8b8d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bfa6a6906651ae219373725b7b74533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d24825799fab1b92977495576bf8734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b904722d715a0a0bc68f017e1ddb3c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2a960b71a7416af3a419ea975cd0036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe964a6730faf5e8d0bcbf15ec738c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a794203897c432d4d19aec16800b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca1952b3d82fe8a9053c651280b3e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee7df98deea5e2a55fbf0b0314994740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed33e18fee2bc84b92fb3a143b3f9941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac5868e04976b0434b9893bdf8140742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad1a0a550d83ac52e6ad6bed7fe8f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357dc8cf6f67a87297b25e44142641d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d097806ec7068bde6bf962ba4f9c1645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d730225d742758e0cb770e15773c38946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce548ea62847cb2c4da12951ea734547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b23c0c9cc8924e8ad46eab73969df048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bcb768bc38a4aaed607d168c87ac849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04287657a87ee921b2eb9483394f3ad550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfcfa4c151e18174acd692b39afbb551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63eb7543842cc37e74f9e08408654f252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9167664ecd111d68217e6ab7016acea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6923d7bc5a8187b583f264794e32f1b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d802bbb14a20a4bac188c5c0356933a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef8a29ee42e5748f4cfc8eec97be3856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35b197b218293743ae5a5d4d8c0da057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f3b100aa16a5d918c30ff2f34ceb758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3229012de921ca0ac350ca8ca2967a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14e5e460b760ab40dbf8114d65494f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1fbf00eb51be6237c48c44a7a762b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb489eece3de4a7da00dc46dffccfea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c57f7fd689b007ef620e012f27b4f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416eecf2696c9529c50fe96b098a78164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773982110dd68837932d78af2970aaa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20ce72cc5546987f150d56514dc77f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609a57f59fef9f75609e8b77be7126567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc8be9e4d7ef95ab9023649c11507b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae377ce9996da8681285b71245220369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8f6bf333f5bed4e298873bacaa2e570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b377a739441f4e9cad01188fdddaac271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860fdd8d7ea5fdc46c0c64793e56e5372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9688ee31697ee36d20a15c91daf3d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4d817e1845dc76bcaf96488110b7674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59221f96b81fbf808210d8a6d747d46875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba35755f75723445abf68c4bbfe19d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b41bd575edd6b5887aabbb6227a0b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f2667a9f5644c42f8c9db5e8477c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92900acb98ee754c49fb9be8a2cb736b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd1d9ba7691d2316d2c259c3b2090c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e67d3d0210bffb7753cee1e124673781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572dbf00a126554e49f831f7fb3380c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58ec379ab02e5c21bdb521a743277583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272aa9df8a8c0a279727446b9d48dcd384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103524ba5df5f34c252a9feb1ff2f0885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e2e44a59573cc6b15848d404aa63a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758c34dc2d4c8de50ce1bb308d8373887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c47dc8ab40650baef035fa3479e8688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313e33b52120779ddc8270bddead83189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd65ff419aa95c477ed6e09c19589790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be432ad15d6e3f38f7f419e989b4012491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd96ed2c2da958b27bc99f643586ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943363b0047b67e3238336eb822c9dc193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208a9e3c7cbf3d574f59958d6cfb4c894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7977a1c0776e1ee81e5caf58c26c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57188d4c43ced226fe58fc436ca6eab096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf3aa86c8e2c63f177eb4be2acbf1997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44e3b386726cd77c64a6f457f9407998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c252d25efea6443d405469a05de6999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5463e8588299bef1ad14ea2f19e76100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0399203d645272156cae455e4d2934101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189483a6a3401291ecbef686684d0387102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a2cefafb5b38ad7c5a8be03e024df103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318904cbc4fa578af20f2e94c7edb3f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e1d5e582d0993353f6db075b0cd67105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3cf136a767fb354370c5e429ae873106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf5c692e88780284cc99f7b75c21c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f5331b9b7f08314a8cdebb6303504108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90226dcb66c9a0549c0be865b7c3b289109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9318adec3c8817a67009919232b72a1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0e4211b968ef314eb3eac603cc58f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23dcd7cdc7974e1cf53ba3b661ca4b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bafa81c23725679bd99172713323a7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b6258d8340efd9a07c4dd6d3a0322114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e80964f15fe79f2c451e450d2ac90115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5367d9882d27a33730a5ea24fc666116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46037420fb9198ec5a3683895bb74b7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5b477eaeb4738ff49ec745c43ba9d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415cc75d4cf3c8e3308cc51169b25d89119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345773e03b1a2f35e31d30d2e20ece10120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792cff8ed2468582443253ec8adfbfce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f809b71ae305b346de3121ce96b5f24122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8206d525fcb72b82698288e0081eb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3016328bf28b03e05783b8b6b864764124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9eb56426d6a8a073cce5d31d8fbb84125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e06b421176b6c30a98ec8a9793cee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d27c03ff470dc93e011885ad718a3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e64b57e2ff673f362593807f037b5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611bd16bccacfb93bd4fd397728a240129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e336e06f5c0d35ad1d55e5624ccda130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26552663fb4b143ca9951ee1c9513ae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e8f36b131f4c856015b8da3c5be6f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ce7b952b6db658ea7b75855b19b2e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df563f256710116a151b5a230f6cd7d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c7747942c52dc371b35cd37e012c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f221ce38e08f66b8f661f4f106f6855136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a2a7ca979ad420261078d42cecd28137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681d03dc2a82434e758bd56b7eef5df138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2df10f3569cccae7ab769d4224ef0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaef0b120c5434cdd5af1361a6c27d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c894793ec0140ca44fb1fcc6b451970141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41008553676f2efc5b56d88ddcefe2f2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578800c4ac4c1704ecf986a1b2d63c24143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45204cdd6cb745707712d88b7651eb97144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d065fe95e982152eafa9e5462dd33145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152e5763a11fb1748123e0923e05d30146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9b5f15a2c42e26fe5e6b64d382a86147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6decb3987080a56d9c6aaed1a2b7fa85148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b368f31f2d28981abea3599545678f6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0994bb3a7956161f07a20c59587b78150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c296b047ba0b4eaed29227c46948a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0d287ddaa274439577ce13c48d267152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46098897277aa912134ae3cc1f458e3d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77543c217ecf810916127470eaacdfc6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e11d1209c523fcb37d3d692109920f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9d69584eedbc5a36d5b4f210e24b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79f4b2a4467624d04de711ab5acf1d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ffa833b8bea5ebc41313594577129158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826fbeca983da74887a476dc38f13ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2965e15f82350f02fff7930affb357160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8cc96d604d954924b5d57d35722cd9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7139ac7cbf1bec5a28faf815fe5f7d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55b38ce5a35fb46f16d9f831b45f0d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d113e59c5521b04b4380dac813c736164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd30be6d35c8ca1e6ef878b068473eb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21894ef894f7ba937505a1eaa7b8a56d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffd21b735c00a5e5f1a96c7d6ae74c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d6a6b2bbfb79e5de3cb54bf8b5e1c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297f859b5330d33288b67c4a07ba9b8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a817aba559a6f41dfdca38c435b86170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98877eae635091a9d04e27f0df63f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9af35d46285590c4779ac80cd63291172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9daf446d9119cdd6764278ee0afe9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d9c04f4d37e5d8a8efa15d2f75ca8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee6e6ce86bfafa8acd932d018be110175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3c4470e1179d580b0794d8f102923176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fcfac05fd7bab915e34ce6caa3cb9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184226a66cdb28886165b78d7a177e6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c952b86a195882c649a1ba93cf64bd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b1c3281b9d53c71547f84ff75b36f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcad05064c5ad0b374d1db0f92787a7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f96d1b78bd65e6515a59e349d2a437182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcc2246663fea5f70f9e547ee6f66c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d88675282a9b5069d0d43622b42cd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d31f09ae0e629f9a41c5ae5b14c25185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae19b37439ca1ddd9c47f12ed213beb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1fbd91e31f55bf1bf268e4faa077a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e4d4fb3895a7ce94eab87e96995a7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872ed5c9efcb1c9556aa7cb1d3996d4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ad208fd425792b3ee29ed6db34aae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba7e19b478890e68549076c40f9f86191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c6498288f1b2e189d014f40341973192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee729be2ce48309a1740c6afece0526193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928e418fcd8f1e1b9d030521b360fde194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad0c4cc83d175e21bd6f5098f9a8d6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca823bdf242fb5d7b23d471e062afe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47997e7566eb7a14616d31a10cba5b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563fbdd27fd9ecd28add6b067cdd3ec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f812f2fafa4c8fee9db3da0c6dc3fbe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d013189cedcd4dae678150b4f559216200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de51867f6c9a07b48b238d9d84e113201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246e0186e68c099d969d834802f4f83202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f216ba3532f8430dc007ea8625ee7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cec283ad988fcd9c7c1ce4410f2405204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be9dfdf92c36e27182cfd82359f139205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7645dcd168d5e948ce6926108b7d5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea17719663da0bb3c6bc50b8b6110f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c54b93e7f3fe6ab5ae03ed11e74457208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348476b6fd56a41b71e168c52b51b756209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417abef77ab4ea724023b47f1ce36f4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cc051e61bf53d3c14a434a1d97272211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee561d224b1c078bd539a16f8a9b33e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44199291fe7babfa95bede5efd316934213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647dede96aeef2cc710b0f8ebc23b25c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e34bcc1d31dc0521775dc156fb4b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0a9da12aab626109741b7e5e87644216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315cb26e2a69282c87ce99ee995f6cf2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e781b04aac8c87f3c3e6bdea1d59416218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1143f37609cdf468f79ab8f7dd6a367219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4920a39f09464eecf5f03cb343009220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd6aa0290d05279f871953e99a0def221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906a846642b01387b937d204b58bb87222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c695594929712bdc0262298cfd1bc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19df403f521c3948dd50681d04eb12e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7cf1273cab2e2668eace40babec5e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72088ace64a688b538bf966b670e5a5a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37ebd4b96c70675a31a9e8cec1eb5d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7ca25c6502eb00fcd4d1f470a21e8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2a80d78cc97224e0acedd9c79bdce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcf09d15f7c16ebf5a132421c6288c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75bc0a5bb63281cd28e4e6d1692b0e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9ee1197a22d3f547ee94a5f2ab592232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9e6822c9c42d4916bd5abbb296bf2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066de9d67637e3b9ef09ab270046166234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10423df06ab233893cdff7f600bc416235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93f4322fd80e72339fe5ae38832d34236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e9233ab14cab64a4f5e68d159a311237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6758de47644436c8389d26b00017d9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d105719c7050a2e1baa76dcf94ee8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14f860877cf70450f629b053533a9c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea5ca8ab42d916b29ca199ce2fc179241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c94c97aee216e88c6f9ba27f5dcd2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad650ed3038b63b4666777326da5e5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3016ebfae4ff09358e322a8ddb6642f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0978328fc98e088a82965bc4b6d55245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6c3977faf8ec4fd710ff23f7a0547246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa3770b17eaccf100189d6f81e6e72247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07265821e134871d5d5d3eb7ea430663248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355055331012ef2d395afb458824056249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70178616a58673b3a4ab5eabd97d774f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb0208731d8d0c8cb96fb2668ac291251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155388352471e7b03a28130b4565883252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e833c74c01bfc353934fa90f427641253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ce79b663cf9cae602e78ad10ea62b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea39489c002927f52030d7b1232921255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7c1e332e4304aa9a5f43a95f2c8aa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12006996775c7bc38a8c6fd0f683d4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384cb82d77e8c67ee27e0065feb1076258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1732551335ba8c6998eecb562dec4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4ea659094b5afa7ecf167f01e4b85260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc1dd83edec79fca61a4a0dabffd70261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20b18d62e9c1de45ea8461d3a51505262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78349d28ade1b8d40187a00e818245c1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935cd8c09262af0759bc0242acb09caf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f2951241335bc54be997fb4ccc4d4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75885bdfd3e43e8d0cc4a3bbc279c0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc90f6f554b2cb41bbfe74574ae0804267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e893e6ef8f4fb12745f97279ef9273268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ac4c70eebdc07f36ed216ea180589269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ac9dbfb16b35fbe96c1f4eb0a9323270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186fa2e99057c3e00921a8b7f42d4da271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623857be9b09f7b8701482b2e590d7d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a893f56c52aa25e3c59ee49281ec07273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe840234841ed01e0cbc9e7ccf699dd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa6b10d392175755c04247f6cd3216275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa31cece61818b5802004decbac33b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e044e32d29001a5b2d35a09eb0e861277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afcadcd1e565222542789c478f08eb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf247497acea5039e11320b786b46b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443ebdf580e932931b9f0d10a6eacd3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768bc0817f54bbf312ce04a5c17b676b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a83a9992a00814b3bad2e0ff668479282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9073cd7115eee36c66cefdb59a312283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088812facbeb51a23555c06a8711fd2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bcff3526d4da26b032850608797e9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c63bc50205ec7c98356ec69492b0b1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a915521967bce710845a658bf2021287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298abb7841609ee0d2a727545761138288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b0fecf212b071c5e09342b4897072289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2a9e5c6686013456eb7c9c731290b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c51b7d7a4ce5f629dd4cb02dcae1f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d72e5faf44945afccccebb78d4dfa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffb4c1734d98bb9715bb33ba410ff3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145a313f9187950626ae06b5936d27a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333bfbe65a872ed8d1f33b08785eaf7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8acb72d69b23fd4716574568f756f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fced1729625fa8302b94ac2a0e986a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf213ca31b785e8e362d872fc3aa14a4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c378b51bb1c1284349d24728a54fb9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae5b582252460e3ec24b1ca023a3a2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180ffb9fe96d9562e06dc0a04732b31301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce885e6e2954eda5db4a940c15a5a68302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302953ee9e57086347cd7430ca4d8d3d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442a5983577214befeb1f6f1f0057a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb9f3fd23a27e3e0ccb09f108fd5b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4bfc8eede601bca9fe407836da445306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f950f2f534a69e119091a47ffc554307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0745b2c0016ad2abdd5835ebec9964d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d7434fc35b2a942428a8e0a6951e8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6d3c0d23821a35b81f37eaaa3bbbd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0ab0ea11a5bfda14e0b9cb6cfd23a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f33626353849745555137c4b87885e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9c951624656c54bb4f28f162ca429313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327b23787472389dffc0db78a4586fd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00319b398360ac45fb3bd98f7b1586315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d85f495fff2dd5efa34189eedcc96d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5868e4f4719d8587ff73cff6c3c9f8d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a1057ea3bdf39f28f431224d67380318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f439d0544290525c633e1e70fc0b18319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b8280fc49172ae02891d6c42bb395320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757796ed73cf432305248b500f9c7f88321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bc601b86474cc3dce41c86dfa6dc7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6b2242094fd6aed517daaba3db755323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114ee2c0412c39f80ba7e910ba84bfa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81d2df8ed50ae7c5414208ddb3cfb8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f1cb4c00eb83a17741130c6d14ea4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc9483832f85cc916fa1995c0f17f4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23646bce51ec8264271444766e084fc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b81a94838ce7beaafd3f270fd013a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5a23a71eb1e3027a813050536233b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e6b6919b03bf4355ac7875c65b50d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610cdaa4b038b5eb52536780f9f8f985332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373ef62433a916b881ac18bed17e9ce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf534e2568d17350f8fe8cf9d19ab9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe3c74e154da416293f2345c98d10d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa6189e6cd92989f37261c8af98dd1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df529ebd2892d7e627f0d83648dd6414337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabf449cfffba57c89be850717a189b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ed5df3f9af27e0a7b11f6f7a13f34339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6000f742e4eb7fd8c947fcc9e402258340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c1e5205e5a3825ac1f1fb952cff2c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42634408f4ac1a50d7470736aac7ba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3bef29b4f22c8e2b7f23c247ed39a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920058af6c1e25f4e97cdbc9717b162344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6081f3bb915a9d57f8a9cf172590f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f25fe195ad629dbd62fa740892e0f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88ee1098860145c9f25154a5696392347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742c67a4e4aadc6b4ab843682d32b02348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4730f08b242495e861be78a8878a81349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965197d30e02b56a140fab40ee40e9cc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0101342d0a45ffd6f28f3feb79050b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d26408ae00c198cb75742d7209da39352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14ff3e78b92f0056346d774950750d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62051f89816570a3e4265ec741af8a6b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb744bb554d8a32885caae8290a9ffe7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df0a4901f190e616cd401dec2a6473356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68f42093811807a0e262450d19b07f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fc692e5d4a8e4d52dc2dab7489ab1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137d3bc52e83e4a7315a6ce0a1f9560359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abf93ad3a5a85664acf1ad3ff96b74360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbea5832b4e740708f96ae02c52563361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d87d9cafb6bf0fed2c7e99ac09c700362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355c05fab2d03156c634add07867e9e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23f53d24153b7a0be0e5684e50a10a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3356b86eeaa354e233bd1b1f9ed6019365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3352dc9a84dad4c527b9c4515f7794366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f75e3d0f58f85d4443ad954819a023367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093cd746660d1a62adc32b8a1938b74368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfc716b56b58197a27c5df4dd5409f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840f8ee9572ee5d2007ab7631333fe1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9b7ecc7829e3686c1f8e436adda22371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e25af98b51492652b824465f78a805372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1db3d87657020aa7bf02f189247792373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc5f890f506febcb98c2100e7d2603374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b0e71f6b6405dbee5f5c0d08b4c50375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5274626d1c7ae67b24589c5da3bf04376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e4407821af45905f539d8e6cc5ce7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e641f25834da4fbc7b6a033543646378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23861eee432eb981b985939e1e4573379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef40e3ce10c49aba8dd89b5231f435b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d379bf7108aaf01dd1c462eb28630381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa4d0f36a95b4102caed36b105d0e1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5b164ad9d0b961c0a38e73efb3323383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec579c1e7ac6725f0364e2870abe5752384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28cce53a6c63d572e9fc1343e6fcb4e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c103cf32465338246765ec733ff2da3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b829c9963f25017b90629704b756436387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba867dbb155d9aa75f29a65e428236fe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfa33ef35af704778535dc4d258798389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73b29baabd3912670b415792594476390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5103633f84f5490fe77eabfdc664d1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f4d19ad388415797005b60029f4c3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671a7531eb1feffab24b2773878a329393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b2f54632f6fa83632b3d3d10ed180394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03401e07f843e9798093d02f04d240395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2e2dea4da0a8f64e2f07dcd3f555e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29140da65d67aa3a6525858fcb6ef12e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ca55737b979ebba8129c0ec6a092f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567efd066ec1194fbad13cd1e09b637e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1535a84a2fd0d3594545338f8eeb2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72074c98303ba6c8f7757ebf59939305401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725e5ae123b8fe23a6d68f3c757b6c1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff6f6f0c24cf652d5b1389cd4bb955403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef63de7f1f016f76a839727181bec5c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6536dd24f25a68f5c0c98cdeb83792405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fda173211d650209ba1e98a70aaef406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93c3b940fe10b213b92b2d551fe78a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128fc685fac58f14f8381b705f0722f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df3412d3706c861189546c901755a4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca864f412d76203c180dc8f1f7e148aa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484c9c35c0c40f5e37618b05e484652411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87821f0447839faad4beaafa50838659412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc3ddba0bfe244fb4b3509e65af6f0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1c0c23ca7ce86c9fa49409aedb048414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21ca306c509fc4d0ef4544bcfe5bf3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035e0df2a708781200129fc06ce5291416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18039bec95b238e903689c9723a4c5d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fc7bf31e32e66127dba0ac022616c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a381f17452d497b12ce03e7932de026419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7241131b875df6d6457797924fd98420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b8278f92b2cfdd2ac8b10627f1dde421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d04d63a559e6e5e44911dbb43f992c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba132faef27de1a93b81315ef4355dd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0dd8e1a75897892c942ca71c073f1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79644db05f2eb547c873637691d7e461425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191200a840048729770ac251d16f534426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ceb85b8e63e9a37785bb439890d6f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526fb3004295306dd61a611d3cfc9cb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6c0fecdd6eed1bf90e6a15cfe9d98429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ccb8c8fc8820b19212d7908b814c5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7bc814c33863ed0cca351aede0eebf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313bf74ab5a013f28fc61f9e3fe9c0b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93006e2d7124e4877d9a8fe3c22734c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7d790df37f30b290919be97e59bb5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0e3c54c6e61c8f7f2fcd83a85db77435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9bbddc90d818cdcf47ea0bd2a1fa6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3366b5501e141e55e0d5fb24581cfb2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15388f225ba9be2787a12e01f990d4a5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82e96b02ecfa6820db8b5333e961c0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb38f75632299d1b26069822e2d8754440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1e83a1253bb416adc8f8c3b6ab386441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678896afc286e8dc9a444fde20f0cc9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f4b4064804ef096639fe527c0abf0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b9ade62c8967bb5c0ccd2e5fa9030444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d34fea4396794c80e5d69e1404e2ee445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efbecf7956dc77bd436eff5e1188d7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad80dbd796cef15a9446a7f884bf572447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6acdb3ef9bfad3a01eef5b5f8e834448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2522587042b18399d221c1fa12b95449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7712f28ac0406d79efd6ffd9888378d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5269bfe861897c0b30acbe89efae75451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7611531ec89f6ef5b41b59477e8a0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ce7ea17822113e60b31cb100ddcdd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdabbf9d67f80ef4468263489558226454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162bdf232b1689c4414274ab78d7ba6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4fa736e8b6372fe4c0329809e4dcc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29ec2e3d5e9dd87dcd126655593698457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4166ad55f02f85ce2915ae59ec7bf2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6350bb1d4b08d52956b506c0009a401459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96325878142cde338a824ada318902460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db126b95e6251f2e196060e2e347041461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911ed97003caad59550c85187d575b0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f33444d8692a43ee0f7c0df7c2efc2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d168474f132f4e1330b244343f24c1f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae827851d98acec4a363104f1f115d4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1d41bd8a2d056a2294ec7c9f84a0d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd95943e33c7cafbb9cd3a3c82ac548467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4331065adf3ff6ce18d459f177b93a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092e36312a6b3efd98d682b8dbbb2ee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d2f89ffc746ac918894b10091ce97470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08bcbdeebb2c48d06aa25f23ede289471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc153ca186dc86c009807a33ea5d27be472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011a05f326e14a74cc00f28a54067c0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4a2b401a6ec45ff1e0390333a4634474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d1b1fe0b398b54945a3c4c7f8dc2d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cb3787272e41754a695449d4d1270476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e776426c4f1310dcd9688118e59d2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ca43a9c66fae5cfb725b0e1dabb32478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50e35b8a6deb31c39689fcc2297215479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>