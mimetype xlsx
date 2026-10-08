--- v0 (2026-08-21)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="653">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1192,140 +1171,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1396,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1645,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1822,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2026,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077293948afadd44c5ae40b9ca31766b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793efa00e5058ab08dcd1db3f991d2732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55aa96aedb0655c077969af7ca79543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3259be654af0c50a98bb920ddbb704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc5303074218f2fee681e1166f8a355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe468a0d9640ac59fcb862b326164e336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59d560b59c1d11f028cf688696af257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949a22825df80a526b7568cee923f808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78683a4a289c8bb52225495ddf6eb5949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b14ac102b5175c0c020a718576708610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d098ecdc4fd99970eee91c5be7c54f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647c4f619e00e228c4a0605c796690e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c8400d7579c40a2c301ef049519d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acb539d6ea39a31f2b4c579542591714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbba7ecbb2b88b7365d3359838e3aaa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bc014a48bd675b71c1be5d6e820d116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7578ac25916a95db6755d5ff1d635d717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b000f6703aa73a43bf69f7cde1df1d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f35421c1fdf96238f3bc2763e7ae6419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa727cc570658110bfd6df386286efdb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530f88b832be22e543b5ae7fa1dd1de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f921c5d424ea896ada90c4457f3e0c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bb6f8f01fff94d51bd001db87a64023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a546b6ada5962273c0357a892fc2d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bafb8c8276dd5a25e845c9ccde9fa025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e171ac426dd77bd76f6899b01027f2126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a08a2546d5b4e2e5aed6bfe51d3db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74f8fd289fca3991162f8036b1379528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39dcfd22dffe090f185073cad165e2729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e081e101a7e96f4442e73bd4153f5330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027a17014886983f765489bb67eb1fb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4160b5e42e9cd32e87f82e61405bcac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ddc278be4683a8db79a8c8c933e4aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca1bc6f82c3c612a3a9df566f4be0534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa1c1304d8890f2b0ae279f005179535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9163066f7f54721fdd59ff9fb61f7e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc0baa23968621631faaa63d4e73c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363d0f2e2ea97f09da7a02dec2903a338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab57da117fb3e123be5908ec71d29b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b20eb7c14ff8f42320d97ef6179f740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a5cf5f5cbf1bf89919671dc975c7d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad4abdc8ff0135f4a7facca74559cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d9fc9e8de2abde581117970bbbfc143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b32a58987d728350ad81b10584af144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a35517bb4007e9518b99c2e2c1ace45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44fe4863f268f7a3366b8f2e5c261546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb9b52e38a90e5807d7359aff61e2847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7143070687859ecfd1ba8f7757e43ba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941ac1807b933a36bf8bf6de2db51bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e073f30a479752089980149560f7f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74203949adc829fe8d6b091d464bc751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb2fbcd3f65f5750b7926018bb8c6b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017e053540f8c78110745bc2e320ed853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e6b1ab16b16cea0678a5f7d814dd154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43433dc5ca89e31ac3cc070e0814ae5955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f51ca63a1eb4faf1e9215c9807cbf856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399fe17218b684c70e99bf59609f66e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc927e3f037929421287fe37a1b25e8a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761eb7459a96923b41c3624d8118d29859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433831677f6d7c33e6c860e5a76035d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822afb6a6fbcb0a20333451b59a0d4e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2ee07227d0ea2e0a8bd5b92ad14d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674997aae4c59cbd1e4947274ae719fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd92168c29f558c6a51c6d96248cc5364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b85499681a9e912a8eb73e9294d4a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d857b982a8baeb9992a9a6047e0141266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229540b6f57753f751a7456d1b08bc967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee565b4d44d98e6512b7800a43baaeba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33898785caef2b7c3523569bedb3b3c469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022219bcfce6f1ff6967ed2ec28799670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94619cc717b67683b3e5d4ede3ac7ca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5647e6c3a34782222d29f7f63aaf672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5edd9a4733744430d615b94ede69173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af377659dd9b02dccc20667c61cb1bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0315496ca8a7d83f9dc2a5435b240675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02e81a1a83395ce0f64bf080037ac676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be0f9010df4ab3f0d7dd560248311a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26474f416610dfd96985ef68f79e0478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9355e88571ed01be7f36975a791db9279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f0aae1a8e78c2466983b6af700d7580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b221150a3df17566e1461a34cd0518c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006645cd7db406d80d4cfafd6665d2a682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929511fd95aac7c48262e31b6385cb383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc80ff8c46d7ffaec6038f4c9b4be084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295e75c545a7acd9082e513c3c0ce2985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14085acda74242627cbbb08ca7391886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673ed68cc1620451ed6537da7730dff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a67fd140f1358113a952fe3b8b854a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473a494799cfa3a3775031d289d613589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c3e7e12ff6e5ab357eb02c7ad6dea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804afda35b320a9cdefe4612ea784df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a03bd594821f9646c6c6036e910f3d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5321a24abd25b233b5a3c1ce745bab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7a67a4f3088b01ccf6e6eb8f035ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea675cd28d69e5ed820d58cf81b008d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6a87cad1b7177256987d158dc29cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97182ebbfdd48659a3293fa575b424ca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac31b1e63a33236888ac6a10da2c3798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe4c5b978148d6f52aff29b211501f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2da86f68b3cd9b24a0041683354c76100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a32e9a44fdd808161384abc6f6635c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d008af3dc182f76ba555f668f6d0203102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bdd74872144f4774144ddb5ef3989103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaefa5d87eb59337e9f0452c24993e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ac151cb64644851ba96f90855b73c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9706de47dd570480843aae990f56300106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fc2bcb1b63eb18a228f694e8cf309107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944b0e69f4a4c97a5e04a2960b72192108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854754e3fdc67010b16f13ebd661813a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34360a4a4ce0525bc55d8f6fae961ad9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8049ad3be002e8f67e7ac31ee7f920c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71827615962b5688b02c4c63bde2a80112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53d7bceabef26ac1adfdd50d89c124113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b920e62b73bacf9cb0c6636903178114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e7dcd5b79f27730d96c1a02150ad1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f63dec0017c5f857904aadc62a43b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bcd78582cd6c575e57609306d15ce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be179360f3308f32a86b39b96482ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476ed59d14b20152e9f902fea11a13b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9335b4a1af8c851624e1d00d21dd43120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254af315ea815bba0421d666de5fdb6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94c7d3bbe2ad6eb2b6e0852e01579d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec0b8211556eb7e95dd9ed1e72a28f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579c97e43dc42349c4525ea921a1393124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523bbf5d34cec02fe5c9b43961a4842125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f34ec39cd180cd2a79ad322d1a9239126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170d47f41b48c1fb3d485e539af48d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60494a553822506a22846c2cf89934128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc479a1462ff080df2b7bbdb5cfaea8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36195b1f722638dd3bd30afd284d64f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09c508f0e90a9cd4cff42f343e85fc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505e772efd9484b397117a217d0e442132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda76dd7ca5b35c172d3b76362b08f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f5c1ae4c83d134ce4928999827c6a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64e42365c116678c40c94f4f3fad95135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c955d4b7e077a10d09d372deecc2e3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58d9ce4a8f87fec74e89a754d6d7c8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e86ac5c741cdd62761e8408414e73138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f27760e3b6b1868581a0453dc8703139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8ca552585bfb96cd94959bbbaf17c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc29f048d04ff23c9830d975c8e4827141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a97fc972fe9f115a2b7ae7d8821085142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbd0257c1ea4844271d6a063f43ca4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9ee15f670c1509f19645380e3a614144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3596f168f4484372de12f3e39678480145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ce7f466085d3aebaf19bdaad3e622146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078a8d4b5a7d31ccbcd774aceb3312a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e3f9ba5dbf8eb452f495802f79197148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9d1ca90a8b9017832d24807903a22149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0d26ac1b865d100f197161b620090150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b55b3559ab30b4fd4046973e88b69151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961e916f42b31eb84617deed473c8ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ccd5293514de32bc84955adfc31b93153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7621ad20292fd14cc18805bf1130d3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caeee4df07dd5a75307f27a03bce223155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d68fea6f2848438388c760665d37a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cb1b8259437274056594ed2433019157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd21356efc9ab01fbfa68cc65e71c9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82fac1c7af9b13a93672cf90e9b380159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c7d88660c95ac1aa631d11a4d8340160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e03981650a153442be527bf1a204e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b44fcd0d70d86d5df5272fa9ec0f5d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59456c9b4a351505bdb2c24af66104163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927eaf51faca0da4cce32f9c09235b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a8784f6fd7638ea5b4c4e9f86c0ca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ff62967d9da3c9ce9d9d8b993c08a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68b6b08bc8914f78c60d8467c9cde1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4aa218daa9ec2383802760b72f026168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce2628d4418f7920af00c53cd2536a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921f4c98bf7dc658df5ddf7ae38a8db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab71ec72d4861032f10f128391d0ef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd1f38a237c6c4e733c13b0d7a7a03172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7ba7ab4c9b20ca001ad74f2139cc5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be830507e3e08df3e619ece410e6859174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcb94e6b27651e260e0cf00705b018175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d239e206790a1350564eb597facb2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509dab7fdbe12945bd5587769ad45601177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19805f4e15edf9423d1883703fdfaa40178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223798a39891ba871cbf724fb0d9d17179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e334b5dbc6acc9bef41eb6c93b0804180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95ee991486f151ac002edd7ad44915181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e4736389f6def206d76b74b556a4f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423d47fc217899dfdbcb664618fb01d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d06066b118df7205490119fc04431b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c30b3879377ff5d02d7cf2ebcf7255185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360e2e78cc5c43d59203cf38c85987d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde13b10e66dd8c5c9616944b4a3072187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfa3f548e595ab393bbb8e753a3668188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd8b3c88e9a5a49ff0af76e0998e27189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82394ac1d8e58d26b3ae9984f55df6ba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eec6dab0e8e7abc85b8878f0b65d66191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092875652ab47c1b6b8e0124c1587248192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550118c48ab01a43175ff97f730c3408193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43599208b917af32d54bd27188ca148194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42697a2065aca1887d818b3dda7c4e1b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc717ee4690e6ecb1b2f6ce6152e305196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786cddd2b8bee27d8fbae52f6ba27ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c332454d0e0a0ece66eacf598ac3a2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98721453e0b43214b42a0fad1d210f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54347acf846bfd8d7c0252dc3145d9f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa653a42413ddcf5f5af905b64c7555201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f6f4e66007f0721013bacbad0050e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9fdb682a1e04d6f0b105eb49c8299203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434cbc88a71d3e3cd32032ecf59318d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef480970ca1f60158ccefeb0bfc31986205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91a06dbe671c990fab3cfa291c0b2d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a20492786cac8d75e724c8b3bf7291207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005289464365e7e07136a45d0f84b4d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88b16b3c92f091523010843a471baf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600dba736efd4dd41d1ee5d40a327ad1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce2499e1ba053faa098eb17eee0cb6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac11ced1f349c72f9d5b3735dc32b3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468eac1a06cbc5777e3d19f3b26d87e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd60d5cd82325a75f1aa37f0a815b6b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb8aa35a3ec2d2d25b7b8ecdb5fe68215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a86f575cf28317fa29ad17d5401faa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d405c52ade394ead7bd028585d317217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f778d0c5ad1271d50d81360936046218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9ad732c41b51c19afaab44dcdb124219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4114fb0d2b93f1ab944a2ac69c3e4b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c614e39cedf471e6d6fcca630e456a3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55209c764864df4c93174b5b5ee7848222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6734391262f56314c0b488f2b65155223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a43c9fe79efeaeb049783e2fccdf9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a724b1ae4c8b6c11c8acdddbf217d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b962c543a1a4f4a3b0312fa64e19b1c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abd4d57be6b56544dc602b401cbf99227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597362ba47c36eb3eb8c13dea732845228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9dd93b5dd5b1dacd18d5b9ee41354b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c0764daa7d82272fc12c8ae817ffc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3e07c863181e67fb2564bd8c8b74a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d7564733372a32ac9fa85d9b23246232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9e9774861a1962d13e50094cb21c0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921275b0db05d59ce9481458869c91d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862d531a7f80635d8b9ce3df30b2dd6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877b3bae62e98ab8bcda411e6848571236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b9cb67b30d55aa0034e7f4aca7bc1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931bcada55833b6f9f91e18c9714ca6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d992a4a25124be4868de4794d9b1513239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c065872102cc0b6852038c35fbd41240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fff5f631be7d226049a7b3d8c7359241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186e5ec67ab73277931df1d7291bca3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37962a7bb7347150ae46fe8830dc72243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9515b3bc0b3538d69022a182be16fbd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cc77ced698f5b5cb805e5467b035b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26b201adaae6c2994ef757e6b4e6f5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58942af0a07dec3e9e20c86c62c6a05247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3fcfb82830fb6a3952ce515b5758a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30889e215abc73664641a49380c6b57249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c7ca7dd39ff6fd511d0bebe88892b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f9fc14a649b766c49a64b20df1c66251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acfd84b3b24cd45436842c6ec03c2b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdfe2925583268762d165db62a9ad7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb941cb1fc918bc61e48c290a144c5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc1a762ab256179fdfe4a55171a01d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935e32bfdccd2f27a2ba660f27f46ce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf42e44f85619a95821f56d8b85dd5f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51658a31ba21734fa36941983550213258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958cee48db278f1e265b0a587184a017259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292610f196c471b9a31b902f814df25260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4fb89a68cea2c482bec646102009f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647cc8538b825865f402bcbc932e201d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33432260767aad3c0b9944a3250bc5e1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc33810a9b700784a3d033f3492072c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c1b0fcef5c63cf6282d59fe97702e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4147305aa8bd1e551701dff959503a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745414064497c45e7908e1129e8d224a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f50c56cec4cb1ad7005419ac65d449268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a28f8db1c31aa507b897d2716bab5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71cf01678a8d2bd4fdb3a0ceb47f93270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795e8be95e32290185347753a54ad43271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb3ae6ff588faa4827b5fe7b15c148272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05639337215b1f01dbc3836b41791766273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c35d4cd728f735e26a673f067daae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90137aec797e04362f36402bcef4fbd4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8a00f6f57b17aa71576fa5a75b70a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b4b5942455ad63458768d00910b3f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1816060b1f6980b327361290b8f4b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e678f326c975a9b0c0207f4b1e558e8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2e9674a89bd3157a2d76390431dfc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef255e99ee30d7767a8deeea60977cf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b65a4379d3364bd33b009480ed534282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485b7fab0964d86c515f5b91911d4d1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a9bd89be43d673f16e905f3d87d32284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab768b3e7383b866c06c3406062ad421285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdea2d47417233a5dce928de0e3b3f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a99d7a599af551be68cc3f5a3b775287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f8b8a1570d0323e3e75e33819419d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d471b83dc01b0e8920f703d8f5eb985289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971e06ee5f8ad5a41ce367f89a18806290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ae92ab34dee8e731eff0a1e15d99c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa272abbfd44d5b1ad46ea2473cdd5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978458340a55b4849245ba8f5b43b149293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18addf6eb6dd7b73611a273ae6dc75a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf30b8fcc9d3003553aa453cbe3bfa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ea24eb611d3be322799282b402b18296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399a281d7329483a7553767513666df297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65af626e43c864c285ba07b3595a1c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70473ada8f7221b39bbd61466875c2e9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a936f3c244e94775b37419155d7a401300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5807eba5acb4398fa40ed5809b5d9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f28aa546ad8f2ec4ea6aaa98d1a4c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02de291d92b8555390b30f200405bb4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc16c31e2030765a8df6bd29d929fc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012e778be530fcaa244d510469c40a2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610c1480c482fe329fc2723a828acb5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8171cfb8e43bc81fcf38b6566fb59fb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42739bcd9497f5c4777cba4c4d561ee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1bf89d1d2f531e0b8c7ccd04535cb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadc14f97b9bf766f3b902f1ec49b8d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34ae72203e236aeafaf16ec8aa2a73311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eedbf3290b6e8818e6376304a4c560312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63326db63afd950afed72e6a93aa13313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624272771be7547ea024874000b0162c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10943cc507530612f1e75298295aeca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc08ad41a65c27818a1faccde113ce0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ebfcaaeefd688b0e4e8a29e8483c5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26437f02d0090cc91899c4e2803afc69318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09787d82cfea03c6f8a71890a0146a7e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8738c4c6946d31f9e15f24653bc97a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b4fe0beef2eaa7f69661bc5245af9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547d0df065ecb1c10c8b0fdd836659f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047efed36eacb1d4013037af5323fc5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c6e91e5e92a4f87ca78e939922889324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d4dfc80b811ff2717c5c43ae24587325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ca24964c28a910f1b9a6404567c85326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0cbcf0286ace7ee8c619994c951a0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc121f5d9b68862edeeb6d96abe8aa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0c0331e041a086217319aa5c728ff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b04072529742e4c3f7c731f23ec4d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c966704558c952a69ed92edf88cdc5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94448fb46fe10b5b9192ae5774efef5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812ec40afbf8ddfe13122cd79c75840333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68633a39ea62424cf230b6fc12d397334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbba9a5f2ffb5ad6f10c04d48c95a7c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40cca0affe0237d2e20dee9d998572a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a838c0337d001546d84629a4da82a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4755105ec19e44eeb02579c6099dfb0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdc4e8272a2b8cc424632f5c25e7dd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71b585b1f4343a3d94575a5a3052ad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a847532ba1e9a89e3415737b403ba2b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494dac9a870ca8d04f7665d724533c7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709940758719fe2c135d99492b7c1f0a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf14e7ba35c765d2eba779b95699cf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b316e374a66b36a22be1e787af8d27345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55f2fa6b1aabe162c5260b5862165b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd5bc644327d112114389098d49f29347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3031a1f1c18c3933a5a371b36b87eb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d37e5852d83e805c0ebfc8b213dd7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c872f338a9c119c684cf372f13d20350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27af8fffab8731f16c5ac71ac9ba1f1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c92a06f11be3c977ad97530e9178fb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f579fa35b28e58165f29709fc5b1e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6581fb0d5ca7419bd4ebb8d5c43c3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19653af49c4c5538385f60f9a21c4207355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd2362cd1d3633d4c271ab36d62ec3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69cd1c974b614240314b9d3da08cfa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f46be9028165bc284b06115e36570358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414432bd6edf72ed58b85cb91a156b68359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff79b0c8d3e99500795523e4835c9cf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03939c6c21bf9cae826263a0349fa276361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d63215b0388c0d33baf407ea3823ad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995798eee695f63112fd7fb5fd691c6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1f6a816b31ad80ac1bd8e07d4dc58364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262d9d9a9ed452d0818c504177d23ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ae0e2a4f8d4bdba3aff2c712fadc1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46773af5337953eed61aa01defe95088367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfb4cde68af8731c80a3217e14f5b9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8191b562ddf263802e8d390e4d6215369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ea12c9832967f424e6988f0982efb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839afff125b8bf3808c8121de436494371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30059ed7c36235b2963df16ce065fd14372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726df52248f24a742f4439c9a3cc644373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf56a65f053dfae4607af953d0f818a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db221485d8a54247f07d711f0aeecb2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684cf7bc5334b877f1d2e6fda80aa77376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbb9a3929ee183089ac01eb6a71d13377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405687e9e118e27486491e889ff3c12378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ebf46bbad0a27044ed935290ea91e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182d2c10923caea444b57a8f7f49b86380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ea9399cd44b0870a33cddc8fc9d20381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad895c67f0aed65b60666eeed4649d3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da9f7f70a4f49ed453e95f6fe6cc9e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700deff3f77bdd8c356484335c4e2e2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12279140e6c08259709dbaff4f6a2fd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e08aa8339d742828a0b2e0d486f1a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e794adad1f3bebca891622bbc09bc9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17242eea950835348f9f653fb4c5f3f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f1abe166afa6bf019541652fefd43389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b4d7123269b82985154ac85cda4bf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd5fb3844e2e0fa6c58d8df614e13b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310beae84de36ae22a91c2d5d491b12392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a444a35fa370d2618b0ac5613bf484393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559eea937af70f355f5f960b85747a38394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c9cacde473ff5b30a82b84b1882a0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea148c2de03843c00d22c60ca8ad68f0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8f7edf820d218adc894ba016854e1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54019084188cff8f8646f4f7bb97a16398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6408c1c0f0cedf0b9b7cc6a9a500e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd95e304d07ec6a0a6fd606e87d4940400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43bb0b6f522294ab79bdaf4410f366401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836701d2ecbae04bdf46bd0d80058c8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95a3b67c92d0e7e00feeab3c5a385d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f36abd5c97af7ae3672c9084755573404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaeb131b10eec1100822915a02fa1bd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f25d351df889e9a5e9829d728f12d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11a21e1e308d12bc8a9626b9a42c1f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46516d7aae4a5a38074e81815f09f1ee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7d86ec8dbb7c3dc76421c7649def3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fecddc5cd06ce3939dec730e705a6a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9784854ef9c6e378aaf5d5bc02a2e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae434089bd6ac7140c00880e9552ffc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64b75c925a91ea9294a054810e8430413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e120c4593012ef41a7cb680de210fa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c136ac68f124af8e3560368402047415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6be0ac022a53466040f80f9e92aec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b696e7efe6fa7e06c6847b2166e10e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41022b7085e65f43a407e89381d462c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38689d2a579581bd0178cfa6077e7f19419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7247c38dd3618bb3bb30b09e3e53bd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2648407ddb445ebe7a8cf42f34233c1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65a791524a6b1187a1a7bd52cefe0f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ad7d298575d1190412fb85e9357b9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d248b8c6c22ca3fc186dbb1708a95b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8e4aee269a9a921849aa43680327c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cc945bf0a5e376d6033c076f0259f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488111000b58700fbc67c951575f11b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f7505e45560e254ab5d47479224cd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c97f19e6ea59a912978ad5f99925e6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4674702ec7d8894e36b91fdd1dd23430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec80ff94412df63678289df103912f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ee04e86f0ea9d84a0df664d1f8d13432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc119bf24b2dd36a30374e3655eb809433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b88f65058be0068498b79ab4c7815434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c74a13bdaaba7b5594281c73a8dd1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14c7547321416f07efdf0a848631d6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5c46f2ef9e91e24a3102b8d16705e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28593a3b29ec1d82ce2247452221e7d8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c1ac389335045672cbaeb05d8f728439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933069851c4970a43b0f140db2b933c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5de6ec23fec538fa7202d51f0c312441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277d6785bbc6f528fb6e3d81d38c85d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671e0db94bc1ea6df2a907cb26e4a45443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ac65bf70c619ea445b87a2c841e6f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d201ba7e88986db31274f70130772445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1106cbea0451f34754b2454421a82fd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7095a78266877f955b657109fb7b8ac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cdf040b97c200bfbb5c3df4a3c760e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70a1d7b4bced990ec9354bb3a3476a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d8a285d1cd6659d328d8c98949b9a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b708423f612a0abb21384548ebe7fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ce629cc2a6f87b478b09476b15b21452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04d62be1c45de0afbbcb1f357ddd32453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323037899f9341d6474ca7cc7112fa3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46379b3951afc5cb3178f7ff154bb84c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117dbf9940ce4e699f6c4cb10df00f3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393851cdac62cef299149f68594a1289457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44db8810e972e347ac58fabf408ee13458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6492e5a50b8ea607f021f45c4a42e8e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fd446be2cd0a7ea1cf107bf98f193460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19578c22ca94218f18483bc068d3d7b1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046fd490452f3e8707e257c2f1ec3a9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12adc23b3c937d07766749af96fda379463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac17e97ff73c1428440c79a62dbb9eb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259477940f009050cea2d0006c3f25e0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af7126769379c2b854c01487b37c13466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253945151efcae6339e1af0775d807c4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31165a5c0e8ef3aa54e6960fb14bdbdd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbae76e333c6092f49fa05f75b0c66469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ed214d69285c2a9d3f69c539845fe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fd2d4c638b192f9d2cde57012ac60471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f471f92c316bd8d19265bf25399a697472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac16b7ff00c12ef514bcbe02bfd269b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28b4a69e332ff0d1b67a4f860de0bb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b1a21dcfb505b74cba87ed8234380475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16f1744e3a2e93028e14a501da7114476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d5ebeb1cbf5f35ffa9f429bac927e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb492e2acfdf0fc599f1049f868ba1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c339eedb28fa378b0a2d0962fc0171479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78d5b66ffc827f92b0bbe35ca03453480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79186a533148c27e7c9a62798b7bf043481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47ef8d8fa45354b355703a1d94ce09482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805856276492565ec3b119879754a57483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac7f69dcfbae4162f22dde31a36b3e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e276c30b433f0dd2aaaf26ae3050d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd901a869af15db43f14dbe1a7931639486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd659cb2a1537d8648529905d12dc958487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272450d14c01a38ea3520ed9796abad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0570946e1a4ccc58815977e327da8489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc32e721a8b0652771aa5ae9989eef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20727157e85d14717ddac8eee18244e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ec785340c340dcd0e9c251f80e8f13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f70b6d58c3c3923a94c0bafa07d404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90527ef885a39f8acbdf364dbad5e81f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c4fb99375451b1769fc41eaa731446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8a618ed2ba1bb1c568b0f247f79ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4002ecc22ceb97eb6ee0aded468e858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9123b20d102255a1c509e079e31fb19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373ddb53a2bd4d1ac13138ad251cb8b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda2863b248329af8698bea7c1c5c9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c194793b79d8f62af89b338c9ad7012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1263f89eb09a8da7f3ae5868dbc152413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e190255ea5cab8dbb6ba1e8ae32c43014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f6f7222ea9b5f87eedde46852d11415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893550548451dff4e72245ef03d06bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e788dbe6a55f286c71bd13a3db9a6bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf42ccf1d766cff2a13ae465e8403ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3693754d4cd7f081cb1abcc0fc68d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979694dab1d639e5ec69ab16c6e494620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65465e5b90e7e6641219bf4966fee5521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1b08ba00e95cf434600d1641bc28422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a0ca86e6b50324a33612d71b596f323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab42d0a10474ba6864523d57321d6d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706c7b678444d33bb837e12fe1dbebb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6348eb6481382173b05cc486a87f526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d2ff9689c1645a2351a0e4d9d608927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278dae92f02b4942174dd1b8c04ccfaa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487354cc60a533fecfa99d2a9c8f782b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c530896ca5aee50dc0803c795152230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7458735fcf2380a9f80f71fea3fea231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd886bc9edba33da5d6019686e284ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01ddba1925ecc033b15333be8429a833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09386a2a50e36b37de6281d7ed33a14834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9656a71833b5ba40f59def1d9cccc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcee50281ddeebae33c2bb97431900f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433b39e9eed0d5fea20d11285f9a71837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2b6eca4806b910b430c91fba8509e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76b0b3a636bf7d1a1bf32dc688303239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe39831b62eefa5af743fd197d04fa040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1012386fcbf259fb6769e19817adc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543958d03ab21c7be41f6308a9597ed242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777accc90ab9af42ee2481b14ba31e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e521e4e7121ff918f042af06c2269444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faac22ebaae0d67d39d086a7cd666ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0385acd60f5bd54b76df54d7f8f08b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07fc047716c7bd7ba5f7f292ce65ef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba0cc9b3292cc16e5d70639cb5abf648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb6ba5e2d563d1bf52bfeded03a1c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54653c15fdad7c940bff58e1daa3d1b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaff378d501c3a1770f254ec9d537b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f3b769b025aa419a16dae8f8c31c752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c2d07a81ec0c39e0d608fc562ac5753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfa5f35b53c99db635f1e6b518504a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53d766bf84949454945a188cf0c44f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ef9c45bc705f493c8765b595a100a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb7fff8f7765b39523fb64d32ca40857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4599a9ea231834b66a98107c5be4c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08626e65e5ab46ebbb5c164f9ebb0d5659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caaa981206e689baa74d44e432cd26760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccd7fcaf1bf44164f5c40d0b5b22d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5b51a1aa778ef6dafcb0ab16081cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797c0d4e207d29a3a1af321385a84d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd8235fe587493118477d3f68c947864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec7ab540bbddc6da21e0f98048e93765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a8baf112da5e88d25f500eb5f2d1566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302d2f8166170af04d5ce2c71c4fd1967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5e64cfe58def425b9a34ac860dd8168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758f8e36383e15a61ca24d37be6b3f669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7be8987e34140f86e7cc1290852bb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8006d9ccaf44790b95fe00a073dbb7371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec529ca4834f8369dbd6e3fef2a5e3472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee2aa11a509f27aa017c1152e5169673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fff53ab1261413accf385c5c412b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5759b4cfe60ca29867ec0180ee107f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c41c944f7ab2f5b0c80b302040d8a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8024ccb45ef7c055b525de474cce4d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11767c81df52e37fef0dd0ac3cd85878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2325c7e884a0538070b59971fef5a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819963a0b5e1aee72c955aba628597880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49769c1df43ed2ee6738a30a1e441881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcb695003964935e5e338ea954748d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc6050f35bdb40b7cf38f90afc603f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3c07db932334f22a5b89875cbbacd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280b949caabfd7cd0508cee4ff2b96885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe6e10fb88b2c02057784ada3eb74986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a733648dc199bba7e6f5804879f07487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e73129676e508a43863ec7941006788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5703734b72e9c29db5467790bfc682a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d341f543a93f02da09988711ba07f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928141b0d5b01daba4f1de9b6a55783291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1cf348b8f436ab10160a0252e9d1892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e5b777d3ba11b049a1f1b2c06b21293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83919543edb9463f258033438a3dd6a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b177d6bc1c45e44cbbb40c8abc8d3795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80ab39e473a6e6ed3f8e8aa253c0dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae72e154fbc2267521a746f018fa0097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89a7eb93efc8deabe099a65640464598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7a892ccdd9c0f767000ee668288b999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bc18f6f474b58f15ebca26a6de115100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1120db2f48eb3617df2325ecef4f5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c63d3f275522a1dbe219c3d3d42191102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e4c3958f1cebad77d0b0d45343967103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584253abbe52cc4c82ce94c80504cf7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36880e642e6e927d3ec685737049f147105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96fb882cbf916958ba53de242cefe1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5824e4e1ac293c0856eeab9334d6986107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4ef89b7c4210eea2a7f9ad7cb53fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad7c1909c752dceeb869432601dbb1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708898eb50c82ea5ff4d0bc5bc095a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af5d2d3c27528a899c34aa032f4cd5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61580a5d659a2fa640fb63ea9863e7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc3203f865d415d642d6bbe6a86d28113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881621a5f43e4877d5f4ae51899b0247114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5b42419661847c1d6c0f1fca7ad15115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943067895abb392d5afd476e9ca0c92116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac772c9451fc4d33996f898a180062fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2331bf5f1995d418855ee568e1a21b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfcf2b70945699ed411b47cd81bd26c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f7e10dbaadd77af575c45797cd35b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8d79988431ad4bd64660ebfcca996121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59063d149c8ac97ade97258c015c805122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a70419f55834752914884771eb888123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3538e4b979381d61d52b2dc01b982ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf187e6a4fb92e01ae30169d0e3101b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35bd938800e87b1b28477a009cbff0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380c582f742a3024bed217a9739cfbf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fa39a388221272f6d28b84674cebf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aeb24dd8c6a834eae92cda0d022e42129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617d73994d8d2396352670f3f96a33b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347bd4a0b64b0b891d892f8e8c3150e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8758636fec8a3da7d52935d4ddf97132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1cf795a25f73ec8ed3bed1060026c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ba72f19c6672e3312e8cea2bf1a28134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b72f5b5712a497a6231418eb061a2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e59be2d11bdac21a2a381c26c0693f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52bc656b1d0177db27e807a97259a9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44f6fa087e32f0af06714e1d78524a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb3ef833f1730b320a45c96ea1a72b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc984752c333e4a8db112656dbe05ad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedb402e75a91e027bbc515d192c168141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bf5903d2337a13c073b78893176fc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cced3916bc3000897070fc0b0da6f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95179a7dead79d74055755135c342be8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b0b79c8c5d879b86868cb88eff482145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6adfd78df6e5bb9ee5c2cb78e2417df146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86f006fd2fbd3a59223f5b80819009147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be0ad5ab1c417fff75b248c22beb13148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892da9746969c4667f0bbe4ccf196bf1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4893fd6b2477a02c69e0d3f57925bd9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6f9b46dfe3e32334cefedb89f7292151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d598a60d0bcf401db552fcf5a81fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d354f9e17a1ca16c7c2a90ea1e510153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4596e0e3dae894e18a065270be1b5a2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152dcfbb98c68d17cd4aec04feb962ef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550c94dea364b804fa6e93e3bd85365156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35e60c884c1c39f9c01758ad093ba8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b795dd45a4db27f06cbe4af6a76c4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86612bf8640287eeac5757338b1c5532159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883ff098c6041e6b297534ec67d4512160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df468682b9edf5890dc6286a451fa0db161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1362f8b49afb0b96d345f268ede4b7e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d6ef48152a030749d99bbf42c7753163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1827897a1bd6956cecbb7b98aec709164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e75378697b8e9b8f95da3c0963bac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fbbac29e533a63f5119a3df8bfa9b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db7f8ef63496fa4933366a4f32d86a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fac55f189ed079001c2355fafa3f5b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ed1436dfb9a7722040a033db9df68169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0540a2d32a7e196a0f03a78bddcfc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca8e5be1d46d40dd4058deb40f4885171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcaedf7cd0e323c6b9b2edfff49f93172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427d610a80293ccb04b742ccdaac1e9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf0b51aab8e78593c1bbfbfdb99d1f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b9503d20ce67296fee5ceffa09ad4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873324e2f54b20e8f3671b35308af9f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c70f6c3980caa4093ef799b0a40f9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc88efde54dc08a68d07111c581af1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b8a0be23f35c1ba18a1ff7510ca3c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed78e9155a7ce01d2ac17f8dcba012180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ed1ec6fb27b482c9596bd39ca900b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94066cff06c012fca9f7a888a2cd75e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4b9ee2f173c44534ea665d5461837183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ef5242b1fb2df655c5d0e71b7634e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939b88ae28fe9d2e7b27df5b1ce3272185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d8429b31432f1ef381cb5775cff49186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24f1d3d3cf03006ef8a70efc21a825187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ec9c2570474bb74da48d91cd092f0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd93b420c9a3f2fedcacd56ac1cd0d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d08dba593e5e480eedf0fdb933b517190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3d76eaf00e12c08211fe7e8da79b2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6751a9b69497a34b5873d8d29913469192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabea1a6d5ef306fd394d79f90a43960193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d228dbd965cb18b2b6ced1474c866194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c152694ffda5895e0e82b015596bd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daecc04b7f6a642d65efb4d1c2e0e75196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7137613c4bae2e4db8c9889d9a9f8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ac4d417138ace5b9e60781e83d6ea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095e5d30350f079877a68af75e6eddd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302697525e2f618f1f49ae1caaea66d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367dc297758734450071220266a65ba6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7471a0b00cb2947b2f0009361a0dd1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08a3c80fbc39304cbd8f119a896778203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf8e01ba684d8327158e621af8eca7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1337f7ff3cd168e955ada8557da3dfd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a316da82855503894eab88b8dbd7c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409f594137fdf1bd77979b18c5a4a6b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad43a1b2917bca437fc4ac27c67c2d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644536b76d630757d432ea6c3499dbd3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd76e192dc09f9927de89e507974c55210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2475c8a2cd88c82f6cf99995ea6a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e3955205d8099feb69474bc7d18e3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf22defb9899362af67965e531b066213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d93bf2b125e3ad8b2fe884c4ccfb8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbd23d90a6b4929b38367e4613d3b4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beeab04c9f4ec280414c3b6d48d804c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739588c1c278a05a1200037514be574217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f238de3c60ee3bac51956deee51bee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b23c1f3ed88d3c45def21448b815d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563132a5b09c7683de68caf3d855605220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333c39f91faa175dc2bb8831e20eabc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca91788fa6db922795e70b0328879ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275249b5f0e0c121779dee747f43c7ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ffeb64884a25b44cb8b352da01caf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c276eba7209364689be92a651484a8b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e867bc2cce67881cfb9b80f8e22bb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fc0f4507d8da5d500c2a3b5f3bb3d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b0b3991c9551d8ed00d65078e500c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbaca49d6dff6a7fec1f869f153247229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05526ba7c4dcbc6ea7beecf11bf3545e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8055c061795ca80e8edf01bee4d010231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef468bb22f8477d61bf3894db93fab6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622d8f773bc4bc44033206f3c576822233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95cc9cb526a16a7334243fc20015ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed448cf2e85c5028158a845e32a2f151235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e112ac7e8a13ad2e68a95ad7916cdc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15964dd428fd970299ea6a333970553b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ce7b59c05449299326041558fe8d3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0ad3a50b3ffc06144c561a9c8c8ed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f753d061cdcacbc50090a909ded6280240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bb034b5fb511bd5828279c9ef69bd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040ccf7f48834caec7112b5e2d2dfe6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f4e0d2f28ab9ad75b32d21b67004c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e9df00c32ca1b8d9974b2f75fcd2f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec479b98e10dbf2f04da57de225f57245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0387619d8e65fb0183064fd7d4ec54d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc775fa416068eebc21280f6103806247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1743694382358377cdf86df62a3bd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3388b2218caf8cd309cb5949768aa8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cdfa36d274dfed6fe347c16b6261f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f7495093efe195567dafd9d553bc5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e89621141be07caa9c25ea53d468c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c85269bd94d4d6d7ccfb98d1c25a5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc163b2b622f21651f8249a12eb0cb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5010b15fbd2eecd4ff1b0c572090a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29390b8b52cd30d791d558d25c2d0185256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7a77cb4353d5a8631e5d9bc112f13257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b302b049f65f9bcd421ebdcf349d65258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4474e41c039802132cd40d32700d3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5c8dd7c8a6e66a6f5c59341c8e239260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ee8e73d921accfaf8173e28e5e493261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47236fe32ce989a40c1b9b53bf210c5f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f65918f294271d36cbc3ac84f3bd6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfa0ae69321e9f9c19211d3a460019264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43b09c0e05ecc80c93f43b256870eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b801e0735848d7b177b2820deb4a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed0eda39beececce3823eca6c8cacb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593353296b478c641114e14d619dc23268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba53025de3dc8a09e3ffb497090610e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34280fbc134c42e57ed0e63aa2ab833b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094445d3a4686e977709ace086f7655271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50883a78ff8573c4d6a8f5cf7cc307a4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a319ba5e373cdec632ff6818ad4da273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c3686e6d2ea7b68af23a5ba86bee2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d624eb1e57a056a0b27e5b36c5b9d7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b15edb5b1652f3804938af4850be0c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bab5233abeb1ff9d7f05c46d5340e2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1612c7edc5f8329b740efb66efb5b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0acd175b448c7bc25f5d733267997f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f065787f77236717590096da3d5ad5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60673dbbd8754782e931f7b01a2da0a7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df73b1acfe6068206cdc9458ce26c8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762f7ef1afb3be7ba4a40a87ce0d822283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103212991255d5af57fc3e00c9e748d7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4e4bdbdb301e2199ce7384022bebf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e327173453a0e0ca295bb13024cb72c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698edb2dfdee445dc27d578782bba28f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727565579b253c02d3e554fe5487e226288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79169628beb49a334aeae889828e266289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f77321d71dbc2d9cab6e92dc415a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebbcd1bb7f78a6ccd58956f1e5aa3c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54316d2396fd884832fea736fdafe1a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a46361705b4c94ba6e0ac8341c574293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24518fa11392223456300503bd74b5bd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61fc7c79150c8b23a2fe8ac82c45e9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d277c39bcac6be8a2a3dd61472c6fc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bdf0d800f873ff55e24942e9a25e63297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771a8251ae65683e16a6d6595a88361298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4ef139cebc2c9ff002a54d4eb6add299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d13f27ca39aee43eec28e8c7739dcd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4e8a135ad907d1141281ab57a407b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0769b171061b864ad7a7a10a463df4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325adebe832e084d8fea4aa637763c4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef56ccf244372c89a338510c3b5aa7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a730f4e065f30cc3d62ada0c80147d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4584ef2ef69a3796a62f7c144ebdf53306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597c8845ce093269548922f2f110de3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab88ac707c3115027c12b1526c2fe7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c9feefd74d7a3befd8a10b5871390309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b681e8e44dc214049dcd3f4de7282310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61408e4f47eb9dd3a8487fd1dc0b28311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857ce05a371b8f199f3307d2eb9f1b7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799ad6d182aa8be6d14eff4f97f4cd2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832651d028d56fec6da73b7bb44f8671314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cb57e8f668a0d60f15139151381fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e335c54a795bd40c22580e7ea5d27b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e14ca1bdf230a743ed432409562b3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849255e9aa447c08954b63094f6a8d0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cf3e5bf289b432b2349842eea94a9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0140983b0ccb334c4824228ec2b68f3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781a80e3c0ff3d6ac680035f6371645321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7857922f7d8c21b69bca871e35795322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4bb1c3ba3bb37a67f4f554d4d7016323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92705d3546225975983fcdcba11408324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e52022eeb32a6c0e0479f9bb9f419325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ae60daacb284def77150a16e25456326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2f8a498a12c7e0c73adac26aca43d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bad6160dbae36994359bd53ed74a24328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f412306f3758443e8c908c290c1c1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55b6eab5619a31aac4e741707e9267330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9511b8ff6187bac34453f129252882331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d7e6c74ef076bc55a49393692310e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d00000f953c9abe6d5e0bf8219fce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768069d3e9317ea240ed11808feffcd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d9011361f68e54521447d2a5e9368335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664f7d39f2a04e57fb07ee81ca884eb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c0b80a35591ef8c4b546193e6f931337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b554d550b16df4891fb802ff538b78338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6fb93bd32379c7c1d3c51f2d65cec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20a71f16eb647070945901566c96e2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5145bda909d1bf86e38419b9c3413341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fe12ef72d539c16920a3631cdd729342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50019b6087b1384b0fc20e59d7afa7e0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3c42aba787a1842c4c53f6da57473344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ba3c86ddcf263b7b434cb5d28739e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb49c17262d6f47821d02751d0dedd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9202fbfc8e1e802918f527595d723347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ada8a9dc326f0fd8203d4fa55665e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e1f4cfac6bbd9a1fcca6189b6e4a5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419ea3918f6c1b5d7db6eb7fb60d4d3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e314cb016936252d5cd91ece0dc286a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc0e7e9f7136d22130e249334550bd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93ebfa50f59fa7eee81eee42c2d908353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf4cda575e036392d9dc924c0f45a5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa26bea9cbe3e6dabc10d816b0a0d85355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39983ca9691d9c4d9f59bcab9a2c8d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea876d1ed6e050d6bf3d70117142075357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c787343e3f7797d5d52e7e78a2460358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235c5da74e2be86640bef0252fd631e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072d6263acdc946571b9d582047edf5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d63bb8401d0a34cc0613ddf0f3843361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f940e1f97188cbe18b4d3670ee411362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88612f69526f27e28c92518373551482363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18530013c0d67ba74e75f1c2faa5c855364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42f556db46eb8ac3e527a00cd95c15365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e820dd0b3d1e791e314d070dd053aee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e06c88fde08cc2f8ab1351a444be7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763ec20bad1267ba88a9795dea3b5ad368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700059f309f6caa6dc1fc70cf5bde1c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e098564387e156388d79ad5970633a1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403cd356e9b97464a459dd78f7eaf0c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82194c208e9d1a78af0cd722229246372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb722bb47e5aca31f3d5230e0982a6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f90bf4711512366234c25ed67b62a4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cce3a53528fde15e2dd07c035a2226375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1176037a256750e20431c2d8f68034d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788fc4497b25cea5e887d5c371e9afe8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764095878c0b42779c5d946d3cfcc52378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566dd00c1a6d5933e24f4f20d8cf6ba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880bd234805748718cdd48d6993edad380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b6026df51b7328f33f9f143ae50de381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94623348fa531521cc1153ce68565f8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104013ebc9b0c09c027a22a2b38a135383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78ebf8cb9724772e7b3c5d31977f26384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666ed7aef6d281e2fd010a940ff6e39385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3bb0a0c003e70086606b4fb04841e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946daa6aa1b152cdd17714f96a7c5fd3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a484953b782b4821eb7bb9aee9f956a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070df160d0db5f9c7728c9db097d5f8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f322c4387edda4edfbdade77dea0883390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560cb092f6f7fb54e25391e808868f3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6644a1841ae2beba9ba5af7c172c47b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e9b1f67b82fd1cf4155d1d4e2baee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343db2496c79da038a33bc3d1039d97394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae39ccb23dbbc34555ded11e5e8ff57395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b0707aa174ae25b837608e226df41396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8565e899c406a49b74e9b1dd1b22dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d762bb45f5ccee9e905f5a75e148b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92049b6fb4084f91634b082a94b7e254399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9497f08867ff5757458341710934c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c978dcbb07c42770a2d1d4d870196401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98344492af11640180d62fed474501402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea63fa309210268b7f44a423f6f771403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0caaed0dfeabdfa5b3da34817da0f6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1bd67c32daf6d3f15fb23759dbf04405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4429f49a3a2c38775bff87d8ddf013406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59803dda372e4377b9a445c3be9136f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeeca377607829ac0f3c412177cd5b6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1e9108079019ad5c0c30ec7eccd3e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78119a5549f2bdb8bb8ac685767eb35c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca06f1f169eb42ba7ae112cd12166d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9c9b2248636a7febab4a8e296d142412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235968739d459e69664c674a18b1ed7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7e4aeebf062260edba7357b431b23414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398cb0f4de87e7f63f6165531b1e6b4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22424c4f3dab416f508c5b3ac256648c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194cefc48ac9a914c5d2a08b873ed38417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90741a612d3d58c1d96eac32bd928802418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0820098faa559ec7b14a9414accd82419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ddf4d84c1ee3bf91a30a4cfb50044420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f3bd7182aad77ffa98dfdd1f7e342421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63180438e17921b75e19aa1351f2fc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4456ed6ba3f7fd405b5e262ace0ca5a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5864f3da416b775aa194c9c674d01b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280da37119e37b767a19aba65d0da22425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e7b501988cf31f52655d306392ccc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004d025170cec7806696bc8d0950c07427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687ae9ae4a7652f25d326303ca8f5a5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c778daac775f7d3de23f5d093e8c15a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b3c72fc0a01da60cd043e0319dbeb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c1d96df0c640e007f4721dc0c139b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21201c7f1039102e3c4317e7976adc35432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138aa774aa9cf77a8338c54babd62523433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76108e908c0a9c5b54a45c35a320053434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661cce3ab0ed5c0ff881ca099c195df435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c334707818fabef9e40634cb98db705436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1009793a4fadbf226450ed7a9cc4a83437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e324714d4b22c79e3d9ff5450a273e9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7710a9abba82b18ffadf1655fe9a3e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73067c1683edf62fa3646e3954b98b8c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7caf0a4b5c188236a965c25eed49d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bb577fd53f1d8d3166434c687ce48442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24267a455679a43aebca9d71491536443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439f94f48da6759ac78a609cba364e7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6864c65abbcb041d7c3f5df7dd172445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e682a2c81d484875c250ae49f8aa804446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45773d55715d5705e31db25e74b71565447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9b8afe03eaa7b5a4395d65d8abbbb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37247bf9b67882678703c9840a6d37a4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ecc9a874dfe6698654103ad3f0ec9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616dfd08c018becc57597d0e9f849e3c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbe6882e381a84ddd521b68200d2ac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313edfda61c6c2d9904ca43a41284a5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5611c1ba09a64081b688faf0b80c6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ad0cedeab9e8345941b654ecbbcc6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1855980bc17c02d6ad44362e2f5234456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef848a28167a1fa9ed001fd38a88cfe6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2330ddfac39bb8b7c44dd4c9e0ecd6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea067ac58a2af84b506caac11dc48f1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6621bc3b051ac359587f542fe0bf6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c091afde4ea6ff59a910361d84e5d8d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196be2186c6f929a0016aece670f59cb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918aef65a1dc23a488f80410a8e90e43463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2ace8e6e70aec7384026b4bf6dcbf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081dca2a0a3c5aa7f8c2f710e192147a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f357abd9cd14f7630affb5d6071790466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9b86fc5d7392790b875f317ee8e4d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f966a99f2f8fd570b71fa52fd42c4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a648de4ea3568531b8f6af2393dfd3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796bc69c3b5d054dcbfa29521b6e9648470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04963a8e7a488cf2e4fa9b70a94f8f6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca1d34152b5161c032c372645a43a7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e7f25151511758ed56feb4c25562b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e043c572f110310f60ace6128d2e4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68999814eefbfc2a0386731a5fe5f953475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914fafff69131e5a020ff940ec831b2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92890e6d2111b670551800946651c9ae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047908870ec075973706c65cbbcb2738478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c7c96f578994e9542a40aeb73b424479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cff59ab86e28696b8e9317f70a1843480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95e47d8d0a920ce38ed3d76122e59e481.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5338,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16475,290 +16448,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>241</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16758,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J242"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17493,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18758,4119 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
+      <c r="F118" s="0" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16864</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>341</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>214</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>5.22</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16869</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>1.34</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>5.22</v>
+        <v>2.5</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16870</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>2.5</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16877</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.06</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16890</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16756</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>3.66</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16125</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="E127" s="0" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I127" s="0">
         <v>1.51</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16922</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>365</v>
       </c>
-      <c r="E128" s="0" t="s">
+      <c r="F128" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G128" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I128" s="0">
+        <v>1.84</v>
+      </c>
+      <c r="J128" s="0" t="s">
         <v>366</v>
-      </c>
-[...10 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16928</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>371</v>
       </c>
-      <c r="E130" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16931</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>0.64</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16952</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>1.97</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>386</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16956</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>2.04</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>391</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>397</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>398</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16974</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19007</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
       </c>
-      <c r="E145" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.82</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E146" s="0" t="s">
         <v>408</v>
       </c>
-      <c r="E146" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19021</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>1.31</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19050</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>411</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>412</v>
       </c>
-      <c r="E148" s="0" t="s">
+      <c r="F148" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G148" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I148" s="0">
+        <v>3.39</v>
+      </c>
+      <c r="J148" s="0" t="s">
         <v>413</v>
-      </c>
-[...10 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19051</v>
       </c>
       <c r="D149" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="E149" s="0" t="s">
         <v>415</v>
       </c>
-      <c r="E149" s="0" t="s">
+      <c r="F149" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G149" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I149" s="0">
+        <v>3.61</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>416</v>
-      </c>
-[...10 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>417</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19119</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>3.88</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19120</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.67</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19127</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>4.43</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19142</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.62</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19147</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.57</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>3.74</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19148</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>437</v>
-      </c>
-[...13 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>440</v>
-      </c>
-[...1 lines deleted...]
-        <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19151</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19154</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>2.03</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19146</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>457</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>458</v>
       </c>
-      <c r="E166" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>6.7</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19179</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.54</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>467</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>467</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>73</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19180</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>467</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.49</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>468</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>473</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>73</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>59</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>484</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
+        <v>490</v>
+      </c>
+      <c r="E183" s="0" t="s">
         <v>491</v>
       </c>
-      <c r="E183" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19227</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>0.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>495</v>
       </c>
-      <c r="E185" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19229</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>1.83</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19239</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19243</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>0.83</v>
+        <v>2.99</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19248</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.83</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19268</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>1</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19269</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.68</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19275</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19276</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>0.61</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19290</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>1.66</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19312</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>3.64</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19313</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19317</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>5.31</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19318</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>4.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19324</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>2.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19343</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>545</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>26.17</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19352</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>0.86</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19353</v>
       </c>
       <c r="D206" s="0" t="s">
+        <v>554</v>
+      </c>
+      <c r="E206" s="0" t="s">
         <v>552</v>
       </c>
-      <c r="E206" s="0" t="s">
+      <c r="F206" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G206" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I206" s="0">
+        <v>1.09</v>
+      </c>
+      <c r="J206" s="0" t="s">
         <v>553</v>
-      </c>
-[...10 lines deleted...]
-        <v>554</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19356</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19357</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.25</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19360</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I209" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J209" s="0" t="s">
         <v>563</v>
-      </c>
-[...4 lines deleted...]
-        <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19361</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>564</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>565</v>
       </c>
-      <c r="E210" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>2.03</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D211" s="0" t="s">
+        <v>567</v>
+      </c>
+      <c r="E211" s="0" t="s">
         <v>568</v>
       </c>
-      <c r="E211" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19366</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.97</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19373</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.25</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19374</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2.68</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19376</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.8</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19378</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>2</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19387</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.65</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19388</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.9</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19406</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>595</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>1.2</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19407</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>0.66</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19410</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>602</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.46</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E225" s="0" t="s">
         <v>606</v>
-      </c>
-[...1 lines deleted...]
-        <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19411</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.54</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19414</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>611</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19417</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="E229" s="0" t="s">
         <v>616</v>
-      </c>
-[...1 lines deleted...]
-        <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>3.86</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="E230" s="0" t="s">
         <v>619</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19422</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.63</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19478</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>0.84</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19480</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>631</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>1.26</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19481</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>635</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19482</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>639</v>
-      </c>
-[...1 lines deleted...]
-        <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>0.91</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>642</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19485</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.1</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
+        <v>649</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>19482</v>
+        <v>19507</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>0.91</v>
+        <v>1.35</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>649</v>
-[...23 lines deleted...]
-      <c r="J243" s="0" t="s">
         <v>652</v>
-      </c>
-[...73 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>