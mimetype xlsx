--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f5abe746a8b1f72424fa55b799db11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd6578da5396d06a3bd8c1df31ed442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0eb3cdfa1f3c141ef93ebab1c5dd43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19610a4a829cc1c0da37c72cfc8e51c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d556f472eb3708dbe1d2ae56fb1305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefbdc00fd5d42038a7233d92eb67cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea61eab79677051b0961bc531c4ca317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf37633c8f6b1ac25aa0b2cfba4e1b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156828c39b777570fc00a8c6674e9ad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5545b13451d2ef882dd50e13020846910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfc9fc1739adb5f2504d37e9a420da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d16d2d6f3542ba8ddb405b9ef37b6712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ea234b5f99a1669289c0cb168287113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2034d6f411030071952d964689eb6ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80bf48353e2a8e5bac0d78f1376fa815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf53ea8d668afa1590f4f7910b0dcab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843374201a6296db40fe969c8bee1c2517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722730ad63e56d881346bd1b6189692d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3e1866cda68c7e701625bf75f3d1c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b737068a13c574f7625cb8e63b8f5020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9589ea847b608d8506dcdce4018b321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d99421c9dd47d5caaa0c1b055ff15a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be13a1cc710384decd65b2c9bfedb8323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40979e8daa7407d3883307c775c0e0d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c2fafadac1b7f6268ddda77f6265425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8fc00ca4a6689778d46481bb5b76a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fb92f1c8be848442d3d8ccbb4e16c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfcc89ab2691459a57c66c01af44ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa04787e600110c051a490db1d01d129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a092ba047bdde1815f8a05acf4945930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c0b9ace415977d7d285f05939a6cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a71bbbb0ce92327ee9d8bbf011eb832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258df4db32e41f390f2ebb1cbe1be7d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4af80a7f93084cdb15ebe7a9aea9b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928614238a0b2591ec30ae1159a3b5f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34208d5b453fbe6c67f1454990110936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd599a3da9f3b73ab6e12541e49727fe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ef1c31a0ef0bfce70f43d7927193638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a4fe23f3e98f504f84517ea1884ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abf31dfd9ce01fa83505841e7d37b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5493926f6b840768fb699144cc938441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342efda4723c6b2d37b3dce69767df142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb70daf6206e4c018cbfd8a688154543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb27ae14641a8216e2e39683929666044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2b20da7b9e7e0c4d4496012e770f145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1a7056370dee23cad881c690511c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9d95af16aa40973955a51de84681a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b687ed90b769667d7077233e0480c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cce14b1181a7c6cc48c180b2f15d5749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d28243afc72b6faa386b876a8dfca150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ec0e99a6b453787894ffd706368d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9e7ecc9f6cc65b968f49eeef4b89652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53695cfd1ed1c04aeb51e70d1e7237e153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa1e8f1740161b16f3d15f57a7ac3954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9963e0de746057baa8991dc985f1d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296e491bce49ce056099d2c3110f72f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9186ce2d8a4ebf8d89e4853a9df5be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9f85cd68351877e7d15308885a4e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b2f9af501107a878975e99bd4ee4459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea424c48d5d88c54e49ca49e5e869260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b27bbbf67a15007d1903c6df7125be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ee31737c1a83edf16288345f45dad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50abdd01662cb822fe3c520b4ed4fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff73205bb5fd184e92a46488ee9460264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b117318b4a86213fa089a06e18d27465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e60645a937fbaa50141a988fc5b2166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979e252e20d6543772ae84675a311c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681d515261b01ddcfb4a125e905941b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be0ce09d64c27cfb360ecf861a7b4469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32905512b5b7edad58197ec5261afbe170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288f126ccd24e5ad8b30cf27944d72a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005883542b10c0d2cff252e68b52b37b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b73a54f23d4834b8c00b664409b3b673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad93fd8d0564de1ee628ca965c5dde74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab477b1faf909508ffd6c380d4fadb7375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fdb8c8ac0d7394e368ffb7cf146ab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c291110aa370a259077c2a61066bf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffe7a4a3f5bc442ecc58a3590f7b3d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50261de45ebd4f3631a96415f36cd73379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bec2e05c27e0c09f48af9e582ebc7c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf350c99646069a226a93c742e70b5281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed63fb1b56ee5acc5457df1ac4373ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a124e6583223c6da285a2a34ac314f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6dbde9a9561102a67ff6cf2dbc91884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4475615b609a47ea443250b50de2d585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afdc8c898d5b051277027d9fcc3d1a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c067e166927c0c2160467c7bc83d61d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d48ed3adfd90331a9cc44cb26911688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e8ff249f769e6b17260d6d704f3fa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a12c4d2d3cf519317443c3a6b73f490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19cf2ee4d38e929866f59e67a1fe3391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ff77be09c8e21af6c10acbb374cf192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2bcc2b97feafc7f8be046e25d65ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0960d1df5fe6bdfca62dc4be7b1e1d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28381d60fa50db3c12593013dd2bdb795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55906eacfd359bbaeb51e801ed020996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06818c5cdb471546e0eb6255e7fb16fd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457fe17bf7adc13aee8423430cfebcc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ae1010e6ddcbe49081d8b6419d6d599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1451d0c60d9af2e2e809c08056621100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589faffb9f81e0bd0299de5f4661bd1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6283dccce9c821cbe43ccfb6fb3de102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5113ca8536c06ba12cc5f578489dc3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c56797484004b50f9f026564d85af104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8236fefd802bace67a62f4ad88a406105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2770d9b1c369104b253e4a295fcfc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5faa70ba060bd3d81f897590fc658107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48f045f2f8c0a791072dd2ae36cc52108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdeb3c8a25ae61c39ee7f6d76150fbc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e3753ed22f7903d617e2a1b4f00db110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230f20ed28243776e3509adcd21b866111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3ec2a078f2ced4e9c42a0276b0da7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3888037f3361bd0a7850a005e1b24113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4efe031977265e25102d651360bc6b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe42665c882d9be55da099fb8e2b67a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640e2ad7b55a7378c39d008ed0d21e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115af2119affeeba066153510496f6da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b16954d0e7cb2249874c4b382e6ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49966145be67f2f93e7b5d839e9a68b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b717ea08b3ea886152481f2d19db7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3e1d22cb44e2c2e685d2b215f003a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c36201fefbe8d3d5daa7ceaac2be3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49108db82b88ed0cc9678ed17a5a1132123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3376c610c7e96a286f0070b733f8e7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cd21265534f82e9a7d20285a9fa42125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c058f42c58f27cffd63b35f55670b1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20374fc1423b0bf34e31358f596018127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017d990603be9b651f3ad4d78a7493a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27fb4d92f7402e72a73a410a509ca8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092497e93e7d1482d92739ec74171f08130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9152fb38bfc0b7bbd821a2cde58c8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09df37e282f493a5d909249643bf22e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5364fd3163c5aa09fd80f8c418bd2b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772ff66cd9fcd16ecaa71752b59dd0a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ded1da56d0a17f1324e72ce893fa2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86787c36725e2b18d75ad73500607f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ba8504e39fa5583d4278d6dbe57a5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace34974721890f379980ce2f8cfec87138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9372aeb062bf1e65ffd02c4709b1133139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217480645bb7f7744802986967952a5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734e13ca7da04ce4b17cef192d9bc91141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579afcc48df276375ad46e10be67929142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9039605ffd450667f5c7ad98817e31143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca3726b8e6578ad43ef09a182b2f74144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b42d6cd36dbffd74b530c182918c56145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c365da6438b9c19de6c64d0916667146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fcfc13b74e89c81c58d3a1e7057ada147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82877e78c5a0284a6bc7fddb72ff09e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83bcd0205301c86fcd067e9b0dc8aa0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476506c23a0bb83553b473acabf8db8d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b60e61ba397f80af7b2502c0c79f62151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f49a560ef4af2b8c4f29d803320fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d28cf2acbec5c9533ed8fecae7a7e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99943cfad1f5dacb467b17f0e246517c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3d4a5f911fadd44a766ec3b9363a4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6da3b0506de6ce17a6ecea5ebe185e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7423f8c17be69da0b4e7cac65f10dd6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc477d78bbcc5dd44cc37cb054566758158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3d9e5d8038c996e696d05ba083acf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08facd319d5f4e3661b11ad387f2f19f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00dacb3bfc86171c40c9de93c3004f3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091df36d42b7accac6dbaae4f79c6310162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88324af0a3e1f87bb022fcce36de21163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88e969790a16af3d0ac0369139d629164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58dffcffd36640825f028871148c9a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd258b0c0c2b15248137313852a826f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9840a6333e929d456301bdf0dca87167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837fa99a7a1e6a59b30c4a49e16468a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345e61712848550b68de0db0215705b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3deeab9c8176e901ad64000b3729c6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808f4bc9f734221ac24d1c0b682fed2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b148143abdc158f12933cc7fb3464172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e1669c4261bb8d5fe239f9e27f103173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050d8be852b6ccf7eeb62152f40fc93174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a51bc71c8879535d78c9608b863c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a36615546c2806bbad5c4cfcf6a186176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f51ee3cd07aa668e601a6ba488dae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c1319d539bc2ee38e3a71dcd9d959178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadeeaef605a4e113b55d8576103c815179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124e0f61d030d6db2da6183a3134c20180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dde2eacf70f10f7bfe6d95bc3c8bb2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06fdf67ac5e1b20e76ecef65a785cd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5de07f45b77d77e28ca36dbdbd4db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ac044801a50809709efa8f472b2fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1bfd06f212bd15df8e67a4c9f1174185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8a77550ca505577a894a230ad57a0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561cfa1a6ef429b8538ba787e95d02f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0686578ebadbff2bfb42531f8d153e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c1cfe416b74aa3e1d008bd7c2280d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3079c4dacb1e3f76b8d4384d8074100190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784f08b9d8e4649ffc1d6d92f32d34a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a8296316ef5e338214970f3862a38192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ce899d50439e9d838531a6302d463193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91635f7d25eb192ea7fb83a480bc6450194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976188aecfafe9843f507acd2606aec4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdd593afcf5b6ecec6b8429fb89294196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743ea85ddcd1cbcf96f03be593953a8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5646ad52d7fff931faf029b3d22b8e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5656b3215d464f95af4411da33a7c7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39752f4a1a759b9b7e740126b7e62e7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d6c85bd311dd59902cbb5f35f5b9f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b38a70b97fc237e002404d15fc6137202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011f9eae3ce70f37a8e3cf7c9110ba4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f769faad1dbd0594373c24cf0b7096204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f9c6426ebd800c80a705b634917ee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdc37ec2e53794d3d3c896cd1ca692206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb3c517352cf90772c8401a64083fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100175fda48c5f9db561e90381813635208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fda22c42afa80bdc0ee9a17822310209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87351ea41b940b78b83214585fda8e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981df382cbe25c5b77d14c425e9183b1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199fb4cb2d43ff29ace6e8956fc8859212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a3402841b69c83395d1d4659e0757213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f66512d607f2ee5f7d0d32c1b76e92214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984ace881a2b2e9a7ad2a75d2913414215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef9a94b395fc5c88f425936743cc7f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8235c21b17023d3529608a693b26189217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481f617189d0d43d81e29c53f45c50a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff015f0c0014d34929977796775b4f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0eaf407b3e893240a5e99a80a5e79220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047275c2ac8f9a6c957e842caa3702b1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7e25919a19ba49142eb2287aefb0e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c069259879ed2e36487c2c0f2652544223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50571004f2c2674d80272e44b047eb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3a8c521f85bdca9ceb959236ed748225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc92b7d68654c1a2aaf0b9167e85a12226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c49b6ef9e6eff6dbe3e63027b16142227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a72156b4b4c76385d4eb417d583c82228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa02e6ceb92d17173874d5e89c3a15229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f9b19ec967c591b58b83ab076e9b7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a0bca021f947403fd48dc01c21466231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f492666dd35aa10c641e1b8e89a3bc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ffe1422025bef6b4ee0bb73cfc93e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5153221b75efc4405aa0693095263b2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efbc9f7114fa85e233fe7f5a919d76235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55dfb5cf5839a008f0e796b56e296a3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b1421123cef690491936660601a23237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ceaedb4349388fb3818ddb9a9ba30238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b830148f4ea45f1d86d59e45494a332239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9416e4d89831e61aa18ee87243da95240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d469e07a992f101c4111051ee89c6b3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663a74ec1fae1d5aff15bb0498c7086242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566f4dc36ab34240f17f24c8cb2c515243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f575dedd3299097716263f60c36ff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94335742716cf29e8c57080917b58f3c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125492a308d62867954c2717bd795e68246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad6aff37e5f29656b25c263fd4bd20247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb605b4d3a779b323cfd33062a8ea576248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f04a09bde4cf93a8fcceadb7d1fed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade40a0d89eea692e11ba5a1db34b1a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda402cb6c9fa11fbfafa369c931e43251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cac7b2d9224d304fd2f49ae7a561cc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883a042ccf2bde7df0b6528e488a933253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f9826f5b17d13708b4445a306a03f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a006c398d44c7f4a7bb2a192fb1ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75ea2df20111238efca83233314dcc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002ab9d23850cbed5e5ffc3ad78e50a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69d18fdaec7a0203c40520b8b27d8a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7659efc4e6f57991fa4508f270a55d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922305fc132d477cd749eb0a28eb431260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8a064ae91f12b1f86c8e5ce5fb7ab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6065647aa4932e31b15ee08698d18c1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373427ae1803a157b557c1e9cdd7c4b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67e9193410af1157bef78fe14df70a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4633e424ffa86c5d01aaf1ed69d80265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48967f0f211f13ea24fa226e1924caef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862ace2421dd8c8971f8bbadf692528267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42748e5184f4a315be1233a8b515f2cf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb9ea007c2bd0f14da03f4b90ae0ef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bcd0aaa7194d8cb55fb359c632e3c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce3add57bea6e9b135e8bca3a3409d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26f3c5a04907fd5c864d8de43bef88272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1369cec030be7b878ca18f72eb2ff1f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489a37b8cd6f4b15ba730ace514ddce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775436004f2a39926a336be8b18d0bf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0990d104ce1cfd9cf2d9c605685cef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a17b68aa89910cc6d92ced4bd920e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d66765ea75fac5a0513b89e5c6723278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3d9690fd2c111bcbc9303bb64f61a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3a7abf1b8717f880fa2fcfe184b42280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668209ba0b863e8ade41958c99999ad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c853cb1408571b0a769043e4b5b1f1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15358467c83592c7dab514369cca2eed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce326087d6886384ac47ca27c2c41ee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6daba24cd620b7f4d05ad4aba60516285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0846977351864fe559c8bb47ea1a4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed84945421615a122225b5e198292ff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314be67f6680bee6694f20b8ed8a1b8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183f47f7d3666eed90320ee1e407706289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2807fb09b3b835558c67467d41e55290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e1fd6bb57c6eec29bb5183840c061291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4e330993c0617065e62154080d8e7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82040ce9451849a4b11c50459a97f444293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e7c3087a327d47af3d71b86394f77294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bc4e3cd7a0c57962f24d94ac0b02d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71c77510ad03b584a1127941515da5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8696507192bb41f2c7300c3b91080297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a51023b0c097ae70a4f6476320029298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ea7820d3e83be0d134cfbfd156c6b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99237196f00f6d92d00e115e559a2c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fa5f9fd666f80fa31b333d1e99743301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d523c46dec8c514f1817131d9a3ce9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243378c00cb91dee451446446dfa40ad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec56c55522f49e1f3ef4cd932741b3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbfcbc204cb99581603269f9781217305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9dcc6022f30f70b59cd5de448e759306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522215da24d3c365eb091c943ac9e8a4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005f2229d6ec4399f6fef22ae972575308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6adfafb741c7f3518d30df9e5406bb9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea4d5a03df97a4d661d07647dd253e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3c13c68dd16518816c00585589570311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5d770ca26126336560abc19e93353312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7078ffcc3b95f727c654be9bdd11a42313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbffaa0b929a1c3c5b118e66e65606314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac879480b2ce3ad649735356da51ed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e84e6620e482faf0d22510b8d1de7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c530e9797d8555ef2d80f9183dc8bb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef89f5d676c32d376d3b056d01d25c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0116384ab99116c08effdb4772519a0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79cc3f0e0af6580e79bea37873f6e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a3a980cce83ecdc592532feecf631321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d88cd1bf5f7a84d02227bc83dbfdf4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a8be952b70c29a5343bc9aed62734323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271d9267908ffe0ec042be3a39b58a6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc617e457f383601bc5144737e3b643e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44dd5d3a9bc95ba5ecb47ab703be9af326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db0b2ff631c8495adc86a52b593dd7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70566bf5738d93b625fca6c1830ec30328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb396b827131fc1684b965c28154f6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401b00eb01074bf2b47942f4e5645b5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e65c6ace5016d67149d3267f282e48331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc873f706c840dda07cdba5f702d654332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f25f823c84a0beef3d52d18f0cd3a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f77bb85968fb21cfa5263030f6454e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62ae1ba0395aa20e1921d3adee07a0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8eaf9b2a3f74b6c9b1a613f23b0441336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca42cf2808266b1d696a888fd10a526337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115e0b4c2f3029d7a6d7ff6e5da6032338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db528fedc7ea2397571b45c7fa8f2f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b754a6ea1486f12fd9dc0bc055627e3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa98b96e986b58117fd8b362adcc83341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a225982da6dab2cda6ade5ef2c1403b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b30eb42f61f8a75a7f0d454b94fe87343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393677f39b6162fa4e3440eda9b28f0e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101c1747605613b669a4252ae46ead0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8643e8e4b76374d1435b2db317fc0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f66d018300e336fe22507200fa2edb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcf67652d39f2cad791a76c6dd29ac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb6927659c28723242d83e9803c78d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56e85b42358b5c8bd1f49ae9ccc4f3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f82a8bff28c26ab8968b80b508075351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498ec8c08b9109716180350ca05d6ec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1016a526dec8bbe7e025e9e7f19955353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd03705b127f5bfc88fdded1171234354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42347a7796799833b3c52a037d2f3cc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b0a1efe36c5a285e36e81e2970d9d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54651041a69addd3184bc2211dfd3b3d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b7b8b8793732c366563966b0e7b19358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3af0ce82f4d8f4cc676a83b37d09d8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2cd544ffca7b8686969d8adc10d86360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bb3480b7414c9af0380cadd285e83361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eed8f2f07194c032ebf3581eb3ebb4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468065f86ace8d0516903db03ed2038363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5396541927ee5531a1e0ab2c667346364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f73e9f691992f19e31b2fbfb78355b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779aa251f1a2e90e498c0af3a928b3c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18f8525e72a0b4f9de17fc8a773735367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451893848c0254c9543f905ea0225673368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449999b6dcf1cbef645a9fbbc67276d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd00a81de779c8d8029e0040cd2fcc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596255b812584e102db28847d8ef1da5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd955835ddf0002837c489726dfdb003372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b2b91dc1b6cf182040953f14e64d6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a10c1c4e457d7e7b76ef859fb7790e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b0a5e3029df65f466d936cc9225dd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80626cc9889fc4da5b32e304435fe2d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77551d5eb28150baf16e4b8e66de19fd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e03a36cde7cfff0f31f99fb3851f4b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848eea4f7710c16a4967b7d706bb3a1f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e3db08e4b01b18bdfd00f41c7bae4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231f5e9ad9bbfff4a9619c90451aed6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66129ed71331b273e396e8baa39a9014382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b091966931c2b3be6d1d3653089c944383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfe983e2ea9f9b7fa744ed9e48ed8b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ee2036c4530358e5f206cdf40e30b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4727ea3d67d0055dc6608c59d5570be386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86e2089da0057dae7833a61fe36ed3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadbe3b262f90529a68b0c155b80d90388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13abe1e72f3632ab64e1def6fca036389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bc219f8ef695eff74fab89c586f22390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d9cd5806c6cad2f684daeae4e2e37391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa256fde9f76727b13199eb3a0ffd9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fa871dac4ef72c82f83251566a44b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3ed5982295480131c1a1e679c2283394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec517c80ce00a9f2a1819a72c534cd3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a34a460a243bed5f2e5b3780e1b793396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ba37d90b5ad9afebc2d328a904e90397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214947b64f44d42a4bdf89b89f277028398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bc43165e6f3b670c1e5b3e139a05f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d543393272346b5263dc23f7f8f52400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a860c58822168d6f67e319df18b32b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a61bbb834dbd1d795a03d3b550d2f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f705db596a70fc18cb10ce3a72bb82403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5f528003f7a5fac8e88c5e0f704e1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a073d1cf68194283aea24c634dab3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1959519e4d28184f42de9ec9de68f4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1da4a5cdcd457d2ec9c9ef21b166ce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2e4bd066b9070aa199531d702e32b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abba6eca217ce1d0c8b09d290d5922409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c3ebb841f1c726aba070a32b48e9c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3fe54144fcb4e94e2c3cdde9adcee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b2809e0078591ecdea3e1c7dd708a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1219498421e95c85ff471cd8cddaa55413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330584195d30b1f82a402a4195d7df50414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df54ca262795e61b5e1a46793ee895e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7a7935dc464712be5340aabe649ed416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6513cdeb7126207b50e15ff1241fc8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02a1ea8b3d6a6f642658121970f0dc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9ad04caa43c46ecd30bcc3a099e04419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388e634b7fa04bc9f181f9b00726c14420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549541c60e03a524aed790ffcb29667c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a77a1d558ab1e5cfd382d356b5ea13422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3b8d0e865a3f6df2f2e9a979c4aa1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8483e5fb1eb527eba0e4ff9085334b2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356313d768c51af385c4a1becb529cb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2286076c10afb823a910718d15e6ac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fabe5aa6e66f8d844a043936ff19a9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b4565ef0bd63abe90f98b7b6bad8e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abbcff664b3aad45dd93988a4a0d15429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd64653c955d5c2db2e01c2bbd5e80430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570eae389f8a68076b53cd5a436cf58431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e87b5dd3e5f78193f39077477dc803432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9309744c9b815cf572491df9187657433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bacc7dd0cf9fb1b77f1dcb191cfcdb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234aca5fb0ff4ba6fa3ff2d0aece6e8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71153669de7da09649a9216557607ac4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf7be1f9133e4b695cd9be0747991e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03bcd4e283b9e7fe86f9e15726f2536438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be040b2fedb615b570bde3c1bfdfdb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5f770a13e229ee646c509440a9ee0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953b9391e663cec41cd704668addeaa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab245c422d1ebd8ff77a5fa9913d29f9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074459aec0603f4f14f8a96e807e00e2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55af2b1ae4eb555edb362c7506d24f5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0bd616f42b0404c774c0ad6e7c6f6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c05d71819913f1c0b1a3fbecc59f97446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902706f0ddecfeea17e88bf6a17459d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702466398083bb4263c59a3ab5f9bc09448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f72229255070f1fb99643171f17fc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93bb8c670912cfb5c22901b2a0aba9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7b2bc466d6e67821cf56df35e080d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d877810dbcb8bc659ff8226b58085452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce080ea72e10782941988a46127d723453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047170324d474ab1ea4975a7895658e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd6c03e8255cef58086bef14f68c16455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a932df303544736a0be0dea3530958f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f8939a73d9aaf85fd170b24034d7d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3eaac9e9b7b7d3d8c2d29de6569d6e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d974cb218aba14d380276c14b9899b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c26313b4bac15ca99e64eec1d4d5c8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee51b60bbab7c0754cb78161f072bb4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375073f0126c26b5971d2af895e83098462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e1bad38b0737e4221d7af5031b83a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4622d0d6471ed27e5e3dec2c23e42464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25dee6e1056b9385cc3de378443a0d5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d0f7b86fbaae92006f118f9d351b9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c59960675a77faa229bd42f02d04c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145e0691c7dd13f1a060968d5357223468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974f7775c94f5e16709f3b53e3ce061469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6a6969be0b41dfe15ba85d5488937470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb92da861b229c93d731cbf24816d3b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f25a8b35f6344253b30eb1879e3dd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bfa88c346d7b7a39bf5fd2f33f8df473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd6a934d3b03fdbba0a596e8a5a1fe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a537406b1c69707fca1ffa8acd7de3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100dbd5d00b1d59e80e35b916269c79476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567374cd8bdccd7930ef0cbbca2f237a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd77241d3783cb8f541390584271f64478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2648b74822212b8edb4a71429e09536479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8b637dc270e75a57e08188f73f03b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd2bf5167f85dab3a40e531019f922481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a68cd45775e83061ffc786c8924ed1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195f679acccfd545cacb0a9fc2bc439483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865ca123e04017685ee8f3640c99b93484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd832d90279f36597404aa54b7b4c47c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32963fba12d1e6d362671e67afbabd7f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2ace2c635f4486b1ed6e4206b729a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a865c940c15286b28eb9b420ef973a2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9588c742959df9634d4d420ddf5ed489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12c1dde713b34cb8284e62503544871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533af41bc332109ecb36e064dd607922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b52cbf69722f3d2328694fb561cb2b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010921dd59415e6c3f5b75c9795ea8ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12139afb8e132624184465fe1e141e645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb9b5711e469de3df54cab781484ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0eb5faa075fce07410652431823fc97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7972fae81a32990c1b2661988fa0c18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315a56619c1a0cbd5ac4342755038399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d347cc1c8bbda68266da718c8d0aba310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b7a1b39b160b9007742177977f6fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba04b7bb2ba42ff55c14a072ae434b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0521139d562b0101777ed6d1877873313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513fa00d77130c84a8adc0fdd400c6414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c099d72b44231f8dd4be6f0dcd3e3b615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0db1927bdbabb625b0fa54b81964816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2c4c684afd121ac53cf967b69021117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51ee4c2006352e6156e5e961b2a6c318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1126e023fa4e562d123ce461e0c17e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849dd53219d5230d9f3abb2c74eff8b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd351a7e9165d65767f126ece810af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080dcc9395db6cf634f74319858d637022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bff1c77efeae6a91692ec19b9405b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0070c8ff6021e3346080eba605515724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280edbfc441e169e8f72d8adfa9a09b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e52e42b87d7b1625d4769373477d5d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e3fe441391bbbc51cc563ba44011227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fed85244318915828670127d4daaf628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5203378df5e71fade52546103fb421329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb9389c272ba67a229337aed175b5930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db131d3dd74357966d9a3b109be5c2531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f219f5c1abc5d7c49f90080c28c36c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7546373904b6bdb53c8725c624a96733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb9c55d238b69032ffe5576dc2bcb634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039df5937054b3d21e64ed309a5801b935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45343b4f2d11de38a0d6132f766a70ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c9ad6bb23f3a1f7a5a5db08e27de637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1487b052562b4b5b57da7a5f91df4a538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24c6b4a66640aceb54e304a01922e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01a2eed5cdf36bae1ffc8479382c1d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c63825d44c314f40b437f0e5a53ff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6863498732517dfdcf2218f3e239f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dff7d06bb528793e8a1e44e8fef99443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c07edb468ba74a4cd814b3dd91cc044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139a00f4a4fdd89483538b31a29c01e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfda5748a288aa6cb9929eca85edd046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061aec05d719034985467e5bdbb244ea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ba2b397eba285928a682a6a332a6448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b79e94dac64adfcdce3977edab2ca849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849cab504606c29f90e3b5d46b8c666150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263fc159ca33000df96027cd52e7da751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8be506216320d7db0acafaf43704f752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81fef873151609e409409522bb973153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fb5b9e1f4519c9cecff9f2c18346154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1c680a8cf551da18739ffeafcc14755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232c316c91dd371836b7fac76a37d8756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147645798c899fbc37cb32384ea40c8a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2464c40b3b6d1155e9118632ea3ca9358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7565d6332283270bfb909c7fcbd1459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee596f031bd0f4b10ba857f14e18e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2aa558f10fc00ad134bbbb5ca525261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e754631f7c18b70b3c9a2c4be286daf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67d46b8a8f970b9d081c9a68610a4f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa8be292cd61a828593172150aecbd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02614a2a49bb602bcaf271863edeedd265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28133d311a399daa846610ca0b268fa966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7487bdcb29f0eb481dd940ea83eb1867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c674a16fcfb0bf220fe20503faf4d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f7eebf376fe19de0be713931617bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bcd3b7dfa581574616f8366691a9f970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa6570514f2f3e3d022c54dd5ba2c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfeccf7eb591293c87a4f9ff6536dba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f139afe9bcc645e8ca9ebaf2a825573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34344e39d53112bb6c96005d86d5208174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8a074eeea073b9f723039bbdc911475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564946403308646f5c53ff0f9425aed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f241a5e3002161cab6ace830258b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7420eba7baf581bf53fa9b84976a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773c8e75567174b2725084da50eef7179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1582c41c3106a637a22313df80c9c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead8641653b8a0b9f527912a7966a2581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433702a1aa752c4b0c568bd353d813682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eace169e2086704f9d80c6d27194e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4fa484011bd2afd1a576a9714c93e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7e046c308e57303174f156beb327a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693db8b67f80f8e57a5029b35d5dcd9b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2dc33766489c41788d5bd9cc205cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb7cf195bd835ad10de99bdbd3c77f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47152e5ba39212bc5696a086aca800889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fae2b564e3347841560507d608486e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d65b97feb5ac6c249ddcd77ab260291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593641a03614da852241eae2db259f4f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7646506331460fb38ea435939f1010f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2241c98d41d1a4ade7f3f5936258494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68abaee251d5aaec9fd6abf3ac9056395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b776dfa927e80c88d9a11f6daee3a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a977a6f33b31c94209f5bc5c2eb9597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057a82872f77084a176ef2a42252f4198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1916c282bc40cd0cf206dd631a44899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2fc1caa443ad938825c979b5fde79100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca3c553154558034b574f7f590f296101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2c6678a7fdbba9152a21d53e3a1d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631583736cdab5a17eaa21b384b25cc5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df162cbef9a5ab994eed7fec17c46d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbe1dbbd3041e84af3a265dcd1f450105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9e134dff8821b4cf4a080a64a450d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981e994c22060b58d428c8549168b5f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8373b41f90278e2537911f2095aba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94b5bee0c3aaf8bcb3823cd991f6cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f36e00306b0752de2f61a8070cee75110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568b30ce861eb7f748b13c1fa085d0c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495970adc6eba8670aacd55e003f23d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9583d6a3044a923ff1db2625fa5eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba1f8f384df0f7e1b547e0456b4142114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d8e59c69136b5feaf7d152f340c7e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19224a97f5735a2704b241f01b44377f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e90d2025e6a96a1e7290bbd2bbfa82117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47271e3eaf51f0cd726bb855dd37bdc5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f15e5ea89aa03dcfd58c25bf975f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30c077c1acd27f217a0b41513884ec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405dd710fdcde64a835d5c15fe13405121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25766b5ab5221a5969f2eefa5dbec804122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8c4eeefe1376609d9dff3c48fdbd9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2dbe060459cef499d3e5943139ad7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d95be458de2c7c204cd9afbd7cc9b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25eb52c047e46cbbf2e64a6224d86b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a4d091c8502eaa1b3aa981015e169127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037be5115907417eb03538359c19878d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170324c837d98e56a6b488d578cd147d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4083d8d993092136fbe13a71b486e8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d65f937be779d2a44748c7d07d676131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d57d0078c3f3688a307b0d58d3e12132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f6fbe59857fcad9fed0df7cf70939133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d169b62f4314af6842b3abe451b793134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5288fb14aa568e4b09e4bf125a0f74d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bea24caff938bd04c8b27098a54547136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b203390634f56c23e157e1a195b68137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c52f826dfb6eaff4795607f14b86d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf45ce0f305f0826e16d12d7a77771139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9f938d95ece0bd1e03012f7e83071140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4a5a203b5c4ec4786760d22eb733d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236aa1882718e80e0b2796c4c2861abf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c5bfc9825e54c2d0846dc14583231143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c8fa8366d0dd0e57a4494043c702a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3370a110d111f555f49bc7902405d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196ad3273700c5b06acf0475822c69c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bc3836042018ece627979b423d58b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2ffd2507d8a651f6a4663e038fc6f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724ba544cec81753c5d4723d55e4f77149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea0af6e5f24942fd9b8d4610412db9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dff130ae60cd8d10cf95894e5414df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8489e831c293f6c34865dd0bfa9350e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748b6dabd991ed94a8afd0b98a0dace153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890baa55baedf192f111fae7c92eac39154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908e61f876144ef1a6f524371f62c5b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77f7a6c79ff61abbbb11b7f97fde62156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664f88314b93e3ae6fac111d5172a1d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240dfee323c0d6170586d6a403403db9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3456033516ef289b878a6996cbdeaa0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce340a4860f0fc66823abddf46bfd2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40925e38852867d9f4d4a52c8eca7e71161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a4726138efac14b07b961ff8b563a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16780fa87ccaa7f7ac583ddde80427163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ccd2cd155a461bd3d3c821315afc4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854903c999998063632cf20f240c9487165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a5482b7293a788dcdb73629a150ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efca19beafb04376d3627d326e93ac9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b85b656fb6c09ba4333b2d9e294af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b61d334609c5c132abd50cc130023169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a179ee24e67de174bed17c95924553170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94ac10b9f47506a2f574a1e8aa9248171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cefc2f21beff0c4ae5829ea1b33abb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da202b34f9d6bfa21e56576e182c842173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a233c4d84e8798ed57bc9bba63b28a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478b08535da1b2dc6f617f21ed1047b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e4b07ed0a2c408494304be9ed71da176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099244e92400dd13d3cdd68517389d94177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843455b6ccbd195889967e653cee101178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce875dfe60106f8c315e26fcf33c733179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0edfc9a61fd89fd900fac73562b22c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c4909769de41b1aa9260b365ba0a2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84084d119de34f1bb1d669ab8be7fb6e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18e9157272fbf2dd2557e52070e927183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8def897fc3b106c9bdde183d602fc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53d6b525c656b16d174c2248d21de6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453695a91121f3ef3695b605ce8f767d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8672c9bfa0944f045507447dbd89f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f39cf8b3b79e040bb30a1e8098d03188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25ee0f04c2836503076c6c9fa4c242189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cdffdfc899285992cd9bf7623a3e22190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8e3dedd245f80f30691bc4ab81747191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b45bc23a2807a14b4dccc26cd9b79192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7ed15ca7df510c93b9781750e9ed5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf631f58aa427ed2e99f166891bab373194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25d717b9598d1a1689b5e4bc031306195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd73e235d7659f2c1ee5c346dab269196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32d82a0864d1407048f8fdf31126c3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986547f457ec872ac8097e164607d6a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e7a72eba2b32ba950643245d26f66199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25092e74f032a3c3b44d54197a651c1c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbbdfefd53d84b65bcb2f3bfb86bca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec086eacf5ab4927dd7cb72ad4bb0f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568c5a02deb4027cd698936f672f7a1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67e42213c42c4df4ca4d0244203356204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb40167c3f1a3a68513a19960096c41205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecb5a5b8931ed7cbd7cb18eb32f002206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bb783cff462f247670a41d2f614a1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bacb01f1055218d7ccfcb4a87b40c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bd1a8bedcbcc64a5a7d3f6f721f46209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e8f7cd9b1590e849f285edb5534f0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d342effc34b4b14860a61d60acceaf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c301ea4955472f4b5b0ffcff8fbb0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e260c3904d80ea8707b237de4837b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018f206bec38e7fe56dd5f2e3d851b2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df66bd38cf3e0558d0d10249da3c3d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2db96b1c852bc4a87121fb31f1655216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252b28f166006ada3ac9fa4ab80a464217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710a90ec66d32a8239a75ce9451ea53218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305bc541e69125ffd242aa40aa11593219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3c3c3e889572956a344e042c65543220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699367c9de29ba8c71c2f8e8f5cdf19221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba448e0278417ac44c4a565b6d13995222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8c2db903b0abd02d05dcf09b87700223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a19d28815cf3781e0440bb37203e66224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3da8e70a0be492c66a26718ae1a653225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434367200422ae3b2e3dd7968310391226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6d4e90b5ac4bbd0b27bc11ecb2552227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c6e5b2270c622d52e225ee2860e39228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4dd00053ce1457299208ab2dc5d4b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c08a121cc9d2182d302f82bb6feac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696842c472f78d943da72abaabfdee4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6ab302a120f2592150d34fe91a690232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed5833cb72c1c090f8f6bc1f18f18c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb1ab4c350e46e81bf692fc56f6a5c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03945f228d266a961bc0f4879fafa79235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a92f47442b948cc0195697733e7be1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6b2c5c972c036cf7fb5f3c522459a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9057de09adc1e22510546329299b1e9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe572eff8ba22d7ede2c3afb0085bc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037d698b06c721fa815ce04603caa35240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b327337467ac828b51aa83edbad315e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f163c08e95596675f49a56ee058522242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e99577308b9d3c9fc3e532d9551355243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185d9fda5bab935ed72a3b14af430da244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186fa7c786b36d48597bd6f409c1af8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180afc24764a0e61dd30a3c83852651246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d571237ff9ebc7aa1ebf9a31604f730247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191573fdbef06682df457696b413ae36248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d454c416853eafc2668ff64bb3fa78c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a004d01323b9442add2fb5fd135c8d1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655afa1cd813b1bd87ee89f1df3a49f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661326749487b4811633ebb0d844aed1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361719bbc8279c83d68a05b526d05e12253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4801ce8ef0e3a3047924526ebcc2e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9b1de71a87cd5e915b4b67b2d2822255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b235f0607a4406f102be4b0699286f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ba636c65fdf438e99c21292b8c1a5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43bb7ceb367cb7ebc7e4c68633355a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c0f07b53766049f9a13df1a334474259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e138dda2e3ef6aac542e75a500b57260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee550c2fe21a018723b81236120b746e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2eafb3e205520b59d1c0edf3c0a5a6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df12d7e4de35d3c186a632218276cf5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc258dd997d068a01569928acb62a13264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f455a46ce62ec6b1e759327990fec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc246b3b1e1eb50330f51811c5b5ace266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6b494241a1ec92b811a3578a1d83c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57230340d9f9fec6470ed4f976e16bfc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4024321ee0e87540aa6745e12b661c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec2af00bbfb4f9b95b1ff22332ea42270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468ba38402f83374d84fb0462be97ce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042322071c3c5ab9851d69fdb5aca0ea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e72f57e49d8452927f9006d956d97273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305cccbf93f311bbd467db256dcff41274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977d1fb74f95de7f927f089d6506558275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8992874ee3ed437119f88c512fde86276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cceabaae8ad497feea4aeadfa6910f0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec88abe000171dff2c91ee17e52edbf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec0e0cfa1dd6732f6c2c2af05e0c4f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7047c0e5951191c89bf868d3f19716280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b55d7343ff26f2193da2d0f76d9f50281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7465c48c4243b78cd11871ca3810a26282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1813ab36d71054674230c9ecc9edc1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c23d518855285071c893465eeeec75284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c12ea6c14d2594dd3b70b557b1822285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf01d2a72cc622cd553bdd3f61d36a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e22e6055c283994483601281e68b0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cb7e7c22dd383cfe122250f0a39d8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222520bbc84204386747e1953f3b522289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e3eddf2a4b8d672233c99677ec4b0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360456b36423b6f248a6e1390c4e9b76291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed0eafad5d035c8635ab14abd66af0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1ca46385a18256d0df8c265a8d5c9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abddce1dd6009b842726b608dee5672294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735a4f462f0580f80781f8cbfca36b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6cac9b84952642a7dbd8551038a82296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397d970036608ca5e22c628cdbe52d0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3c759472679e275a24402c71ba0e5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd5707b4d4cd5bdc754f2b39e3eb05299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63c5371d4f3ed69c58ba143a23dfbf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ba67691e404bdda135bce34920d50301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b070ec06e47006f180b820008317e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0334c6845d013d35e5242b31e415fa5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2406937283df793be8deabe8c288b89304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40baa20c63f4b27a3bf8036015cd06bd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159379ca13790d0c16b2b4887efb32b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb493bbab8cb586ab53cad79a9905b6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21385b1b80385746f493d49f6249aa70308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10571f481ecad481ca2ee3643305747c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b39296295d121cc45ffa7bd4dadfc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c61a5a67f03e8335239548d3d3fd7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debea9a2e9d0bd3e94652dc9487447b3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c878c4afde9fbd2964824604544f62a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf878cc161a818dafd6b5ef3814194314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9de2995645aeb823b4ce3497c2b8e7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069bb890084f108d8aad3742a18df53316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f103145f37461e3345dc6611d5db8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42db7135c90eee0963d7de6fdc20a3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7eadecafd6e8baa1885eb2cfd6023319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d1ababff25c1be87c31a0df3d46de320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc575a82e4a6e5575ce4e6122c848fb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac26988b86b6e051e8cbf1bd1bf9640322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71286cd42fd88b36a2a5a6912d9bbdbf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03811aa78466c1b8a1ffdd714e544a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cbeea30593e3c774f317d731d09a6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0543d0650ade9ec293ce68fefd936d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9bb10a6b37bdc9031704d2934b914327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf516afc2be630f5c1f51256fee435328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae86766b330e72efbc205ddcf0ac20329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b770bb79fe7956413da9970744ffe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d0cb90a9dfca1e70c222f136a863a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e521b6fb82460dfa3b66a8dda906df332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758ec57193b6c7a862b95fc16f3b7b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d62427319ce722ebe95ca3a539f90334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da8116a685bf2294d1566ea7a4c111335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b7887d547131bdfcd1bb00eb4e183336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa25d6160be0369daa21d533780827337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078cafa321cadcfc31529e5fec7e2a1d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de785bd293681bcd3c412c2e3f4548339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb025fd6b0cc8d2aef4d6147384010340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc829b687d269cbb5b1a5cf761c16a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1038dcad2a5dd4d0786fb94375aea0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6010fc85855ca3aed96c0871974a0b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94517f7da6673b6a5c423e92c1f87d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf34fe87acd5c1c40e1f97418b36e72345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007345adf95b200636e645d637bc0b2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873284df6609c3e025a7ddc5ec84af8c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc003d6348b79de4800d80a658cf76348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c410279fb06f877032d7e6170d40084349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915dbee41caaeee7ff409e4f22b37b1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43bb00658dcda48bd70712aded928b2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b9ea11d2ec2e5b1441316b2d472b0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec2d418c5daa53b291b64b3937e4e0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b9769e2b9e15e830f92ece53ab89b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b737c7043578cd163eea1e6f82af156355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f8014cd6690a25fea621975736040356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b94c9dd133ad8ea9cf31d80a4b868357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56b1453cedff72768409b497a1bcb0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef44ea31947278ec0d2bafc59f2776359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acb8850d257fb9e557a26801063675360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfe1dc051a0dc3ac08d70f74e82065361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfb467a812d5cb492a9a4591598ae9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78a4b9cc973e69cf7268e1a2f7b853363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaae93b9fe3d93107d0f4f9163ba0a5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9a0517974c4facc69e74790a5075a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf979b786728baba0b9037560a0a8c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c7e19e0e61a5ed904523e1cee8df7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b74ba8a0def4f5e223e12054ba176a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed147b3c5da17295cb5f80d191e19177369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf954252f75f70149839eb7a02576e6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc8ec3268e30d3c32e12bf1767f34d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb8c50e7a6d47f93564d5050d59c29372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc699bef04d6ab2b5f417585861884af373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b6781336406f52091e3a7ea26e620374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeed7c177af4d5c6e0ac9e052e01a8b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb956c3f3e5ea5c6c4daddb1d250f0c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aaa28ba390cf9199191e3e7cf50857377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed40316d05635321d507c344e79ff21378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e6c8d744498f3d4023b65362c898b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b784635c71ef29024af94a6ebd02f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a0bb2c9056f5d5a8cd352afdfdecc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f4dc75c56b3e110c9d585556537f9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e0cc59ec732edb7728eaf83e8054b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc8f1cb2fcb0116f2b5175adaed4d2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea123ac271c18e2e9012797dec637f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857b1ac2ab77543682718c937ad8335386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559a75256f72b2ea9918c5da6fba8e9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826e023fbbd33b86402d3fe50ce7860388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f6d5bd9df5f5da674077bb6491ae5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07817e32f370d9a309645125f06533fe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a55215c517c9624f09b97feaf307ae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03dafe9abbef7cabd3f4d422535822392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b1415a247843ac2438b76948bb58d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff1014057e7fcf3ecb55e15a05572f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb313035f5c70bd0221bd8685f961fe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfe3cb6fbdadd6a24f28f8cce1cfaa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad433f197958bca675f39f25e160440397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebb70b875c8208283e2e5f0a6f443e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394892dfa770f696469943a98f4d886399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a650c37e6c3d195276035ea61ffbb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f0e2e79906ec583cc5668451ae5ee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb7de5ca0aec80de18e4d8ce935c9c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7741b517a14c3b3f2ce01a79375e6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ababae4e9b3145287e22a693865d6e8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1cab546b02520c06e2945f8b058c4a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db3550e26b41fe550912db480b7271406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef47fe1b101817a5d6b44e3a93875f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b1a1d8abf707003daa02c84632858408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f9865c5157192984cff3344c569d9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fcf15fecdc980c29de8bb32926b5b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bd5be16e7e87f0f470d8389d58b24411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5fd8c3ee6f4a4ce78f3dfc686158a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d648b5c632c038d5ea405310db09b99413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61869ddc96607b56902cd3af3a1748f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3728051c692cc258f9402143aaa5b64415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd92edc15aec7df0cfcaf9157d7d9e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20443535c51c156df1ed3dad03b4b4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc9e9a7ea85878220b7726b3e9cddd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538803d7dc81549aeef66a813fce730b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bec8b0761c920c1a37631c5c13ffaa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abef8b93d90d3d8f3c37d7ad6a4b3f0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d179ca285de93732f6c6303f793bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0dbc6128a832243535b84bf20814cd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79d04a40d85e15cef2d11a8446e4c4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac4f08adb2d8aa931b13b319ebb403425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34295ec433ec4e401cc14c74bd77d0fe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca5b7ce87078544e66b70f37e01cf3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864b7ef27e72a52baade7a802fd5b1c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf75640706e92c3d9dd9df7ec5f8c4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7d435bd44928adf0917177e66f757430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca4ada92a4298de3ee1dd34a42ef30431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa372f35d6712a39efa93604b4d30a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59d91bf37e0ef9249361cfdc73b2d4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632de9e44e4cfd9aae78122b2e4544af434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3355378bba68304af124f30a69f66f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0797cfae261cd1e2d67536b359506be436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3400b179baa1e905567611e7c6f5d0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a36638f356779c41f993b81ce9ae1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2354f3f63acd4ac62a5237dadd129bc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4b065a4edc57419fae7fcda0c5a73440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753ce9f3dd05f46f981c204c6b9dd25441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e3fc15511c87a3f5ddd36e7d6b4c0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1693708de5b8854b4902f8086ef202443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6b741d1fca2c3c2f21b54b28ee49b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714699ad7c9d1a82aeed95c67970253e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa8f9f66414a60933a1535c7e70d6b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce89d836a01c802ef58905895d964e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c612a65780d14719fa3b32476456a7d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db00c0220f246b886db4dcc2e7f744449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4467246ef0f6dc5f22f568ded44989450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a781569f10b63e4653aca79591db10451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f71ca9209967e71b09fedcc714950f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe997d656a2f762715059d26f7f9fb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524d8c95104ce181d595e975b36fcac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879dce88d93b82f914141ad3d004b76e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d6ed36b99892eca3a5c22890893bc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710d75183a2df410f74c9907b23c387457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4873f0828cfd03df544590d274f4ab458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a06d6b9995059297be83a4d0949d0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a3879923515edc6882e92fd114f9c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29012499bc1da37eed9e7df5d5a63e77461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41b6204524f3a89330031bcc20ffd0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6aa82d2b28007704cf4f4d28010312463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997804b940f5060541b3bfcc64ab029a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5da13919b2a1d379032a1e4dfecaa1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7dc56cf47884ed311f8b1f2e9f8b0d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab65e2f91b55c750f30470e0605d020467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbce4a270044eca7b8a76b12b5ada8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb228e099104350dda69e8e09509ecf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dcd1a2cbad2cdfc06bba643d4be59d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a696c6588eb44413a06c6ae907d5a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936fbf899f3c5b3a7e28060eae52833472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c5d0e1ca1d7fa39f1abc1ddcca27a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9e94ee14daf02d28471dd5a7f95b3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c903695fbb3d19a192c5cd2e091e2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743703fd818c5231919020beb9294d3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f19176040bdc70a2a3b7b1e5fcd3f477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>