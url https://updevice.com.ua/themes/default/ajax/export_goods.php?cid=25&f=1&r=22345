--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,53 +1162,50 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
@@ -1252,89 +1219,71 @@
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
     <t>000009336</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000009434</t>
-[...7 lines deleted...]
-  <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1688,68 +1634,50 @@
     <t>000011661</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-silky-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
@@ -2089,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f0d6f7ac62cbe75eedc64e0de49391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494d4c1b1dc6246e2e9ef5479efe22b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315dd8c42a896aabfb1aa54c3d2b93853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c7f18a04cce5ab8d06fa7c81247c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8401bdd8d85c58a7d9c7b9b8ba3635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e815fbacd3f6ade7b0aad3453d303656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76887f81c47600d5a1b5f7f6d5af7f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf952341f371bf45830349ced19b401b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833dc7a6fa89abf534740659f5b732dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d299a7073c5c9a5810a5560640ac210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a674e6952d81f2f1b32e26dc2b2f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d123cbc91ea14bd919c160c43690faa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2efc415a2f0b53ac0be794a5cbba713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ee4d57dd38b3b538f548c9e6e448f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ccc45e8ca2434c1cfbe7b5674dcc015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8929d92331db1a29a9dea5be2dc94c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fd0a5fc36c981321b95955972082017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f101e4380b04ba694c7849b81a918d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e904d0a0368f05449653b08b29eded19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b02680473ecc6c378f868eea2c36020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14999856763061e3a88068c5b688fe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7ed8852bb424b29c72eceb9eb35a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6a8f0476e920edcf13cdc3f316aa423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f8d73316e088ac0415d8acf6fd6f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975f0719b397a803e2f654347ca8ee125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0230ab436cf7a61e864ae39f6143c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2c6f74a6a2c09b14c96235316450827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdaac1ff6bd52d321f8a7458330bb8f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613cbb82072c574f00a720da1d196a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e91e74dee2ea1f18c78a728b1828d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df6bc34a251660a847b142184de81731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05a34a7d979f36d7c4164214b4f77032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ba44f0468f97348678176f19daf0e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81f9ce595866546fe3508a2fcc6c7334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58fcf64cf8c4ce7879b79adbe10bbe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796111d124bf7bb2fd14ab6402d769b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3240cfe1bca23ea16178fcf34fb6d6437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58724742d24d52723cc0e2fa42f52c4738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1273c44e9f2594068b8ea460bc93539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ae5b31d1cf33e3a56b545813aab9c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0277e48e3cf61df26a6dc7694bee141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa0df9f880a2b47a23bd79cc0e931342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3759e233f214ad69a995ee11ca37343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56521bef06bb3d54d6dc17493f0d4af44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474a84bfd0b8db4fc9fe0a378e75e9145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05e251a3b6df993ce8bc35dce0909046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced190a6e1fdab1d1baf2e13ce3ff26047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0a97056e6de324781e4b5c1823c5b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3654c8ed5071fd28c1f4375941e3e7949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132d5f24e5079262667018535ba3c9050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ab8a8d2cb77c48716c9c2690e8acd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf7cec596db33175be3566d359989d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0fa71609ce1bbf4b6383022a1d3dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76dc8e4aced65e034b4ddf320eb5aa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53011039f29d1d48d3b6b39c27c99055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d06eec7f86aee3b1e7300bd5c1def56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b523b42e9e8d4a077c3f09c832761c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5ec75eaef6d53da54c1a332b002e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1936f9375ff3f8a7c53dc3c8da6a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749102310a24bbc4d6ed3f8aa995dd560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1b1c5092817f093bad1e39192e18c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f135d945b0164e497e926c509672762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919ca87fc32793722f244ade16ff8e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3eb852e2fafd500c646314cfd2b3d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a586fa837c6f66aa1e0d698d519f665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee508830ba2086fb9cdbeded626e3e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7649f797b6ec5463deb02a90f346d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff07cb0cd2c907cf30f7a287af811b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325891141b953a42b6249e331cd78b8f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e597887f096ea92a44d904a5519e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96979ad13bb2b47b8a6770ac2bc0820871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7f28d6b2d7224ca8dc871492d824772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a7912de01e135d5927c1aed0ba78a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7562b7bfa7e84584fc0e16c8ad3a81174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b001bcaae19e177fece790199c78f175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833fdae8cabd213890082ddf1babc9c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f174527583c991d95aa5718cf9904977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c79e91519c76ec20758af4f9aac7678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4587605fe61d9aa40ae45e2b293945679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e595c6889bdfb6fe65bb28bc7b99e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bb93d07eff4f1f069dae36d42812381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae97c56d2439d6e3df76c7577d6ba8982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a160292fe6ee00f91d90acfe6580c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cd2f12d44bb76eb58593470eba6d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d39b00e463fcbb78bf1d9d4bfbc54185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d5850038a494f1349759e6615e2d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e643cb195cb847bb503b8269e3edc687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88389e18e30d79994b199e0e750e0e5588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd6f490616222a1ad02a817b1b5ef489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36978744ee63e5df228f1ed0ef437d690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617cd4c6a99cd998394467024a0bbeeb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b50eaff1d0b8be1fcfd7b1d709dcf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434403860c3b3a9f4bd1ff9918ad648193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea6fb68d8944980879e19782b4f46994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7f2bf0dec8f15d52265c328da5b6a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909bc4c1b2f2bd9a49998bf2667d23f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd3c91bccef81937742bfa863092d697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69b3a9dd3592d5d6b3d12a40fc211c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa20b3e98a024d3002c3ce27607bba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c716dc775f68533a69876fc570186d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3f12cf8699567d710a3974aba64e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac67b01dafe0f7adadc3cd06810f080102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57e66a0a27b7ab85e06e617ca257b7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92a485d8de9332f85e49144c753977104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e495807e6afb8526137ec2b09642e97105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5e0ad66c3812f568b4ea8768b0fe3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31e6cbf3407276f383bdb8c6685f2f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e026c1929c9cf69eaa5ae5a2e3eb4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e79f6d0191dfa96ca74d3cd275aef6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2f9d22d0555b7600cf0289360875a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d5c22eec3454c34cd87f0e0a4211e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8027d6b9beaa24d8a337423760acef4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83170a09242c585a97a4cd80662bcdc7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076977bc92bc851acf7830ce8cfa9fd3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4cbe5da8aaf9a8e10cc21034ad6b0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f08ec7d273e5dcbfd02f77eec00a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504892cc687e955178f84118a99da96117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f48fcf93c6bd648521c989f02c0e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d8bb5885ad70ea75f492d289162ce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7e0b8811b478a0641d784e945c68e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde94b36d98cc8714b525bb2d361763121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888f61e68a1fad9f6418d8530c9ccec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f26ec499c332373e52432cf7b7a2f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c5e477954ecded5e07339829617a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440856a739448200f90b49a1f42ae559125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785fb681df12d86465c11fd7e76a64b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34dae4c096ede4e303bb7e0da56b0de127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ecbb948ec024abb71b57cf279dccfb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5706b7e9beb9ec96d1bb131a8f7ce5f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500421f7fd1ec22e7e7d264439687b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f175529314e4028a076568ce2fe9db6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4c78040a12589b0702de134bce7c0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e535a21e91d50b536bb06428bda591133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce0385390cb3d457c2050a37977e7e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a29a5e7415d09296aceab1d89b8f6d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503cb809cbdf5dc8ab118dc51dba5f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0aa36048264ade9dc6844be6bb1ca3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4ec002e6a091ba62b2c8721d46004138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea0e25f9941d6be58adbb10da306c9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfb13455c3edf7c2e8f4af8023bb79140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a6fcef9ce67ed6811bd7ede90dfdf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d55ef4e3783eab7da8ee643f21398142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a46b280424f180a0645657053fbe9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedd6119b9ea29798d6fddba80708ef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038fb6772f4f593f242b761b7f09c25145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef7f8bf95baedd0cd5dd159d3fb47e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb47d6f047a888925bac8d97c5cab6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1b7742bef0b8dbbc2abf5e903c3dd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a579c90d43d6152ab80f213e5434d74149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996e7b14c088d2f2c90b3020202131c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a22cde602df6e1ffc394d3e58401bc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb601144fe759a3919f7b1fffccb9ba7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930c00222aabfab7e2dff8cf8075f2a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dffcc303a179ea0cbf54a828c99ea4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6f75efcdd04f3c0c49863b4631b5f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55240d0577946b87d480fa45c2c40e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0bbe708dfb90f74d516bb37449396157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006a2d79f7c50174b44ae4ffa60e569158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bba735c2016c4a8579a5adc0757553159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7fcef0916f99c3b21085425402e5a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b685b8baa8128887b91cc40585a1e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b15ec566b9b74bad9c30c0c7f88e95162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25834f9bda9b69441de76d068bfd29cc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce716141a7bf946b5f5cf8b88f2b74ea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17add43e0e130fd4988f8db5e6b8bf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac57e9433e4ddb95e3049f765aabda3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d89c2b0abb7ed51221e07a0116246167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb468044e502b04901e3e6edfef77473168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982718e16556504163034ba14f8ae7f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19d30511b54f66a4332817bea54673170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71717c0b443269c36cbedfb459344a96171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ddba542990de47cb290d2eec1610f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a735526e23ebba71ed0d27d51cf96173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea899eb5999e53553b15aa3fc4d4f03174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b79ccf1fc7c2e671f4308c1572236175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb081e9aae1ec2306e4e404e94d555176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b06fb52bc837bb75e076f9f13612b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7baf71a0d7e3c1cf28bfcb6e8a7d89178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493025b47063a86709f4079dd968acf5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7b8e76c1402a81b1b87b1910bf5ff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb1e6c01fb040ad0f5a64c8a146430181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c06fc1c40e7fa564fe87c576b9624182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a69b2f5d5a4e8962ccea291ed3090183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a1af010df135d21b999c35241cd9b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b2ce26fef04edb69fb7a61e037f2b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504118fea85ab4dd0d865a3355871d5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6d6bd3fb829eee9f1e2253bc4ad19187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615796be906b5ce2d050addadc9ce4f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1046e649bff05f6101e4c99970f3cd1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5a78d39ed48f4f29a08b16d4e3c8e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fcd97c7e4eee92c51212abc5de277191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e051535038980d122aac18c66ca3fc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcec1ff28623426dd4a30199876eea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbeec15c0011b25af3b3e9c21cda9e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6483688d65b4934a500c31da0a5fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e770027fa81aef4ca4ebeac1b32ac96196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32515b26b857fbc0f0863c02865be7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c483275cae60fb911da578906ff8d7b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeef3eaddce691850ce59de1ffff226199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf14da3774873bcdcaea262bb68eb2a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f34dc71befe2907966d7f803a0f8fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b82b731db8cd37395d9c7d10cd957202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76309222d76622c163bbf32544a9c8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4eb1744f8b4340dbb7fb224af1031204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7dc8a736eb234e0948495a1490303205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7ac3474e411748461643e3ac9a55c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780dd2194ff5ac43161d9ce810349c7f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c88b0b1625909176c6d0f5dd6fb150208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc03fc04fcd83e8a0e45060f2cd971209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccafb0db3f09ba220df875cbc8dc357210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37dfab9d62e5570d5a9bd79f113ece4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2cbea2beaaff525a2f72164520dec5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045d50eda7240f355238370c9935085213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5429f03c7c826e1b5b2d9fb6eb7ac9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdfdccb75829b103a9b37eaa4497f7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4f80fd0b65fd78b7e59ba32a9718d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3771bff41a209cb86558fe07f43c19b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311d43ba0ad1f5f27b89bf83d86812c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd05fe8ee0fe547ede256d154f542a3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56132ab42e53886c41dd9d761c5a89220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5448b9437671940561f00644a01055221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a774ee90cf1684197f6f86f16b4a3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9c87a1f13374174c5ba04b85d5ff2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b3cf73f5af6c7822c5efc85786e88224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634eafea35f5201ebf6df165fa160f60225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a44eb12a915e1f4b24d9367130795226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d255f8eb5f190a6d252a84568d8c043227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845825145715d317760be6591125fe68228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6942b851762941f7ee398f8701b8597229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99141b92b26b1b09dc9d83fad3bed238230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0402f663292f2b05adf30a835d48705231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d72f5e3227581df241c0e791cafc3e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892937e22219dad396195fe2eda3dbc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927cc74e2a45a4f683415642fd543eb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a31819bc51043f59468311e63c2e69235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089cca83e70eeca3f9305e092b42ba0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2270d66aebcae7027671072ae03c6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad33c4690528ad7f57c699054f72be238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302ddb037d55887ee3b9a004f20450b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e111953a0c2e799dd6ca131a025c992240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c943aa8a2e8e48e1d7fd62fc792db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b5513e7234f05c51568249d5a8b65242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbd86bc4d0b7a0a25d4a86f9340625243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1860fc553cb1bec7681cb1ce51f87b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f031777e8399726b568efe54ad8b93245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828f2a5b2349580b7e80ac3b253c1e6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82f855266c9438baf2c5898d7032b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47c1eade0aa9a9f756efd5d1a290cd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d11225c972b507ca406e58a1ff253249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e62d0ec89c229e883cde32c89ab1ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0a2b8c7ca1044c3c1af651507346b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e136d210bf420a9fd330cf755a17a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d94959452e83b4d08ad471add713b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf55a8900d8298d18128b4bc7d160b9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6f9d2632fa188a7f196713564b573255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87915785bf8189ee7cfacc9c48900b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341e41c964ff2ca74d9eb532873871f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a2484118df11b7e7cea3fb7fffd36258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaae5b9426a36dd2070e9eab96af81d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78783016eae616c4061d72818d03b4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c43329173ca1b507c63fdd073c001261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca11319cd53a0a7637e9475ee3b184262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19eb590c7c787618584da8b9d9212ef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b91036f12b728c802e8beec5ad6c3c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eadbd8db518f861d527979119fb1af265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937f6d4803d54ae33f61c8f168d1fef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb6136052de4e88d57da1931ecabc5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e15118b98775811fe318ac05948b0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81f158c6a4bb4c4a8b74dbd00da0fa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f617d47219af6324760471e00fc00b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25056c19e6583ea8f49286c2deefd9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c72943e27139cd9c5d44af76703c27272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41ff1ecc59f01b1d085a3ab57fd94a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83775dffc673e060f785ead077f9ffc9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58829440b8d3bf314ea665be43d87a0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd0d1b59090eabab30e953544124be276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73446df49919384f68709ccb2091b00277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff662ef613bfc15933d6e54f6c6fc3fa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7529be5bea07604872dd892fdbf771279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4137567bb919278c1643651454159f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2ec9bcf98ce01aed0588954aaa3b8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4fba75766e9ee51f7be45a27cc40a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d065b42a414acdb2f352426766a3c4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87d422ac2da27424c8b14e31ab07ea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d40a479547faad09f7d6cad3f6d5d3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbad412c591a575259e976cd436261286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c97ec01c0e4a3d9c6e8d694409852287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923affc5fad9920e119af5b9044fd01288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec9ff0f205a7f7fd392cf0e9579f10289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4520c10dfe859c18acd019084fa74290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d19d39fe08ff421d3593dd11650b8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc952d6e9ab0b5cd177bd176cc38da6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501f1a35b01f4568060c1042f471478293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e69955b3780d9da8fa0e05870e2300294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977c478c7915a4c83e31c548f916e2e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b80dc25388701dd8d31f44a88f60de296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee31640e95dfdb6c26619ca9967462297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16c2512fee6f64fe1539a21ffa45c1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac3421b404480ab73ff84a76068a53299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ac18d47685f3bd20ef00b36acc925300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c14689b6bbdeba24a25eddd2856c2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a4957e106e17625fc04782881fa6e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e826e829627c4908ec74977bc6e72303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bb1f40c23ed78c9c0639fa172cc5d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fc525903fd3b7ecba499bd758c94d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4069a6c0b810d0d40e298370811b5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868bb5b6671ffbe055a3f68b92e0e85307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a494068ec6a4aeffb24746e4a5fe4f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181dc6fe2b76795b0fa4cc8f846a42cc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce16c41d96cbc2a1b5c940016030f3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e606d59b732868bd33b5af32da219f3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d6522fdfc58756ee452a4e85a35df312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d942f4b96b386c72a2eb956c14047a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbab92a2e83a091f8fbdd3b1e4ba9c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297870d17da1153f8b03be7e8061130315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22a4195da0a9dc8f1deb70202bd009316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fb158b2cfcb7a36ff42bf1c888136317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e2d94cafa232c505b105f6335951e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4495c71c38c67750e50b7ebd886668319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadad90bb1039a90d6800059a38da084320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd949769751b4335bbd61b0e38d24a04321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73243f08dbcecbc3c181ad43e464cb1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1c006a3c35c18fc37fd1c8d7a0c90323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae8d038064b8515c9f7b43860b760c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a273193df8f8788793b294f48c5be0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f39985519c960f8172b75a53d7e69326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4cf1aafc5905b7e6feae547b442fc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71766c5930d84b29ba041a6324b0b5a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6867514aee5fd22a44f8617cba5782329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae4dfafa02b796a032abbbc55552fc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da19ebb87897c1c7fc160fe2d5af444331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127b4f06e35ae5c9ebaef41740aec27332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3691433082b977acf948d740f3c86b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99d169bcd11f94ca8ddc5fca577194334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe778cd8dc3f1da45004c9567c27e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8002d9ae397e9c6343b03c027dc81c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784471c4ca656448febe390f1217b1e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6868d91bfdf4f76b2c5be6aa61110338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c75adb703a40929f0216dc7d7df89339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f9329e4366d1a1c9d378045050497340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ccaed5efa64ce37b831094bb9d005341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be213ad24164b5b05e9164e2fbb7957342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fd639cacf68b4040ce649ffd7a628343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb6ef16d74c90d8ac1226e805798fa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e03c4969d85de126527f84a9c8bef7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80656957869aef51e36b210ab3fd89af346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c719c8960d06a949ad68e7fa0e7be94347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a3cbdd29399351909e93142864275348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e753ceaced93cb933a025b36f5581349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47dea03eb2bc2ce0be6aebd6ef5d68350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8626e0d8b6b21d6b7da25532e2238d8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635cd191ab7dcbfafeeb189ae39082a6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee0f58d863d83c6781b47b1ff61677353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decf4f25c8b132f71a5ca067a65a87f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b91ef92811955b5dc1f41ae3f32be355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5581fb3e27fdd6e4df266314eb0880a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf155eafdb09e35691b3589a70c7de357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef5c510d3eed9f2900d7f659a1165c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa553302c9dd39716af6d602fb3c2f9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc72c9a1240c5cf5aa5f934e158b04c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fae1c509a0f7122633dcbaeee160e3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b2fabb4391bea60cbe005da6ed0ad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23609756aacd6611d4a70a89352c50e8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabd1656934246e671bf0222065e98f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a20f2e11efa5b35c2a03dfce101b7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20480e6107e57d78e0345ae5365734ab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7810abf4fd49c6f9ea8fc8d05d267367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419213e487e8c994880e6b535d33c8f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c4d73c840b96512a8f6923ffd5d3b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567d9d27a01e08030f35ed6654a6b85370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba58b809ad1f97d72ffb03df6d6b59c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3254b231447b51ecc00829f94a0e30372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1891f2f45240d3215f8fbc7ea69c0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c34b6d00f3d72d2f593f198c5d956e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983661f4ede4190033450229add7359375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ca3d16496766c7426c4cc20c0c831376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8d232d9e2b21c23bb454e853611c0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493b7fe4267ac3e5a8790e23e23154f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231acd12458f05ee85990aeb3b43cffa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494798e7d65cbd40a6462dc434a3788380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9a0bb772ca245db9292b5906bbb0a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a7164b0cbbdd45abbc62774462f8b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181112929db10abfb342333469a8917383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0d0b9c8c410f9f27da3cb2b3b93e4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d67ad38ccbdf698e6bc961715d2d49385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0788ccacc9fe5134ffb2184dd09cc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9841b4b977aa28c535aa41ca789632387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3a0cd43a2cb841164cf89d24d4eb3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf54ff7c9cca51123f6188736eb76c6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fa51f0bb881fd67629ba5a83eba76390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cae701f6bbe90b03e914faab78fdbf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651f37650324a5e09f04dfd2d42b835392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444e26e1431ab285fccba1dd8ca31e3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6413849232112a1f753abcd2e7302394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39152d57680c8cbacc79f44076dd79395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f36dab2dd0a09d92b3f7f9e4547e55396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7a38c36cf456260fc277d4d12a01c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f158766f2c76e487dd68380626e97db398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a3a356bb13c0fb80cf39110d038a3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844c1f09a96daf4b5f00fbe782540bc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf776133603f3471d8e0ffb88da834b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05948bf0ade1709d7a71002cd13f76e4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d373f1d43664b568f9c61322a8e48403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763695c6ab68a624cd4484df0fdd243404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f41c3b606b3ecb988629ef2088c37405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95ba5dd2e1d82ddca9c6a534b68183406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e7bfde3ffa842e930a49ff963975d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a36ed959709a99221a6439d808b9b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfd12a6fe39dded94394de71653eac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fdc9d7015f7d14d0995cda159e94c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5b1c0d6350881e6d60110490e4a7f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d57b6e634b6af978583acff5f92f7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b2e868a6f16cabe3c7b0cd7b34c05413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5712ada5e48494b0c73fe8343c161a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1d02f8c338a3f80e629a3605e981e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f527c295ca3f169d9962443f62279f0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b82570c0a1855f3af4a1f4f16f59bd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d165399386f66ff75bbf2ca3b3e88418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8097a5e868ccd8f80a96c1965490a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f62efdeecaa17534430303edddaf64420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fd9e73a418d5847b4c02b070fcd89421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3f8b1928fd7926bc5d3a76afa6e07422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5842b17b9dc55a788657c7cfffd6e0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c50e55ce09d0b603d49f10e29fc70d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857bb63083219d2c5ab5af15f19be79425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1189772ca6480eb3049473dc71c7b1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1f00b0024c08249c293b92dd42cee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb282c1e99d4783d8b01fd170ba41a7e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167dd5fbc1395fbba54c82fe7a29b128429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d175af28377737287742b95515bc7e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56a08a68234506e2363d0e48d43562431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba4e6438599929ea0854672ec3dadf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336de3b2443dc280614ed2238c87243433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac09b91a97816af3506a48bce8019e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdcc9ad27088264f306f8c23aa4879435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75787097b129e6e9887bc41f7434d0d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16a1a04ffa83a10bb5e382e1b12b2e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8c0d22b904e9cc7dcb0bf5de549ea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcc400e50a59e502368fb8fde80b53439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7033a6892ed5a5352fe82c908264a8b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd327e99ec8128c78141af44fe381c7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa1a0468c86edf9b86c836d1e2d730442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ec54c6609dc60ed79a14dea5327d7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a692a09b00f31c1d9c8179aa434c3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd925764c71df312dca34f2c1ef7fe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ab6a437f3d59aff788dd066da79e3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd7146d51306872aa5a28182f068a8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66afb47842af75acb34d9775f956256448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5ae1e199d5518612d4470b2d21019449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a903cdbd14364e75c14b410b66ae9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853acd8b2f03e6bef13cdec037814d68451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f3cf15c707db2dffea0595b842d43452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3c3e896ddb6424eca5d18ecff27df453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074211db3a398c704ce5573ff61fa84454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335f9ae32138358fbf95ff5ce475653455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30b26ad2d8a422e459b52173156e38456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29364d39804ba7aa1449a15c1f51c65457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44a0ea0f39af0449f47323075b8043458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60630f28250754dd9c5d5fd6748e14d6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8eb6b5f3c92dfbbab543f4f73cb0c6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad4085e2a67e05dc308c5f37445cfd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcdff4f7a561c61f32712026ceac9b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2657b90ec4a0c77d61bc1f68ee334a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1344f2db1ea4860c0881d3124d14e78464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967364128401524d1b8b16df2eef252465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5a77954d56f6319fdaa3932ff4e4d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a487ffdea33f904103498dccc9cfa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0bd76809e8a1d22bbde3e84e7b9b2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b2485e9b0cdc2e6c80369c97f1a07469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c586fb398267962f5848a9c16d6fb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa2d2e553059c1836b5b70428c87e9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675aba7a8712f28e2fe33683dd6e894b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad459fe506a459229dffcf046c53f06473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232952df6e22fb7aa3c9cda281bb5e06474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205d1dd3e2df1e767660d1cf413a0a1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af6f1228de4635a8b8bce311976559476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30eed6d6dc7c8549ce653faf0269889477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9d8a215074b3b76fa751db767f03c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e5b83bd1655608bf11ae44c5e9cda479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dca89b2b64a989454253e0048d980a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb945bddc85df71709981110e8f47f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19653e4dd22fe95a3f3eca09bdeba189482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b98d9b905decf8701ee6bd763268d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b4f89bf1fea7a5e10ecaa04615950484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ec54868b09a87bd8cf31a886a7c8b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cec7d51da5c5f37bcebc6a945f442486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04b4dc866869e5da61d05bc940d6b4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2485ddec02e329090b805b196a59c1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f0fdde2be3b80d9a32daaddd0c5b8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148cf06f8d6c8ae60d5d135a569612e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf6e8a3d2c3fe622d4be165513abcb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420b1c16e3de3d88027be1bbc744cbb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9586c9cc8b35c5b12feb437505faede493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e929f97d4a0ab948b05ad33d2d082b2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf6eba5ba479168e13b3b5e7239c70495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde85dc974cf00f353419bd50910a789496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbd53996421b77ff50d9b17a907245497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9152957e3a099d1ecffe7f3d420923c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2601bde9808184bc704bdb4c7a4b122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53577f95568b1abdfc43bc1fee9f67933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb8e8a8c3adb3ea98a977c501b92bc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed96a9be492fa1f6ec7790f5bd8f5505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a7ebd3c32e011d366ec85c7db188b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ac558d6ac21f626550ee9bcc0afea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf63949da3ae7d19dc10f9cf1b117ad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc9bbd7ebfda4124a2b460ecd91ce89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f94303ea04b39c9055a24ad5cf52e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73778dd989ae7f24e287e072d5d30211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1a643b667a588b64271b83b3f734212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876eafb0fb68a34fff00101ed395d8913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531aef6e5df3831cd70b7c74089176b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd923f4477993872b4265ce3d5561a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3149e88cf03e2edb34455445ce5a3e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f499d813f5c4ea4da598b2645ded017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ccf94efe0f3f2a32d8113f384c7bb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c43e4658616c78dda590e2f07b6f719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ff99da6700d04b7ed9b6eacce410f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8c33ca9a920a4c851f75578ce403721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc221b664431f613a8063949bfce867522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bf8f5be4dfca6fe4e66a36b209fca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8392ead5fbe08f27b282243de031024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93fc5ae5cdb872ace0dabf8892c969825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ed7ccf4f47da0f0b781e0cb75c25326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9914bf124a3589cc1ae7a621617a7a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2c74b91f75235efc6ebdaabb9326428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05603de86722b7e9f9814698886f152829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32faebb1c34749f8960bb0c2a813b3ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d0f9bb2cf836ede3a8b580aaa46ae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253bbfdcefa73b9f6eb9f775b05b00e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125c186a14e1c52e0964bb3bb4bacf633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016819dbb12e8508850372c718e8aaa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca9416166485cc5e85306af484349235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d7c9e143749d682a503ed206ddbaf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334df33914b6114006dc0f3e295ce1737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee6ac502b7f57443c46952c586aed938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06740ada74535608f35f4523bb51f6a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec859d41c24a092c2f982399f3bc05fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a267f751a0c13102c37922380fa8441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9583ee5f5d4735b4b61e584e872b72342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511f79336971e20cc5b63526429781543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6ba817ba1f5141b94f58fb4fabb7544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ee5a8c3341f1a3c2df44bafdf791645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b58b34f58104c596b4ec1eb2e3bc5b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75a6dd833475a3fbe642a9ca69c81147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6fdbc1f4f86a18189af2b7542348348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f06cb492c99032dc2e7fbe17e4077349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c6bb19c9ae16f2b6c0cd13ab5defc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5794b3274bb6ec67ea3b90116f4ad551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa621b4c023171822262d3f61a00a452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b038c034fbceb0f6b97d2119295473853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df9ae681295f334c0f7b28aa3a6e3754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84194292690715fae1d12ed36f108955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892e3043c3ab158a1d250a33d2f3afc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f66b22cda94c17d48db8e8d55e73a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a730bde7c707c4053e271276d536958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b9230dcc5d01cb713aba01d95627659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df65738d98e7732b4f3c24c0b416c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e50b6524f910998f6f19e5eb79dca061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791c17ec99a5bf4a8af0872c31756e062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6a1e82b463b7bf36693b27b8e825863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457adefd40a2dd54cfbc6cc7c2b870e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0580ce27e9235aece5d535ba36ce7565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a65c439d6364ec67ba67cd842d71d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89b4d6495e3d637d229f79b1c9bfa967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d429a10bb09a280bce21970168e0d068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a10530a910e283ec153146449650369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29081b82a80c00eee2ffafb519bebdef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1898df231010848cbec0ac376ded5871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461af40ee3cfe08fb97661f8d577c00772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8699fb5773c291088174bec2409125473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e28ac93163674c32463fb1840b709c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1d4efdbf37adb1e892ff3398a108175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e02532f989a0327ead18280751da7d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa0e9640168828fe98db7457fc6dc077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7258489f8e800acf3d9c963c5defb078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362eab7d4f4d02015272ec082c1a98e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56349a5afee1a4767dd7e565b209bfb580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53569f6a4c2dc07a03f51699273c24e081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9a65d82528774b5237e831deffb7182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b009236b257f7ef93aee71137df12a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58548bdd728879d85ce1d865c65a884c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a019a2259fde2891c7698f837024985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2255af7df259194aa964b7b6edb1c986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4aa119fe89748a98c717870a0096c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5c9d1adf917c38120077503c05b5388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c47c811cd93c047d194e866f9898189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc867e3b21f6ca8e9b9e7df087355c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039c8fef1bcf50f635c16b0ae78e9bb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7e1a9694cfa174fb3b0dc43ced31b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1aa246db877c075ca3dd0302197f2993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c3d5082e552b7360c467d6c404a3594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044361fe1791b77aeb4f05a813ef12195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005800724095025dcd9ea98085631d3596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf269110a971e6455e4b2708a59f27da97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87276a3deee21f7e4576e27a683a643e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f51b0893f7df495ab4fb20abffde7a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b421f32f1e0e4bda03c3b36b40244e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba5b181cf5d2eec152e3943e327d76101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521a28e965c22d9785995ede86537c9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f0c75676b85a18a9082ca34301c6b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be3845b3cbb68176a03a3aedfa3f95104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe85a1116003e09f5528028378396a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39393c9eed0c3219a1787990e8a06e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f3f59ae83d202103acdc39174586c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86fbcdb8c16dea04d31ef5191c6f74108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072e78cb87ebc924b2adb8067bc2a45109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6cf452fa329bf6a757535ce1cb29a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325677a9a099aea28b3ab8caad8c8211111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891d3795ae9e4a668b15f179ab5a389112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703d8a4e30f9195d1cf1930a801f4a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe32d5bb956acb3fecf72925f5d7fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dcbd67e12966ab3eabaa3444a0fe5a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f300e93b115e18918c4b163f1a0529116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e79b883ce3e078f0fc4d120d00970117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e842bcec898407769566cbd55608609118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3914fb9529761dbb124026dcc2a64a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35cfd73fe7b5e50249ac4c514257a7d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9e4d276619e472e48a4437d18e80a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38373370fefffbefe063e5265558b48e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351753d877433f6567ea0497e0526c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e95b67a9068f1f918179238d386f71124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5e895fdfcf75a7d3f986572ad6032125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dab6fd7d1e448241458f03d854ff04126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2fc885b55a3d6f33172661c04dd92127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6dca1e454528b5614834024a0cd7f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc75cf0230306f79da32b4876c6423129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d22be7eb69e0da4eb3ea5ab437c7f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887b5630da032f086f587cfed5f71f3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c7924d7ed0d81fb8a023c58e4c7b3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36369f03cb803363f7784b97b742872133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f48c718eab54858266cd51305368f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4160fcbf4738b04e680f549caae634135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d7596cffb8c6d36f8feb806594f0b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36222d004cfdae6a102deb4864b8b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4b898ab482b90b7c584baeeb67400138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d8f0cb19a4f217cdb140923a37057139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e4018083ccd0cfa57047b07be40d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979abc91d272da0f6cc108b7ee81416141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93dc5520996201801dd874f340039c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b12daad78e7db8d3d48f7302c8bd1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc970d8cc3ff0429c9db130f4a254c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033528c2c6c69784c5815cfad7c2c9f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285c5f98fc8368bbbd02f0b01defb78146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cf68ad96a524ef80f04d5d6b0e6fd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea532c6a3d183a8f6c92a76dbdf2b281148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59680fe0ddd3fb1be2c47f6928a08f5c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973b6a92da411bdf1eb861dd1250fa4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a8e620ba9bcaeba7a1b130b3ef04e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d78dd9d05702542991772c3a2b3fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d39cadab27743c16d79f9455a26d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b35d6ce458402c75e0a674a786de11154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648b93c630d01b130fd239181923968155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fbda3b14f0055c7aca5ea3adba877156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af9902b2eff5451a31f06f1bfce808157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e175627ae175231be5655bc31ba0bc4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb78d2b8605edc0f2918de842d37e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a884d069a0bd0bc57aac7cefe21fea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f3f8cf78d744a72763dfdd2344ba4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7d811d0351d3639fe1ae769fe8456162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2102fe1eb5f313db425d2b1e77ec0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234b5ffdb98386440215fd73955690c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b47d6889ae14e38ff0922dd2957c8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bcbb3f7880ac0b3236210b01dd92a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b9aa7656ce1eefd18f2f253d77183167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88932b1870c72cd57c430891c185662168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89003950e39a7d4bb1b506e028de121b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bbb1efc374c5204109f01eaad7c81170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8e9b5c0cb4ac563587deb920f6399171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c19e08fcbd9d3b642b65558d79561172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55a05db1fa4592c3c1962bcec7fc46173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03e5c6ec40bdc240d35e6bbc0cca15174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6578547a7871231cf1dd1cc2a63677175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cd8db6e794683e14566a7df83865d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fd27ad09edb40561469bf02bababe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34557c4aaa17cbf68d8e262491e43c6f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd4bcdca11f23c1288256faf4de9f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94540b4c40599c4e925484cdc66b69180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447d118f8b279588982e20131b9423b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6e74298e08d772d1053c29e7cc914182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09822118dd78df29af613d56aaaa3b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eed460e1973e650a341146d9a775ae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774f81ca87b493e341b842d17a555df185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca21be54946eea5b4b1933d12cab4c6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58deba935ad3c555a06c470a3b4b655187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678bce95e39c01868e90d1e0e70e458188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70defba0dc6811c31be630d010d88a7e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd3e69115cba5a203a1edd90795b53190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36f16a3ec9677caa3e5fe4375b94eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c8245859535ea0e2aa16310291d98192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6f792befc8ea468ff1fdb21c746ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313eb8d674971635f3c6f52488e033b0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e526a855c6c9aaa0d763c438ffd1a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a17b91a17e428f4dd7effa9024e57196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9483b3822204093fff2ce0d8a0879b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984a6f868f261f963ff7aa52391a0be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89c8a47f85b04b0f669d53fb38f789199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ab4f36992b35cc1617dcc04fd6fb0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6078781577e5cbbad20316c355d642201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd89ec20c34d63d69e57fa49123009202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56250db721e05cc37b1998176bb094203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d181541c339e7399b7ac793a1ed79ea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902816d133b7dca6dce8ecd2b39b285205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eeb4930c218a54f802b9a9169d9f6d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734110d32434149849a520b60867d5fc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f192c31803d83092123b718f0535d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6391499af3981e2e67b4e49bced05209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d68dece37ab826a9ca583c168698c4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eebe7e657724b5bb7e13c592ef8d38211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f8cf1000d95205d670ff03d0a283d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecb106112218f677e795a49bf6b823213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d17264b02c1ed18e57435f8b38282214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad03715d7820559a31b41112c9d3894215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c388f632d7c8016d058e531e8e115216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103b08e819cdc62b3ddde51b3f86bff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6238061e845dcc0f23adbdce4ef4c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4beb14e349c2ab6ad62f543b05e0268219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6df48c52e60a01f8ccd2e9307c84ad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803472f2a552d6a4ee2da057aef321c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a157e12181ecc95779403742722d87222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8f5192962cb2578741f6a50958c1b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab40b12f8444646888414b99331e3cf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd611c268696ad4691b19ea4bcf8d63225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832dde34068afac53c2af2e11d76e07226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b1fdd04c022e7d7edd4ce8aea782a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ef20a32f9552710ec8150d3d2c2ce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080dc2985871a3105bc6beb27d764e0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23e15d6931d6b6970ab584021e61c5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaee80c13bc884e771ac515b0a15a77231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e333d4115f2272e777135cd9c9f4d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56bcdd4e70175b6bfb619d6e42a957233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4fa760a841ae54c8a81b765cfd1a6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c361bab083ba32d571eff9712beb5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfbe13b8b7dd9309800927526ad220236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc371e4e4d151e2072467412d567c9c2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e139d152fa8e8e2155bc1d7eb5b386238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129334672e41e331b1b204cc059fcb7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e621b3b1962f2d5205a83269236dd7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1c0c24d1972c238503924d8269692241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a48800a38b87df130e91e3c764e23242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cd895716d2badb15541122c818582243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c557171d7e46622a97aeb20fd0965244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb33a2cc5d78a6a9eba0b9ca35c4bd2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143afc7ea91c5dbb810d6132a8834eae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ca2846d9b3edbc61952c9af409a67247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dcc099f90111c05eafaf2cd24a8d7d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acafe61788bdd2e4edd631f966025ac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274582671a68faff3bab823cc7a9017250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db159d59ab19d30e71ddd6ee6da4f8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4cc5b0533b4452ce4e16c3314acae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29b76b0f5703c8a92850885b71ff34253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693f5d0431c30646b5f3c65725024e8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d76c40edac2da47173c40615fdfd17255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb0c12762f927ce96f44b793c94250256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d10dd6d5c99be8911999dd98358f21257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af48db5b4362b14c1e9d7ac5db1826258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da68af0ba600e1eb8cef7029d45aa9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d3c07fb80057dbbbbfc8448d40bd7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79783244b569c0d18e8b01ae5becc54a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1e4c0ea1f1158de9b2a3b588bff5f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff958fa6eb66d5ddad76bf43ae6fcfac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35c5ffa6b938b4a3b8a34e5955e024264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bbe63d7cc856f7be3d973c622f1a21265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b80e2b9939402cb372fb166b7fbbe8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd56a795fd9068a54ddf7bff071dfd3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892bf582842eefd6bd79cd70b6aa62f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01151279b7073a9bd9bd358a4cc60a8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837dc585184b9adbbe6adc275e0f774270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba32ed41c65291596560fb8d09d29d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6f2a3564cb06c3c2e302b00309669272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc683b9992fc51e07de576460a56b882273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66604b4c2f5b2c186ecab389d49579274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e724c5ca33cafc3a31d02122b76376275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9520e91fb6a4cc5e361a4bd4a20064276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694edf4b989f61b5766341025fb67c3c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac99ad5e816749a3b4e8ad770b89801278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d66e3aa361643e165ed6dafd2b0d86279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a089e207acd768e5f55ba205d7feb6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75964c66744d3e16a32148962cf41cbb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd59444ab4b7c83397a1e2d683fe90282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905c51c562baf8122320126a66aac1e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704d2a5ff6c2de3838709c236e838b0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac669fea7915c3007f6479b6e5db63285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e0950c47474b67b6cbc0fa353b51e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a701e566217614aa98782c6a15fe0c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2344b46860edb7385448c0aefaa4de288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7381f902e709ec8e76b198dd8830d33289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138ba1d5f4e896fb30bd29e26b65f7e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2770cba84218a59de498f627ee0e80291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a83da98ba6b4c3301c8c8475eff2a2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91d95375cb7adc76ef021689e09f18293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97870b504fcb7cb7eae46b1e14c23e0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff776c110f5e180fe32023dae1afa5da295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd12e8ea8232bac78dba94af1c4a24296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf6de69cbe90dfd358254a622401ba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ff6c520e0c9873b7f964b69111ca1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ea9c0463a8e4e417c21da92f5bb77299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8cf6fdefdce7d114e6389611ff0a7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99273c6107f4c1ad0e0ea1dd1345c664301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae40f2dab39ca878d86f99c48cfaccb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e546c056d5939ba5d5726e811808870303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a422e6b5c6a7fa8a8df2528177de4f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a749720ba88cef2ad1c050ca1ad1d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7526be0a098130315cfefbf6c8568306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb395aa2127b56b5659076b3c8841a2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264e53841e6537d435d160964a1254f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd0b09c8d1c95d863c636370c53cbc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1810eb9efc0f834b67a3746cedd3abe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32fd17a1671278b0622d1149671a71311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912ba44560748da05382babc28d10e5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011923d932d7dc67f866db6ece1c7e5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e44284d2dddfbd3f0adca825396a92314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6247420a28c0f3dc63619d64738f0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffaf249c435c08c096a5324108f923316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9150564d4b047c0ab5d0d039df8e7cb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37523014a33ed9ae14bc055c71b60187318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d52d21a841209182609059010a35fe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcef616fff3ad05340b5bd2c4b660ab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b9252135f46467f08b1977dd03f1f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28232ffdaa6e0143e9b3bf42085c64c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886c5487ba9f9932071dba7a5fba4fc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712b52b3d3aefdc5af9e99127d3a937324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748b7354f19a05037103693c4a1fce5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3813b9c606bd6a21218f0563ec4b4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5f79a196f0e1ac7eed389d119fbea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd1aaa6b238df5e254efc3fe4546ec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb9b873ad26cc61bd16251c999100c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378c08e4676132b22f5d105de2f50bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88db13cf0b37b2a9ce7577f293c4b2c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54b5edba320bccf09208eb8c44b289332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a62390a633f828f0da80c70cc0be1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a7e8af882518e46100a5bed8bcf7b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a0bbb2089e66276c3faee47edf76b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844003e9dc320f1a2d21873728d5107336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32ffe2f4f0f36fe9c66280bc208286337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87e7269d59341823cac22783a4896b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43486730437881784957916facd880339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1356a6fe264c33c1024807f502176fb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca54953d8ef575b539f95e6f4d972a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15a3a65f0ff2b9df6e239fb8d0c1b9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7e1e708925308df9405ace7a310a6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acf205dcc2b29d349fe833722cde50344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4684e5065caf44db90bb1eba9309e69345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b32ae11336c9e7b8aaba5d2bcedfe1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6a0a41efdd0b2fca22e5ee0d0a9de347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda68165243e00f319f729c1b0e6070348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fab8125905a40d8ef788f67d700bd9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fecf9fb0a9f46ebd93d78048eea3a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e5974cd30768d336c464f5215c7e1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4c6eb2e26b135ac9eb1d8b83e3013352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb949f9a58db6ee73ad5417579ac20353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc296ed69afee60e6253a94d7ebda944354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad75fa5564be312961e458e92dfa4a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21779e02fd457dde18af46d0a7a22aae356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551dc613c72bc07019d5422061956f42357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8ad523a04eb8ccaf943e40768c40e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c51093a23ed060089aab4839e54872359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4c42ab49bca5af24901cea5e804b8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf516bd9075bcbc070ab3c731fbf23d6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f891ccfc309e2dbce32349971d1d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682773cd755137a8fbcf459cfc92307363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d839f60b99167bf62dec2de3f2d42364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bf30bab41d5c1d153964870cc2571365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fdba253893b6900628aa514a7d8fc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1028fd09feca93dfc09a5ba36af0e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c39a51c70295cd612fb72214b36ca2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bae37355ceff01e2670d6aca8fe78369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daed992182a93797f7a82190bd2e2e2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccf906913f447ec20c270098a77e50371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe5ed3bee36e40b6f415ec7a1275a7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9268f4db4eba0d244daad47d499214c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8b28a917fa284bf2fbfdaf3deca64374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866b541361b8b0fa04869d1027ff940375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78876942df0ecd6dcdc9a20f7cfc8ec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff031700c10c33dec0c9ae303749a5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744db0d0bd6ad9ed4f276a72187ca8db378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce0dfe21df400e41a1d8b20a05636a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fa580d77d19e5e0e58034a4ea5c35380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee6d8bebe9456838425ed3307a7b1f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e375c2932fa1faf5161bcdfa84ad1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2526ed8b8294bf9c26eb1468febb64383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88a0f176d3663ff6ba6aa679023eda384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6bd31af890e874ffc4118d9acea4a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8df1afb25dca0d1633dbc85ebac32386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe89202216f76c6fad968bdb43df235387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd76a28259d340b55eac95526ae4faa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d044f3b857a518583cb1934b553b1d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02d2f2ca396a033b31fcb429ede037390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5881a1b44ea7feb6c4f861b05fc2372391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769d31857a7a7491b7714bae983e52b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026422d47cb11c15c08e596760a0f97e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80116ddef2bbaedd2eadf5c4e2f3e01e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763fd90c187927e124fa5b15fbcbd00395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26f4fe27995a5987e797a02045c1a3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b2ec6e61933aecf2a26dca4de8f66397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f7f23dd086187822cd8c99a661684398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a72a2ccd808ccd178994c9fac70c9f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38190f16656084c2d9b6a0da6edab1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6c6a179db6960c3689224193c492f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65fd8239e519480b1e602e0b30c130402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475a2641c7469d424d969354d11289c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ad273dfb407abfa25eb167437d6ee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fedcb5266945d56b71965326d45f1e6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04403fdc64321caa5bbc1959ffdeebbd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88917f522bbc4c64f11b346661d7ca90407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27da9c734f86acdc0596e38e53a4b2e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16de02e48e3b15340b15622652b73e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca283353dcff7dfd33e7b79818f5fa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5631e90aae837cb50082a4cb9c0dad7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b21923a3db54b7bd58d1199f92b61412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083b0de0e8bd204a713308a3d179160413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895cecc6c691a2a90c0ec91029a9b0c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631172c5c88d7a9201ef1cc800f3085415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852dd1f47a25e14dcbeb41f6b3d89cd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57341a8564ca85526dee3c6c170fa0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558b5cb29d019d5815dc5576b6a6fb5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff093a8f164fe02e0ef5aad6e22c9324419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ada7ef05f506116bc3271b1a9d7cf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3d4ce1313c36d71c3f0b29e46b43d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d518971c2c9dc7bd7eed7d06c76b6ce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5fbad2a4c133d436c17601578ac7e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c951eeae9456c54132157e860f498424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2715311b6f7df2450a10a8fa678a3a9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555d4d2e6e83340c27c93f2a9c19d63426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f6217b8dd701d74aee9d088f60790427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6c5e92fb0bd2be5b556cf07d4c358428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33f2daef3709be90a6464509ca24fc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2285d42d4e12bc0681c5392a296ac8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff0217ee99cc8c05cbdd32d811b6cb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0920e0100a346541467c6a8038de1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9eb151a8d1736c4413805ae294af9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc1522b1546a181fa7157dc0dd01b0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caead5b4a61795623d23124f67ed185a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a684712ec1676a4f685b1d4600509436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fe217063fca261cc967d1ca0d5968437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2afeb16d929cbd770afa8ef97408dc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b27ffae2bcd16b5a79bc71637ca15439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8080e063ec3f6b12b934a5ba9758be440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d7a9d8cf62649b43242ea08d18ff9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7c58e9c99da19677949f7873f38b7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570a48660797bf1957dce4ec4ea4634443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb803af66069ed3fa5ecf8314171a0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187e395f6d4d43bf005c0e6ffd0a03d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3eeb6937ae19684b7ccdb47c0c2b0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bff157aa00a017827f64bd1c0ead3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6336e61025ea2a8e6f7c3763846e8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda3c38047640890a29d21da51960fb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec500ab4bbef54ef14e01686fa648f00450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0e9afa03235762793123b8aa05dc8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c905633b4900cd147949d8c182b59e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5db39920995704882b716c5770df35453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698ccfa3d80a75a2c3f9178d3f32db9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f852076042f4a36e4f5a5a7b44cac3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d98de5f16000d87ce792c2fd12227456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7646b5349bfc1542ed090a0a89ebc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4de810da446fd2ebe9f985e44f9118458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1517f29075c49032034daed0394b98e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307e3e3a2e9f8dcf4f45b7e8445e89e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134562ee16b05024462cd4bd0df9f41461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970150577e724b0b6856654353b84d3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674ec5a29af09d2cd6252e311868a0e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00dc98418b77c2cd7edfe72e8a32b5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020a25037a397f094f558cb194225d5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56fb5c5a1641bbb5a4f518289fb35f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62205fa7066ea65e9c09d47616e04499467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ab0a072150c27db0b0489ab8b514a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac48e57335d30d674752d7e978f269469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6a6c1c81b28397ccb8956e322e591470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3b04d619ac438c46823749d5022c3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cff1421456f9c54e413b38a8bb60b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40be814181f5765ddc31a8992f7397473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7f48997267b08e00bf3f704764a04474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6deb220ff7afb41e24d6f7aeee0651f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b1b5b3aa97f449b4c7aa25fbb0b03476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cd3c9c859e86e8adb6fb458cd36f1477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5401,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16391,650 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...598 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17301,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J250"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -18036,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19301,4319 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16978</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>0.7</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.88</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.2</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19410</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.46</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19411</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>627</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.54</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>628</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19414</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19415</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.51</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19417</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.86</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19420</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.76</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19422</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.63</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19475</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.52</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>647</v>
-[...11 lines deleted...]
-      <c r="E241" s="0" t="s">
         <v>649</v>
-      </c>
-[...235 lines deleted...]
-        <v>673</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>