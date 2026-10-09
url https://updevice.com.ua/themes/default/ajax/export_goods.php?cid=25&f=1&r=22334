--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f8c87624510c6b1fff129384191d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ca2bea696e825d414ea85d634b7172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e66cd89b6a278f85183a974af6fa93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd13e29b4e8ea9a26e4dfe6b0d14b0a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb20f2e8a3f9bef94f5680b84755815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6639a73f00a0de5b2e00f8bc1230f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253c8a6c03e39b5f8d6a3e1817e6cc77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438f2611c153ac552dbfa9b3f7525178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e29a9f6b2addeb0788510bfa00c42c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8058587bb36a04cc8f9eab1132da4910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89412fd74d589685043f65595c4cd7f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e4576e00c356ae3acbd814db0fe4712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342109d0bf6fb61e77d70c754a0dd7b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecf13ca84e3507fe6f7e1b863faf3214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b672e3cc206f783186efa6517f3968615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1126c3b24e5c2ad4f6cb49869ae7d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e108f558dabf6e05ec2f694851fd017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f831f5aa1a7b33c3923affae59f1adf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94981627646af54a89cc2c96f31334d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9494c40e526fc3dbea941c7430e65620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f625b7090b52935277f6d28e5c8ea0a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab352c85c08d6258f4b01ed09eaedfac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99020ca1a9b63844d7d032e752dc85023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d31323a1b1b9cb0c5adb2dc9fb1c624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2c01f1aec94525c8ed9febf961e1e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cca4072ef5cc942aabb2141e18db026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a899a976e33c149e0a38035ef662b2a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b00cc85d7667140270d4dfee5f31ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd0dffd34ba8c3446a77e6c4a6f9c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0b07072c2f0359193e1f62ec9d24d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fcecbafd77300391b8480549239f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccdec78d4d99512d9abb87389f0a9532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17c500054294fa3d044731d23c63ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac725ff2ce1ab792b935de110e306b0c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728bbac9929400c29853aa32ab2c01c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487ef0f347856290d8081e423a8d7f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a49a45c066d4169d2a25ac2a56fc5f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79d40c40bfd233d010c30e252a0e6a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0caf5ba34516ef3c7002255ae40b26839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34983efa3102b612f4523452ae717d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06430d68998fc03c366ba1dd58887bb141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac39a52c0329ea6d2e93b17762d3ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac890f359975fbc5f4a0a34592a83043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e87b202a567cc8b091f637982e53944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368fa7920e36406a1c6b223846f609645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9277cae70f52558dbacf61495c0be9346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bd98fe390956a6e96ba2fe8bf97bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deab20a0385662df773230cfce461ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e15b085b2b1cd1e232c6984fd9ed8349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7750b0c624229e257c75afd567a3d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3737622ee4620dc4b9cde195ddb1c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8da9471d95e35dfafbd7866e1d9f4b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e0f761552082cbbc1a3a1bece918d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd056ff691cb53e644ee21234dc259e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acfc347f8c93608cbdd7156d5bfc0955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275079caff5d20c8953750a61361679256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae53aa36a2b34db04e45c8ad9cb4bae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be201620a1c5892c95d84f3d130e69f858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248797746e6d95b5e8864ea5ab3bb92859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e79f4e21d04550046810482eac95c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a47cac644b567a933910fa2468a59d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f60deab0f790515456d57111db6c162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb3bb1fdc2e5ab681cb1182ea7fdfb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f0cc7c19c1c568f1919ee9e6d631a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0e59d198af35d11c6393e1925766965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc39c517adc45b97dde5b2bd7a00ca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec831161ec08b887e2e4380c3fd4c9c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce080751c17f432a01f713f6fd35e16668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd95fb54bd50ecfbe6378a39256d0e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b2a78b3b0c9950df18ffed3428a2770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e8b18d9ef9150a2cd6534895d9c1271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596c9f07ffbf3b0cb197e591df0a2c972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b29f138d536cf9590971f03b7e04b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac56c2838c26a81c0851f0d05bcc37274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860f49037f8099cb4623067f19d2bb175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe990e0547c7526825f623d27d616376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c2edc7fd1be1bfaad242e707d189377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eaaed740b3a790f127f426f3170d5a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3a132fe008522ed09705b358bbb5879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4851510ba135ae7a51dd0339d9a9b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae06fc567116f5fb62695180ca068381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401048bcd087308539b68832160479c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4eba055dcaeecd60fbab2f7ecbe66583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85408fee103a34cf5da6a0c63e19c27284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228818f2472385ed1d2d969a993fa25f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a675ce285f0f93214c05bb21f1fb0f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281a99aec00d4851e07a25661177ac387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c18b6a6323ee4a15abff52f7b51be788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4aae01c11689454b477a3cf53670189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c65e7467fd76d45d13440109abde790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0634b838894820eb20b3a77fc05ce1391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21116c621c3e88bcbd655e96e7e96a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5422726d1376b190fa184f0d2f4d5e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f276703e9dfe14788b92040f2e8e39894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035559812c9c5e58b7005f63625670a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642257ab9888a85c859e50a032f8a2bd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea4574806a9af7abce2922c785f67697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9f8b3311bb98a4801efa15c06252c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658dfe0761ceed9909931183fa2bb3299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351abd767266547bb5f9dc2b48db6354100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bc5770bb2977b55bdf22edcabac82101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d984cb31b3dd7e5ecb68df668b9a52102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33aaaa559f25d43a12135e0490ae23103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6365c0fdcfd129ff1de07d19c61c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e6058b1fbfff25f26f78fb04e3596105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75545f5a7742b0d4a63659ef612b0c9a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659faf2d5c9a07a2966c12b0386f77c2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9a068d854d34cbc9dd5cd6f76f233108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5015b8470ea4b4b5a909863975419c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafaac9d85b2b46c17ec128e8eba98a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646b5523313c44b422c116a51f1b8b1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9469660476479dfb4923ff4983f77112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c78e322d6a671760d4936c4b36e144113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480a1da042d5bd660467071fcef688b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f92724c5bc8678ddca402bc84db7c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205d6ea3d449b4952867900861592ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e337e13dfa9640f9664bff749f7723117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4488bc5f6281b54001a209a99f8d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027dfa713e54b356d4d5e31f1e5b2ac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b3d540a58031d14195f5478479a33120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e639420849a841fa796fd6a49fdbe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed91318d02ada994b2b6d7eb925dc2d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42dce5d930675a49f29c73a2a91d652123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b692074b75d8ba289a0d31f88e3981124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031024f82fe3a8ef5c39ed2a5ae99e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f7b8814b3f7d0c2fa147d2fabed7e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3129358bbc389a638fcc3d0bd29e0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdbfbb57b3a888e9d3ada5b331dbae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ecb7ad9a8a0b2342f43054d5afa273129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d5c9fcf15faece673a1bf9d85194a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c7324faba237e4ca1a1120208a7ba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd2a93328b1a24e371e264da179c54132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b195ecf9776da6c41a6c8af2b5ced16133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f2fa5bf3b50ee873bda1ad74c5648134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f0018657c37478cad5685d82d76f8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a06885e4a87c6c38cc9e29cc388ac0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54035c047b26224134ddc4447f3e9a38137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898dbabc7d989f58960e44a99c9ee6a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842e41db0ec4e97ba6044b3372478f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c9b9a049dd12d0896bec8cd82455e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83dad89bdd0b0713eeb34d38e00e785141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bb6037ded859f5e2bfeb5d17674f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f1d8be20ca17e638a9ebffa4e43ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e72d76799865332e2463d34889f94144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb86a554dc36fb8f60aafaadd028365145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81b58f51448016b7cf3436c5324238146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc464ed5021f220817e7939d184929d6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846323894a3fb0cafe668a2fd090815148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a35a5c79dd8d55dead42d5a91e21d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94f76fbd6b2a0975a5b936c491b9b1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386de8908cd93e637d6fd7480fb72b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab670ca6f988c235cc9fde54202dcc3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900605297704e9016bd9d66e6b129cad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6212115dca2a13c21aee8a78eec9cfa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898492e25cccc08aff5f0b2cc684e58155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc97a8cea7d49f63bcea91728685d63156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a30a9155680e28de0cf39c3d233df2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0159f842cafca9eedc9f42862cece158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e2b52f2cf1cb3a83fd8158223c29f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19a9f27b7d5b1d681198f244ef2513160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd861d4099a779f348be3263659f80e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f77052adb93e95590d64e8e8587512162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3a59cc7275c6d11210648a890f30b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1a283464b5aa80fd2677239f149bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b565a04ba28452915807347e8191d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408940c9f37d275b25cd2e37269ff186166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a2843438fb893c4791d19eba3b352167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca4fd12f5198d960f0891ea5f9149e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314692a0e943b58c68a8ba0829ff974169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaddc04701a23cec06ad517d2dd394a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3778ac340ed5e72c90222ffe3d8c3d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304b4da1419af38f04997b8cd04b2cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88041465d920bc17a2b6c2c6d67895fc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb03dfcb622c6357626048c381f4a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2328f1291db6d51a784003d7f43ea2f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fb14ba65c06024d283cd80fd59c95176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3684b5976c68933c12f4a33cf4a4d4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00ca8d1b747d7c938eebb74c5526e9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d962dd23c1c942b48ded7c52aa4ab2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09c96809c230f662437a4fe731ee81180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da7620b6e89eb83b1be0b711aff014181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715eb75ba6992e9c4699bc71c0ad3cd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407097a25c53fb667240f6ab032c0cd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c982f7790d5a5636e2f1167633af04184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719f5d0ecd33488a00779c68bd170f7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf276dbe0d7cf2d7f38371f42ef935f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126dfa30ccccf02404f07fc076664665187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec47beaa74db8973b6124f8f902042188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489798f2321502eb751a965473706633189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70eb90357efce41503589fe8e0973a1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04790e7b8270050f39aacc651913a9b4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e339d34c04bd4fb3023eec8a89df5aa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55545a754f7ec7c9ba52d84b1e90919193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b080fa7341fd51db2fc761a7b3c19194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1ca61824a61d51a7407627efe4b8f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7fe67b8a66164840d7fc8467ebfc2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2b8481157377efa75ac98c982028f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b79d6d3974de4d2b454e6883a78cb3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ee5bb4bc713ca999e53a9c680dd6f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535aabd2179e0e2ea1224d065f54047b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2df8760c97a36278b88302024370f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc0c7be9ebe67742afe6da015a8cf0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3c9c2d56c1dd379d8e1d4975c41b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4512deb1d9a7f0691e5b48ecc4242204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349407c06372f763a9e5e5461fbaa5a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878365651852c02cfbd80b2ac00b351206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ccb8ed9f2f6e53ba12a501da62ad1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43426b5759e5cf42423d7bf6aca93e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd9347347927fc2664476b7655783d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ed2743741ca1a4fb83e5e1f9e26de210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c05ebac206f48294e0411ce15abd7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ca05765969182919a8e74e0f70a0d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfe0a5272fece75cd8f8e480c4def9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ea35f88c9408520939cf168a43ea0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955740e9aa7e4318a092813fe9312a7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a67809d7bd9b4bfe83c73eff8b066b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40366c5b0cbf3d836e47fb8ef1ae485217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b4448b0b822e1a1d2b8154d7ddadb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f4ca52fdaa9bdb935ea15b801c4ce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d1832d28cf69160b5afa9112a60de220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7035ff1e891face5a245d866b5f4e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e64e5165900573211c8be7d355185222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a867c7e5b2ecc898645974f5366178223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c1691a3610670710680723b50054a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98cc242b7b5e5d4c53d099bcacee27225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5113e59eb1871cbe9dadbe5216717226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ce258b54fde28b709ec5f976fcf4c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2466eb3705040b6e0b0d6fa8d5b683228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfad3018108e7ebb8570a922bddd76229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b0ee4018bc07d5fe4e14ac7c1b24e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18ade1e7e09dad7c4814c4692e48e6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df0685c7ad4a6f78a2316273a832a3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9e4488df474cae782faa938df04e1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883aeccd5e9527f811df22ffc1eb5bf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6d6878ed19571d3c3022571116eca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568c94f4d3094a63fefde2be6d58d95236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe141b922be57ebe5ce7381aae5631e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c18088a97e255f115b1ca36639c399238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4ef7f50cccd504a336f0d2ee73ed1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82320b52506458e60ea45934465f4bdf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af19d97cd5006130ddb0b292c3c1ee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71c6b44f55ca8cc4c97bde97136a5b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930d52a8624534eec38e501c1342a87243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea0744c00e1973a2b5e40558a1d64f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731999c875f971a3bfe124ee67b5fde245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9c9cc02f0a4e07fe01bed82d16bef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c61f54d56f4935cd0542ccbe53d90247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea4efbcabd0d0699c35a3f64b39919248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8087296e5629008fc381c298e4cc5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6509b00f636edee6d3e4dd918f02ce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6990ce0495876fac28ec11aae7260e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be970d4646d24d6229b6063c2cbda078252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8eacd3bea006353abaacc97dc8ed3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c3dd524727164ea7a99035b059497254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0eaac18a7d7544b65cbba87814ec74255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5ae62ecdca321dcf698ccf3f34491256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a4d9694f6f8e599e983b867e1a762257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db30132c3e622f388588a67855f108258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e6501b7eae63cd814db6233ee3b19259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c90cc4fca80168882bf395ca1739d6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655fd1bf02fda671a507ddcc2c7cf0b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f52256cd8deef112243070376a5fb0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9977218b9c3c2ce7fc0eb8010959172263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cef98ddd444a60a44e92610bd0f8bb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfc63867c51d7095bbb289e4ecf2d2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23025a914fd95fb30c1ea34fcfe04e9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa588a4e08e9437acc2d25229591aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10075f58c829f58294286e28635e9982268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0ee32faf80e0f325df99dd92d965a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d3ec7d44fa7edc94a631eddeea088270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ae91a0c1936be792f9482d42fbe84271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d86907c9f06904b64a24b0fb0e2154272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5ae3814cba7907e65442839afff16273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f77c551b546adbb11ec8db00cf4ba2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670e13eea093c1a0fb860b8d5bb1207275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf03a0b15a1001ef009c473bdcff8a0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6135ec75c1d91b1b360a75e44079d81277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074023396e7a49722ce7e82d5781948278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cbb27be7092520633e4acc25e0349279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea61b73be940bb5cb1cf896c93be63280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f3dcc17535ea8474e1958c3552d10281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec2a9cec1e25bfbf444790411ac2a0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d87dbe3a99a6675b3deffa2f5304a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc08a9bce48ec34bcc430e2987795a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399c1b612695d4c733704b3d15af2c4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe929e2d7e06a9a6b81cd2b60b1d9a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12821c29c5611b0b22f87b3ecae5640287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5569c611387333f40ced30bb84728288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea4ec5a889ec6b7080068089b9a9f7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c865592b46a120b9ba340f3553ad96290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25f50d0ada0f6727e81c69b141f5e7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581ae00fe468ca8162640874640b7d0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b143151c41e8b13327ee085f97c91293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e52bb32fe30e719e276b7847121459294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1cb0df0a909b036b84166cba01182295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca857e1ad7bf980095f6e96404f56f8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462630c36a2da14fa9135605256417b8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a6fe67fe94bcec506b233a1d249e7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa2966289b4fe28fa3d32695679bfb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8d6e172c12e343ad4e334e1e7d65c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a40a8a9f4a65b6026e070bd27eeb7f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f57b2774126b6e8279bec3cc775f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbe49767623501f0fd092705fc3ae6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e946c99e661e4d79cac418eb6091995304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5285c1d44f42b6a0dc66514c018fa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385261df8dd091b5eb033c724b4baa3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f4eaf2c0108404b6812accabf8400307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99de88f15c8e122de2825660096d2e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb1761284266bfb61d74cb224adce3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964d64b634c3d330e026158d8cbc0ad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc6e2fcd709e552dce06539b16dd08311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d6264e83e868e3338d7fa88cde017312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc93ebfe0a2f2c3330d409047bd775313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fb1cd2ce3b3648a1c01a589bf78d3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4ca590dc4dc2059ebffab0bbd72a1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60026344cc27261d8c7d6c4d9bf75c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747bfd819d95142cb92fca034f178ec8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69147e0f98f84584a98070f3d10ef7a2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba05cb63c89635cec7d06cb79d73ba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53835bd0fa11aed871e91dd87fcae0ac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add74204ef392e45b32daa0d6ad2ca9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38baf545733f140950d87a47213d2e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842552d8831685751c4fd0db8219fbe3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4d5a9c955b54475e433830ccd5f51324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032311623975b5cb9bea443404d2318325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ee47b5ec6444304ddf39da48ddfe9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d22fc90aa6ba98b4e8a4517d7c89b4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a36c1be9a7de68fe912bcb245f875328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c7cffd5d8ebfa1b5a810e8ac58d6d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ddc9bae81d8e903610696f7f92394d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272eb130b1446d59f231610ae3cc30b0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed16c4dca68e5a042c675c6dd71f82b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f716f4b4a488d78b65fa20bec0ba9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6694ba111a0637ea6d6e1ed034af49334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7fbe6426e7018a516c5d1e73a1f38335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb630c1bc0f97b01ea4a425acc4c63336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d40085858296e22f94f4d318762c3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df567fec10ab21ec08ae235772a12a3f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f3ac6b790d64b9866093cc04cfde8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bc87f910b850b1a34170d4aa4a435340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f4e069cf20a4adf1c8c04c4e9c7b6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a7f957b4dd9cbd7be30f3ef59f2e7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a10acb79662636b114556f12ece710343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea48c14d1639b2e5ff9a3662e2f225344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ee6d512c82ccfe0363cc0d7ca9349345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c5ee23b50033a8552c8143eefadbe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80669106d221c7c459db1698404517b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a146dd0abb09ab9e54e092d627dadbf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73787191ce6ba21b34fcdd159930b21349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf2e1d55a499370f2e1c0435059479350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa58ba2cf499e96062c8ec296d231d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37cfe21e03996991705ade1858e3f4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aec465e91ca05b3485f08e4d42e1d0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630651f0dab81d13f448ab183c9196b8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e58d9f6c706d2200a73e8d3de7f25355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15253414f7396d3740197658897b02c9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfc47c94568d4ba353f43380b0af90357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f609bf7f3ae4b5ec3f6d84c2213eb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6550c5d911f19722f0c9bdedbd88e7b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237d4ea4bd96e1126e7cd125013bbe4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a25fd9c7c17b7993ecbada3e9fc08361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c85dc9bdfbac6bfc25b30370e93d9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeedbba982de42c0ddddd231b52a11d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1dad265339cdfd63fff304e36eb099364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d12457089153a0012859b3b5ff31c9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b0227065879640693c141dee67f79366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed42d5dea68e09250e1b63a4ce47d7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd22520a36a245dcd404de652b1e593368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429fe1dbc168b606f17964f66ff3a0d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053899fa58d3fba67a3b2cf4680e6230370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d8ab8571b959efefd50e2ad4adae7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc655cfb0360c9940001bcb24b05bc5b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd7c1523b80d457acc467569ebcc36373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1da7e5487a785c481a2c09e0c3f1a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cc96b4a0002ae2179d7f7facb62a3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892185957af895f860fb23a92c11f94376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a0e9a7de0961fc79ab91b45c4db33377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b001bc05aca1620300ac0772efc1c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395cda5d3c6a15469db08373b557cf1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9afbad2043a99aec6f18959811ae1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49517dc2ddadab58feb10efac96ae188381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36d801d2e031e5f6774da4dbf7294b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d39016e309ecb671ca280105e5928a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1619105d7a9bb68197b819fe77425f0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6d72c2ef218a67c50ec6b490c36d6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce493f4ddd56fbc8eaae4dca88b2d0a9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745ada16cd409f43bd8f9e5d353dd97387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1498632e8f23220aa0681f42d526bd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d70041706e2b508ed9311821cc8ac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515a134510d99e513ce51eb063feccd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fa10aa0e9eb3bde735b62cfdeedd8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78a606b75056f08de2ff984a1bff05392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb924e1d216d5947fada209e69ab4409393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a525f74fa6c5587ee3cc935f457624394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725e6599043b587d2f05253f8599340395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ee9d7a3cf434f9ca743e987504c88396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea76598070d6bdd36d7559c8604bc5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256fb155f5411cb47711d2221df8c2c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208691196f33f7c084e068ce832e916399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51930c46bb6619ca1e2ec4fbbdda267400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4f3b19deedc8370582dbed79d05e3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3368261baf834549eac1311ae1f6b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7800e5f24117257cbf7a502df7e9fe3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d725d6c906426a05807db9b5303025404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc0218295d0698d361df231499f2ae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbab067bd77c84ddeaa34920d268fd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b0bb147ddb2199425b854935ad853407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b34919e384cf1d9d18bf9c45984c74408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc6ba780518c3671a6fe7ea7ecae11409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335439a06dd6dc3f83a66aaf12a04ce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bd990b5f640ba8ce4a89236d5c513411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638e934170a7f2a06d4c70105d6dd18412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c106174bad208d354b147bc27dd8375413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652f7392205d5509f22b8b0adfa1ec8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b000889807eb93e29a115fbd4791a6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372352519daf7c506d96cb7839c20a7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ba8937f1b25da15296c2d91fc498e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db242c5110b4c6ec6367008459a4a8f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982a281b8deaa48ad815d4909f47377419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7011bb0904b96c155fcbf3ac75098420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2cb84e423952f8bc548edf9a8a482421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347d555fea0046b9a7923e8d8a3f57d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4430cb867114be48d9ee3395e2e70423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4eed43758ee953ec8d6a9cf1ffee3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8573ed007cab923f654387d64e972425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a54a418a3dfb69154a6bba5be834b5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75094b21a963e4f9e82f77d01e3f7c5f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b0d4b338a0612c8300771ee6fad22428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5e519e1f8a81a4585cde6ef609f64429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a263ade453ab0cfb50fe44316e2a757430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d95ca8ce8bdc36b10b0f541de8573431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9344452614d342321c5e0171db4793432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2777589410f88c1799869113c34d3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3b92ca094b5a228701907f0a239c0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7e46b444a5bac9a3856853475dc2b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2662080e65c7167af1daf210abbaecc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c6be347592904cf764121e0531005437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bd450a298f46634415ff2e470ab56438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2655de0b67de49f9931e0cf689db45439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c56d468edcdf6e36943fb0c43534d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda5d501dadd89f307b9015601b726a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664eff1570961f958e00256cadf62b00442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b24d6707dc2dbb6963e7d4ed07ce2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444641eee199a81295e620b44c1e4d4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14218548db0b7d5e3fa1b1581b3b61445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d056166650d5662cce8d3cd70851e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a80032d7ad00001037d8b2adda1d1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cbcf78fe6549885f351d07cac935a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f795d8b22b15fb46119c24d9744f0d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff85a09b8a40c25b83ebb8e5349bb3a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360be991e0ceed3dc3f2ee57afffe7e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54b993b786e3f1aa7252256c6e5da4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95a68b29b6e6388240f8e12c368317453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3916f57f2fdb42c6785317a96635b0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39366071a092e54c645fb13fcad5e96e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146ab136669b20523f2f6a5f8e9425c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e42f9dfe060ce5d7ee888c406de7ce457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa885a02e4bd9d4b990cf04077feebd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d1ab62323e54e49793301341ed15a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272a2f5e370e36b4a4c2055dded03df460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d807976e6f28021edefcb91388e2b8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696040c5dadf9454149b1760b77fa1b0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd4969dff74ff9454c573af0a6eb97463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f828819d2240d0c5e52b2e9d4d70a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7548023f2e2b7cd3049abad61b6e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9d1eceed320215a694c9a479fb0c9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac2da1fca7ae613c2c5348c0873931467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6803f02761368cdd6a348087aa6b0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194c1f141efdd47033d6ea511d5e22b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ca38e02043f43ea4593b778187bbb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a37e4aed4992aeaeda30ce84049889471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540b9908ffc42210fdff4c2eea4c2db472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a07f26f5cdc9c076af834ed4ae1b5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e61c904319ab27dcc42ebdb89e805e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12242d2f635fe5f8ddb350695a30d9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fd4563ec8af0df84a25051e472398476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d3559cbeedc998ca23a438be7ba84477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc811d2bb77c3d2a095039ceade84e7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163d2e7ad29e88775b0c738a4b67a58479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f555d09bf7d78a6b999235f3b8a76480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398216033c8d9a6f24902b16e7a7685a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e424c064ce2504bf9d83776cfb8c836482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be783a564f4082a3f60018b3b76495e3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34025e52f17b13b10f1b7263dc4f13c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11867f71d92a563d861321fa4e7bd64d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98927074a711b4dd984fc9b97ee163d7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d48bf5bd7cebcdb00c80119fffa54a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b986f9173ea07ac31f153986dc774a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a68e0c52f4408ab699f82b27a0e37489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68886e71f5312217c3cf18a4fecc9e3f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b43865daad01600228cbb6ffafba432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6936a0bd1842f5d55376cacf205543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d814dd20f0893d2190a14cb198dc14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ce6c5774bbdbdc3e43a7c6f5c36ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337da08dbb73846fb3f1ef32aa2782596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433c252ed5d1d88a77c4cfd46daa3d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043eeb9ad9864a354151b4bd97f21b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7bba6da3e694afd525521a7dd9f0f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee20af91ca4923ebb411c8f36a68fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a0f213922b6a3718cffc3f3e06d2211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73383a76e6a45e3ffdd3ffa998fbb99a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33965a5bb30b803642dda6613e3d1213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70adda3e64d118b88ebce04cc7b4413914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4206b6ef2fb58c9eda839de7d028e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa80582fd0763d9ed23b929ea0afea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccc2186fb43e5684f4aa626e349b4617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4832104f1b34010c8ee912f28f9b66818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90560f5eb9afc4ded55b4b89a430aa519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def43a0de838df36c42efa02eff4b4520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca473d49a7bed447b4d70fca62e449dc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d98bf40fb4f2b7b31d48421dc18f6b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d6bfa9c27f2fb90e343b594ed511123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941449e9fa5b2e8b7b04ce1c002bb5a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31d445188a1397f79304616d395a5c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0372378baea48b97dec55e56cb43b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5086bd0332fbec283085342a47362827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8e80e56e3a5aad07027c16432e17528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786878b3df8b856b5fc4822229a5397929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bb47202853b5cd10e78de0bfcd1fc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c40a6704c39c9a662b20aaad0810d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826e42130267a7d6b807713c4eb6f6b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306c6eba496c292ed1618b4b76275d933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef2f0ac7573f684e49a75a6802c91634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0cbee8ba20b04f9cc7be86a4967db35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c260f5cfe3be66a41d67fc3a084c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c7434ebf8d37e35747f7463aecab737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c4d41eea05cdf74b8358ec2e3b7eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ff74f015be6cef6e84ecf62a63d7339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670939f72102817252ef37ac3dfb37d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4141a85302cf55db806008a344c74641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490abe7d602cb740861f86ad973cc77242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e1c2c239ce4cf0d10f82a4a407a4943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a252496ae535184eeff0eb1eeb3df44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba92a3f01399d58fe9e4843b8d125b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d729d492fb6bb9844a4b3f54e4e5a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903406c6b54c322be983710d38e38bf747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aeb03d25c2c8829495b1268848b2a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0098ff5676eadf2d96dde6d42c92a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9495bc3b4751399d788e63bffd84de850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde636921b6f7af100d44b45cbcca4bd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10ad9dd32931f0feadf97a1de9d1c952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718229b2d86172ed7cb6e3410135d2a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f607c0820a58b28a66d7a9f39b23654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ca2d712307fcf02a851950064424055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89834c38b534e742f11504595f15d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad757cf8a0cfeadbb1a0763a39928557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac1a62f7269f4b5f1d8761b44c0e7958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a8ed9203514f3605d553c4143253d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fa9014b2e331cd59469906746824260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46d0660f387be49b10e065b2a6d40e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a38a193d89fd5902dee3465a3be90762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00069dd9eee3561537aaff771f688e5e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d3919f9216673c99f6e42f7024d5a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ce1b55dcd99b7931a8436b5b8732365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1272b08f0600ec34833c1ef040f1d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165944bf2c5ba4e050da4425211ca3e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340effa490dff3e86d56c0b2bf311b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503dcf6f928b603454c9f7bdcc08dd8e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899283fb2b43f5d0adb1260c6c2fc9870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7c516a54c9599e12771beb0fb77a471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1bb731d90a0437bca56579f1e16ed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78414460c7380bed9b1236585416b14073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa70e9db03cb506ac483e6062fa93774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c8508f785e2277cce3f3b7017f8cb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b641b29e0939f3e1b35b2fbca4b3af76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bc3489766c5729db8bef9c16ae28677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b54e0748bd673b580bd674f5328d5e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27938e1d0aacc411ab2fc658d5da30d479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2fd2119e9f85949cc748021afdf2680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea24199e96b340d1723f3ae5dd1a01681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54ec7d49b2ef7dfbb1f68bbf51becb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cb0891e604a2a7cbc411023931ede83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e54c9eb19d5037e2f5d8c07f776c884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6b7ee7e95659112db118aca9344e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75baf16c4c7b7dc9c3c4455fed74fd7586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab977123d18d8c48ff3ece8808fce0e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fbf57eb336bb432b9e2d207b5e2ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc29d6eb0a31db9f240e2e56a39d7cd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95131ef9e2324e1f0bd4e0251769f9f890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e333a5d9ad220a6e57b3703356d3dd291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16a139a8d0f2c7eb5d86916a41367192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a3648b9a12bde552067d89308c16c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982207a88e0748f8e65e0c90ca6da2194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3665e58439072d99d059ce67ad51895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf13908d8b3bc11c89304ba616ad6896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252c67afd390a0444afe176edf099c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2656ef81871bedbb532fc9e68ca3e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e51ef34c537763068e3877087eb0f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47248a5ec0b7d54c1cb9a540e91ee62100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279009aac5fb54268badf147e087ae2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab11792e8f51dcbb3839c2f23b6f1d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb2cef8202b1230af480cfc4901423103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74faf3936f008df1b96b8328cd4ffedf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c49d1051d453f3eb6f66be57f3b775105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6147eeb97a3cf0cfb5fd46a6bf60298106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaecb2cd5abb6566850e12ce446760a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc782919364c275fa771c5ba45a04233108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b9fc047e871f45bfc593f96ae0780109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051775d0fb94adf9484aeb24e02cd2d8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2630646b3ac1babe9731364ab00df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bc2339bd6a871a3a54d006dbe1e73112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063404fcf10a5a7f11500dfb35e766ae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7db2d23aa0d8bc03ace690f9cc272114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07fbf4f6bdac0b6f0221412d1b4528115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70eebe656f68885296020f65b10cd3e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f74cb44838fc3b77bdc022862ff09d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35e93e1923b01e6566d035df2001f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00566ac8345ee1057e1ac6fc10a621119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3bc9dac32c2639ea0d569472221b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073cd27a28bb83455d2e7bcce9298e3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d55c087cec49cc0ec167f49cf30e2d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed135b8da0d8671e73f588f45499f1e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec00bdb40fd7f86f9f13a351ba99ed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda60231652a9452ee2fba9e71e27a96125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0985a839bc2c2514e2d4cf1cefb88e7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720f5b512e0a322c19087542d806266127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841842ec5df3545fa7459d63e20c2710128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afce72ed63c1ac0e821d660b9c76857129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea407e84fd6130138af67271c8c8db85130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7337b37617a0b2a9f2baa9488de79d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3af0d5f54059cd6545bfdfeb29e27f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb03100fbccca267ec735cffba490e8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b04a041279802fdab5983de48493f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1f82ee15fa773a27cc47d96e133a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359dec64f8d547136c85d021d98b7f3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c8bdb83cf6a603849fd1ca419d65f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d1c8d6baad8cebefe1f3acf90605e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395c24ec87d8deffc4902433350238c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5808469fa1848a1d04e0eb4134534140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d31bd20c8fd9d19879de35f89dc52141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1c77b737f0d1acbf0743e4a2b3da8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff973a3a123fec38be0654661ce437143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a99797e1ee1986d3942dbd3a283a18144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3514fb0c29f7c65b072fa41aeea7a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd0ced6f191c848380bd3782612844146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa1ab9fe2d635c4c071dd30748b7c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6ce9c24c22b3a88da14e1093d4cb1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0f44e2f6afd4f6f05dbbf4f185c46149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d34d9ca94e31d40d68aca884592d87150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8207a36c386b931c7633498b7d479e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9c51a7ed95de314dcb53bc057d3fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21bf41d526ed6b253510c68634bcbd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91579f6e82ea0cf87f18690b0e64e4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a539442f07a64bafaa6b0d182f759155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69241b913dd3b04c3d0802129f7d55156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb07d8cbdd983e9ad5d5fb5960b9a2c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2100f341aff7fff7e1163f5a3f139a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4993d4adc1d466734d0f9159f9411159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19021242aab2e6740cba03adbc37181160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c571e4eca124760ef59aeb395c8e00161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a6149c8512767995faca3256a8d86162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa285007c274b7fc6f2684fbbc3a6c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4411e4bb04646f8cbc632e1e8ade190164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43c414003609579210255719049eb1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bfb959533a35060a417f6f9739c29166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8afc2c52a38e44cc304406fe895226167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03e11841ba83e85c390188b7e3ab97168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938acf7dcceefb7f7f55087b815041b2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3d7b58d4bab6eb9b5768b41bd538d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0581425ed26811684095bc3e2d715171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad32131a46662cdb87889cb030dbf86172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851883b0a91cd3cae824bc01b6f0b554173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a988a98fdacadb8b1b53c2903e670c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f026f2fb7852d18b55eba04829ccf6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe668c3c10cedd8d892e46c41434d8a8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83013cb9282ed9bdab1baed6d726e063177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7820501b762a75ccc739a93b15f7c1d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1699476cd6fa77849f4884623bab8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24731f2af7d300b7d01c850cac4f5a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e48972f03d49cad9e17bd04b79ff0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf4431b5d90000c889785b559a5891182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d676ae6ac597778a5a3eab1fb3b83e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802768ad5f3df00317e55107de2a0078184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e04ccd20624c32111d56deee5f2921185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501f91ab1af1cf542674c9e81b3bc84186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc21cfd32b41b4876c366ce3751b09187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f87fea0f50ae416c7265f767f9571f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9284f566bbcf3b5de349590019a34189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70838716fa65ae771e0992e0d60bba8c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861497f6e40163191f4d64f942dbd2ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df0df7cebd6c3af540dccdd37a0e45192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c526543ef87bb42da76672248a8c62193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b732b844ecc8a6fd0b6e6ac501f94194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ef95cce4fac4efdec5af9ebc5ee09195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47566d0d6fdd5cf201b1b158dfbbde6b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d01c73660bfc828d852341af08007f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318c61eb20f1f985f854cb6f033d9c6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213344eccf43b355bde9bdd0ad5925a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db20113201c0c8631ae19e5d773aff2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6404af7a1dfc10a5e88695f73ec6c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729b080b46a02005f9d60a6f80e87b2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebc572d34b8b5b0d48590e1242a387203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357dc1c0add9b3ed7419a6f9f873d09d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a18e3ae7253b17d8674a5d00df5fc1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f68d28a672b240d99d95dbec0efa2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4937e0fde59191159952400def3e13207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece73bdb9544f5f1c3120c5204d3d5d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc43cd7754c7a8e1caa60ad14b10f82209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071687bce37e774757b42b1b2436aa1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdfc75f06b7c9caf1b8caf563e938b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475dd093884deb84d1b329c94336eece212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7a7584099f3d25ec9d43c10f6e632213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657cad13fb7d9971c22ce03b9ab0c92214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298b53ff4893315a7d139dc135a5afc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10982781decb4e04a6af45c9bb54b1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283741870ee2d8cb925d06181193b672217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175967d7175dcbe452423689ad95c06218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85627bc644db24c5c7d2195cdec9b3cb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958cf90687de9471da20613a576d932c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86e49e869e59aec8b1d8154e620d2f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03a36ae0be96db9680ab6869f5ac06222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c69b3123bd5cafa888a3e92466cea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf329a1f67a8f7e18115aee87a59a8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fd05b8e03bbfcb24ed8f4b597e6bb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43722cf68b05b9e5b08d0c7562766571226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545dd46787674f72fe654cebb426219a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38dd90969d278969a9721d97621cb9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be813660ace241abc9ed4b116d4adf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447d3a79f74df83f81a52493f90ddc1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae949b96c0984ec731532eb4213a00231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cc77115bd763d2e74939a7e417818232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5406cb64726c4f3ca850568e4cd7892233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04938f67a07213992a6721d21436e23234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c89e81df430888e2e4d8d6c02f5c7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f7efeeb17aa2b0b55909135caae82236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b49503b59d3dccb3f87aa8e79cad9a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa60449f590acc93415b768bffb6fd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe993a3d4d2bf3206102a320f5898d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615edfec81292dd6290ff3acc6c884b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cc6fc4adc9a954c5f1163904afbc0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2949c4091006c3c990e77c5be511e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8968c96c201f72824c6473d6e5058243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd86d5953be099e3f73405b755a12e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae4f755df153a53aa2a2a10e38fada245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00884712e4d176610c4e3ff480cfb1a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc01f34569730e4dfee30ecaec478f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724af555d3d5b68e96530fc9bef7a64248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e4a49ea892a128ea127f759251d13249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41614a6406e3a145353d8d626663de21250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81283c05e92f06f51362801213b12661251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ad9b3afa563c589600bfcc9ba0669252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecfd27ece4c9a6f3114ad851521f98253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5344ac6f616ad82d145ca52c44b4973254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18384e5c7d5c85c9b97fd58794002ad2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc67a404367aeb6d853ef398786572b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de2b6d263c02fb9909b6f4c6edb21b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d3b452776ea37368af960b42416cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8ebfba5f18ef9548e338f810ccc7e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7c280a090ec036f16b9c3723ce475260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68238cd253186a218c10d8d3ec78f2b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c93f7c217dbb05712cc24c9705c173262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedb7af5754c3fd57fd201851cf9921263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65b11882479c770c576627df116e70264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce342e68b4058fcaddd778a0c66d2794265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b798484f9f5896cb845f6fa0290373266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886de6bf57c1fad89db10a75de15d72267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bcb74bef7bc78de67825d5a258e65268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16741b9ee1a3f66619792dd655fed670269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624eb646c332110408760b3784997d4f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145dd2b9bbd7885d12d8e667100466b5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76dc425cd3af2d2b2fac5a5d0a1fd85272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9a31c7ba29a6dbad596935bb7350a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b3c8e31ab0d75215261db4ea5fe46274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea9faebb35bff2164c39542128a960275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef788fc49a0b9b1e009228fbab45fe0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa375a71f183ddb6a809a9e72cb20f2e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2158c4d5d0bb51f9a173731d7cda9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabaafa5b41e70978385cd734323914279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a942c774bceaa4189379f642f0d2d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa5521cc69baa58112eb12daa5c427281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fcacd0bf3e17aaeb6c72bac79453a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b328e736238def626e5cee3929df4c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124359ac9977877594e71ff4d7fde4eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806b5d1c012c8573ec93909fa6326ae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408d7b1579ca253b04d79632f82e5cb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c01ce77f3110cd2bd750951416268287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348cb108293751a727c039ae71ed94fb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b633ec7990805b365fe63b9cc4cf48289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befde2eea035842be3c41921ec83ab9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae159a069408907edd41f01396155cc3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446a37466fed75da970de967ccfbaf8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0961fccedbbe4a7924e9cd248414ec0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916bfe67c1149e5b9e0c027bdbcdfce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7e03584988c04248aeac47c8aeaf9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2aa690d23a1623a7dfae015a5e552296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3ff11ee3f513beab4c10a528cec1c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8cdbcf2f8e67acf4b7d1413fdf2da298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d899a095382de57c77ee6fb3751a65299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8f72768c6c5b1edd6fb7785cc97b8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7e896e5a50723c7bb9bc730522eec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a89db8af66f86412904723ca557001302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26adda7dff20cf8c38eccafae8886fc9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f435155ff99682b935f7c1248b7f485304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc24509be56ee6eb5c65746b5f29137305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6772a915915077125cf3cfa31fad3b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d606e188f949c1a40aacdd72470245307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39279d4f470f770a8437199bd4990994308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cfebe1955570f07359e5a96050c90309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff6ca48bfcf038da1696007ef6a8d3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20189eec20607c6adb4a1451c9c77f45311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38918977a9e24a6fe801b767223118d9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06264d28c515b9d888598c939326316313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc1a053a10a05998c164c3a10f6ec9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30c2dcf810e6dee0aabd0f35315826315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b722ed50440ad590054d662cb50ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e1b9066ccc2d16384da15543255fb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c61a1218b2ffa2c92a665bf02f56e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cca8a56101c1e27d86eeb9f5a0d8c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed61139e2013fb14ef30df507b44a4a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e5fc90c3b2086c1235e76fd90c777321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7d80808cac9136f98d2fd9bb81f0a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71231df546b9b5d8730519907f3745323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968dc4e27fdfceffbe00419d971f0bf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee098a91d7c866320d2a9c5e5df83b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb995e7f622f6d2dc979103f71569dd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9322000a2179732f477b1d27c4df0d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1527d32c43cf64023f1ac8d82c48d4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c09e191b6e510826f83b60ce3bbc5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3388f6e3a0be5826e7b1faf43cfaa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8cb13c878ff04279e7df443e752a9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e82d83668e392a8174a6e023099b7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc750e067af9aa6abcd52288cca042fb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27668211e73a8e9982fdd78cc573e688334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d760f7d214250010fe22e376566dbe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4c467724c3f96bdd3815ae7747f44336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0be6ce1c818c6bc612fe7e2d2fc60337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462a4d2882c37b11f566df62f17027e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e6210d24554e4d45881170815ea80339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c417287167e010bba41cabb83ea10ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26288137d7f737bdbac63ef16eed10341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53e7a4057475e216e91fc62aa5d529342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822f87d095090e3289d23ff81e1bd6b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08fb76e92a489f7c5fbfd7305af391344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4a3db270107755120b177845b48df345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd398c145a383373948d9d5057f123346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93357ba8c2345fedeae8cc0748afae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb68e2b2d3dc3b08ee97d14d4099c07348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaad9c2a68ea7662fa4218cd76035aa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fb7aa123524419694453ff03cf8e3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0075e0852bf7ee67873b9fe194101351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595ced21089e67f0beb6906e36921b9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06d07fe4b8e8a579df8b555309a254353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de737dd8a5a1798112f7d27222866a81354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723c1ebee442112a32d2b97d6b2a0c9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd673681411598ea7205c0ea3cdf37356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240037b1262fcf99211b4a053d74428357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17be3f4825c55688995b87391627ffe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcf62a9a1b4020f525aa63b502d5f0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907117aae9c389726c7ba7f887cfcd0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf49ddc43b3752092293a01ec8fa3c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4d257d7b12e3961e033aaf91c642b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee5294576225f8fdac1375ac6bad66363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175040f96aeacf0ef3596db96a650bed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdccaafab03b1946245bbd583b8e66365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edd2bbba0e666cdb07bbc8ac3ff143366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c41600085df784ac572abdc2acf4d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb7d93766bdaf318e07071f6d9c2d5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa56f246962b39af6a45a734fe64fee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b4a2c2f8b45b16cb7394d3a78dd67370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0346117fe73981bb69ef512895587d6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e66f5d69e7bc55128b467c80897a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1bb3c72547f53f3062aaa117be239373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fedf6837190dfc1e325c034738cd1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863eb507b6967956f8cbe926032666bc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b576921b6633e7f36d099ebe7bb0c0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca0c2729dd2e18952f5d50049ca2b7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78559b389a23bd3b9a7aed35040aa0d7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa84c663705a2b3094153ddfb9701cc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb868ebe32e1c78f421aa8e419695aa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08c896dd46aa51637d924fad89f454381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00b404bd384e4a6875af94c8b0ef24382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd41e1a3eecca05700349eac52171d0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbde09442453ba27d781f7726fe3b5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ceeda6897f27bd04fc899231b9280385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cefe0dbb544c895412ddd8e7e82401386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597bf92e7e5d9220b4ef326bc5dc1a33387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5584b0804bf073d7db04b7afdf6a567388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecff46dabe47e83e60b0da27bed476389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2024258b6f8fd4fe9a625f2bdeb3a2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75f2429ec094403fbd2fe4841e3e8b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8b170fb7f80a4e7386de40b72c406392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af130f62d1357058c6bfd6174fcda7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d42945221f131a3eff2336c758aa3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8f75315b4dede025c3fad8a67466e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559c025c857e06def6a8d61eb2b56e4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823a82a1706329ea83132549d5b5f58397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53d1f96f178509e426765639130abb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef37dbcf02f03628d97d75fe663c529399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66b59d41a2f1ea8d7946a4782398a5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346da4b843c15d2e208cd14d2594475401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3882d97f228754b191f57288330e3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e371146b30f994562a60d005d1f55dd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3d8ebd702b607dd7b85763e98e2cb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6c5995bf8cb4b0b5502d77a2d5e66405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1232f2a4e8c101f629eb96f06a0d78406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618a4d223fa2530a33711d333586281407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb3848892e02b50f9782eccc67ff3c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c2b6c159f0ec1934abc096ca88f32409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af54349d177cd69b7f36aea131cfb32410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cc9e8cb63d8b7e6f259155aa55301411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6bc0aee9f371190f6a6aba53f2a75412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af93b510206248fb51e76312281890413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401977d0d4b3838dca2a3679ff41e66d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5d77850fb915c707a64ec8dd5e9dd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba646553c1f8f7d2cea6c2ecd260e7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce1c7d361b9db20041d64e337b15b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48ea1b47c1123c2850951d3d6721a9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794b240e6f81a09ba05faa3ed715cfc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94d8fa6f8106a31b416d1484f7a5b0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd03a777bdac710dafa7729bbe531fc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310abdee060bfd4c986a7271d7d3ae08422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48491164b7b4d63741c6620602d31e32423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9f77b762745c2af0d89835a33f7d3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517325eb5d68cb65d427613ef51093b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fae1300c025316d1c6c10eb63a6742426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0620c2d420b045641e6710cfdd3667427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735bc82b0a441d8031cd6e8dad7db18428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf46c76c9ec16a814cff4684bba5ed8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ad86b1825b99e3ff92bde9c026f9f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3bcc3a4640ab3cf33bce1c8c05d914431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb88c32fd3c632ff7a00c1a6e7058b6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d87350da40f2927eec1ba36ef02e05433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081b156ed6e7f87d906e6e8393d5d72434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5603effca4600376f73b3c6f96ce6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bb6d49a379f71835c02fca4594eaa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be3ab5e77e141a745ae4b13341aa14437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebff98d727b50e6f4f1ff9ac8120c39438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f957ba9155fefc0aafa43404f643b3f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a86481b5d2f6727d0fd20a28ed86c4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4762f1da5eb25b029760dfb214127441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b387a480fc62c76e8198258cc068cf4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f75a5006f297f6f4b90dbdb4a8178d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45a07aa66736994c63ab6f1c1bffa5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4003e9d932486e634ebfd707c035a2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed3ee07cff9f1226c2d8b95e2407c4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ebe70daa49e0b4de3854008966000447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f34cd068a94a8cb13752724185b48448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192aef8396a881b220f5f08c3e79446449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f091ddeb762ca82a8e44fae89abf1a6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27322f9b0f19a9c9ff916b4e5e9334b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db14e61b63d85ddc137aedfee422f1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dea4b95f355321fd69244c6863a5df453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e65bfb94726e08a34b3d75533216c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dca692b0957638f664ea9693017af0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ed3cf62816b6da2a19805ec163774456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c211ad4cd093a146b3220d5500d95a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1e40be422568e9d82c2e7c846b803458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f13534065ae675a08a3afeb7d6100e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda3b5a83398bb455592b77176028b1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e6ac0ed9253826fb76c06f70313ab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6a22fccbdd7194a1cf8556201dd5b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3c77c0c3ada2761bd4e29bd8c01c7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2bb0b13783e8ca64e5b3a7473b8fd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfceb4466cf9c59c1afba6a606f871465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ead6db531d9014f43f949a4884f2ae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf71dfc7698c0808cc853a3564c5672467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96be1fc21965e97783ae742beee2f7e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189266abb327c8c4178b30b07ba5824b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b6ce5a4074fb7ba91e2506ef0edd7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e20beda0d7b2fecb0e442e33b92ef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d964d25ee84e37b5e05b1d190e926c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15525fc66a3c73d67c06810c5c98e6ba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de66508e106c87c6d6e12ca70c2009a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f286bcf2368e97b31eca02b58087014475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af382f1981a10f8502396c9d8d9179c2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63a5f803bcbd4e86ca2c0b132ca0be477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f8a4f356b7ac17a60ce7f774b8f28478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7192b3055ff42847ba78b297308cf479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>