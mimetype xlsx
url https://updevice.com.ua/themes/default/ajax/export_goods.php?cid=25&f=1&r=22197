--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932ca689719c80857714bafe8c825a61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f22ebe8109726d97938f6482f3e7682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b322701e219ad21c4200049d44ee00f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d04fa44c136186d065f346b142e8c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9789ce173db8c862362b0a40cb5c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3583ee292ecd4a70d1ab0a9c2a0406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa6903d1730dd4d498a87fa592f0027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081526cb8e133fd1bcd6076453fa53898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bca122f11a93375ac72832ca5915a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8eca651f873c18799e6b1b2cccf7810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d8e23f99aa3e5048c72557d2641c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c677da4ea78905d022bef55d915f7b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c29a385994aa3ced191e6c40e671ef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1415d6a9e39ac0cbc8456e882ebe5314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2247cdf4400de7d104f2405288d9615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1db7fb87a184acc698e07c6c2d0d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc00ffb3b4d611928b34bbefd2df8c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320e9240938eaea6d91c0315971087618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30193a12c13d83f76d2033c53874e56319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ddb5831bd6de38893dffa916ccc4a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ed1c1543c087da63ccc387b104fde21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a36cb2c2da30678111238811018da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446e677eafcde07f374ee34db3d4f5a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721f24403fd1d6f449a0641807b82e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f205b483106c2fe276a3f482be4ac0325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2ddf186bc9546fc7335c66e4ba28926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8c89a4845e868311adc3a62a5742e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4641f70d892660774a94958073ed47c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ff6baa9839f2eb9b4b84f89d93f1329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98470e35774fbade95813730986df17630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4692d47dc2f9269ff55a6d306e25831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560d7aa6ca01813abd5d2c53a96e87d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8f26694c76e62425fec03ba3fd4bf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93af8f52e1a997ca0cb6bc769d8dcac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97b6e0f7b1a6d36a2b0d4df4882ced35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e0d07391017dd9c2d24d611d1eb1736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14659abf428e24f2a19f557c30dfcc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec159f75914e49ec21ea4b36553a7838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c09636b37776dbfc6a1147195c233039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fc4bed2b1b154a51513f64592c78940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161aa9e14c36a2233a5049ab0a53171041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59e00d2fd2e1232cb103f831a38c1642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90575d40a5a5e223908bb7767f723d7643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536bb73f8af1de1d8fb2ad0c862ac0044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c555c236025cba5494b35e83aca6b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1a59e434f892ce5c352455f02893746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a13122a4dc74bbed624ffeb7e749847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3859633c9481298ca6fd0a21deb838c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb672281809cf32ede8f084285278749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189dc1ecd25d29d5e128b2dc8f55a3d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bef78f90167707506c9b282eae99851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a10824514c83137a72da41bc75964652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdab8bef92b4959b5a27571339b6fc253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2e08b3ccf0b328904878e735542cc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5e9394376e9b8bf5dd9ef20300c1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13298422b1cd0f315d084b5e94c38556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d3c69d13580b284fad96b2d2850da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c8a967962a4a7ee64e2ff8948499b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92903bc31b3793184056d1f849a2ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e18fa774f332131115795c7c2908f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2d9be0e9127d626b3313a5d582ece61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda626aeef7f0e0a9af4ac1d770265d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31ed0504536898228405fedbd7f79063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6757248dddb563ebfa68f878b142264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62e900a07e8b5af227526755460d4065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b01d87df0d8fefe6ba673e8603e8d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cc045a8ba89386e920c07e2b9c1df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbe3e679a790d48e62a59e7579ceb468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16cc9d96f75b4c42a9890b6fc65630769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141d406fa6f46de0d58a10a5cfaacf470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c768639b4cc2b00bbb826fac645e51771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c272b0360d20c6ccf26b965dc6336a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de361af81baea4c32f375cc60797003073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760922ead058a7f8d8a820f906beea6e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db75e84b4f2b25f74d0424e1c47e5775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1582b1cacf3b1693d8b610c0098bef776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b950eac7fb01daae66f7eec60abc2777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d319b31fe3476f8d00c8d555d12dd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39e6a5a7b20f80bd7835aabdf6138579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6bab1a2db1d4d7d99c3f9632cc90480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd2793a89e0a705dca700aaed842c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16021687a4074c3b12b792e0498e391182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdaf1c5ba3edfccf9bce479cf03fc683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d69b9318cbea4f5c404cd6660f2a8084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39b7c35c1b389549220df5392ec57685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1cbd488ed5ad70b728428456af947686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747db2af4864080dd7705a16385b412387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795683260cc6d5852724ff8474a247c388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593906d89597133a906a52f3f9ce472d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02c51a6554e05f01dba60f1bb0cf9990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78c865b5b3bf62657861ba98472bab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafb88007f9c26ce1e09ca62b92a35f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ead7fbf308261e7841b882cf2f500b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb60e9f3ccd5943d33c25974904a8594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb107406b138dfffbdcc6eb99c665bbd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4123b1ac617aa5e85e53785aa4e05496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42c4d50d850c37c484ca5b8e33852597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc61893313d80189993db5a3f7a56698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1ee5e1b7db0835e673745842d0bc999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a306b6d9474dcea7aa0f6ede949f80100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756af35097d29deaf5d67e5d9cefda09101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6e0faf4126447cde3983a7ba5e427102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17368c613a5dea77cc8f2b11bb674e84103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e159eec8cbdac0c103409af280095a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f5e7c773a9d6f4a816fc3f6a72209105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e7940584e2d849fc3b7dde2e2b4e1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f773c0f4d6a73ede0804ec3987a03107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a6233d010e6bbde051e28f12a5aef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ac3f6c7b50e7d7d6467192f458942109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b286f170d35fdbe43d296466eb562e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abe10b2ab725ad20e4ab4f1f664406111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe3ec2b2d61f5b462eee39ea77f03f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45546e086f4864ffa07c47ec7b891454113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4568c1698cee4234cb629e80b183af6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa0d6e51d8fb26942a456810ecf46f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bcb553efe712db50f28ddf0f1a072116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cad71b964b5b8bc4eb9c5f0783ba5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fa1c30528866b367ebcbf14d0aba7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555abad6e95f176e4083d7f5fa0ae346119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3391c4f85e7af1d22e400ecd1d41d81120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a18fc764af01134a5e26e63360074121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bbf3d8f01b7fa4fca4b4c4c336358122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758df8cff8fd2500fe569d47279c3c21123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bca0853e76db2ad77e5b1b3c4fc8a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aecd2e4ab954332982c0904aa76caea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474266d85aa200d3d2d4c0418d7537bb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30130fb5c0a76e92ef7dcc52871a1f1a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c99b2d990b86e970ca907c4d7e405128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d091cdae5a3310a487e428c3e94fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66f19e755a14840cce8fcd740df19b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09f263c6294cf6fac06cdb08d40d12131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd6af9e0b35b8094bcb0493146ffb7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6fb8dbb473d86711182eeb6c238ff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303086f12aaf05c907fed5fc2c82ba9e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003970739cbcf268b2a36774ef98810135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f96571366945eefeab5449d4b8d61136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd303aef21d0897bfcc9850a14d424137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae9805c4981ccd8d380cacf74247bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba4504e010e41989146f121b93e035139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2276a94c5f65761c485b53f08a1bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbcd5f904a2a4adae5e1abf7c24010141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09164212aa44d2dda2e43d40dce0006d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0402b64134f3a013d7a85cb2840bd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9d366fbefbac34c3f26411604164b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf55299e3c7a95b7cfdab454412584145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c78a5cbd5ce35861624d3b93525d5e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394eb3e7fe3471b7215203cc77ca68ed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0f031ae02548a9c95efc58441adbe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d61e29264235b05bd53beb6577f85149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c073abc3c626132bacabebd18445c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c85a31ad4768bb52d84233cb5de555151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c6fb95ae6d87cdbccf9018d5cd8e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828809342dbd211f6f70bbd02e65a3f9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a4fc1d9e515852770a89bc9297495154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaac91ce7ac16e2c56e085cce9db38e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f908db2e4505d452d073fe66fd3f68156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fea0c5067a160f8885f1ce90d9702157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc5d72f2ecb273d83402e275b8b2f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28cd0299c9b80c8405fc9472f96de5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790de8f1339731f478b71556f002e05160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36735f445bc538ea7e2de1480a66694a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba2ce3709f42a79cd37f84a5d03f6b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199e10adffbb26a6eeb94eee9e19bd5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569f07887efd907ed2cd36bdb82474f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8a362af2a1ac5453e9ed6fd3439ce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d9cd457e79306c85e2605668da30d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391c2d6eb57a76934a062a7dc657662167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f735778e7573422544772e419a79cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc664ad33df9964abdd440d0b5d261e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23b6130a2309ad675b030f2e27a4c6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec96be1a0bc499c1569a4fd994179a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98f9658b0a350faee78ebc06de9e6e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe0283d94c91ad9ad92b0195794497173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e8ffcd99dbe7b1ff7d6290bbafb81174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0faf53d32d24dd5acd577608d6301d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5571934fbf662d42593c2049b7cf91176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd4bf68d42b4fb926b3093725b38d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875862f6a8a582cd1b0b13c3fadc98af178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131bc509847f5380e30d14cd6ce4b5b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6912dddcd836c0d49fb65f104f4d4a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a9f2612b3cf338ff9c3808400909a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a27e5956f3a5a688f82b317025c7ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4caa660da79efd3de4d30b417c25d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a9911596c97ef5b45e3f79b61e913184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b39496d182f6762e6560383b5695b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8568adc3bc02bf30522aae34796ded186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f371aa7773bc04aee14331c0ef5b41187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4142f00807c2bdd80ed75f2b0ef0d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfe219e8e3e16013547533b8b0553f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592ed9ed3ef0cd5c1f107286f070c61190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877e933f495553f33548be3174b28d8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f8c5d0ea94a80dad6213bddf99afa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad7e87a2add5de285d05cabb4324d2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e81a2e47acf1da17713b2fee282fe2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d604fb39c29e3cb1292d1c13fd97d10195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22db54ebdfe1baeb7aa32027abd56c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc412042f9ea403e1a0c7b4009a6b4d8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82b855eacfc4080bde91be12b8554d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aca30801f9590004cbe59160cf0792199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb286e7b9e0ceafbbc81bf395dae4bf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1adc89a5a6803c61dfed9aa724e4ed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038bb37f3d87d832c10d9c8b8878d15202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0637b6fb61cf940c0d14e86a54aab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375065d9a1dde1adedac0d2595cb2aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598cdb857a31fbb06e7e557fd7a87a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7d0948e8c2e6acfba576d6fad0287206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ff9bfba38bf1e00f37717e63d356c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07e481078e2994df80d7d4b3f52f8b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d506fa1b49bc7272c4cc69b121a143c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d458c8535bb15ce61c16da68f0b87210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ac4e2694a3f983dd48d41b5eb44c8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e8dd8757e3f14140e4b866349993b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e95eb835108ab66e5fe1c28eea489e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd393d37862590f3567a2c597df85023214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cc783938eece4259cc5ee20f59872215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576f1f22d21d2321fc23aa064fc452a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59490c301c84ec6a090632eb1d6465b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9992f8f598117647f247836d6b506218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ae29ed836a5009e55b6412d898d75219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc06cc84ad1d9f517883753ad6b6640220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82074b124ed4219a53b9dd1378e5ab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425d4d2ef47ed5240ca4bd868956d0a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87447e3f67b94cd1499f5255946585f5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8afd1cd54308cf42425bdc90287b8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e626c9b0aa9a99cd28e9e7b46ec4328225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5f820ee439672e6ca06f7bf61515a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18e5eb24f7dd00ab52ee4a2fce670e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb535b80e441c97f99cadfc9042bdba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b738a4aa52579a73fb6ba5e0e40e2e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78760324116c8d35876989b8121fb785230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b91e799d4ff10175a6ca3f5265e06231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac40b7bd78693ea616441feb9ef36f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f21dbe82ed41e81b3d5dc042331bb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85b54739f9bed0de2b5f45808903b9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9d1425b9e70cd5d74dd8a22efd32a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd4ca86d5cebe2a4dd9db57f6d58f2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9477a56577bf8bef1d04cb1059d6e9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62917572b4d82d67423218a4d0326c86238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab39104ae3e63f5c0cb631035454d2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba91a1e740a3f75f0bda1a4d355241e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d696ca91415859a872d4d4e06f2dd31241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c73bea7e052881c38946a2aaf274d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7683e80896f5e113b0c1776d2b91e5d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2dd3c012588e335670ec5551f6028e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3d0ac043c1b8bd9654be2c0bc8348245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0764401814390b53a8ecb01cf595f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7f591fbb6b7287817f38023066418247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1d7d46db11df24a794ed6f0179964248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8ef21066df866ab10cb5503322505249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851797b2a62479b2336b8bc4d58f3e6e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516894fd120d0959e6c27f903a857e40251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c9e2d4fbbde27294a332970f43557252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d1c9519e43422cbcac1c1505f7088253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cec6ebb00a5b8337f3b2c31b03f4a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20841bfcc2eb9c4b99d7ccf427ad83255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec833c135dbfe0bbd0029cf967c7660256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0664d3326d8972a37e37f41056385257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115dc8bf504b03acab7d274ba4106d5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49717f6963ddb489f9b1006db8a62dbc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65fd79e09924678726b875c3810490260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4a11c0bc64170d461291081c35970261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f9082364d83083bb67d174be0d837262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297608eb89cb4fb88bee6f2b631fce4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ea934e86acabe026c75a2552b3027264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6e458353cf671a7517c3522ba91a4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885947d1a9e614b14f51e266f6c38c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81a2a38b9c5b2fce56fb4d5624e146267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fd370b31cd1725f32da10fbdb4e7f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c35925a53ca7de863ea7abf4f8865269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bcf9db648861f87474886f72d6e09270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1da02d34c0b026394e427c2cf0c2d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bde8ef4f8b74c912012aecf9c872f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c48db43c2d79b476dfdba877404b4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d499a373d03af9530cf1d6e58da6163274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b4a72946a64b7c5d95253b113feb2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8300869acde875d32d1fb27d540fd85276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfedfe007359bf043f65f1865a0f68a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57904de3480e5d00afdfd171154ee8ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250aa2a156f5bbf0a678c580d9c299b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429928f3465c7314808fd554f4e535a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c4367631ba95b4a8c8404d664581d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12feee9425401b8cbecb92866a5f7061282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1167b26e5b5e546637345d921b15d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2540c5c3b81c832cd64ad06d6309a2e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1baa3c3ea29fcb1c203c8a58c786f0d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89adca57a9f022e6913ab15116bc1b69286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347c0c471d8ffd85694f70c8ecb3904287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99eaa52644d854c682e99a91ff671a3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c44f56088527f654b50e49918ec88289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a3ead3f7c65daf15b6f31cec27ff7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b8f58a2137e91689c0c5ce143b170291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fd57466bf29d0a3b45765c8f256f5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b482ed7bed0be4f0552c3a06eecc3c2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8096cd928df4a6e823070d2791be882294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3a14c33a8e5f9768be57d9cddc962295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0355b6b7a1fb28719497dc12ee041296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912b5e447b283f6056cac5e96d9c8e7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af924b7522aefb633f43645b2994a173298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649c6d8583b87422b9eb11fa4bce7f7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297255a454283b377bef237d5a035c1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3bb3f182eb5fcd07c211a4ad8a566301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d22d475a983ae0dc6a16e2806c58fc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8228f05d2827b57dbb266c786dec7c0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a6f28b5246a6d91787ac35db80f0f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e20ae944a8e70aa480c0c61c61c0e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9566330be91abc88f9ddd599a3a264a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9870553505796b9122a6e6c9dbbdd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17e8302259c1107a4b31d264a2b1f2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1b0dd049b883a56490f57e96bee7b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733f5f1a28ae56916f5e328f22078e5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636582be6d2dc53089b9be8f0ab7836b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96c85979dce6ff638b0893b71c48d5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf932d43211286307495ceb44f6e5f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf286e59b5deffeb844ccfd1e8d8915a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45916e1f418697e31c2914bdc43b6a5e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449eb2875b0515fb41b1be2ef82a59a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c812a9696423ea735b3607689455d9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31653ae01dbc2d8f740e24ac50b4dc3b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83bf07a2c8c8d8f93656f8080b3b958319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9646c824597b6af4e0d6f0c68d55f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9fb239eed053b5d4357b06a41c30a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a00917669b736147cde96e650570e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127e26e727d7cdc4e47d48c8b64307a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a717ba794bc4ec7738864296007dda324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c131a375c054fe9a66f8d435ed49a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673a27543f1de412d8d6502f0bb0fd1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6360956d94a0af434a653106d7d1d8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efcda53415150445a310e5c7e723a2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c39399176073afecef0e0c57131289329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc04347f2787275a6f3b8c4b21c9337330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df6e8bacecdb1397b92c92403ecb52331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6821548c956e4ae0e18541e0a7bc9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08686b4c108263f8d97c09ea1c5b5e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120b274cb55f85f746eb15df7107515334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6489cf86d9b2b6ecd388f4e59b0a26c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078d6913d04628f1b35be62d72daf9a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4206022f55d59a0f43b51010669924337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81e0053508b51c3ff042d78b95203e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f2ee6fc4bd0195c1a6678433a407c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f922bf2bb4f95c47436d4f837ef12ec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4123fa18b1bc5ddf424d856e434761341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253ea3ea7b8930e0626c3e3e35c9786342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8374fa7c5ae589beee2a4d968dc9d6a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7911c75de353d4a7864563669c769344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e865b59bf3343b66d4d5f5cfd3260345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c57853014b11a14d19a23897f8ca3b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093a598e47df13d3bf8d54fec8e8bf1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28ec00b7c47d2992d2108a28182019348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d01b6006db6d4f085211d7210a9a3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563b0e505ca91f3c9265cd03e08d3c0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f8f69bf1542526a836ba859970299351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e467a84724402244a3ca788dac7e3b1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941a11b6a040badeefa52ddb8932450353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15054237494a60e3487c0d867093509354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ce0b871feaae27367470ffe6402b5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcd60ea351b32592a6d999c984610a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a5d03b638b8d701b42a14ad430423357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d767897fd63f336529ee5a7e37a786358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666181ba2602df7c761255bff210b980359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec76ff5c2660c1095980f66a068ce01360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19bb242d45b2bc4d45d99cd57f4c10361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b806340e9dbd9b705f8abf396a5a2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a59ce153b5fe19e15beef6253b4ff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda485f1b91e833927c370aa6b758548364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc488769e20f219ce8d3c2e4a6ba7b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9543a7b9b9e1f0ad6ada9ba03fde3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade243415cce331557da57bc390f81d2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2973107eb5a1bae6fd90c500bf711d4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716e5b53a71c3419efd2c29bc92883e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f49fb2f182d87bd3365e34807a557f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657dd6b4ee6d471e7df9f7c94e4bfa0e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d0bdd5669e149d786355e1835a6e9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399b58fa22ecbd5a8264f94bbb3943f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f91f88f001f0b02977902087711d4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1f2b9b8e72fb57720ae22e7fd1556375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b807bbf21c47791c62f927ec78efc0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d968860d5813f5c590701fddaae7948377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c80c3b0ee6ffd13804a7726073ca9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7f77342c6ee4ef91f36207c00dde8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2654b575f2ece9b6997845031336b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73347dab4dfe445eb0aa47ab98fe6578381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5002c7e6895bd686d8d75315ab10e7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a84283ba884805a8824dc4a9ca221383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c553b894c9538b0df9e0ac417a686384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9151756c9128ba3943f4f471beb5473385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9bcd7588ceaee235febbfb81bf454386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71668b32e9b795068dc89eb317c74b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320787cf01b911b0c577f2d48420dffe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50229e77dbc6b4deb27598b4e23fcb2c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21719f8cc18e018add079f17506dc0de390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6f7cdfd06fa7a452244a3bfb11f9a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2e78b05f7fc69ac397599cf1d247e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55718b7a2f4a75e4245a3f1f67c8e86f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887038bc5628b34d6ff2efb6125e2b98394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afecaa01f0e2a36d83ea9ad35639e4c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab821df5e526e019877a788ff50757396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b1f5215aaeadef488778637a9c083397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9276945479f5f87559509eee296d03e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22dcdf5042c35df632847a3441e974399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890522481c807df97f1f9faf1ab3a08e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74770fad2492553ec5e78aaf593ac9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5e0e2443e5ce003f496af0244ec46402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c91ba90421615ac954ffa546940ee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88879727457667be76c0e65d449c5c12404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65267b6bd8af3c135c715a029f175d88405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46b4b54adac7499a7b07f08a8daac5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ee7e76909035422b35cfb9d23f883407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd37597f161de0ca9700e12340b82d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe467fc4531f621d267cdc6b824134409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be54291cc02061bf2b1d3b0392ce522410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea9a6ed04732c69bd606eb78cd2a31411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab491d86bff8790238e3db6222b4cfa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5536849f2ad1dd275c044956867ff5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3fcf07d77ef1376eabab77f4a1b949414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbab2ad56d24cb6d18ee9b5fa48a95415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60c9e8e17ef8883cbf4e1f52f5d21e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2288c7738b7acdb55228d74e130904417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a4f67e64f506769d58e0790a83583418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e483e80452fc1c477150e5a679bb7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f174b0be5af44f2897d236c8bb0e728420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0e24412b12377fcf157d3404fa66f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e2777a3d1d5c0eff5d5dda53f3739422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b1a56b55469f51c9b07f5fd3d38c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf360ccd5bfde82fd89e99dfd24cba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cc049fdd8b6042eb0d15ff6175002425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b8a72ebd2d3648b744dd4d5326405426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641f0a91fd2b671e97322c34657b624427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c172752ca001cedc67b01ef1d2f1d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12219f3b6000e9be6affcbc2cfc2541429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1816290b1065ce48594eb7fb3979c16430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa09afc206982419e642bf14234372431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6af7d7005cdab45cd06b5e5eec4ec6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc09c8314731f9f35dd34e9113bf65d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732191ee797b3a0e11d4c05557b6915434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57644bf970034798427663659a0e77435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a440a78eb24087f88f966fc1c9a353c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e9a98e9f66a7ea7f59172a2fe59ff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8db2c3178576e81fed72055b01c448438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fa0215752ef0d74a5c406169213bf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28d62f02f85a7586d2af34827bbc4f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bfc6f94ae15ec17c43f4fc658345a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275ce2bfe60dbf9bd64603056d2c934442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3395c740cae0e5f2c38acaa09865e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f427175c9a0c36a928a1548b11362444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cf09628854200b332c754a64bff4a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86755242a9bfb4e4f54c0821b67159446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fca70cf6c1473def7012e22ca3070447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4efb928d96286a8a48efaeb67e85aa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e8baeaa543eb8a01273f5c0b937f8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b92d5bae8c35e9a1be2099eaa8548b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e1651c5e41c5d89494bc1d57ed4aa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a5eef11a52b456d9e4fea5cc8774a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46932928cdecff1c4eb58934765684a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81847d7e6d8a3b2369a674eb07d3aac1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed47aefa333d76016f33a5089819d6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b953b8cb2081be8fa78462ce158415a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25bc18fa92e095eda997312f8bf1e1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65e4ad5cf7cbd7fa828132a862e8a0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4311ad2f19b81818f53c2e10900493459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9bec2c2564069bebb8220f9c22d9f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289197bca75cfbabcadb829dd6ffb1f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df570f013d0eebd0c1e6c38ed392c1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cc19b7cc4b0ad77ea90d7410f07f6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d1d53b322d273e2a027b0a813d83e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d7a7c92c1d1dcfad337ecb582f2ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd9e62f3a52d386f4f4d400c0174c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06db5295c662897b8e58761bc98f1b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93423dc9d19328915c7321125b6236468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e7b615ed22fb042e36730266da476469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67a41bd7399f42776746635fa59217470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e14dc75b4b8b17501853e4822678f2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1474a92418eb6bc8cadebce0ee9962d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977055416d8d5b0854ed381be7c56163473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b9a22688be93d0092f2b2bf4e78a0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e12c3c99b7aef56ea585b190dd047475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99842958f15f6a58c4eece0f7f421e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973cd81cfbe81f675e464c535d6da0a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9d47babac937ea08718169f4969b0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4abc07b2a19f9768786dc445fc6df6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6945b75e85949e20211a7385eb8818480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9241e26de7bb7baf1fc07fe2b1b28481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48538d1fa3619785cd5a12c6c665cabb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665b6e7d020717e3450ea354777b2a4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7946fc364bca9c664ea7cf3ae57732484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b4253f4d86d47ee3b1ca2f5e74412485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a554425a8005d425f5259a7bcfe677486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee99d12e020a038cb67a168f0775aa9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a756ca6ef40a4ca93fc73ce5d6d8f4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873da989842c0cbc2b51197850023559489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c781f09779c146e63696b79dd2d821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97cafd8a404f7c7b130c4fd7f6fdf502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066c5fd363c728d81a197a478682e493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a45eda3cb00ba23a922919a1aae74e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2a5ef371148c942474a4ca8d04c325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887bb24b4d65ce4c5ae2e2730ca53916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f5a56496c6a1ed45dd20808339e1d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707d457b4019a388ffe779596be53688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a3f1744b92ba50c9a7d3da37a6ad49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4567daa7bec9f5c462e3c7f29251210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c3ae2fc7aaed25cd9189a6649cde411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ada582feaec7cc1fc77257465f9ea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bd0b94e314bd3c74dff809adbe49f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a286266201e17a5157fe502932b450b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248d020f2a3d01bb44b8490279a9cbd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104518d7fdb8c0ca7aaf1fca71444b9f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92a27a72623114c202d52f00c6d23417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f127bd231adb98db54e19fa915930018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479d706e840707854e593ac4c9fe1c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35d3089cdf3c2443bd93b28e96eab720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83be220588e5d0ba4a4634a895d6ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd823666f7cfeb75039e360f7c3b8d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a03c0e4b3c0f0d2a624a350b35e5623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb9b90966d20c2a9d52550350098a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564473fc8adc8b534d5fd8e6c0ddedef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c897ebb661a0c2b6cd4b42c70f86826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756b030b3370140fd570a6cbdcbe95627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ecd0fa3fc15a0209b1071268a939828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92913868a1b9796cb5d2377734a5cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867f22d10e6aa755b4aed60ca540d1930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d7bd092a919658fadb3ad4b0cc5af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734c7a096c55613ef7f7d8e962d2f2132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b9bd89b27c0c3f00c7aa5659f3be733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332b89497696e72969aa2a98f94445234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4ea11062278b433f521bd2c6ff95c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4178af08d791ec0fe3d13d58badf5a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26d76081608e8126701cf1010349a937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3ec4ba31f23467fab9f65941c2dea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b027c4b49665303b22f8dd918769ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ae5b27772d07a7f1e0663ec5ad36340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549b40f7392faca6048ccfd0ec8ed9e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d6add81136aa2fb598e18afff952042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d916db391b4ace0f347ace216973e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad531fbda747b9c1168f1efa66afb1ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a681de27e30220164b85c496aa742a045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d63246ce7fd16903153ebf021fc4346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69d9f3668e26692a171ef246052ba147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df51edb641968b95c6b58cd0b3d13248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb9c6825beeedb110af40accaf005949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428094bd73d549a4dd8e61edb7310a9350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61622990e42fb2be61041326624309a551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbb1f09a0ee62bd0f00ad8a9b9d46352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b185666b95210eb737cc848271e5953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ee5296172498617a1cf493f55976254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b121b575c356fb2d253e1047478831d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89355101929067c862d1db8ed011efad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a58176932e29031630381fe1dda4a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f10435fe289ee5178cc5932a2265d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285da8354485c627baa9dad1dec2a16e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467d72121e685c493039ed42b36e88f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180cb17107b6d1e6ad70cce8bc9714561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd9ae81450b1ceba77b441efd5473062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b880d14bdb81164459d325c5f206b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac761ef984c5b2d8adc76495dd88b7064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec2d9deb2c4a5db1467c93fe3d077565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa42af81cd302dcb641004439db67266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7c5fe10547deefd2895b573dceda067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112791e5136571c296f188f53c74e0f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25456a2e0aee25a1c09d137d7de108e469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ad5263e0102dee63cbf88b32fa5db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90641715ab5c9def515479f72c084271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87bdcc007ab6e3a8c36f0ac8261091672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0a8d997e0302f6f6b95115271e08473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c76e647b8139bb52d9d4cdefc2fc8b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b690eab88c16dd9b6bd8d3d672e23575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e304c900f49cd3e50ddedbaa4fdba476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98bc0ef674130e5ada5099dcacc97377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2eccfd75765ed8ffd6822e2b08a6878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3cc4df8427ae3a5375d6c7ffecbede79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a399b118bd3863e42cb868f710f9d480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957db05b7380e917013a85cca6f1440581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c333111fe4bb2ee58e44e5d0442e61582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d5540349c15a79c77deb663e1464e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19d986d6b45537b84d755b6280406a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299033fb76054fd48897fbaca1ce741185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02f9300871625621f003eca22d8ab286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da7eccc8ac894f0464d7020995563087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee090c07002e905fb0c72f98e81468088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98cde3b829227c9e6af0d8639b79e9e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347fd2246222656c0c64a8b3e6220eb690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd53c76e6516321e574783c0d37d9691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0ffe443208443c1d354a4c0230f3a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490566991c2cb0df3a100f8cab480ee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472da7eeb41a0047f3ccdfd5c34c56a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a568966f7a93f895de324f0a59115195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e744363b9b2e587c6fa85d61f9bd8696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba473349a076694b49da6515ed3b1d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836ab5cdfe34fe3ba69cd1d0226521f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132835554c9a58c1e482f15f7a3cfaa799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9594da002e5aedab793d030343b6c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0281e02851eeda387f429ba889cd0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6288d50ca1dc3aa6d7b2f53ddbfb70102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da12d2a5a64323aa403a7f3a612ebd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518aa7bf277991266443ef69b8b99b48104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227c0b8e4598d1cf64bb7869ef279df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60012c18cbac22b096e9d841c9511a86106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79019e2f64a077ca1fda04fcab972f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2301780bb67d702c349ed0ae76572108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a045b8f748606c4a5ab821b60caed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6f8f3a7fb1eb964559b7a91b8d7b2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd8a907468a81b9838bf10f3349167111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b51fcb73d41ee221bc45d3396b133112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06fa082a0d0d7f7202a876c9443ba1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47653959a5d280010c40e8c6d5f712f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec477078a0bbf25e5bf560e6484923c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dcb71f6b015978cfafc4ad376c2ac3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733255df636bca4692d9a718cacdb119117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acaec8d5e4ea805efb2ecfe0f31190118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fecbab5c37df6e577d7f0688d0025119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7e93375e260ad019977e4866dc57b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a736277ef984c1e66a0e63a7ff4e579121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5015759c96c7add3dc3264cd6d6a8fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408dbab22be6f49b2676ff20373b2ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0570dae7a4057ae6d5ff849a1e033124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c7fcafa769a9654138dfefe657bac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a24e65b7d488c62a93828e061b7d87126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea52f2669726c4b72d8a7db83bffaf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459397bfdfd7c1873fde3fde03918ea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086461d6fa6edc1d255f59fb853ef0c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27d6137081138cc99eefff502fbff3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ae76585243dcf0440c376f3eb2a49131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ab23dc03938e6abd4c0be350cbb27132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534ae3a1f3ca1fbe3d5ca0368048ad4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a3ab27c6e6f8f0c25094232ad4618134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760bb0813dca4a9506e76a7409ce3b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55596112d006624f047a209180f1db5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee005f467514f47c3acc5fde76b8d47f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99524156eb6323080572e31d9f59d670138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8ffe13ce68d5e1dbde2c1fc85b950139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c2087c0ab3d9b32c3e1457c91d272140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d415fb198b7ebf5ce8f57b9dc1e3353141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446a15b1f147d7eac57e207711d435e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759c1c98a4b858b307327b1f345fe5d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1ff833cb6be50fe9cee268a351f89144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9611b57fb48a16654491f029f69dfc3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c384979f773c58a993085df4361f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fcfad5493411e4cfd8bceceb5cafc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f83d5fdd4371652f2c039ffc44630148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104ca4611791f9c6449167c29fb484d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ed15bd753473ec2bd5e0d777c5e51150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23acdb9f01b08542e681937f2afec7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c72674e25aa3f77bbf84e133783f7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac29a2af97a22b91240ecaaf0db3dbc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1867b59ee2f93608de8029dc3636adf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd15d0e4c53ec4473b4339901160590155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bb3be481bff2b8d411e59c7f0d516156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98d070a5642f706bb1865268737a72157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000eca89d166865a557a78fe3b37b8d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f75bc34ad54457b03288bbacea05b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfac4f8829d2e5a68801cc3bf3d2d0d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c4bc96323628134b4ddbd6067c168161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1f89ccae1357b70740da3797a4a08162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf9b0d8335920415ba969635b641ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6cff5af6e6a65ea46560ada26bdde164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578a2eebca15c408dcc0befbba1ba77165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd52766462bf16a72c1377ff6a4139166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7b8d636cc204ccb7409c13138ee79167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b1524f6dc60da66de7521d4aed1e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d87de0a968bd709b608072293bdd4f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaaa0d6a8f430b2accbcc5e938dd031170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c56257680c00779bc73bb4ef08529d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3dbb16b3440190251e1ddf0998053172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac5e1b89f4c855fc549c5cc7b21f16173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53dfc6be0b9c0a0c586bfe0f6eb3a5a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8820b83faa1ba42cc3300080fe56c25175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230473c0f8cf9e2297024e9b4bafafd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7acaa04e37bcf8f421c8356833927177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8f86a9510d40ff7b48027bfaba5d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3376a84e171a1662f3fab0df533017b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2e2f1c5272b3bd5e30ef8038524a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ad816419f5be2ad39639e2e981e25181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d333ef2f70b4f7ba6e0a29f07ba5ae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f45929aba7ee238ac0aa00afdefd1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa67f47922c674eb4191b3700ec9d82184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0349fa6820af7cd8be15771e9c07c10185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac349211f7e67607891d76f232f5d5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98139778bfca3ad3b4614cc0f0621148187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3bc39d8fddd3ce07c2c397623557b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ec5817804fd67b7b914cd6c2e842c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221009f62460fb6fa2d740db7f91bb0f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced29b6111c4f598ac885a3d21813ad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575821e68d0de905acff02dc84f4fd0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384c3f2bbcd807573cd0b836691b7c1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a441334f3e3cc5c1309e0501de8e54194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fc378b07b6d4598ad640edd825c10195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0991956c7a551106ae19b2e657e167b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6d3ea810b957bf478af565aa0f0fd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b38cd8d6b876b91b0efad552a4a864198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007591213fa27c65267a10eadecf9d3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d9b2992f428785979439d39d87797200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c18bfe6ee1a14b7e9584252dfb819201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2e4e715392c02afcb433adf46536e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973df1bf0c375f55d5be4923968d61c3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4040b30e86bd6598080458df993d6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8c60e295c04a3b3c2712504645e20205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f76ba2be9921e782f207d95e7ffe8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8e0ea20a7bf478441d46b2170a68f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a708ee34343f0b5a82c8ed49b6a0e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9dede030b18ecfe68b1b3d3f6b89e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c4590c3466f164193660199f9c65c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ccc2dbda8f20bcdedc8056c2802438211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a210694557d8d4146d56bda938b49b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48a4e41b98aed1e30ae7037a3cfe02213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c22fe08d492d31f0f18bf21912ee44214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fd808406681e11c04823d0de45b7b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf00144d88e2192c6747cf557fce2cb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3f8f695d19f99e6053e77dd62db3c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003c9c299b086e2509e66ab0de0c8ab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9c03c0e5f7d984a5fa560b05e5614219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e0568b8391e13f1ecd1954bbd3a20220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597778c00e2f55252de336aa7a5c4895221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a115a30f2f866f30c391e463b117038222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4bc3725e460b7a054049b51b8462e4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650219ff332ffbfedddf6bee2d862f5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18e9ad2e98d4ad4fcc7358af79e109225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b6e2cda97dcf740352f874a07e933226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957142db014f0e427435f4c6f8e99e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b690bffacf4ba925a74e0a13d26670228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36917c3b04ff46f290bc387775298a7c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf767380e1f0ab90f3c3db35caaa53d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768f8d32bb8680d224204ad05398ee2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09fbe3950dd12c4b98d4007f055bd4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bc8b440daa1798b1817c30a816515233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58c9b577c8fe1161be9a0ea77c3f5a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e427f55ae288e0574c982f53a156e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4672f4e7dea19fe98c954ba89a2c6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55b39d76a96afa987a03d23ff5043f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0e64e84c5561bca021b5851e36f1d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2637ed9bea098194b794cf83e131d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1237acda910ccf4072e4d7f331abd5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f254c51e8da622f363754291e937e80241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aadacf7b0b4834d303b584c8bd238b1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd433108e565580dfd3ac218ced39626243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282518ad1f0f043f2c099a3857be624c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3161e3d21b449e8ac1d079665d6ce95245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830d565fd5a0e25f3a6241408db32c4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24560de5841528e674eebe448168aef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8571f596fc91ebf1568b6a0a7b887b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507c8d27e1d745f9262fcc5fe59e1a3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf243dbeb8aef4c6e45d60097625c1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07474afc72e5f1f74f81c472847cb1cf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f3a9819ba1b1f8fcc731f97786a23252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991c7dddc33f25fda91a5e839bc286f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09ae890df0600bf25764f9a4e89965254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc857591af96585c924a0919b8f706255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ad53ec3c9448b1305fc24bff61a3c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c866810be778f9fbe4d9215253961257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4938d740e4a6914d81737c07253f820258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec24c5062362f5aa50c24fece33596f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e289ac8b578a84511bd784511c96281260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b697e9960f6685fd4b0ff7ca976701261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4a8a98c1b19fbcacdbee4de2237ec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01576928452f53d1908ed6baa9a60b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bbd713c9c3338ac367182499d4d34264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133e6e896fc519cb8ed5529aa4848dc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3fd891f7f10ae61bc3cb2e43de3fb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00360d31ecf11cf8cd999e9fe18c3028267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de53bef2409e619170d886153a6b22268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ccfc4465748c3b434a7d719569794269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47353c4b8c2c23012a943e38a162f526270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43039721d5eabe209223ebcb63e29ef7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59aa1bd850b7f33bef068e02e44d0d1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cce42e1dd6f63eaeb4693e0673ee02273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64ff65f72bb1cbc32e4732098c2975274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b6e3ff0eedf72600a0ef0d8c9d053275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c1a0a2ceb183470c02888950f47c3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b88c2a5f146b5b83916dcd2115381c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ee27566a1f7e51404cca12d2cbe09278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf7c62efaee411c7417740001b55bb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3041879e8c9cfa961da76db599a44e7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed820f5e577eb77191f146feb1697083281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1b76517850dda743f49a9c1c0a0dc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16f2e0bfc273efb0bb45186f4538d3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd4665b5c707d67b609321ca793d8b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad5e00df0c42323807855a925dc384285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b84d6444b78b4633153005e5c27637286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d175a122f6e041e8d9457a0c303bc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3190a0202c550a55c3aa9b64748a7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c8ef77045fd12cb0f26c9b47b8569289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28802b157b4a656e9bedb57769e3f2c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e1ba20057c1cbadc47d22b6f79ee0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00a2c540e8a5d52eff4e2d4a368f27292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014370a2e7610d43dfcc1814cb2cf9c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a15cf1ec8afd22b3e824f2771dad2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a777937a83068fcc1069aec21852b6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676425bf4bcd259e8fabaaf07993936d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947a3afe9fd22870e4813fb86ad1581297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1531f0bd048fb3868c0abfd4f1ecb30298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13182c05cc612cef7964f8315b2084ed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f7416987d7fea877e68b0d9824dc5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b4f876b1d89e95e31f6108e1867d7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbb0124eef77aa85234c85de718c77302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d69d10a5242867a4ce8fb9f2cc31f8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90c4f236211bffdfd15cb7ab9ae4f1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a25d3f78ddafc57a0c4e0113cfa7c2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ca0568b9dbf0061f9fe3766fba210306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34eddf8b1dc92dc490f7c7a2eabe8bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682590e62ee1e35e24a9727748f90343308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d11ef5b09cc77d1f597412401764b0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d5d32e05c5e9fed0785946fd31084310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4b408e732543a4f27c771dbc73f09311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccdffd9bc0b066c602cec1131ff554312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ebd7bc862baad4b2f3924800326ba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec556783af9f8f177408e1ba8c331af314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918aa51bf53c8b2b2af1a2fd5148525315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd833c2330d5530c9b340a618dadfb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74758e3065b8ec17f0281095b970d8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96903f20a8db2f8bd19888f37f0152e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b71b912988fc4d6ef3c4c1a1a2a73319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59eb7f86d59898e3e6af866c408f221320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd324035d24fb7f6fd059e58355dd94321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5eb4611b2838955b094f45d34291ab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ec73d2d43681adb1badd92a9faec1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb7137da37b198928607784c23c305324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9e65195619a0e21b532ef3ed7f841325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3e5a515c135e9789ad8711d58adcd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d14eb74887ed512147fe7c15c66c6c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf19536df875419a7e8d2919d456b6a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc5c42dfdddbcf5ca3cdacfcea44fa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac67d232db397f4de4b1efb93a5ff1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc5912cfcabe839debfb8b5cf4da46331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8ffe418e2135a9992fe1a38eaa31a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876611472aeef6cbd7a77ffe7f5042dc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6021f877aa5e5b74ae4c878f8d6a8a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6b59bfda3dde4c615760b5ddf61ef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ba1b02614cbb4159af6d41e6ed780336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19f7ff3bbf29c9039b27c3741b6e1a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110b2e45e8204c8aa9544b9f88dfeaf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab253e4cec4b93dfb536f2ce0b8cbc59339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c30f05264ae240063bc1251ecd327340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4404655acfe89bebf08e0d81ee1ea4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828aefbc6c8dd2dfb8a17a96618388d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d99f9ed1d43b87be868f0f35ddbfe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06d42d1bbf57c8c4197b841a4bff4c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad632aa5a4d94341d5fc908aaec94bb9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953fe1427ea3e2e6e2bf091032053d1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201dabfdee94dd5ab686b5e59f6cd40347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c7e921ff0f36b05598185ef4946a6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e893cf158e16817e50d692814dc50349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50645826b0a89d421f5f835e1b06e5f9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3e7e61e7688f28236841f96bbfd1b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0f108b6d3cc4a11176915364f363b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a1f31d7b3132ba8fbf1877bbb49a0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f6f2e2acebf2c69f4ad566102e3a9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2dcd9c49c570d2206fee76278f0bf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2864f41673bb5c549ff64ff8e263c0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c9642d4aedd989dcd2ccf0709bfb4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd109f0a8129ae628662a395396488358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3eada8ce6da854acd97d1a0f96137359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8101f8abfa8808c9a0f417c9f8c8576360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9938a461dfb04d82406ce14a7a02baa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea408fbef8a2a3eeee65db47d7f78a5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b2f50a72defc2b388b9c49855c310363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70688f1ba581b7b05c6991dda8109d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6abbb99e48d3b6a184f03be454650365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641d7fc0eb79936e21b725ab77e0a27366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9800158c501237409f53dcd7363dced367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c040a79c047833d61c508b007e6c9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ee5fc18f987149925ef4c12a34553369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f142549901e83c6b5582707e6177da370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8a88ca700f8a3faad2e17fefbe5a3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9c52ab0deebbdd95b0dfc5b8866f2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecaf93b3c5ffc9433df7d837bdc4708373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b2b64571763bc619314a520dc6f98374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ceec7d9d52f7acc3df4d6c7bcb4759375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ba70fd6d867c52fc0fd0ef2356900376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a697012e6159c5a148bb54e5906fd8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541085fd093ce905fe918b319409761d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3267e908a6c962468143af9a0bef0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c074f468fcf786669bc7b7f4c18a9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e0ab2e7569fcc692c16e3a84c2005381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e44d9f34bead40aeaa5879215be0f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2328e5c5526b2945e4385a99221b4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a918ab9f1ec062b903a633bcc057d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dffad29b417e22c5ea4561574de00f3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbeae10999168dcc5a69a7e8c316f9a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b464cd86b771ff2dbf39f13028cff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3431229149605eefa9b3dfd28034c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f72114ce108a52c0b5061b732c2bf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cfb869d1396b139e06a856cec2280390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003fe21779f34a45fe5e52db3f3836a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82200c03256fde2be1c4050b37495dc9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b3b2371dd6415c6aa2aec789880ed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e42ee5ef1d8770f1e799a1980456ce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe133fa64a5fcfcadf39efb68bb4d4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed04aa64aa742929016dbcd003edbd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024228e6f2f94caf25fdfaa00201b89397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ecb55053066c75969f195dd5ccac7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e905a4e6401069a65e84368fcdf6cb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978ca9168f0d26d533a321155f166f6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf87972480fba41be0be746c63dfba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec27d8e1f2d53223da01856bcf9fb6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad5d88e1435047c4ca80e34a302813403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499ee57425d8792b1d39ae49648c1f4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75db6325924d0bdd86b8486c47ac56405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb522ad8796efd6cee5c495726c0ed38406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ccab1b9c7325ba7fa94e7463750e5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801b292bd9bcce3d81b770f632d099a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e773691aea1b64728b8a60d9ea4c59409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0c65a311b2ad546cf3dadf3b5949f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee8ed9307522ea1c052c7a52ff891a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d63e2432f214a97554606b32109ca5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc3ee9e62c86fc801e973bdae3e3df413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5e8bc7814ca7f71a403a51fe03bdd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd45a05b852447b13d11f8060ec1b3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a5d672ca87de6a567c1b5c9e97756416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846accf15413c375e756a86c78e73c06417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d7c242cd6ccdc312b8566c03917a9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29d93aa15591fb37a7b1a7848a7eaa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959986ee4b5caa6a99fb16e7f24395b2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147d9b7ca6204cf5467fbdb6e49ea62421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345ea3c374e40f9744bd7572d233729422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1bde5715f6b1a98b3589bdc3705ad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4c1b3f96627e669a025fec0dbf495424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f17e42833208c6e4f7888450e0090f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14548ee51b4bfac05ffad9d3f16a77c8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81145964b88786afb14c989bdea82b1d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1dd5451b2ca252bd4f4dbdae156273428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65122ac3fd16a762dae793cb04cda79429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef8fc9bfac29f89ecbd0fa21581b8c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc4d8c56fe944ac34def8e397def46431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1c192a59fe44677a8689f6171cbb1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1c272e31297d7e636242015938c49433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5caf2b71ffc272d2b3fa7f52a14fc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b35ccc9910bafe32bd302f355bf279435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305be5108db36b305fa4bc70954b618c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81828a591dcc3401b61fce9acb4500437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae5dece6cb4ae71e9d97864a97bc32438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312a9a0503f17eb7b0533ede6682be4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c978a31fa5dc0e77ae4e66f666528440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9e14530b0c3cf01f06166ac1dc88d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab74bf518a1ebb76bc4e0ecf6c284d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2483fe53e9455bf2a39f8dda49c6b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c1a52977d98c870d78c7dffe57e4a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721eef73ba005bdc9b4a1f9c34128a8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc07cf69ca31b3bd78262f21a8f537446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b918a4eb58b3305d3c9e015e32ac0d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3d5178ad5dca15164e6f77bc59a6a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3e01579e4c95b12b17f762e892377449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b3c3c769b08041c33d85cb62dfb7d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53191526eb623be97bdd8c742c461f9f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17128f6a0d1e4fd5cad144e359b79487452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e990577ebbc75d3ccd7ef484918374453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9aa74742f70a77eb0a7ca9b191e706454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2a1fa6700028a18687a817f0325e4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7d29afd14bca5bbd251799708b9b3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aea883c21158890653b241afaaa64d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a5f57ceca31bf71c104e766b82313458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b7669c7b4c00aa1b78b7962592750459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af7146045c7cf0d6889b0fdef39d1e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e32d3aed8f0b77fd90e85438e9194461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c87d527b38bfb376823bfe38b00295462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0f28e343e95dd756103440e9a6809463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48e12218895910cc32b2eedad35363464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f821daa08aa322f9ad74cf212e08699465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21049a704bb5de75f55553dfbf6d32466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e672b7ad6cbcd11b7936f061878305467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcfb2f590c91eba3893dc5e72d1c15468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093f4381b46e1b9f17165e8c3fd0905469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ab0029841097b9ccaa3ad4090e9c8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1148894609764c1f9821e70754217471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372dc13631f87f8f45f9715bb2555993472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d925530afa52c6141655a1f13153073473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef5d28e7ce0818342207ae8391e87b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829b388830d51fc2ee3a6f251967e27475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43887f086f86672c6e8236fab389f264476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc124855cd22ec1b1cf5abc2f7f84a9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf302a7e96cd2fc1db1147bf4071abb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64b1c6c21b7c06d24ed683da81b92f479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>