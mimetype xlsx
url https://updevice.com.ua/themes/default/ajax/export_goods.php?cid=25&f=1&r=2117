--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee844cea4f0a205ecee0fa0d9bbcba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fb0676250a6d7f4cac909f38fe3c92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b1a2b871c5db06a6563976b554eb73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7c517d2dbe3541b81d0ccd5fed8684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfbfc0c1ef7bac2803a959c1c29a8b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00caabad1cc37fcb7fc5d564714adb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8546ae99c0d4dc5c96eb392743865647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e04246cbe6f257197dc4c6ea0e4f68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1dba3e7c6792130d8fedfbd8cb84a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3c71b34e75971b572818f44981e7610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038cee888d794865df9117cf3404277a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2688591c94b2224bb534888828cdb112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711dda91da855785a062fc6faaad84113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576800100632ae034e3114b56c2cced414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa634f6e425f37a07d75dc3c5f9947015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49302c6a3ed7652a9240a98a0120001816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8046645007f63727a8e367e17139ba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf35128bfb000f24937c7fc4b21ec2e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45700fd2fb7940244d94e33a6e68cfae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc51f73365367e03617bba0fcebf6920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a81a347eb11f236c36fa2c2fd091b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7b143285af24d67951ec7468a3a0a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11b676746608aa2388f83d0034ebcc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1f9454f15336f2ce45beeee64471e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce281a7c2354eebdb56d2b8136e49cbd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d78a177ff71f5a9b7749e2095cdac526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1692eac0da4860a4b1ff7b19429e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199027b023bbcaedb9568bd4157addc328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76c672c4f2156c0ab58212adaae3fd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a86d201510d4742f29e08d8178388d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a795dd08f025c61a19116a7a1668e631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7bd9e7a717de110fda433fb962aeb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6e0f14e9b483da75b689946949f0c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e15dc00507736dbb7f3f0fff1ab8d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482292a7efaf3326887820aa57452ac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c76d0dccf2eec0be7ae0a84ab611236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719990be77badda759a969e0f1c726737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4102a07114ccf2dbf0254adb92201b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833dcb3f025efd9f3ab77e4fb8aece439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0a593faaad7931705f80c2da2426c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045be318d19f9a7ca48175ebd0bc2a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e020ae2a2a9497a5847ab6875f0de1e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc20d45b3977d4c212bc53060f2cbe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da5aad01078cdfbc68c1ffbfa6497444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164530bca1e7883e550a11582e749cb145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa62b9e0e7315ffcd542dd4236d7de946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bb44ac4e97115f63208a195588cab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b59c0f083c7495820b827b1fb7b8d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2e76bfb9e9d0d2321d4362ac2d4b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b8ae19331e1759b1977cb1032415850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35be801f0f073ef975ee69b787563351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce64e8a17f3f107f8a46e8617c5b5bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e3dab46fd410d7a8982d65fcccbba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363f3eb5e3a638a08bf2cdf8ca6792b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdec1578c4970261b17bcf698bd0a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17771aa53ba0d37e8806d5696dc5923456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a912fd8ed76d553fc861ef45b152a4c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf434c7f283b93603562da5147b41d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd753fa04eda72e9e9ebc8fd0e082e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e79ec348d10a66b33761808e775ac560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46113d410a8f9ff6f87fba12d63ad1b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02029f8430615d678d24c97ac145c3fe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53bd9a4e25d3aed55fbb615e1dca5763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540838130463e93cf86af734795963a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abffc8c1f6da71db1b9476e5c1d43bc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f2a88c3c185df67394a290194af6866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f8d4b47745ad700b98fdbe389956467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf55ae0a2b362766c1adddef77f284168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74914a73193dcf31575deadca97f16369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1960c084c7e7169d7787fb2470074fc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b53e24ea61bbdad1426894778f340e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aeb8231e8f82e1ab2be278fa35d7e972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629f3a4486f394a54b1187a0ab9e0c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc636ddca848cd40d687cba2f3949574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc67abd52381fecff8a7841c20c08d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14db8a380e75afeff45d591750a237676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29eb265834b3770517b5361717cf48177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c0db503dea344b8262b6662a21d0678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8619135cf75acbcb5f1ae464a853f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc0ca16ff0ee4e320b35ec165bae1680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce0b0af45736a2530288a31c2060b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba45a72e618f931fb20531b896f8c9d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28e8f04e4d9fe1c40d66bb03365a2b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db8630890e95fc655e3f0cd227275184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab360686507f49ab37ca855d5cad5d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb16f9bc3c814b98d9f9bfbf009a3fc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b0cf40325c6033784214be1bf13ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716c8ec6906323eef5bc9edb0b0127488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61ae35fb4a6a76fac6ebf40dd8c3be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b95e43404019251aafc8f5e56ce36990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ebb887d24ad741385d2f19dc2a49891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268320160869a418cfb514c452a814e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68751c880175b28a5d76784085a29d793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a730f0ae254a6c69fe4120a1050cca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fef1fd4d385cb0f4f91158affe42b095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466b78948588be9a2ee8eda9f93a4e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceba834059ee9fd222e6fca79824c9897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59424cde408210ae81a3a0b2ae2ec5198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5849a8ca034e72be3fe69472381ecd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72abbc46c47693d29ab3eed7b9208a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62cbcbe3d2b0f79f1d370a59cca26ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e29b2b13e4fc52eab0369ea466a05c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c551a1453462d059ea58df3347ba0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9284a30e851cedc2fdcadc3e69c90b9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160961cece72a503346dfd67a474756e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e05680f81da4265f774e083022a3f7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398d9f7afd49f2a42c73653a480c7fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9ab0e2b73a4e5c68ff4259c921c56108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5d7a2b463bfeb36dd57264fc4d701109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc70c69fda672f8036ca7f07701838110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cda82ea9e256da9cf6da30de34c2b2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d379ff96f27d1a4c37c73d58daaaa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763db75ba1517ee554e92e4ef33e4d70113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692bc54861fcc55cc5916ac08136a32114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dda25b1bff815e3968e86e68604669115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ee4769af82e3cc85eef768f9c72e2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905238ad9ead5f288e7d8dbf8911c1e4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb3f694fdbe5c418a266e6a955065d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f9841830a42ebf3a40a2b9427afa1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7621476931b6a1b58e079761cd95300120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c7c09596ac91019cf7d7f76c4e5cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cba55ea4daca048f8f7e96e58cce8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d856c40cf5c32edae78ff62e8ab385123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c713b3a002db4fed3a96e07cc8735124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8001d0774dfba54230c84aaed3ab43125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a25c30f04439404e8edf048a90e29d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc7e53c26ba3b6c4408234f055f634127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff31950634d66a48224981a51687577128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10ca889842415fef9fb598c80248ab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c729dbd19be45b19d564eeb646f29130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386a17aa2f1d7a1e0671b25b6bce627131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867743202adb5965fdb1ae0dc1d01f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654e1bbddd45d07751a2d2c669a9187133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fef2e5f8860bbf5652609b1c47f17134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a410d5abf351ecb930ddb2e7004ff67135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d10b25318d95e4c6c72500ee7dc8f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c475c7769b8d36c5675ec3e3dcde16137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbfe2e16f04d13d1a5b929ac65100d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0a0d9ef35f6f00fd45d73c89450c7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1eff98076df2294927387fd398b7b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843d8f7ff743d0b3dd902f30df398a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff897555d98f38420bee941817cc822142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393363f193d2dd6117b0b48531357c22143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80a7bfddfdbcf204c500798cec3a40144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6308ac47423d29166bd0eb7e5c2a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d319ecd258f7fb916b6a4995f0a091146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e296e9002a377e7bcadaedffd745af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714be5e3311af309d5041b066ff2e065148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892a55ab3f476efaab873e22265399d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391c78a60f2ad68c1527d3318317e3e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d97f714f22f2e7220528674a795909151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d5943d159c7cddc2befbe8d4d1de6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356727e37d2e61657dd6ef295d60b909153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992d9356d1e9731e3f75c685dc8ab9c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bbcea2cb5018f4e3245a08ffd5a3d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ba919a088b720d932d9c04fca914f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787666c2e0488f416a1e98f59ef553b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dccbae0b68f379df65fbe71877adfa8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8f4dd2694b367b52af73d20ede47e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578435d39ff4f839136ebadc2c72bfc5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ea3725f7c298562972e417f53e863161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e580ecd2821faeaa221e06a94c8b1c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b83cf4904a6cd9d363e98c625b61ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c289cf1286fab9865ae897db6889b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a95dd96814f95bf31e1219ee462248165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c4003d5b3ed2d9402dfb2118429c0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b923f8528b42cf17fb59cf6974b9cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846630a2ab2f1464255a979b473baf31168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86ae4abb7230dd3641127b2d68842b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb474bc03aaee9a8a5ef7260261444c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a05348e1a8de18d725210c0429d839171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb4ab0d4efbd3f1f55bc89a2f1424c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8b263b967fbb75128f0dbc23b43ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99975e417dfbfb46e4b1a582f10245a2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f48a19ed94b902122f9eca2f8210ac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c2f9a566cfc0892e8cdc2bc6ed3ae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9c2af63ad8d0362ac8676fb9fbe20177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1707287a82b9bdd575d00a5fde3e0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fcfc2b900c35c4589ff7d0cb0a3c5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cf721f744969a03307b085be2ddb2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a585c178074be0ce9e35b03fbc1db9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5cbd6c0cc7c2369eebad980228cb5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7589b87b342d58aaff8a21c28eea6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef8c25b73a57690fadff7fe0405b8c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fe7dd9a65f518a2ca13661883f6ec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427bb11f41042444b87bb479b2d3e51186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79a88edabd9da4f524af354bf947d8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f0a80b82f77d8cb8b7468aef5258f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ebf754b871a165c52938b23771353189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0007f659a5521f10eb8d9c6cad4eb13190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7993dd33553c67a07140bc3aebfdc1d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb6525372a410d22a9fdfc95422595192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5059b3036a2413a6f3669abe04e810b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0723a18e39739548319a920fa4d4ee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98ef6f0d588b5107b15da95b1349b7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27e1aa7dff4a1d3ef4595a93aa840f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75dcdd5b9ff2c7b97acc5d26710a55197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d1b5039fd9e794d8188e35160f614198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b70f07f4b64eb586363c3c1ed8ad1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c62736d7092a6e4ce588401aae41d5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea0d678834e0e7d092afa08c9cdb7c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b680111c77cf948e7e961dc51c2bdd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf7cd2c971bd89e171d3142a0565c0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a5d7f2e2cababdd30f95563ade747204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bfea43eb2bd79ab2bebcf58ffd36d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11ec712ac5b4970ed4d2ad67e248fd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa75ac8dc952c98c113d1a15d9c001207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2eba0a92f1095d8f4bdfc541d89ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f15475015485d8431d1f1312d46cd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78b4bafb47ad8772ece45547585c5c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49555c8471d6abab0fd77fcbb74890211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0651f7828968e9abd7376404baa9d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150963812269c833173a33edc32fa38213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320baa825f76a93ae57618f93a579271214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667b621c385b785aa6d2844b4d897a5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63025bb0a276427550ba0facb99b42ee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4cf2b67646ff476db5d7f368cc4c1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781477a7f13ee6013de459b1c74453f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922e1e916db2a093870bfa80b84d269219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38291c847aafaa9c98175ee4b7751f9b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d680b23de64483ba0e96dd278553827221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d999668eb9f2faddddaad5e403d700222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d21bdc9f4bc36ee1df9c936922e154223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eea79a2127c703c363ecad0fd8035b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb33d6ae4277dd1b118e2acb89c7b2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306eca6f4d66264da376cf142af0dc1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d999850e2ba9231418ab8a9b1c18822227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c68551b75e2f2f1075b9270afa80a6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e8183f5a4f840fc4bacd78523299e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f49459e2eee4a0d729ac48c81735d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e5165897900e4b187bd2b99f07204231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828897ff110efef6a0fc67bd13f95ab1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2e69f5e6f81cbccd4dd814d111cc2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4446bb70d7eb79f63288363e29c43ca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8921d3e2e8aa5c4cbd725c82f6c3b73235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1cb0682672ed40b870c140ef9e812236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218067549296bddda09c77c76981962237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9314af52486f5940aefb48e365ab529238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af1c5b3d89a42a79659b3a74e348f5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45816e3ce5506adfe70f2ce9b79fbdc0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daae9d8ca8fa733aab1904a71de5cc4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d35bda54987975b66723a0f199203242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde53e3364bd5fd46e9e3bbaf9cb6384243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b35918d845596ac81db5894812f75244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af0862f7442e68f04ea633b4418b05245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f6dbe39d46898ad02c661cc78e863246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b20d8fb67193fcdf76bd04ffe494d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392605029bcbd2d2c7961d1c540b19a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd46a75c748f2ea583886cd329e8873249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97902da4160be0499a521bed4cbf210f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c1c796af21a56656832e56aee830f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94fdb29888153913e29723adda90f7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9aa0666406a5a866b9edc89f21f32a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8d10ada3216f10414d6fe005238ec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b764a8adb4ed1e64fac6fd477c1ff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab17ecb756a660cd9e75995efce4fa1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bedd51796826fbe048e93052ae783d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac01d78b7e3d4ba5e89eee1dc88e9f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70568bf794a61ca0655fa3ac9d91299a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca86a2adeebe91d38f03c88d16fc72260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2258151d9bda0494d3c5ecc27f4ad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a232a3369d6a1049026ff60f265b7b9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720596fd3a292d3475c4ec809c6771b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350775fc9e90d06ca99f16cfde6cfce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139405df2421826245d54ab3d2e98a5e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845b9bab3d8116ee091f7ad7a8880bd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d68abb696675c0d91f7eb99fa0a79267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b15f6735ae909371fc497441f9f958268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f282406d22b33ab14f0689b318d4f6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e5a76938b26685d1a3f0fe8b3cf43270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee4c55465d6766a55dbe40d9aa0410271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9ce5739f24d53784fc37e248926d4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea81ff5f55be826899066850c80018273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d57c90fa55aa58f0e9795dde74481274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4491203bd3ca1b055b0c6a3f50d145f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc439d16248d0e90a5684ff6418b65b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9375054c4c081b7938db8be18b19a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f131e2989b8e6e71bf3d6064d1ee7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe2c2a6b7870c0f772572e368080e0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3305022eea5245fcd7f3c21d50f9c3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5556ce42fe63e0a45acae6a60db69c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a67cc9d4a994a8f7da6a925d8b6690282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cce950e04c5010f6cb2d34b23a7cbb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a7fc68b2e95875b4085d9c2707015284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55548676eb4341c3ca1cab6a54dc8b4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe4a2608345e374f379e05d6f49497286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810c834b442040fd4a99240bb77336b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cc90cad80b31ea156248c5b372bc6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a815a4025308774fb5a77e08cff34e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75720754805786cf200870a29b390fc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2191fd3fdf13ef2e033d75146598a5e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d629f62122e69ea563f423d5e705b6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3ce6bdb59b8a75d5bc8fb3a8d8985293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea850dda4172314538dd3826ec65b82294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1b178caa4a2b650ef3534cbeb06ac295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20062a9f16689ac596846ae6f93dc3f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b9176cbf4c298b644ecd7ee990295297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94439d7510e03a8e85bac412f2028e09298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0d4c8aff0a1a193416a820aa7f7e5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf48aab9956668369396f84e54c8c76300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8c99e86ea71b2be972d4ee966d8cb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db6d2826959c0d52e79243f8157999302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3e91c2cc5c7adc877cf13adb78c71303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc189d7ef38fd3f737257296bb7865304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafafb8a79ab97c4ec5ee5f6f0de418305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343444b68bfbac3936b6eaa38ba96f6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfeb36bb10d35ce9a062442dbe818c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6b38a71d928bb25673a823a0d67f7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d216bc2dec7a4f1d12d15535bfb11c7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0a1f71151651499aae743cf7f76c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d964a618e6ab746c65ff8ef58d734311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afa434d0b6e46b963df227a58d349a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feea314dc65cae3e1994a795937a851313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f1be9a7e7d4f13058cfffdbb9adf9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c1f64eaffe4bf4ed3ab2fb44ed92a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c12542d71a043f36feaace11c930e6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4243d8c7e7509e00bfe911c4507fbe3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3635562caf564ff6ee4494464e2ee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81306d633a7180bd9936b68b847d29319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c82b92d58d841c506ca320d936f1ff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455a70a1a3f61af157688e39f53c2f3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d482e5b5e9625acc9c70657e812a4a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095067e4ba49724c05134abc84429d3a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74847162aeb622a9682fa24acf373fa6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156de44bb1f9c514b5917b99c18283f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1114466eb57fd0fdb035630d7db7313326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea07bb75b92492fba66d3689b015ef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988948aea0b62586c951709eabb7f468328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe0e17226714892c9bc61cec6966f1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0458fad609983c8bb6904ac1e129d1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb55933cd7870bf92b32e4dd5c3e51331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f8b75a46b0b484d774c57bd81d99c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa10e23e9d8818f16830d80b13338a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6f37c772845e7835e6fd14dcdfd4e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e21ea2c20775d207c653f96a72d97335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ed68e6ff4c25f71f962eb253bbbc8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365267bb560cb0c3e3e0e83c01fc519e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad08c3398b4a86e90f4c7dbc4827ee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94962b7bee9269b919ff98fcb2d4bc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb914a9fbb74473444aeca3fec3d2b68340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229ff5e8a666140865c0d4297dd0bb6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b449bc405663454d0dae803cd32d6e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943756330896b9a79edef830a5da0082343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f52c810b119802c7aa83cf17e0a5a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd95093b6f6396b71342671907825de345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf3d1ded5677db380cbd928e253830346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745b1c5ada4af51df56c16fabda4336347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d721cf68d74811ac7e809cf7180b9a8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c818e7d582678bd5902188378d02985349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124301bc0ff0bfabdb63adf4cea8c3f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51290c2fdfc4e328efd4c545d4561fec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742eb3fdcfb3de156031a77d2be13912352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476c3d4685aa126d389561cba906df9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150441cf9ab2c84b7b0d5f3f4e5e4957354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9bbe6bb3cfa4e01a8483ffb00788d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d854120b4ea6739e8352611c23c3f5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23252d04d0e5812a0e03cb3a82e098cc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fddc52fe2c8c9e01dbbbfe8f548b6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685f4ab063b1bdbf77291c0bdcf6c41359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050aa9cfcdc8ebd1dc8f8f8def1add8a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55baf9c4221810bbbd1d164fa8389813361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23670183390604d73c00eca1d7ed9614362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43f438b8758cb6b6cdd6023f1beca1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de5a77470197bf3f5275d16395c246364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3573b9c363cf095f7dcb73218a207e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab659d5074ca9a5697a06f8ee8f3cb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65dbf4b822b2a6475d9be402ec9967367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42793556b3583a627a85f44010b2d2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735268dad6bb5a91d2aee360eef9553369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71dfaea3b7e83ffd8f88576e48d75b6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472f48729d1bc5874db0b219017e62b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47edbb08f743bf9a212aa9070c86895372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebd176d0ac8a5d64e4a4df4fca41ac373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd1ce6b2b77d13638a928d7bc018fb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658b12f136a071f6cadb971ab390fbe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f3437562be0ac609ea6efd8ce4977376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100c33905d7fc1776c87c1c359eb19d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0991e7da9388db87763c17cc6110658378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d772579d3d49ee528d22493a2155b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9a162d34b2f87f4ff94598ee9c286380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441dc2bf74f680e253364aadbb383ae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f069feeea2a58c250916c01b31218a6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdba7e1f5f435c64a57e9d34157095383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121f70f2eef4a74bfbc64e58162275e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c82c84388bc4ffd25ff6df0cadfa6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e981cd768fb2c96518db6d8190b0b9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789be34f7ec0f23ca167507f8bd81838387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c481a42a4b16369ac8850622b6f2dad388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac114f64e59c3a2c5210fb00f6342f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92974eb8916e4b1611d704dc509b4f5c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c105fc3e40452deb44a41877d084e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d9dc3b6c6da3160eef429054579c7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f50b2136ab872fe83693f252dcda44393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e8567f31c2e64bf76cf0294ae5bbf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6cd28510ae3840f9434076a102309395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08874faf3ca158fb8260cecff14e0866396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61892ff298e0f90ce0661c5a83afc6e6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa26713e905d70a6acdb3e8b536056398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30569ef1b99080e4443d12e449709cb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc86c4ed98c838584c39f83283c3ac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e8eec189b721a29289b12f8126c9a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5161c0cf4968e0577b4130102fb6d7e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d00bb54b4caa318d7d5b978f9c92a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16138279d1dc9d41b9e1682eba56842404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0be9a81e6573f179c22f0060b8c90405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2ad9b809333bfe4d297d572d08ed6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507be7104ff2b636b2e099c573ca7b44407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efbaed8bb1ba05866a13bee7095e63408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216df22232df5dee410333b4bc654e9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ecfb0ad0d4bc7608e69c055b37924410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a931ed99c018d1c13605bb217ba1e1b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d24ca895dfcea32dc3fb7773f8db4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba800da57c89b3a3890ab0e28e7bcf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b044fdc2dfcb87f619f4fe019db11414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b605177ce557e7760d51cbfabc279415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887eab3ef9c00612851a48e621e3358416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820c5a3460cff51f619a5760334a47a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5baadaed8b2f186ba7c82d2b4eea84e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca435145d12e49c6ea3980189f75ad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508cd51bb3b690f12c0baafbc1171d0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105dbc9e2cef6545c3a2f2d79946699421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f74ef6c0cf14310f21aeee3708a33b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72077ce4ed99463066cc6e6b7aed75b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a970c469427bdd9fa0716b1fcfec0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd76a8a8866f41b6af35ecccdfaa83425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd3182f901dbe494afcdb216b3a7c6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4e59544bebeec4e984f18c37364b6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543d727356539cdf15f5b1bc977ee9e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9226a5e80ebe24314fac23e2b8f1f3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f4c0f69577a94d88d233d12cabb4f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451306b9a1b9a24bfd4b23b4cc0e566431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53be0c4f3aaf447a35eed3211aa237432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a871694a0050be84fe8b5045d1424ed433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2ca4cf5ba2762ea7d11d75354cb6d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdfa2db4457c47bc2676b9bb1564f9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718ff34cd3bc01c84bbacf511f49a6c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454352d6199fa08416dd53421eabbe4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f751ec9ccfc49b8ffa32ca8e8b0413438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2d7d8396682aac4aa7491ade046c5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1430b0a3f305e4b2997870fc1da461c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44c8b268eee568896e0e52cf9dabbc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6b5d55a873fb342f90be14110bebc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca10a807427c5db3274c1677fbc153e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3244eb4c119af0c914f692d9eae6412444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4341dd1c73b5a4282498c8f0fb44f6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9d058f1ef1683a172ccd8b3f53800446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f797d1e91462021c8239055c9cc78d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908fbbd726e8ae38d3fb809d0831bca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3187efa8b1b3f4b92bdafd24e430fa8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704e5a94c78f150449e6558a336b637450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d76776dbbe8805476fa5004911c5ce451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a4381392fe6f4db1b7c2c77ab9da7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67d7c970ff37235e9e012f0580fc33453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913c2149e60e5bccb0036b402236245454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b0baf18380abd86eb6a0496d1ae25455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b981ee522b44d7fade77dcc058d3c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aec1bf15913ce001bf02e3595da107457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c3b226444ca394c7d4e3361bbff2d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47152acb811a63568ac25a3f2f4e4c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72145a9e19c83ab257398266b01ff82460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e1201a7ba97654b46d89a9b5bc998461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd184ebfd07719374491a1bdc6295f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a02c029823b6d0dfde54af0fbfb6ce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27711f79d71f26f4b94aba30d3595a6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b87ca6657036399a67ecd8df2888c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360e00186420e4aeabb0619c4ad26e0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26034282950920e14242c2dd2d893c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e5e99a90ed031aad9cac4976465b3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17b4865b74f1dd3fd111d17cb46959469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce30b8369321fc697e049503f05ea2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee7f6d750365f6d2ae82dac95fced7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18028ba96a7eb02d343b3bb47db2700472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb1fd1821d0c941a1ce2cfe50bdacd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22baf876fa955ff0ec93df81ef3362e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdf14ab1645146f86dc500eb5e0f77475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d42bdfa6c7912ca2a7fd6bd362f1a2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4207343e2a9684aa89d22a1c09fd68b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a1ccab6533ed739baddd9d5002a93478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef758e3819bb531347c10a5185968e23479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c09ecebfe7e94d344e601cbaa3ded480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24446619d5387f757073e3a2a848e7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de48b312eb6c757ab92d69001a5e4e4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702970085bf3a2efb1ce0cc8ebc88aaf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561cef037c6a2a736e91d049f65890f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4188500e4a8129d76dd1ca57e1238485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d9ea450097a07079df207586d325d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fb7b37482951cc71544c703cb9b75487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fe41c9e623fd99a21f37c1bd99b85488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73328dbe4b853d0b05ebeb804825c02e489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23051125ad774efcb86bcc7ffd2cd80f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8493c476af06c4787285a01e94aa42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4612640d10ad17c7515243522f10ee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37476a8c467f7f414b75a8d6b5b15ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2889f8cd2c209686bf12e38eb5cc31f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a60a34a90046915c6866403d1a3f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9104cc4afd283f7e0a4d7cff20d087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb58d1fe84f1301d448d2fa50bfe8f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef59dc1f9178d9e2358541dbd0bbc739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278bf2d9ad24de1808a7c2c209043f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985bddf4ebf069652cb54281cc8798111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e839eb986da0e36e56e00f471f2c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197fda65c5b3ab26b7acba246400194313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736c9ad0c27d336b324c006d10890c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3ed5884944c44cef39a6eee7e9a1b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054ab79dbd3323c0f7dddbc0bf0b36916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68119cd86b32ba91655b090fd6f6b42b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3d8a21aa8fd6392022ea3e21cda7418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ecf93c345c96b3f0a7d0908ae36c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23014648a3d086a8f3e0f065c3578b6e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78501f025ecd989df1284269be6bdb2d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4dbdae0600b8e7ae06986959faed422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deec41874cf059f56d9a4dcec8d34cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc053a35228b31ebea6502c6c8596e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb9970baf07fcfa333934142c405e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbb3e2cf57b98981edc32b44d58c7a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e28ce98e42545442a21c5eab3a83227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc4232e3adead577342a2f35fc583128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb941b9b96e9928d0c9dfcec951535929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e64488a1c81bab5dc2e5dacb03ff8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816415eeefca511f13250521d08d910a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35ad5dfe7541c31e6f4016a926274932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70699be6f0f88eb34c39a9d61449417533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f33d838efec8706fb5db8e71aef9034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe96e346b51f0f499419768b63811b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f2087beca20df28933bfa21bdc00936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73791acad259c6e1f17a97bd521ecb8737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1988225fca2f201408a39c3d2b1a5f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c242e375923df839df3c1b85cc43f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052ae2144a0466ad54033d4b322d24440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afcba93844e52cbf1c4b2cc36436a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be653a85d1eceeb31c3e95279e2fa8f042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680d34f792653fb7f87773cfde86a0143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76bf096e23c217a912e17c0ba5c92744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6f1308f8643b0be31a1ede258bba745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20082d78f3c1cd30ede052d7de5fb17c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d5c0b46608ddbc49bcce5ba54eabc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd794b4de91ae576f5937ae845db89548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32648e856f228d7ea20727bb042b753149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e22de35a2c2b612c822f16a0a6562650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effea19e6ecea5b4be4a6838e4876ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91aff544fddaf348b01a6b3d836725452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb7a5bdba1fb32c1bfc7d318d04d9653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c56c65bb4ccf3d0fd0a40fcf5d69e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd909563a0ec3eb87ea64f13cf2d8a4655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71193502a8a7c1052c861ce5b28759e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e963b1423889b48e1bad3ea946fe5257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a9d9fe0bb12e19df2387d920b45da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79cfefc718713b29cd640516720b4d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e56fe392c96f69cc1f8c09a7315f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364468e3292bf6263c39aab84aff81461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73aedfd07a5186975d163e491083b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405fdd47719c922f175a6f64022b8cc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66224811f39ad99ae41c20c27930e40264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116f267f1094f76143f52c21bac2d7b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547c16716a4647585b82eace3bb267966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbc0841a4ec600c6235eb5d5c4193767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87107ccc84b992e280ef393176c091e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8e46ce1bd647daf3d5cb787d91b0669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f5c798ba4340497cabe34278659ff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ef2c82ae49eceb9953d23f4713adc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b51265b1d08c5ce02112e74728e8a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a960b5cc74e5d2fd3417cb0df71280673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72e6bdf98898d7c86aff17288c4d8874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7a683ed81371ed50ac15fb66ab81c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbe2906a97fa61910e3b6c7624915276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6f4b77c73bff1aaa943c11c330d6977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfac5da6bc5b6ac5d0fe9dca6a589778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cf3e4986f154669be532ff71659ff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960178ce4d77092824524f9328a960b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135672f7328dec9ffbe7a6cf18904eca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56b06fd4ce6bb0952047d9df7f307482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27984aa3708cc6c096858abe3d55b80283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f5f003537caf0dc45ec234a07469884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ecef7c0bfec10dbc20acfc5057e8f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08591058e602600403fcb846a22ff4486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53834a469a7bf6086c8b5269f70fef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44c574af6431d61d7bdfb1f9d0134b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8f539b6897d70b83734e1f2d24b5b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed296c83124ee585c61ed7e175cf1990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b9634c1cf400a2d8612c24be8880f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f79b89f285c356e26b92cb3c34b24792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba73be3679334dedf2c484b9e3d186093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a977f4870cfd4e8f4d5c4126896957694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97697fe8468c858a3c87a12a0f2e1495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92ffce00d3c77e1bc6294704db40ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d094798445f66d8576fed4143a3f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768c9312fabc5a48df45720ab3946dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129220892e6fde811377d6f9efb321b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9b2d1373b32606f1d6e5a3712218b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bd2ea975ec7f5f18c780e6bc62aba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b7a33b10d59e10c452b51478b4a7e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fb1f568f9c53ccc6213012ee9b406103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1bff8da3b27e29bdb6965bb277c91104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa428c5a34223087f3a632409b21be06105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755b786c6c2700ceb44fbccce56350c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ba1ae7d1b109cf4f10751b2291fe2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc414733faccc9a2a4de5e4a2bef3ca6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740be371e50f4951df6115c96864338109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee141f82e61ad73c21a59a4203584fd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad6ae39022f4917625208d6a515254111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a486130027ac53736e630408b6a3f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3ba4b40e9137cde4d37db7e71c3d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0159fc5e16f269ac5e4cbaf7cacd33114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d70eb9a37d73d1d6791437624bc898115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8dbdd7c0b139b37c7425ff79f6a2d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa61aa87625e76de01d30f456c6fd9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ab6f263b5505c4e696997e5f1abbe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128d3a91ced330ad3a89cb8314de10e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93e1bc141382579fd66e612613aba6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2a493ab1873147aaf6a50a6a7d36a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a2684942627e493d4bcde5514cf9c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f67b87b7569fa0919b1179982a168a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983bf7e6c3eb67df7ea5786f78d3dbe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d1af4ce62bf18809dacd2cd1e7360125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bc395b1106aa8ae52bfe7383be940126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef8539cd55e492d04965b01f635d9e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7692814c6ede10c362a66d4c25f62128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea67f2fe7d0027c4a24c01ec8cff7f0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7addc8c0a84d4f166f3030a961d8b83130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c35eef52579d406b058ebd97d5445131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fd9414b70fefca6cbcede7d6330f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5a08032c6b2d9f33cee9c27027d00133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6bb86e6f6a94a67972db0753eda2a0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6ddfdbeae2bf6aebc1d56b8c1a956135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e21f9d46bedfe4c702f0aa78aaca97136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5fe9635ea8d7c02d76b60744bb95f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefcf5f9fad60929b93fc94a6205323138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e3deda3f75ceda4231732b206b5c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109526d5ff6da0acb69b207fc568cf08140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575afd8bb8b52a7e0fdc5650146d328141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad645103a25e5e8891eb15c2f5045a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36cd00fe5639f18740048cb3e8aa98143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378e6d4b51f08f2acb4b8a9a51eb3cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9946dd3ef2c52587b90c0d9ff1db37145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c15c2a9e5f72fc8678d6a9d54ce490146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5d5987e01c82a5a299ddc3213a68b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a11dc69e6352d57d8ecd5ec4e99a20148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a867c88fd4d7138fa2c36fbf73a5d10149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f844945bfb458d66462e586d93cf1e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3998d7c8037ec2047f2eba5631f05151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56b6c5467ded56825feeb8dd1ce81d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0ca9fc0845f40aebe9da33fd7b299153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa18651be76dd927f5327aa5481f1c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47afe7c692173a1c1b3f207b69eab3c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec33308e4a71b8fded21a1389292b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b030036ac2b0832cdc003695efda901157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2ab04560132bea50b322cfefd2226158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7f58b9cc8d37458c5338cfa061916159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91fc6bf1c12173fb22c5904718deda160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91d3916b7aa1801deb657e654f9c10161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09dbae8b92aabc9949a271ab064d4d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00994610b44d68997afb142e311ac284163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212d2f62d0c798bfd6e75915da6518e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388d06cc75e89babe3dcdb19445b2f2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10070f489b17c3f71c48ec465ba83f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc55d82586a580c7bf53dc5c3072598167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd470087f48883b1a584f875c81d6dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551d31b3735a58d82ff64b628b6e146169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b7d44b42f14be97202024db3f9d5f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139dfb67ddb72026d10acddb9e958d3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958a9d921274c30d5a46fd7a94d087c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c727a81a4e983ea12ccf9d3d272cdf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9beaab419704e61af5f43efb710e29c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626895daf8ba90fc52603a7406978b8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0380edde68cf641f2ce03972529613176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f72ad6745f7377573f206ab2e37d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005bd4f2e0aec6a80d803c30de32345178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44993d7f98ffa14460a817f1cdcc29b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8bd02de12af3c45706897815a95bf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc316b02255bc3b61a0437b4f84c14181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac504f15f1ddc1908351386ab22a1b3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f02611db24638886c37ced69034d60183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd6ac7f89bb10dd388d46bceba8b5f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61203ed059f349a0b8d92667537f5b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c490fe01951fe7d80b05005fb8ee5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1c84e7b82dc0f9ac2487e8d85732c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5306c2384fac8b8914b1b9c64c05b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b027d6aa3ca7876018183f3eabd6d2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af86b740bc2321d763fabd7be1c3091190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3124ab40dc99eb110afb123263ce0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f4cd579c96a5e1198d6d4093e0ad1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c64fc746e072abeefc8c87fc8c097193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b65dec1b8733e9d9df6f144020dd4c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eebac8f2174a4de45066b0033b2f3e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ab71c910e3264716ba335ff878b1e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56daa4fda3979efa12426d6633a92412197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0282371be92d1702068898c45f269d5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd46192c9d325e4a6c52a12c907b1eb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbec34bb5e3be735ada2ce7fa96cf7d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6034608fbd4f1dd1f15cb801358fa3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f56f21ca242f25f6d57344dc52e40f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7b4f1c17ccc1f2180156758585603203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0c6cdc6b99e9dffedea4b411a0aae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffccaeef0daa266241e071a845451a4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab744e16461ae2304a2b9625fb1f1a55206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a01e6cdaf29e7ff59009f2f01f60d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a932509a56c87e4e1578c4903b2fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea69e5ed72502fb0a48292cfb378af4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cd1d60b92ed358499363663f6cef1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97241028a9206a2baa8027edf4d53459211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924cceecacc199b8a9cda5e908bee65212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db09c6326680402c359860aacf4fb2e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0c3f5d6541e607a3316896ce059bb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743708d1f7396a3fbe0265699390c4a9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4844586c93e16d9585666957c0273f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7074d8793e4af1fc0f1d2a0e479e155217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa2576352e44edae43e42ff7cea378218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3580fe767c7d10fbc685a78369367da219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f795d970cd74cc24893d9795bc7f2bd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70a9707179df87cb7013774871a4de221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a53cd3d16b08d7f475f9ad396aa36222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9d1d4c1675a795bd0f8980997440e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61741a4aeae704436cb92c592412a95e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03824a639ed7582df281b2946eb3ecd0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c380b4f9deedd286753d303981e8fb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a12f6ea11705127bc0b1bbb9924f0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a38128e8500ba0b1e5b5745a07a58228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fcda60e251f9ae18ecbefcdba36b5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c067e84971d4a9b3725136b48d7ef3f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50feff8bcaed6ea8c035278e3a1686f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2340128d19e297fea513d03b1b284c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459406eb2b6ba15d4c07aea7d378e817233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404df876964b42f9f83a8775c9df859234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e13303a0ee53f881afb809edead8b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2cd7db8690e4a59ec3a14a03b6c6fe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1db6acbe57d98c7aa742ec00f60d4c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b682a9f24dab8815859a53d0c7bf4cb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957ba2d90658746f58e99ce910da52a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e33c4fca5a9689ed8bdf71b99aecc6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e61f22cf72d2e8ef91e4c2cfacd1c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175dbe25f6b58b35905527d81126b7ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ceddc618d4043638751598be82c6eb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f55a753f98330a0c0bd7849befdbe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b54c2a75e00f7ecda62c4d080b541245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b29b4255bef3df8e3b820c3050239246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1d262db5a54ed25030e2606e3df1f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf89d469b97c706a05b9c30c4bd716b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77b7c30e100e6bcdae41a6ebf60e1c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d3ded54e7d5cb106b9e6192f209ad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efebcc467c53bef7521424f7d43540251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d31b3a11df0ffe46e3dbeebaf412b5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f62225363b14350936ecc52daddc6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8828bd1dca97346bc11399f9355179254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677faa49800391cdbddd77874b99c8b1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55191b1b3224db503887de738a89a782256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2800e3ef480d00b78932a9a9bad84257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5ed4ca164b66227741b50bc998980258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eee51c147ca15704e711af855cd4ea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714de0960ed461ad9614ccfd8f2f9cf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7331db959ac2f5e26ce89029e32e1e4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5e99a91aeef08e51053e20fe4f295262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8fa1730c06f11bfa3a091ff83f361263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fb28f3880a8b772a9f32661571fef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b185cf460b737d12de55450119cd0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ef4ad6e7a218f5719d1dd151251b6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff28fd7d4e8e89a95476111c9484e1f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadffacd9956145a97d61b2ec9e19e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875948ce71c21897a5e0132d91e36ca0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e13849e449bc9254bed3499c834ad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d255dfabf28df6e8fef8a17042e16271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad61a966c7989fcd0eefd659aa7c275272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb95dde69abbcaffad857a4819190b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52482e6b6106452e13dd5e71724b424c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791dc763a7575565a60388e668879fb3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a77d7e052235e5e1c5c1ee9987b676276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef6121d27ac4f8053af7a7ef1db4c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d59af55b571d3902c8d031347b076b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694eed71a2c1df8de8e37c65078a4c4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadf1775eab9f50460b821d3d825f2f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893dc5d18b3842ffaa91c8063c0a2ddd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd080dad74b0e19303cd9df63398811f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e745d61512f82f423a5c465f5e6b179283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701d2285c6245093d859ed709fad939284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5e7dca3ac96e69141501113287d74285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f45271b987ecd8ea122430357ae3b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760aa42e3b401a4eb65d0d33608a5fbf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4edbe390abaea952dd79955c84106288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9fe16a477bcf740c6f6b7e048c629289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5dee7a12a982bc6d70258e6a6af55290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b828389a42bc71fc4efb0444c5df54291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b23a383500d68f5cc18069644b1b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8153ca1495cb4f6b5694b1527d0b66293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c16d1e3f4ca3f0ca27eeea6667da1d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80e4e71543db022d8ece490e183037295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f075ae5ae722e6cdf4ab1a7129eb37296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a6830a79340adc82be686b511c2f3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1d783702f75ea18ecbdc926676c20298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5bb0233450a345fc77b36edf073f2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc200e3f85885d3b622947dff25758d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0d7fef14eb2279bfbc358a61c49f9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf013611cea3a1d7e3ee23df4a281c86302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a3911a646304a15e875269c491c8a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113abadd76827677775301e5e15bd566304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15cef3ea517571dca40217ef648b4f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431034beba118ac653ba51074716ee58306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99a10e8651e49d8fe3bf1e0cd8bbf3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f40fb42afca468398f864b62b6cca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab31fded323fdfac9a9bd467475a0c0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9c0b2e31b4ff1be5f08f6001e1fc8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76d1b2478648445a7357c8d9318b0b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd05488038566066b0cfae5c0aac74312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a346c69041dda03c19a87f381760dab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6f41eb8a5b5ca9c85a4e182313b6a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3b98189fdd6590bda915750e3093b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704acbad5e892d3203880b38154b69f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7454fed120cef86c2015eaff4aaed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797cc8fbb56ef8ad2f40d3eb153eac4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cc107babc54f3dabb9f3cbf130289319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278955ef395dc1cdad1e108041774d3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02c090abbb5a1d0b6448f6645ece7c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc81638f2ddb52d363bf028230f23bf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f87bdfc8a7947c5f9691913c6e89d1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd938e68e3871a8b1ae60ae276a35ba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb1ec997fc35557e85800aea3790c5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f4922d7cf353cc2cd85a42d8417a4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a7b5642bfb8d66c218c2d82d263ae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cf820bc8a10580dc340b2d96fede1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4dd756165a2dc81f7edb1a2c9626c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61d6b390279ce7cfc88664142ea9bd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a36503c3ec6cd84152858107a1ae4c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92722807bead422d032b801892ed88c0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f713dab178b407a74e3d3c1ccf102333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fab07abcef6aa543e6b76de8a0703334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eee256dafa5f03f35ba9a6abc7c1ee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67dae58c11d1a49f881fd35f147867336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c6703aea5abe5e5d7861e010bfaeb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95900c7f1ddab02c7d5b5ca6f5808273338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebab20b9465f98e546eb63beea902a5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152fb321d6ab9b5a208d931e2bdadd6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad632cb29428c7e80e5c8b4fd90129a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df08131fcaf99829454772227b6e499342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c469fd312c4e3163a600e1530ce864343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73757f6d9cfc1e673a69b9972bf091b7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c832912ec33ae5a93a365381477ed4e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31c8a0b0f8a67794210c49baf1bb49346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b40903f13d9f233570bcf2b85a856b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d18033dc45effdcc8856c00793156348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308b4536f8f8cd826fbd5465422d74a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396a4c4adafdea1e4c675ca5745341f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523f5ccdf7c87bf276b9d9d9a2f8d14351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a759d2e46de9c09c94225002865fd7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a150a3a30e752ab328d7dce9e41a2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460181dc6f7ef47bab4f1ebbf98001a2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f41ea49f9b3bde65600cd6e3af1f73355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719f62491b2196dec4b03d8e5fb0688356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68298d633474afc22b1c61cfd703d8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840766dccb1de4f92298665bb685092358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ee5fb8037870721b8c799cd5cb784359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24981a9c21dcce47e925fc780249956360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c88ff9817696729b9c1648f730bd9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c888bf41f01e91bbf83be6973b605cc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891d013c145b7b0d4f02c64aa8931bf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0b7378250b118c56485917af6d2f0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbbd7f71bfd746306e6442d9b8466c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40dca7844b48416489035be7bc10e0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4603bdc1c6aa5123002996b03c3cbdb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147486dcf3c50e8091447faf6f51ecf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f56647131c4478477e1501328a2dc3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29190049b867372bad79bbc7f489e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afe160a2609082d0cd79095b4212a3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4698fd10e2842acbef506d112a38e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b8504869538e2a17be50061e7dba0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4883cb79a81b873eb12a4d16e1a8257374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4641a96b61eaf6e90dacf670d3abf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14b24ae7d19eaf57e2cbc1be136d9f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244911e03fc6790f8a3955ba5cd2bec3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b36779d88e0c367e690b71e126ab8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4dcf92733de4de48fd507afb2a924379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2ef67ea0b432a63827a09021194d1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7e8b360c53282afaa4dcd67318ac9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3eb0fbfa75cbb571aca898d6c6bf25382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb2d6a2606cb68b40ebbb54d3e80bb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e632aea1883a7a065f1823c6a31655a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736c4d21b63dc43c46a47fc2a986d45385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119a257ba94b7140c5e22f4f5cfccba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7b1ce16b4aae342fc8f47d21196e8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaff4a94cdfb7b375f1256ce53abe55388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8266a16799b8382f477b320a97d7f7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a275d99ab207d5e891cc7fee1829ed6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22c7d782e1e450a1edd600749ddecd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ce23a8fcc509a49ef1cdcd279f045392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc2101ec59fe83e3db15edcdda81a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4dfcc7b879f60df4edfa6a4cd0aaf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769aaa2acbadb10a07c7a7352a12efa4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c4fee32585c2deed5a3108eac2acb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601953ffb5b8aa8d61e6282ceea1136c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5ce5c5e45e41a0296efd863e90a6c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ab2ce88f4cbc4fa06f643440784ed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0267e55a95500ba5584151ce760954e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42af92bb6eeb332b53684ca1b027c31401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b35579a0031333bd9cccc30cb8f057402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac20f7b164fd9f42e3a7db850ecdc0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e75d206d8029fbea67fe184a6e35d6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf0307c075a58e2f782cff3c0b15db405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748cbf2df0098e09eefe717bfdf5265d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbb9c45d69a6e073075b4fa5995a2b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea5f99e0146986d5306de8856db1f6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d240112f3d35aa84af6e2a07779d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703c4c4ccbd82cf9c2c53632c90f3b5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d585f86be4c9a79da28c62def86ae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbab1437d13f2d558c1c3772fbb344412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26713526b7f097e7a1e97e1932b353fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a0859a927f0374e895a0a3711ed9e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41c741312adaf44a6dcf60d7b5be16415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d42657b4f4a20906be7c8a3cd7d4d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f901959e4a98ce49ae90731a45acd54417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e2fcb8152840500ad4ef34c4a8ba7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a494daa881c69ca4c64563f115078d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef6136abc5eb06d5c5ad2b8efce1dc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e74fe9db2492e0df68c108f28b1ed2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36cd0d42a83060fb19f560986c0734422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fdade67e94242b4711e67523c0579423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5499faf8475bbbdcd04c988dcee6d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980cf303f887cd10898f4359deea5df7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f97fc23656ec746cd7bfafd6112604426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd082a39fb0b2dac85c6f6efd93dd213427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ef74e73ae4551f8aa412d28659e3f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb56591354001c11e2e3733f8abc4b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e0e682755bb9c36e31740e4419531430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a38281b0e96602405b37138fa3d7a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fbc20106c36841a11ecb4934161c1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8818db011f1ecde41460efbcf74b0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95458f100d110dc7c5587d376c99d7d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cede267b9ef5bee99549e0f473d7a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44435c90aef8fc6efe6d02652e673bc0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fcdafc30ce5fa9153ab7181596795437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691711bd004e8cc161ca075ebae7e1b1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef508f12f64d43a800d2330188e24ac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef45bc9a3164b5e2f2b3d7892790bdd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a809f8ae4d706be499d3b90233f04a9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91904e77a13ea508fa30cce0aff168442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4593977a582cf4f599f1816a1bbf8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c5f172d9cfa5fd4eb664e8f56ad77444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371cfcaf1034ae9a9f63ffa67f5f080445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a83b2ff6e50a51fd35c680389c144446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2ce379f33c7f48a2768761d53262d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f60250280f90b8e14e39f326602a9b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02552ed3dfc4962414b164a57ab462449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300dd776f29b0253f550d997c35580c1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ce2781d690079971582d072f613cb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cab5ce6f0f6124f52622a2cbfeb954452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46be4eb00ca0e3c843df01697eb6db3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892d1f91405c121ebedc257027493b7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6633dcbc5fc006fa155d52abd3f5e9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccc0e9806d76de5a4c18a76a1518a9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02feed3fc2bba71a2ecfcdf54187d1d9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e8ae9a580a1384e320d000374f643458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb5fb522c5919f81b26986f92df380459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015719a47ce2f92486c18da603928d3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69194b7cded2789d20c597162b6e73461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b013312029fe8acc72839db67b2dc0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77755c341c4712b6b29dc5ffafa776fc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057e8c95cecfc930e0b9f3402157c52464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7cd7767a57d5e7dec565a7f1f1545465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02af48ae0ba9ff0b1c29e0e0558ac3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a19e57d9eb75baa2d7d4337dff17e9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e034fcb86857efb7ccccb90f93813468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a096e77efcac8f47cd86437a7cdeb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b36bd46394a18a36a7a9de9d3cc313470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcc2fc41a48e819b2f1ed4a1f7d86b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899a2d430f5b797d584f083d2aabe15472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6514af15a95f3cc7fc3c8e1c88dd1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1ca6ca279a8aac265bfd8cebc4b3f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3d42070fdd1c0a9438c1b7bb417ca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dddc32733b56e1068b78c52b9fade3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327bf34484106fcc1a95e24cdf3d3e5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e326c331727109df01fef18ff0c957478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c04a71f082da2b52947ceeec422621479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>