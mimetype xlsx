--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,53 +1162,50 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
@@ -1252,89 +1219,71 @@
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
     <t>000009336</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000009434</t>
-[...7 lines deleted...]
-  <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1688,68 +1634,50 @@
     <t>000011661</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-silky-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
@@ -2089,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e57e46be3e500bc397c0622ed8ca9f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358a37d221745faf953b41bc7135dcb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda367098874850bedb6755c9fb95633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28658ca83f597bb2c88487560b4bffe84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3936adc862769fefdb0f6a875c21ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f9b8569a589aba0a8aa5a48676a5f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e6f1e2230c3eb2589019c4026ada57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac91deb55a1e02ed85fcde27de2bc048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec9f88d1519b761e2a05591302aa509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613ac493cc35e60d27ffd9b9ec2e89610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f8842169b465c5184cea5a3d8f2b511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f4b6ea4a6bd9f92b4371b195ef80012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f402c57f903c0481eecbd97784d3f2413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9635a6d18aa9f3c663ac493c91af4fd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29423816e35a35be0eb0a640c78488b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155037a2d7e1150ac4d95c06518680e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5665d998ab41d87abd48ac3c5b876ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf825ec973e9f15cd83db1d480b47718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99dfabdbe47291a65f61c22697e55519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645a95f40752ad294ae0a21ab31171a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe1cd95f8faa501261ac0b587709b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3266eb485fdfa8d9eec1d5a3cbd29422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90eef07d0c1a8f1884c6f9f3269756d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841987b670483ef6e961652b94fe74a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7980f389afb57e2f171b47d58f595025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119c822abdcf987837b1ae7846c5c7d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46a48006ee90d1a7106891b4515d6227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97f8068eabe35cc666ea429872b61228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d2b6d20811257b0cf9809f4a0743a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188bfd4217601fc6109b8953fcbae6530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc357240b980ef477ed9ddf526025b0731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f7ebd271f5a9cbcde6ec9bc23471c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7932b2e0d1c4e31ca154ebce907c833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb79a391c3d76189411dfe46e89ef7f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319f0094c7b0fd68202f7e1c8dfb2ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa74b37719ba304b1edbe2bdf4dd24c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fafbd80ba3a821badcea00251f001437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6747f5ad8391a3620b17cc3d1292a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ff538a5864413040ebf59a23ee44e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344b5e6bf0aa788fd773c1e8695bbb540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc62e0ecd061e35392b4400eda567841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a9163cb29831d3b7a0c3fe5aceb3f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c56766183246b5922bdf4f0b718f5443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e490a9a0aceab939e32e5437735cd044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe085934d71cbfa88f6c243f8a518845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1a7248e9892cd35823b3f34887b7646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8687b712f660fc5ebeab5db540adc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01331b846dfe9023e59321f6da0b3ff348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590cbba052b7efd589a955dcc507c9e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a5960e86cb92c80d9dbf8d21364ce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76543db76cdaa3fb3c210d68d2a1e40151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684b9daf1b07f19a60c8972598b82c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e903afe43c3f11967119ab89c0dd92753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b8dfacf5096318078795d0540d6e454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77189c3817444b7f8ca31a297215b0d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2eab77b02295cfcb28585e64a0a9fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430616fac9135d0d6d1c4047c6d3b65b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b593334d7f09c028b15b5169bbfeb058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c68dd6d491c1a8a441b9d336cadbaf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bd3dbd0527c435a4b34747e9e38c560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af359368adbdecb372d400d74a01fa0561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151285e36bc0a7936d5fb4fb6c092ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4b865c30a96862ab91d0e72cd243f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b611d256fcd3bf2fdbc45b560691bd564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fac796baa91406d1b65ffcd277948865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830915c8a16741d2f6259b3d85c5e21766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605c27dd799ba84d6830777602acf6b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd1af56c27bccf9ca89fba5357664668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296e0c5543f0aac214b258ed577710a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777a84c92a309d14a541f8513a2bcc870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d99978153f6e4108954414a66f3c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621ae116f915ea70333bc1b95eff5e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6b4d7df2c710a524fe58d49c4d40f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f411f636fe3726fdf4e48966c1899674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cac032dd25bfb7cf427556107cb2e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcdd116f40c354774c599ae3669c9276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec5efb2eed40d55afe3b3339bb248f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b781a07812d8322dcd8752d1556c478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21be872fa06924e97cd27fc88cc5be379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6e60d1bc7fbc7ad673638e3330b0180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64342f505f481cc1b663d8667fb457c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a7bd9a8d921fc2434f743669d520882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d040ddbb7dfc8fcea949e5788d48a183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23c182c7ce16c0c214f060f91bd4c884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b72eee6a821f5b8d6bc5f4c970e23185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62deb806819b57fcdbd9faa321e8500586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65ac3e63206685fa01e59556e9ad9d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fbd8c1a6e3cb2debcdf2dbb62ce3088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd55952254344c4e2bfd064daa368189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141e5c3b6def698f08855db2f6ebaa690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80212ba6161b4f6314570bef64d22591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d91ff5c3edd6d5a1e934adfeda94e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8cc1318b8b9684a57ab25db2fbaaae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61217c815f60c6d7485dbb8d61b904f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5abbb7db344435a3b10a5cfa945ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524e2404a82f402c374031453a4875596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3acdb78e68bcf460173ebf992b5a9597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44204488d776f7ecf667383b7093621498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b202b3e95d04c0659156b2135490d9e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b90438caaa0ab751fab2747dff878100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfef87055bfa7504b59d35ffcd1096e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3b4dba3252a4b3a18b04bb7e84bc9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd5a49344bcf89bd8d0a38dabe2137103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af059ec32c0ce4498ea096272b884daf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548983906e5a37b737cd1f144ced0d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874906670ef26a9919b704d79506803106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacf2b023c65175993984f0683d03c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88f310f2285b9d343d42ce4a6231a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088a52455ab89a45f4434b15872835a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a6e1fc5a8d39a20fa8ba685258a0b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ae03ce25509d3002f67509390f0f4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85747e8d7ec948e54957046b8dc77029112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e8e0d7e23b6adbabf3f09248636b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0392ea7b3f881469cf8be547c818b0d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9cfed7e1ad38f0b4be77a416ef05c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b459ab84e86a3a8c72000fbabb5478116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d86ffed70dc653dfa2ed64166df94117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04eafe16e54f7ea51732e8d5a04b01118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9dc8fa30f0bca0128e61cbde7d198b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f28d7be64893734bf1155a1ee595fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fc664efe99c36d05c5c91f73ca388121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a90f2099b5a19869a36cb82039f054122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ddf0d5c371be8a1c8156f288ca00d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c09fbbbb198cab7f58096efc72985124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256161f31abb422e76437b03cbaaa364125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977df0f8d615f8f52822cad6130b685b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8592ee2dda41ce8329b4a138e5bfab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50365453123a63507e65964f46eafd0e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ea99ffb825125884fea0baf769864129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62d5e4d08e28e1546743b6ed44ef8e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75557e9f32ce662c0136de6849140bd1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d788ee3c9265936e31d76102ff3a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8433e555ac1ed3d764c8e17ba72b71133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb14cf3116ee235cbf4af2f96523ec9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64b7395e23b107f8a8685caa6d8cca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd638d291685c5a26687b83e174ed1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033add8b3a7552788822532036ac88c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4c5d042b59e13ef26102d5a526bc8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f062b20fa9f61ad576ea87bd87df672139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e92d8204744359e20806bd0ba27743140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603c0edf395f354fad7e61f694ecc0e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975bfebc03d5771a0fd6d84e4229924142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62884fbeccf801d6aef75db8e5065b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b831549b178b52a81277a5befaea9b1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfdb9aad48a0048c1ea59a230c48d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d62e49c6b1bfb2fa589639db7cb30e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9867a13f97e4b8c9daf00f5b9b58ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb38cc5aa79756729e4d671fdf385f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d18c782e1b0d78098614404435dfc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78f31abc98bcc4df5fb031d50dbae0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11abf2e1adf8c962faa384a4464bbe2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f215d3af01ca7ea6481de0779f16399152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0c60d8ff4f5e691dc007617bc2408153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d61d58ec34bca8cbdbb2ce401af31d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc86663417981f4870ac75648cf91b8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629dce685c72a2eb3cdf3ffa58f955ca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821aa407852253438a4ef1bf3d7971f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23512ca5d990cf3a72b31adecbca67b6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918099a0363ef5af25bc04536edb7a58159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6765de953ebc4d4f9cb1c7b75157e2f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff220505930b4c79bd08c396c3ae4c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32afe87f5ecea2e70013b7b564e9673162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969d35b27be7ab4239ab8137a45c588163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ddefc0c6a7407c56e461dcfa6abe2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83587c9ef4a95c54cb290f915302b7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e52e4db0717649fb2bcd28834fefb8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4f700f89b673e9931217bff6877fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba93986d8d136df919464b0d168ce2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab6634c98b640f55ba281eddbe9e15169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098087a9d53945cb3525c8c394cca99170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b800fcf308f980dea80cb314b96fbf9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0446b7db9b15c928c3e969dc41baf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f926af3c400b1d7e9dba254e52422173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e53215ddae01414ed2b60c7d7dc71174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8656e2e9b305518f8c3af3fc96329175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe827adcf33ed2db651ca8849aeb34fc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f4c97d709f36d684b984d5fa0ff20177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0c47e1d93edd6d365a93bea6d6bb8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc59c5e35bda606aa32035b13c1e0b5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa858d26a1dc2d7820fa3c00ea3785180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b88ac4deb3c4620713a72c902cd62181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd30d19454c92bbb8f8a20353670cd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79edf222d950220b72fdd69b5bfb64183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800155b3f8ac694fb96584b98955023a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2a72b0289be341ac75f11c36f8011185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3f514e651ac347277d6036008ca2c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b064ced3d0c302f00d6c9a44686337187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560ec2629f43d8cc4486447859013a6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c2b30a3e5547ce411af98075c65f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbf205ec1961249b9483c6a3c78d6a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e730809efa46032b0980f6253eee4a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bace98d2375efcd56dac202630a4d06192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c781f73d674c8b242eb1b266df0220193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647517e1c7cc731c3fbd5ac3584db778194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474b9b7d51bbd030976bc69efba61e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e36c89a62f387aaa839cbd43cdb2e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fca0dd65d2d47f9e81fffa409f54ed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157c697a4bad2208e480f35c48b90cf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1d14356a7e767827bcf9240385d19199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1250ef42eab51182448476ed28822200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f183c2ffe08b0f0131b0cfe27dc1c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de86705d3ba35f40d7bc3ba6b4a15aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e448db022a2284c35b0df6bac5b7f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c1b1d56f4fc367ba7ebaa99206ca3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96932db7ad005a6a7abbc562bf9faf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9345ba1713f7b6ca1f249724c9f91d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f1f4695cd052e39a98e05d93cc78c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50128ed6aefa82b210a936bc34e4e9ba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379e3bf45239541e3cf41ece7bb90bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14e73fc133079b47647e52ab6f46e1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac54ec188a09e3094b15d6f99217be5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9412392135232bb09d7f9669255ddaa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1547b5781cebd27ecfa6da6ad73e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be771ad5b40265f5f4f7d4b9006619214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076c932cafeea0d11ec4c7579092e36215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feebe0cc3b475cb67f1b3d7d30323ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650341785d8396abea20738f5480bc0d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f916ae158748c816a24ea38e7b847218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674839bdb5e7abeea2a6e8307bab09d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090266f7059b6ee8f31911a522b722bb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef34a1aaf0627c51e37a783072c5be221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2eee5725282dab5c644a93f6f23d07222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa9c949042552a975305407b6ca587223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490ea821dc20ca897f6cc7f019c43be224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937148c52e4584192ce7439d300048b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff1bc911ca64c4566cc8d50aa0e941226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252afe000a3fbc91a19880db8aef59a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedbb11d8c8bc1ed08379a65cfcaf51228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba759300062df0a992886f411f2441229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5832a6d6188b27330f222f1aa0402e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8b7c1877c9033c3e41ce9b1270e2d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521479c7c8d9f2c13c42c486d7be974c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55858d33326ff093e5b8f32bfac2a913233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff67979625f6b22832174153471699b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c663c4cea64a3e618d6b499419f267235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf2d579b7e94378f2be1cf77532c73236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc828d58a26851c112e58175eb0b2a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaafaff781292773c6a9ebd13a89459238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38f5058ca65bb99e6a9bedd28ffeb6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1f2a16c79a5de4f597b380bcfcd94240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba111d7c307fffab9da0996e3911ab6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ee59d194753a8b170581f8e7358bc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9029f7dd60832f2cc1eece68817ea95243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3864b375c9772b7f802bb1a21e9d0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9b99a8bdac11a3c1a9ff500840db7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538f4a2c9ee176ba0101768e94171a3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07367fb4e8336a14a06b5ac4f49ece0d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0cd228d2f520619944039da94b21b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7f34ed6a77cf019834081ccec8303249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e3b9a6cf7b7b5893a3f47a976f618250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4735edb81c9ba2fd3ad0393fb382a75251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d5965a5f871824d22b7798bdfbdab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd5a64d663617ca441fedcc9d54798253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037524964fa2cfc5bd5be32e1464638254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b792d43c8397ab2cf71136987c3bd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557879d3b2db27dd27a07f77a5c8624256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d541a483ef1ed7b06ec60360804cdda257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085770c258d66510d6ba3bc698ea10c0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1eddd08bda9ad35fb97eb7d3609398259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29184a950ddba4b849ced737686425260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70c94ba0e3af1e50bf4176386cebed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af102b4b3a504dc1c26054d669b20364262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bab96eba80d20c43fc7993ce869a44263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782f8740cc58a12833f9ad7906a28f8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97bdd08b48856a5fd5f16ae1274435265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905aae8673d8a5e31239cdab9adcb51266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defea652f4978a4f97f980c4b1e6e5b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685b44fe06a0cf3a9947fe734f60335268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688b74ce8566bf96fc4aa93b0ac38e0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f647005787d3eefcb4e668284b821b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fb950ceb9cb3db5e10a949e9580d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f0e2efb7d031ccb8d697d02161449272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f634c2131c5508d72cfef20b54c99b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bd6b534d2667c6c7caaac49f202ac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc458bc62c0067dcdce9f4f69f2916d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2443242efc72e8e1d742be30ddc77276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aee3d90788e53031b4151b2104a695277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d31962105c810b55ebbfc383fa35d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102484971a64101859a7aaf0959b2bfc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2aa1990ca59b93aae061234a1800f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07063b7720cb0b7c8ae9a9a394bb5a61281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2f1c125919b2345610ca242491611282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599c38bb2083708fcecc5bb404c0807283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e35ea7e6a7c28ed840832b1eabaeb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8b45db289cdae5823a7ddebbfe468285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe072d801bdc08420fb022fd85c6e5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adae122becaa53652c0705e9c36e263287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92160abc1e8a262036d918b68f7ebbda288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9499c273756a57d24893af1593e38289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff5964e80f164432bb25b737d10294290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ec5814dda17f8bab3c1e133d95feb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5b532f517d664561ca39f85fde9ee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248a530aadbfc93dfe32a51a0874d3b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ded6e84ec9a10873739572a9263fdc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07478ecf1be4f777a674fa6954137a3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262115a5a11dd13c4ad0812f5a35deb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449f87c87e07c8545f886a3f3acc3f1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb64da8d69c03e2ee67f66197dafa9e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7bb5ae373b61ec3edf11a5681d2eb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086ee9539d0000ae1963bc50737c6e4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458f780a5dbf0136887df76028f6b85301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca2444ef7ff0d46cc49541574d35a0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd737bcec0bf3356ac1fdf8e9573978a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede243e41f90fa186672a95a10b3f52304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585c7ae4978e0368626c10c1829c8c9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85581740ef1be9b60d6aaca71f7dde306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142030cc3e524eef65cb8551a132cd7a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0dd1d26b5fa943435584e032a1615b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8e1e80a33c559a4e2c848de6ccd92309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78427c8c5b757b0e8ae734014eb991310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51008328c6fbf13e2dfab5398acc8922311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3186fbc3f9b3d8f6b6c910a11566d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf0a40bd9e7ebf7e126675699efb93313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5b800072a469c30b4f75d64b84c97314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7d600e0ab154b0205f980e24e7e7b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5aa4e256814e45d3370cc734727154316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c263daa1d3ba2346dd7213ae533c2d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64fb5b200c5a167181af326795b920318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c58aa729c110337c62677ef3bec0f9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62bf684f52bdc179e9d6ce74927748320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c44d36194cf1618cb5878c55bdb60321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe74b732d783f22f0dba624893f1b7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b1b4d7075db63f9c7d3a4892d5078323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c249a61287df89273490b3ce7a63915324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6477ecb334960e1e1b6a135dc5d4d53325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442d1e18a6269127606ce1df95525e8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2b6679c4b56f05a5019bf9c6e8453327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0afcc6af8b186366cf9e13884c45d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1457b0f77bf1d4367a62e101cb01b0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2799e6466f999e57d591676c79268b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b11fa7e5e6155d5cf1fbceb3babc7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b81966dd4b906b19d0f8caea1889a8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf6c25351e4b47ae0955d7e9f0f9ea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecec0bd18d9653e6ac4614fb1c6e259334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2337b8619197cc896ff669b3d514d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66060cdc4f347c47bed92bf1d0be232336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa0638855c80124e499a243c3f660d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa927d85eb0ae8887b03c7030425be4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95b1305fbde97cb0fbc7cc9e6dd426339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc733a178aa9eb9b006380f30bb7a97340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661200728c9a5994fbccffeca62fc26341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fbcd4c13718e56f3c1723124694ce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49ee4cbd9f83e5a7de44b8822d6748343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078b5d3dbfa4a0850d49c6c68527de7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad916b278d80bdc3d05d32d5394691345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdc1f7dfc7bf78b8e0e1772541c4b6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74030fbcf3285bcf3fcfd421d7b3e4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4c63fccb261cb1a1aa52b1a6aada4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1193d3e9d28dfdcf3c8d79de724cdd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6697b8b2647e195c8bc75798e3baaf9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d92bac1c2e9e67a5db70003bd9b98a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd059b492adc2c0b19e76e1095176cc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588eb8b6b77a4e8e018b80e1923d8f5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e37264e4e7fb7302b53cecd84eae95354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01560cac640cefd26f5de38548f71585355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32c42bf648903e80b6c988ddb52dcb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5961e347040a64ea3603985bbec2fe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e761912d18909061d2ca31efd78dd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396637d66b8502121d88de5907e759c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496f548883b07c47b71c9a9194431b3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8d6427b83fb46785dc878bc612e46361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1227abbc4a4259da1186baf1ebf34362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b427d9dc3ec06d1047879632588aca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc30ceb62fad496f4d807b0054b29a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4177c1275306179a0e9ab0ec2b9d09d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5abafd75fe075c1105f6a2b124e6d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff031b131f8d0d752d205c6f703a85ce367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ba41de441401e6aead0052fb1d76f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57cf999d2666898a3c7ec77dcae078369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae9e9ed789ff9a6b69b0f5baac93ab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a5892af97689d14ea4627997ec2e9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a4a4f67781210bfe1d8484cac5ee2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbe59587265171e07fbe668d4a23fa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ce31e295b78092614f6f6c592bcab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81033bb7ccc7c1440816ba487e94b0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613cc3b88e1600f0ebaf0acc2f84ab4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44fdabde380bbbafabd45615350193377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c139826e41028db0ca4471eaeff7699378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf871cd32bcc1496949fc357865224379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1916229412144df6c4338d89060406380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bcba275595dab83aa7a79937f5a30381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee7a29e482a9370d400999ca49fff5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6047153dbd4adc533b550d36fa3c7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26258c55aefc98a20579467a682e186a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fc515301902106a2938ebef2237b8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c2b778caf39d0d1ccf194e5ac03fe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937baf68e3dace9e5c58e5b1147737e9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d84ad08a4b2977a85c989914d24e39388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76543e4e473b81a4f328d59ebdbf806e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce35b718b055a866ee2f9c5844a655390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d0af99b1845fd4d768f8f5fce4ed6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83972ba03cb51e09bcbcb2cd6be4d0f9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a669ac06935102d7bdcb0c0bc65c26393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca82255d04a00e1775c5f3ad00f3e6d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77588df773acaff861c1fe62350f90395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14f308985e3052ef383d003a1da797396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e565daf75d042c4ca19cbcaf57ef3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb836ad463ccc484d5a3a2b3295648398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88656bbf325b41b1409004646d1709a0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a1eb2edaea7fae298f95aca47bf66400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cddd6d63795c82e3ac4765a71015949401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3eb825b74a3c7ee871094a83de9480402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3cbb55e90eb558fb3a85f8f2000fc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc97b2ad8500dcaf372cb2cc433796404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986a92c6c5fe759445c955b2de71c0e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3f5187502986de8cf2214aea4f9da406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596e23e4424c0533ec2ba74803fbe82407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c2e1f00109111e1aebfa3c501ff73408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70db086d8682db6059b054a37068fb3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8e293bbb68f633444c04dfe059534410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca5130a60bff99d67dbf90c9e8c15e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564e1f185c88b7c533188890950ea4c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34594cd919c1dd8e5005ecace6b393d9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d306dcbc4db9c04f7a9f12aec96b7a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee5bfb0f112c08fa36ba4fb23af2f1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9e13e4cbd4a352994d68a523d5319416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f8806be2152d759245241c160981a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebc885f6598743b0758ef604129276418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9501892ca733faf77f6d072137bb5dc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f518225e68f255205e373d98fab1251420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c331ad38687551f4f6546b7080367b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172dad1ef45944f98e05f2e334f42e5d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c952ec8f618423b021decdbfb375f5c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdcbe7f487cfdc995121287ac6248e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d63758b11bf3bef08da40e6098a9e8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882dc21f2176a7384b14a18b7ec8d68426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ceedd82d4715103122d9e244ecaf48427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ee6af1e65dc524a3f3dfcae7a52a9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6983abcb25b4147cde21a952526864429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913d62437d4b30aaf69f006c1d89e1b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90d4e89a71eb2ef82cbc59bac97cf4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21e41c2078f9e257058890b870c12f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3351ffb05c0feb14cee29d0aed274433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425fbed58b0d9c1476fb393925bbcfe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2570e992d19c4eb4b54257abc02f36435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0a4ffaefb8877cfd024c72ed8eee0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66b246038eeefb3ceaf0ab0d07f18d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa521f9b719ea06dac293cc53e9133438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a580b5404c4bb5b35b7bbbc9e6f713439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9687b5ea36135e42bd0aa33501222440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c908777fd8b26c90aa42e3670f4ff1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699d77b85aa544031c4245832f62677442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16a03928530d0abfebe3933c6231cc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcae4081db097cf219eef56cc66f179444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79830ef0837353d88ad1550b74a4e3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e273a9cc150aa63ae2c118e2e0d0d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21512cfcffde054d5bdff9e7d9436e00447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8455e991243cc603e6128ef6709c0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f413b8942ba65c24c42c2c02d8a9b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673a44dd6561c8de5b2e7dda283e397450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab9d9c4e3cabcf99474b3086ce9566451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b166dcba50807c97795a49bbd9c1d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429db204fe42d2bbe4caea68fa082e9e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef4cb5d64c8ebb05d998863f1bf3cd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786628e24dc4790852461a6ee44214b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db102bf163c74dcce4daac4a03289646456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ffa5454ac3844c178be6f0497f22b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e919739ed23b33de68412c46a7d45d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7efd9ca635a86bcd7895ae8611d42e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa649f923e499abba9b2fd5d5decca09460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a133dca37adc3e8bc13b4dd55e2b1b5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e107dceaddfcc976497ef9e59ba57e6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c193753905641827b39eee1e8007000463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0faaa0e9b917e8f87ee6f73091eaa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4fa870121bb26c42de63055507135465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653918d0de5ec3e790b5ee3e32da151f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0a2446290407e421d8fb07c4cdb26467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26902b817a436b2cfac5a79c6dae4c8b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad910732a57439225e4c9eed9ee619dd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5922607364e7db094fe0ab2567fc079470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10183a4d64abfcb0188c0f8b70232dd0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ef928118fbf7a17f29e66388723d3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621996225f5a5d1b46ac5a56a9bd66ca473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f56e1f87285b5dd28fae2645bc9ed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab644242d10876dd3a5d06be76c1a8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958e2d48d31b5b209fa5c72816243e2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c26d16a44b989a6d362e5d15422ec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a2b12b8c9227eb2bfc34dc8fb542c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e45f1fefa6315506865110a88862d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9a96676f2c1b9291a8c6f069c9b84480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d5fa07a82246f202547876f14fbc2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0c477a5f4367ccd6e8f793105f08b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79093109e2f75de88572ee9bbb030e6f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecd96997c0345f5a6e690650782c03484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a43af39f13b9ec74341ed9ee9a8b3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9eb2546ecf55fa069d647d3dfa7f28486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cead0e6365d2358065d001bde036a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc8f2d995387eccc8d483c58dcd1e5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01693b224c77c58a388a7eb5fd808c0d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cf28fbc578ba04c1e55613a8bd802490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91a6be7a0429f0b2490c5db6a32f66491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83517c5933c010005dbba7819eb57070492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485920c0e1b622a4523afd3525c757a9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60afa3bc987356e2fc1724c79912b24494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67128fb3c26a7e1ce4b52ba875339779495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bd7484c0046b665a3dd14b46feb48496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ede3a64b9bcf9e83aae39b4d37110497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714517fcad45dba56bf565c9d5fb17d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d0e6b2f8391a13ef4c470cf2e82d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb6b70cca43c88bec44a1973360a833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60d796f7cf8f02e455d52fed80d49d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2b6eadd12d4138b1f25378ed0df9b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c308d208b8971af88cb1e05a4d92bbb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2f63d9e5a09540576e94a1b904a297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc5be7de0e315892b07a6a6119a2bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1487fa7f077e62b4458945e22fcda89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041aac39064e581d94c56abd101952610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34df5b35294b4f0862dc64ac079b0f411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799177f5c30a48183acd9e663273282d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad394ba41568fa97fb2dc687365174713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc7dea62db85ea53fccc1e0fb29a5414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbe28768b5afb39482eb404bb2ff4e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7a49b825943608da947356f19552f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13757964dbc881d8a3a1d9ac2ed5438917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb705d59809011c86e9f112221fdce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555f8dfb3ee0eaea11670f4e40d6b1f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a726a77b6600e1d9bef96ad3019a3e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa943af26eab76545815a17d601fbda21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a0aec4e3bbf0298b4f3f962353e1c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019e66d03f3f63846c88f0b34d6c1ff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1992f005ddfa0346358bc59322cb7d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ce69358b74ba59d5269333483851825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c961b9036e44eb004e510dbd83ba4a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535762d8c2b2524356102db94e7c0c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892d3a79fc8d9f98955ac1fba1bf33a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699ddd4523c1ea2b5c9ccbf3497d7e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ff9a96d230bfbefe53dea40e2d60630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a12bcccbfed0fa387214f9c7958ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08584cbef24a6155b7715c0e2a10cf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd61604aba2ddadd7a3a45c89271cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e7c7fc4d3d6079f510b6f589a691d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e60ce3dcbd90b20fa82bfe8a3d4a8435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107218d0755b7b3a31ab9bf7c21b258536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ffd161ae4fef14add2f8a6f13d710237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78a11360344968508121fde6fb0d5b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8758ced4d131629b53b85112ff81139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7d7d90d1bd35e2f9742dfbc5f413c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fce80440dea9442c8b8bd01cb948641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192d9d5757177b3e769863d357d10d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e7a99c746e764a09ce6b9cc91308543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49b0f35aaf5f4e9fd0dc4b9b8d3b2f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a96f66850cad40e57ca2e17f1603545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e80904752050c5539c5ad716ed61c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f958fa05f73a51c3a9babf58044eb247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb5eaeda0b8d52d0e3a68eea979d2c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9334b0d78ec31ed3728fc818d895dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b17ab5f522964c5612dbc068cd03a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8850e80104a2a0363ebbf1ac3a26b251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3b27192cc47f91e5dcdfcf227986652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69371c2f811737c1bebdfe8aef22119853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2a7d1120131c026053ca2c9be132f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861139d5605a570502b716f6a4c749355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf1af504a4e386eb7201829b8387aa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28aec384a5410dd26313cd9a6f039657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314ec5cd09c2a71e32078c1e498525958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3cf5d8b0a7b91350177c66951956e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2094b347e520fc741d938a67a335860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce71ffc94dbf05c010d070e2b9cf67061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8abe38fed5e73472d78002817f800362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7e80b8b9be02163cd81b13722905763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b83defbf6f663595a4bf8ca30250564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471dc96ef3e538622322befaef66f2465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ebb53eb13e6abe69725a08731bbd966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102aae39f3b56c00b69bfc0ad86ae33167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995dce7218b037641b8faa674ff274f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229873509fc7d168b2ee26b58bf9e50169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993deedc1cfd4840db9a41e6a63ac8d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311b8d859483c86cdb80294c6f5ee8d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138073ca88b28a0e766b0ffe4e32d8172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862bb557597366c754603281bde2a4d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f76be5f07680c65d6f592c587a83174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da948e1e62a0dda5499136767f4f2575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a55065097a2d0f1dde5a3000195a9076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa1dc913da15e1e89f39812eecc07777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de6837ccf187dc96726f66ff98867978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34606a82f1972eb8862cf1750cfa03d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec140b180a49c1105870e7d2289c466a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a85fe997144e40866328d4d0eeae0881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba55d58e0dc0b757b8d4b6e1c1a1ff982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983492f1d99887af3694557430b038f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e009d80d7807f76aec271b7272681d484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68263d94eb63ddb805dc0197a4ddd24f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead35c0ee55c3c495fc6329389a2ed886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b828513e0ca1866ceec3c9ca13a503487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1c05c9551fdfde6fcdb92325b9ade88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc629629b1b5afcb1254b2f634f87f489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503955411723b7faaf78894126f75a5890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e2943c3e296918be0a98b1706717691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa3e16b01f47795f394a4e31e196ed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c423b4dddab460c75823f67e16830893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861fd551ec1d21f7512c6c0df703f6994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afb52907421002f08e2b60d122a98595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc178ea3d819dc79273cdf21d1f62bde96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327c935aceb05944ec926f2ae54206997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2d569c72735b9816dd8d7a758f58298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fb95edb06b747240f26a7b9dda03b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71387e53f6cc6a81b7038e190d6836a3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676da78a4d6dcce7089529db6513ec1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d60727739b997408d107380071b377102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efcb300bad4844e2782990e19bb648103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6f90142cc2b78cd34bc7ef3fddae9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a454ff543dc0ae03fc526b7a6f6ea6e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b41eac6bfd0ededec087da5d09696106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102bcf3291c603bc47a5a4b94143790107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddf488cb3e1515ae3ad7ef087e0f20108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79273bad084a7dacd8c14006f4a93e81109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4848a0c4e14d5ea1ab951b274a802110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494d2d45787cce22e22c0fbb57aa788111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208e2657b9d06cf3f373075b3e4baec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca2dd0947f019817d3374d889911f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd80cd657fc463f5671637cde8eaaa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fb9b85ae07c8fdb27833be0798726115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f95fe72e81f1992ee5e04c207f9da8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c931911ee2cfb3552dc52517a13528117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002bdcf8a78c7bf1996ce89c63ce5b90118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdd93269b4f559b98011f31e1c676f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5e81d30012171bb3a170631642a4f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bd41698f335e40aa3a31eb35e587a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1c6623ae8f16439580a71e96f048c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c016f198496b6a87581b2846e211c9d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34bcf423338508b5d4c36390f50f36124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1083b6c266746221ec2fbb95f2333c8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611d6b48a7c7ad7d1f9a4623ed02923126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642eebdce9070d80c1802e67ae2bdc2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91019dd66eb858d5421ca2d1a7f4ca50128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe988efe60f6f867096c7b72f9d409129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1a8263cd76455e7dd686ec7797936130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355e347194de4d33f0e3eacd88f2157131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472bc4a95b414e31fc67b65c41b65f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc3020249090d5fb46818505ce9020133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fe5351e236704d7dd497c69543394134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb4ce0137d6e4a76139270c9232cde135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b83af74a4a81743d19298e19b6e587136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a6bb549ed9793d5205fc07507a71f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878230445788a674297c9290e8ded4b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6116127a9c806740648d14cec8b1302139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff375a997dc3cb96c97487f53cee25140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2024e49c27d32e75e45aa0080fe6bcc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75fbee28f7d3c99fd38392fc466ac4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903658a354e11b29a724b7d4619ce015143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18dc5d2cc0c2161200b5e5df017716144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a18f3250410d690b0f15e4e21fb7b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e09746beb0da30d8a9f7ad850c4cc8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29769646e8b186d4445fc467c5b4de6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab7439b368b7be8aaa81b3cf172f6c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817693e4656c2c8e84423b09d3ef1f84149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4beb4f49859c68b0ae9699ced1d6f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a432d85d6070cd9e4620f4390c8a5c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85299215710393205957b26c688060f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3878eb1e909940b7cafbeae1919d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f05ac554a61b02e2b82b1259f22bc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579a1be5122edabd1aabe8e0c008547155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c10230fcc6254acb1299a66db548da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fd3306e5671b4ec3f187a2f075148157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4cfaa245ac8249747fa07e2fe7b9f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e605240d1225a4a2ea3834a56df57159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a93d200f1842bdc2e4eeeb5d4c3379160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bff8fb8d1596fc46ec7cff37ec21e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f475e37d3c239042b68d40eb05539162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e69e63f17156ea9a14832aa778cc19163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63f06560b770657d9e60e80ed05f71164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ab73b8bfdafe31d6a73bd1a6a1d7e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd916fde913038ebbb6d6c7d93f895166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948405601729d8caf7448e4022f204b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc275219b065c239a987b031283097168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00afddef3cbdbee9f1de7caaef8f78a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf960f961dd5761043ad7453dd1a09e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d019832cd76deeac544ecf26fa5007171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6ffcb02a792ca60310362fb4c7bf6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157db1b308443c373dc458b7145883c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc020dfbf0f6396646cd820dfb294626174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a733ce548e5334ddbeafb9d6374be5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef06864a37d3b11000ded8fc38f05f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605cc4b70596202b737f5d6998a7e53177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85240319f49bd5cbdaaadb37cf5967c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be87b6fb4aec93d2b1f39d60ec1bff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43c2b31c9219fe78951db593873d80180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105819a44114fa083c1702f59190042181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14422c9946376ef5222c6da3dc0aab75182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4b4534a8886f110bd5b087cf125a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b42e2dfd623af07e35fda8ace8f34184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2198f7046be5af660eb4c99ea7389185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d6dd76558d8ccf772c3d53a34cd28186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b50e950a7e65d05ac8fca4fe6ee38b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fcff6e4362865452ab53d759decf2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49277b9bb57c3591bc8b08b0c91314d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa32b7d409516e03c3d5af438791709190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0827433b66734b8fdebb8a00ee41117191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b06bc678818df2a14c818546796a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ba1c67371b33a756dfcf158dcd321193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e432f9ef249940eff41536e60ad7f9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23809d63b0798d6cd15f748afaea0f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2772ba7ac8e75e3f68a97909049f7e0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac426b0a08afc6d548d93e857eb4cd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81e65fd6deb7538d88278ab172fb63198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53b4e5c52b54420fc10a9a3124497e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1e2804fdb374f2e2c813dc6ba79b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98537dac20bab9f9423d47c674df06c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb7c82f8891ddaa9146bbb837c68de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc5b94f1bd800fb9a8b72dcc122aeb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523732cd642a5c90706500f4311557e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30755be40da9e718c2e0c1bd23d99c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d561d8d8a7cb645ea34add9569cf882206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244f365442c67c91bd7aa10384100ac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45305b751ad864b99007d543159f39cb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c095881f0283ae7fde00f83ff7cc5d2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8df4ea0d1318b5b394899501e728b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ec5e0c7d79c84ca57e99e1def7aea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6314627b3a3bada625ab8b9d294da212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ef74b7055d6e0f178781d44539ebf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732962d532d6319a7e19e71bec78323214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d304eb49af4fb68a18dde120146f9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d68c917cb9966d3ee933d01633ef11216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e66d8edcb9ec71d14eb69ecc3a67b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490c420c35359212d2d0a5b1bfc84b0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85043d4ba7ad83f3cb7ef5974aa981219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc1e31f6f3942006176be119c47a01220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88a4266359f8fe47f2de6e4cc7d1d8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af208e0a47c946e6e263e354fbcc8665222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c0d8ea3cfd6452028fcca8125c63f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d863c24305c12f2ef71e4eb4c2ba13224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9654c05ca97bf3f1dff08a18aab344225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a36a86d8e68301d48e8798a6c2ab7d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236675170adc4fa57a717349a641bd5f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86ebbb3ffb621a703decfe3d48a111228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1f834ffa973501b72d6a447c5ad60229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a68ba5f6799772e33cf20098258c06230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2444de6dd2bb557fafa762390435b3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ba59b6f304e0e64399f067ee85735232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436dbd346d099bafd598904a0aa52484233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b90641a82aded30bb9085f335c45f4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f846f63bf6e80a4ee5edf7bf662c1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb34bcfa886c18ea09ce386d451d796236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fa43770daa4d817a45254348538f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097f620a80cf4b91f5b926d3ee79127238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae47f4e0f386e0520d1d1cd458f2123239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c342199b67d2c51c79a1bdd49deb333240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad35a8bf1c20a52a60f3cdefad4d56241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5ad3c57397ed1da229bde572ce593242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ad0182032424f751f3126eda84ac5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be021182412e04ebc6821045b450fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823b12763e4ed555dab504f666fd74b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38714d8272581bab503431de297c5869246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510bf9595e0db89cfed2188b9f7ed1f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62144a415543e823f13acc90d51748a7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0637f1b6cb85d6e2295f2191d5c59c1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502236b8857403077828d2861c2db7e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fc90b6c006ec27f003d7013e51a81251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea4090895efe511243d5b91f8bfd3d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a054fbc8c91580d2e07ec3221c46b6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9196439ae1aa81162161407035316f3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099cd2f627528ccd8434e48b11cee5a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b450814ad180c40853736db30642f9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc775aa1ebc944b0fc29566d2622b4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbe897f777a290c55eba8b60c4015d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebacc71680bf1854bb51e37094bbba83259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebbe73774d9a61d22799f426eba3e6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799feb1fb8ef00bbf61984ac0996596261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643e7c8cfab335140878f87d15669ad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4911932d43feaaf8fbc3dfca665b12d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1981241aadbf58985424e6f0f27856a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e79c9ce102469c0c0dfa900ff0bbb7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77034371851eaf5550588884e24e2ae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c94e17f76072354303a754e76de78267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6b64e901f5f031fa9326a759b1b00268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703727bc9e1aa763bd003509832dcc93269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d8b61950b668357d19d74d70177f8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98eeddab84effa534d1ce7f4bc2240271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b80e472b8dd3b6ecb2c748d7fa2e14272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbd971892901e5eed6af880a81c923273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c57e81e26276b3ea1e5c817f3192b2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529d1894c117cb9403d3dfde4f6fc00275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f77cf663a024e80fdd0ffffa976386276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40aaefb5cfea1fab53127565d1c255277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541283c88d935184fc346ea666930f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db5c5479bdc138e8d9d7339ba705e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bffed3d8f4dedc85406a89675c51fa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92890a84a67da054465fc8200dadc7f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f308d8256b9e78903c77b2e272199282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704d0d6ab066325c5996367cdd8271e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60b8caae26192e086172ecd45ebdc4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5ddb73d44a9b80c96343a10b09426285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469967cfd9ff9cef00a5486b13b8644286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78c20db959466243d734a52aed1541287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b73ab111529071f009d753e3081e1c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb6fc7948d74b760756bfd0a7d6bc0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975601ba3d151538a7f8c7363e8bb6a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41f51dc7e1977c83c3dfb95614b364291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7077479b0d0d00b7de202984592c7a8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e7bbf6758ec19a7a0c4a68e63bf9a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71414c6a54b26a1869aadf69383e5c46294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a96cf4381476110f99c96eceec847295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d78d8e1c272ea2224695f5c626ee1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058fa279713d8c0f020084fb2f1bc06297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fdb7ab03acb1055d3f3f91c4779949298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1357fc20e888acb762f25c2a04b8c5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c26e97c7616ef6fa853bfa1b87493b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52389b35e1a1f117c68ae785c3ffc55301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee46e4c668e5a6a8d056d34cbaa66af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce324277a4359ce8c1d264a809ced712303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c2efe976ba09265a35528d8d2beff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9191615307368496f2d83e0dbc93db305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47834091524df021d2cc9429713941b8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e28a308c600d0c46d1a85b6a30c25307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79161d3b126b99b38bc3479b700deb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75052ca8951f7bd4cae25c615b09c2c4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23914b45e63b7d20f3ac044d267d6807310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4453156fa5b4934dec626026e1756f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265671bf85aa960368c193cb1b076dc7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c920b595e2accc4e0428b2ace1d00d4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ac175fca14da3afaf6c838a9df115314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8879d2e1a20cb2ff717a6e6a3bf24315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd9bb93cd2e267ccd903f6fa67d37c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae956f4c8cc657749e818cfe8f3a326b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc88130a564f2198b64bb28437e8bad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70821953edace6af7ba89b6b49850263319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158bfab087558eff216761083be92b0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b0c68ac3e3be92e54a3fb87423289321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9d639e3ca85f6e76c5c55b0f7e10b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1908c7bea17d6abfac68ddb768eebff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7edd63ab3107d02144e93b490db2b78324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9798427809d56225ab3759aa7a5cf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eaad7fd8fa2d1668fe3d6e6285031e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8853d4829f6dd3c8fb47ad4e7f00ac2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868545af65a8d12f2651f0cbd5a69d59328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12045f275329f5a14058ae0f4d6a729a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba4df431a19daf7fe2a1cfd292250f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce571bc0d02d843e3a1d69c343983e8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114cc709fdd78baa111c4848b089ffab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc5dd4515aa7bb95e5e22b111f6493333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e966b17ca14ab6a13ca33c4b20be1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda4b9cbd4b884f58edbe18b3cc16aa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66456e7535c5dd2f9df6e7f9fdae1ef1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c57c7f2bf9891b71261ae945da47b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23843f58b0b52aafe0fb94f3c63a2655338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e7402b7dc76f099988ef1093dec27339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5606b9fe7daa67db3c47e84e1471e0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8715cfebe71659e1fbfe87a04355b31341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472d686ffb8f548613ab0cc680563fb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef6383fa947aa4fa367ca224e7a65c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eecd06285c1f88efb5d54719a9c4a0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935b29e4229e08738800488e4e48fdb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e00310f05d04ef96c8767677e49d5f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755b6b5b13303fbff598e7e4bea2e6e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363afbfda91cca2bae4855acc6f3ae46348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee389b89a8a783c25c55d2ada37497349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de614a97e4d3c24a06d34f41efc6581c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f540b807ec3adcb0e32a86bd91b2795351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194d3de2082340f026235ecc7e401f8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754dfdc3966b47405162d91d2a56787353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b101f193dde8ee7558e57ce8ae23f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17a2dc756b2f1ad9b1f0fff23549e6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5f01bdacb639f48cd8fe92f786fc3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11d7aea67d5bd47732c56c2b89914b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98896a14c3c73df3032a2b33df94cb02358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b1fef2e28985c5e7b8313520c62a1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d010e304d520d2d6e16cf797f3ca2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32146821b80041d4b8c8252fe209c4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4132b97f373cc3a2adb4bfdb8441c53362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384618038c83a1be05d1e338b129e85a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3647a1e3c3643991cf662832ce27be364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde217af94d83fdb3befe2fcfb962bc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f183881cffea595acee886367b9b6ae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b8206a0d9b69cf0f026cd664fefdf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83966a71bc5bfd5e2940c67d72f14f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b54306d1a72348509a931a6077e2a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4f3554a177a8501fcbbcde8ec923a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633b4a4e379aa34f89dbbdef316b04e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb35366a0d521c6dd92b3b727493097372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23669b52dc9842de5de7f349861f028b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fca0cd6be54e032353274df49409d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229b13d6490b8b17d4885a7e5b1df51375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f815a59dd3b460b8ccb06aa7fbd7892376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b71409e64a42ca60d6aba0cc77ece377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b75bfdff9e0a7ace0c07e8cee9cadb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65604b7044ffd3f2416ba71eea117537379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0b61163437fe3f5838b025abc6154380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41042683bc912ceb31a2a1852f2be6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debeaf5c3954168e6ec65344a618c925382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab30300fc298eac0a2b783584409345383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e26b4150abac102460221adf7fcfe0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd0f10ce78a7d9d7d98dd08b2fe9b0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b9e899fb07033b8b8ff42d375d0b4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce179eed146e0f7ed1b02b1f5b3df523387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272fbcbcc8a05cc00be479a2a7e87db388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ff28ed428206cf753bdf8ed6a4f0b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b9265255615a1276f3ccf73c0ed10390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1ff02f6d5cd1c6f40594ab5610930391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cdd017fd0f2e738dc4dae373a377e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2df48f61851f037a5762b6ebae8378393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bc6695e2cbf59ca4c1232ab514bb8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd30f1bc6a4942738ce2aa27ab07ee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d1cf03e7ef3529de2f403e6bbeec3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78dbc5523db17d95aac24eba418eb2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091930bd992ca2bfb258711bacbd7cd2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fab3ae704bd5032fd7250f9d42b37a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684db0abee564184c6f73be5a679a8e9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74caf2460c35756316843bd03773b9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59535f00d9ec30f864ec7dc93ccb1e0e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b3ebc320ef404ce9b1dbc74afec1f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319146001d2ef97ced6e78e592139e7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6f440f893a8c9e9b731fa2dd747ea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5d68cc71df9187454cab85090552d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605626cb8457db1dd02c6f72d8171a4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128aa8b8aa1429cd8bf83b36781eda57408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43291e8a165bed7b5c719acef6dab0f2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ec7cb55124fa7e5a864127e69f734410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e343a07355fbecd44869a46736e255d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a86ce70fc8544d93a86599aa68f3df412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2dff33b821f445191b895ca0d411f7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10976f9519f85f6d933e6e4b4701e6f3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a2950a769401ec552553ca1ff44ec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9930a9441324e3ffd7e88fe18a270d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed8abfbe45af91fbd8f811f55a58e7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd9396d79cdbf44c9c9d7461c64215418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2eacdd1e1c64fe5680f8c6163e02e3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fb15ed9b44b38b00a158ccfbd11f0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677fd700799383d75fba743599a28af421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3527dc8c0df3399077e83686e4a56cc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4573d06f47aa83383dba3b8d1a56e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964969d3ae1f512f9d1d4b8e14d2087424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619525df691c6e50886968a1a9a364a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ceee8d856f1cd3f70e6cad6b1964d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91fd2284f815b5a3062f952f985940427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621b9e0cea49e7c906249f158334629428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534128ec13bae44dc39360d22f2a1188429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703381b9427d5cfc474aad705852907430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57727cfe88b8200ea60a6a2d436a6cda431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e95dc9634db0f61169f5929542c20f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f358af5261fa257b830ec1ab17c0302433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd0821f88ee069f8219db4654da19a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29035979c50784c9aa178ca73674861435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7e63e3aa04b2d5b98119c8eee3a44436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfe53636f774d0975f7d4355cbd464437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22005df9cd8ec3a0657b2db5f6c7b33c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d068f51024be3ea7cf7b0b1da2371a1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba116d2129d0bbfe9fb58bfa2fecae6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84602bdda969e785233d5a31ab2a303b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42706564a0a1d490bed603622e5dc352442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1131b4e990e166e1239a959b0f6ac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99621b55b852aa1241a18dc7cf2cfcd5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d339ff94bd03c2c829571fcf80ef1a0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff2d89ecf1b3279de0f55897940a5d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3e1d21660a0b4383b6884b83e058f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744197bdf1804a6d842710ea8afc56c3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d23775c0c37aaff14535d8b8e4f61449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb6e65d56093c186fa41b1a38cb2f6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2c928f517e0ff6d2f6135812e88f5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c453f8bd83e458a06fb92a5a6dc9f4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2f399125c755bd2a385870e8de609453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9414e7d0db60d44bc570f6c9838d93a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9ca5c6484a609a95b898b68deb440455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f7ea11624759c3dfb5170dfa9748a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e41a4c0be29883c738148d7cdf73a6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d08c5cc59b7761dddce30a6cfed7ea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1e8f55135c661d2d8ee6ed67d9a09459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860df8933b9f305c6ce40e230437a58460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213757d524f43f39b312c44513c1c369461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262b79241c15787788f0dd998f037b3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88334679dd98f91638f625a591a5777463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b13f6c982e2286ac62aaee492cea8d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567b88a29a093d3e6c5e4a1be0c6e9f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce328e5f6f875f569c7cdaf964503e7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578ae09214c10ab97bf78061f3d9eea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336797739bfeb0cc783fc3eb5b00faf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fdc67e9287423a195f6b45fc22ccc5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fe1931c517d1b5117dd08f3685671470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054a29ae9955409fc79d757d2e12380471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882d571975c20c1e86dee0a911e57ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb02b982a8d27fff46d1f0bdc084ed7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae482fe878e3e5d58df614a66581f89e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089cc5896505748de0d05b441768839475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe004279158274b30fe5c9998d7f02476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677e5c199fd4c494a269516c56ad994477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5401,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16391,650 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...598 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17301,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J250"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -18036,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19301,4319 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16978</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>0.7</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.88</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.2</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19410</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.46</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19411</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>627</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.54</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>628</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19414</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19415</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.51</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19417</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.86</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19420</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.76</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19422</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.63</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19475</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.52</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>647</v>
-[...11 lines deleted...]
-      <c r="E241" s="0" t="s">
         <v>649</v>
-      </c>
-[...235 lines deleted...]
-        <v>673</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>