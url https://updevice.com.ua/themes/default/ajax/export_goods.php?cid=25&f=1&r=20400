--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80416afdeacc3444332ca5116b361b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8538178956ec4e951e3bd7359f9fb5a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda18ddab84f70aeec396754bcfc35763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026c8493101690c0188b81ba6a4929b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf303262954deab97e5a472bc0e07c65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50eb8dac4ab784c8c59e5d71c166dfe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e9f31eb3e73908866ece5676138437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4c35b8b50c4c1654fa85aae1d7c208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925427429e2747042f5dc0ec0dae7a59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb5c41aaad341b2819c5067cd5f05410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fefaa528468960352e4d4bcff33c9711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6fab49d68b05f6523cad88be27ac912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80b023729cebb182b9d151b2db7e7413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae00be703bb745c2cde3e4c7997ac314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4841b3fcef6c9140243f894a34c66415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d069d990bfe9eabe77c4682eb540916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56791bb4eabd4ed0d56ad1f6c1a220c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afe2971000d3f4303a8e588e9db27e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40d7c8999d621a60edeeb049e1131a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a4b0623f7f805693f8fdbbc5123fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f3496650bec90ad8ba3711ede304321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2eaef8c27e7eb1c3dc4ef4da1068c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea3bf4c8a57722497b2354a77e3ab823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799161312df6deae29e15d211c7095a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47198423ec298571eae746a3755b8c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a6a9813286d1f5b0becfa27b733c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a9d29902cc2d37865df68940672ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef9b9321168783735228dd4dc5016828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204dd17eda2ce07eb66ba0264487b6829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b17f72a8b43e9483a0596c4a5c5b230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485da73777ec0b987c05ff774d3e85031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bbf0a9fa8a31824b7a86838bf1dff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46810720eeeb0705ec15af4038a1fde33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c0bb5c53b905f42d97f8e24542cad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00962dbf2c56b724addddcced615202335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2dd489b1a73fdf59c8031ea7494a436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f049a5c02af53f2c6106350ff2be50237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e79f68957eec9caadea61bd81baaaf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49d21aaedc35fd4a585b082144bc8a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80c710572b0fed6c7dda9a5ecc665240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d025d7ac6170197c6db57629f3fcf341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba8d7c642d3e4985c5d6c1f26662fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b839d51d0b138251462c42610c0c6043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd95f36b5838a027113bfbfe71ae7444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf715b11b9065652b9112a33ff1ed845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6705db6fb75825048a90a2106cc5d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b71a9934f00470f3f7322ca3c67cf647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc42e1a9d0cf95e0ab98e64e4e3fb248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0fd81fdcefae3a85b4696a9e7e26249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfedcfd2270c6f9aa66893bb1a4b2e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04f85d27474f5b41f8bc491cdea26151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cdfc7b84bbdf559365439126b38f9d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da39a35fef22f1400c1cff15d9e367553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95a3f927b900213bc06bba16aba34254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313f96afaf58da0741672119767e38755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743284090adf6ad36af0c324b61fbd456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526aecdde1795121ddba484b016756657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b0b79d4de28118ae047553e5da14958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480b1525fc7bf312148a4b1b7611bb659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250691eff6ea58c96c3fe996be570c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0249903bf3a74a6768b029aa1cc3561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104df2921465f9cfe6da2f7b3243ef1e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a55b05778e26e616f70330331c25b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d7f067f26436a3b61e1946daae09f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288bde9ba2d0c8c073cfa9b2d60a5bb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58314921621f780c6ee9e5210f23405966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f53856d36168888919d9d7481af3f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540eb786a4b0ce06382b0b09e32fbe5568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d16302d63731aa78a92713169e155869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba65e5c7c5d6c20e5ba0a4445f78fce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0467c0b342130f4bb6b812d50ed68071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dad41e13760c722c154be34ed3236772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f512c8ea806103f67b93245370d6cf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24467fbd369cbd03fd2534ce482a18f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefc96d88e0fcc7b50016b0e557d4a275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b652152bb57a68e46ccf707fe99d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea164b2f3f5093e8a4fd7711f9410c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d1be0a714ef4a7142be9c6a3ed5f878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1bdcb31259f95568bbc1fbf212cabc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721226cab747572972c7fcee1c95c3780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89752e62d8914e1d970ffbcd6ba13a9781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253790bcca079f63ba1ef611dda90b482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ea49b4ddf92207b7961701044f9e783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d03d789eb8980c867e01421a1d682284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba30ed20ab64c16aeb6789b728c722285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da3f297712a20b9cf57de68c1f7c9686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6079c453c0b91f7ede141a68bc0fe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a390965e67940ae33d95e70a86ee49a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151ad74f36697349d368c87492c02b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516951cb43551c7f1bab3adad9cba37190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6a8430b90dc659d07fd76f8ac663391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4eedf42157683f46c3bbb8bc8cc93892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b72abe30a63727c9e2e3a4d6a6bc6b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131620bf238f02b32a579a7da42b587794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fda5025e52bc148ec99a3933c001fa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cb957719f0770c3245bc7f9605ee596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758fe1077a32d250136092b729a9bb5597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c69fea7f8d01e2090f396890843b5d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b05aec2e5d10e217a44a577fe65d299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e413ad8ef83b7f67fad0676b89b07100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11ab78485de1dbc7bc16ce73ca3b4c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367c267d5c6ae8702d453ed14d3d628102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0115ee30705fe2a27ef81cad19094c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e98ed992b946619b403a4e48a718a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ca8f7c84fac9324af64437f1ee131105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa17819c30c771393e79e12a58dfb6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e055d5d5260d4d1ed06ed73a80c5736107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8993c721ba78f675cd3dbe81ddebb8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08af5b98b8cbfd257719ff846fafab9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd57c76153bb84745212dfd16b6aa7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be9ee8aad52db8461bc4919ffd116c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb159ba553c90126177d4a3820abae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38a9e044f3dc9a7a672f93a1419432113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03708966e76d54704a73b3f7bf505b22114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd9d29e09699ed9442df2e931214e8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe479a21d6f02464928faff51922bfa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce8cbec2471e8e3a9da6ae3aa35606117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e66d9c1af01b6e455535fe4256b4cd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192fec5b9c218aeda303eff4168fd6b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6238332df084c61fbccef0761f7054120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96631bd90db9424c512df69b56840af5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a10007cf58254c5efcb464278c42ce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447d91f65c746a93def6ce6ae54be87123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a8dbe425c602f9786302250dfa1ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b684653f8220dcb2a69ecfb0e1d61125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa37656db0e9a428bbc786f91cfd9a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1ede31af466a82866b12e7634723e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c60d894be6a791ef1d7083454efd6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a40272457787da54034e68df48c785129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8a86594be7606d3b1aeed5b5d50bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750791f11dab803e02cd3d33225ae8a7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786b0c988e9d0ff7a2d3e39dd2e5820132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e314cb90344ac037ca3ad5afba9ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e768be08557379b9efbe96ccd7395134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36863e6a9f1fcc24c33b165f4328e7fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd74f78df35a1b4d82a57ed875994c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3bcb1b2d6be9e6f6fa687d354e47d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc6b08fd19dbaa95ce64a4462d8833138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f8cae115d93e2b8c07ca4f0176670139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23395ebdec37897cc95115d67410a7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9228e8b84eb6df951f676f55bffbb9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33cc9c6d6136277476f8a7f8481e4e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027871d54366ef59c6f14c8bb3d7a7c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97964c004f7c44f8460c3a01829c83a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d7636ee2e6e7ca3a4a5f0502f8048145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699474a8601b7e1ff7efe91b903bbcc9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe05372d414e09d1cb2073faafea212147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0df6ffda6b08722ef4dc520bc293c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9185d43f7be424e8311a9a15cf5b9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492513ca459d96b7f638f4c3161f0c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bbdac20813f7be85a23d2049db233151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a85d0c8bdb05692a6ac3dac7983df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790bb27e24848fcebbf0d8cda8282c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c038a418e549fe665f433e7605e28bd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27176d37a82c91e651c8f13089175f7f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd03bcfe16f189f1a0f0a378e8aa2c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff46bf5f9e0a97d5ab88c18dd4f50d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378c4f4b0e5b083333ba94634d2953c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f70b3b4bf631716e02e327cda3eb26159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a07b2173a5357bf5ac3e81effd3c9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1d552ceedb9e0b4d9e5eb5fe0be4d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf23e0c1f869140052d500e1737e92162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942937aeea9fc00c146f935a24d6609163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c5f33a46eafc1f881822ad1e99877164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae640d9ca318c62d588c80d018099c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed03fb4031b5a69a7391aebdf711db3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95bfe958a681a7cafda9982113cfff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e959c27b8a377c4ed55b983d741aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35779ebf3998fa5c2f0b136e9e83d29169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0398d78afb076c3c5c7f51bc441bf5e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddea60b9aaae54406ff575c389f9161171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e50a069919a71f3a22553de840017172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b155bf98ce8f1a81043c1a2fdd28e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aaa3a0fd6e189a842257e0d66bf58d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240e900cf04598c3cf3fd80999975f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6312955e1e3d1d51f148512f4a797e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6bc6dcd0034c900cfdfb3b058ae53177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0e396f680fa7bb768375ac4306006178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0790ed6a822e3dfba62e18b933685f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4263593567d031348cd636dd0e021f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde045e656434d076d6c8ac6a95878a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c9e186790a9970cec85aefdc25bfd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b846115aa699a90b19810210062c2d8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed818b12bab4f645c2727219bcb865184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c10742b51441b90379fbb1740f8bb8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b435b199f5d2fe29f9b3da8e085f2b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab388d68d1b46991b714fc2db2ca23187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183092125ad286fd473588b3248b57ab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc05e05e18b0a99bd1f0ece4239b28189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b499b2d8cad82b0860626e55498527190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fc10e42917d9074983a255a03ef2b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af65719c933d1c5a04643c86b30b94192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fd7002d62ddd6e05c7fd5006cf849193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81c90fb7deff4cb7f080dc674e03af194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1891a9769df58d662ca846bc07a2fc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2bbf6933374c9cbbd1e5cfcf3f312196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6847d686ffd718c237a247d4bfc670d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde2a8467e7dfc0f4a0648677a2a247198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a3fdbec7b1997b2fb7702b22d2518199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c1211dbec6ea965e23e512038d1ba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6d7aa5921d36ae981243696899d7d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9f002e7aaf43c3edd3cba3e136dfa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b7e618df8a334d0d511afab82c87e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6579f1b7db6e32ebd15956570a36c6a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeec3feddbf7d516137a7c1956331e4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b13dd0f7c190ea1520888232cae8b1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11658bda97c0bf7d152245bc00305fe9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbfaac78d14dd4ca62972f778b26d3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dce175e6d221c2fe9b08b6198a7f1c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712a02d6a11bc003c189fd2f5075c1c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef01cd2f6040917bd79b069ad23e23211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294979a404eef451d459bfd8375ca00e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4a21f1b064a1ac6d87b605e7f8d84213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11694b1509eb9c8ba56a4c93899465b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c718d8a7e8f3844214e199e0e02f7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c2c165a2f3fca9bcbfb1f78e83173216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31283ce9c5d5bcaf7fb14c3f7f98923217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191a1748064a7660a83b682c08eb136218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abea7751e8c893ecf2d4f3f2bf130f7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ddfe6c34ea6e10f9c7dfba5d19b81220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e6da329a47a64012ccf4324c03fd3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76138fa994249a8f3ccd30f010ed1e89222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7defcc07316ae4f3d026b8b4ab901a4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3113c696f2b523acc50d54f6f245634224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3450924458f347c7b78678da2f0b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234c1c1f6ed5a0df26443d37a91f93a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd926f504e78165d5df3df58bc731b5e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0049fb3db6da1866f6413d6aa79e0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e2d6f07aae90e9242793a96aacd0d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036808ae928455ee0d65fb496b66ba7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b8aea8ccf6cfcd89414f83f22b05d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454e0d93e5e99c5c4f0634a2ba56b10232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae162ae4c1d0c1bd5d7cdec5f9e8059233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9693a7bba8cd39097388c897dc768234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650324e90c8216b54f1a54115748380d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e71f128f312be51dc408c516ba1025236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7acc1b83a5a88cd3d280561bcaa4a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fdccc8d1d4a2b0ac38eea49b0fb35238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a623e32aeedffdf287bc383acbcc0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fd3d711c31f423089302850490919240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d2282918d5ffc1caf187deb02c0c5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34d7fbf2cb65d28f7cdf2c0874205e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39646a13e12849851a372a52e26741243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4750c35fb12738e24390da1ec10b54244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdc8fa194dcab4ed2b4601ecdbafd2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846ad73991a1c39c187811b0bec10a2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba87f6bc9d18d330e778da90324bd0a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358963d09f2c83305c209e26bee839c4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f40c6d1a84386e3d320494f5844b52249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd45ac6d9673c5ec5010028e98c6b2f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b768ad4e504a2d94501956e88ecf8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957a7712b1ca694843bf2cbf6da631c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713800bacbb518f296dc75c200bc656253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a62d006c81ebec81b115671783c34254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82da15199b3ca170c25da6918a3c5be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4cc95533169ccd5aa878dc4912e59f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114f16d2d65a32694d81e2fa2130ca7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c168af5ecc0e030fd015ee359a6a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7e7f395386fbbab672fec0d57d677259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9170339105aa77fcc06efa40d90b87260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17f0779fb7688155e17e438b11a254261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8056aba5983554c52f073efa363530262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899ad410c6e053704b79b2cd1748f74263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10bf56471c6d3776d9646bdf46ddcb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673f3087be04f86d535b1b3f4d11210265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440442ebad7fe3d092078eca31f003c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1d42a5660ea81662925b37413f995267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b42de195dfdb0e122a2251e12a246268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9910febe81f25780fd4e5cc73ead6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9f539563191e9972a4e828286fd6d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb326fce98d5ff9a0308d14605eae3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d20ccb2cbf00c17abe699c1d715a5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315fb7c4a4ef2d22490014e6a5d4513273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20789548bd0697a491d4aea08582e2d5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ee62895ddf57a376e58b74499c6a3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbb11e83c20c30dd69cbe7a5c86443276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68767173e6a76642faea43fefc75864f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3b5823269b65607e67927f58f8cb7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be489887c61c17ffe25d2987459ec4e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1834d796a04dda6e88c85050cfd0d69280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361086b55aed4cb414fda66b8943d02281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9068562a4c56d29b5bc1ad6b2bb8f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f00f5791eb2b3d32d821038f0925f9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7df607ab130bc5d6fd0e33e0896bc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d8ccb6ecab80fb3673262d7f87dc7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3f1a1a7f59a1d4e6687e5fc88ac57286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071f5fa518b4943bca1f857e97c16ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941d79af85b33eb278b5dcaf9f7378c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260cc4e836f92fa3b09a90c319bb4276289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8361e8d3a97433433875ced4c39f4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202cc0410ef38117a959b6619a57c951291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257578a0c349d380bd1f37351eea4917292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dba84548e29636c1efb5614b9e5a8b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1561d0440fdac73b5de09aa4061b5e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf27c2e846fa9ca03792471c0e767c8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b797461942ef782113a418e53d0c59296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae5201bdc22d446e2bc1504383fdb4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a53627e85778899f4af1a6125206d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158b56fdd8e4254dca180f98521e501299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1161961208668deda9e13a292f24a3a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968541c05bcf9c8318148e72a0f3379301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4000e9a0726ddd467bd544de1a078d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101aafad7a2b6041382e74d6d40e985303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d495aee6bc9fca453735474618020304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbebbbf53e8d84e2c16ae31b882ed1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7fe00958182fd9546532c28445e43306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6d997ad8ed4a20b7b7a5682809786307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609219e86a641a6700072e3d43374d7a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0973bd7eaf9482b6624553fba4a14309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a673f0c237b1f613530edc628c21a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57de755f0cf7d3c1301461447f9432b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50c7ceceaa7341cd510d6e734cc138312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b1ee91a173d6e50714c00bbd5c2f9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd658c62a1e8b05e9a4b140646428c6d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe34c689d91180be17a7ffd34b783e6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c765e3cb376ce2eec8d76b1d32982d2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea5253b519b5a148c8e1bf5dcfdb90317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b66f8cb06cc47c2ba295d36a16efc6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5e883c5b29c585deaae59e3f0eb50319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76009a1fa3c586c55e17ef5efbb7516a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629e7f2356c2f8589948bacdeac515a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7d194c627b0927d4ae9ddd68399e7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2701a2f24204077ba6ccc40c81d29323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a94e5b06f2d08f656abdd4c347702324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a88bc509f83256e3bf71014e56d2f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60475457a305eed9518571a7d5597d87326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374123763947126683ed24a761377d1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c1904f47765c6b3e5071179aff1e6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042619963751b574dd318799ea4d20a4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981343e406b4432d5a64223eae6836b9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02722449e676fb7d3c02a18832ba075a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55a278af12a7828699721ae005c7a1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd7f8e92ef343c2180656843e9ca6a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd63b3cddd7e6612d718550bc5f69ea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a282b40783173816ca60d79d1c5c85335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181eaffd19a6a4663f0cbd2f8ac0e3b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca624d0f9330ae566ba7a915018428b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd6fcf40a77d9229dd8a25306c57de338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e6ef55175f7ac2b5e9e636d6628f7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537c6001b40b4a9ceb5f14c7e2ea902340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4e67f1fc107288d31794d8b64e78c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361193c327b40e7fe994cdfb4638dea7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cdcbcb82b61818f699724fde7cdbc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6bb6a3c16991f7b08ad0f303af3b5d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476b7fbf703948a080a5a038a95407f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480872237d989472dcc79bebe420aa1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f5727b12f5d52f1d267ee65a183c6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3c5885135d46ec5317068a7304a78348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803780771035381b015f5eae814e903349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a35ef793ad1534b1ad345415391d0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc9f254b66f855cefdf7e21a1a0adf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e02246c23d60d0a797d332b3cdb96352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad56e34021e0ab2f14aeb7b64da78e8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7edb63e5c9df908b6647b5b0185699354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371a29d32b45d6c8ddb3e9fb8d9e540355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a51f786d94b0b4f1caf11bfc41bf60356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe552eefc3f04cce0396f4e7a62f7688357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdcc41e6b7e48724dc25ccb6990580358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474759ef658b58484ec475ca9da15c24359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331c4288d46d256483d3caa52e5a709360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88749f5410ea0f939baa829790b596c8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b47ccff107f7e0768745ff78ad4e6e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b45bb6a24dc654ade3afe1db5172ad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68e798b6a96d2fb678a0a17f16dd08364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2a6f7067745ab272645b66e3e0e75365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803fdea4bbcf1fa8d1413c4a1bd74bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0631e68396566fb3614bbdf84a79f20367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b49cf178448e317c1e9fea32351c9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966146762968da2bf9df0f6f0aad101369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdee8d563f5d3032ad6efe9e046944a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b552db82d7f55fdbebc210d4c521c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe5989890ebc70c281f9d2fecfecbf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064e28fd77910447d9ce7d28216f532373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b73230e6bd5992452222d5bc4243b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae2c8868953486462a8b4dc47e31ee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98de0d3ea06cf3afccae661b190295d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a890f57d2f5c74d97b6aa6e5180c4b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d40be19736c6e9bccdc3ff6a1918a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80faea9786bbe7615cb58344717c67e0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7346ae91dd9464e3cf709c4692c3cd6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e336a36fd8b701c173076b604ba1edf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6616a79827c47ef5cf061585e64478f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8ad59b8af206cd921c384c28b673e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e8e7ae0ec57021f4eb09cd753fb3d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324947b916b9f940a36e747c0bf89cd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1925a230224596727bc303663424d50386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c360e29fde7d44fb2b7a53cd0f08b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350111b767df9a8e3035a655af861fb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c690c88f61af7e23c8397ba54f654389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e05af5b34b1c650a92b620e64b852390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4630247087564293108f0ded6cf6e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4ae85ecc35dfc7d3ca7f63fdc5758392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a25cc393f9851b39b07234f95cda33393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e1d20b5f09662438ef31553dd9fe8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e9f568a0882f11a7bc6f260368fd5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e67530afadf1371b20fd18a3cdeb3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d2bc5c0d6cf98c1b2d03c0fce0255397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461d35d70d07a029aa6d30397701661398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70464586d86551c539b211f6760e8f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b3b897a6d88516b203147151f8cc3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d98a37d8aa3527bf54d79b6a4c174401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abdeb1f313a9b1d47a378825c69ed8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09919fa1b0e65b84c5546848e917e2c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666da6ec740058a34e1dec406f79ca1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89792229899aeea250f87036ecfe08e0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c229ee8a3e1e3af8c388a5e73e3b09406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f1078299eaa50ac574082145d68e8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82845e4de7d4ea42bf8eacaec96731d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3c63d909c79d5ab6d450be084ff8f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4c7f0fc686d44409108423f8920a5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda5d6474510d38ccdb7254abc03439411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1fb99bf2cdb2225c0e73b448a3696412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9baccf5420994342cb4b432c859408413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438cc249d88d3a6d058e3b1d98f56a9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a6ee81d9b2bc4dd03db0b076f0927415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c15fcf57c15ecca2983d2f69e12ddf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49b7ce362bae5ab837bbf951edba89417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01630ad9b3ecba06e3ee7eedfa6594418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78741fe62684add8eb89e7ba0ac6b8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce1c027ed278b79b1482d12bbdb530420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8db2b8828be8215e456f7380147b8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7657372d0ca455c8bd398d1c06b384422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feedb21d4d651086dc06b7610edb418423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5512a5e83afe39834d070aa01f8f45d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85f39f8e62364a06a5863ee1cae2b1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d536591b5fd93edf008e6714bd48464426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fabade39d81a8dc71f50804585797427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1cc4261fcc4fb213edad49c60af1a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4faf62da9d005f416316030e400f7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1ec5013570a39a532658d32508baf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62fb921e6ef0d9fbcfaf051ddb860c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c3dfa4c6476838c77fca017dbf767432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf406c68efd2dc8b9fb8a9d9c42b01433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefa60105fb314eaa37b6e8a4dfb509434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5f62d9b17f5f8e98af03c6e2d4afa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eafa46d421d33babf3c6fd83ce63fe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cb907d24150fc95c8c42769a3d9ed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c981a298e5eda3d4ed06d2de3fd2fa6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b16a6b9d58d64b64500859437d9ec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf195b61cfa25f5dd627ef861512fbdc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1684f1c7457e37955f8468b7d1a2fa9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eff46a6485174a27e025462cc29724442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3d8edff3bf75e58e4e12a1c3d7dff443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a23c0bbbbb90df5fbf0f132e97251444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03110df60f0bb8f5ab219ceacd3d6e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f4a46c8f15f2af8a0a89c835c1231446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fa1cb5a4965556a20f66b63a3e455447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd90e591e635abd77153c525ef500c0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442dbbe61b985780275d073e3a16beb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8a48b35dbc1bb7ffa84a12982d156450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89187b25473aa5c2d99728e00bc294fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebf595644aa06803ed814e628eea37452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bb717ff6a0d1eb08c546c2e81b760453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee017323db0e7e28aaab0c63021cac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbb1a1beec5293c2e691f68767c5d3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538cea7c2c4739467bf9bb33438a5b0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2855793bcfb4568967440ab769a85457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b03bc2bed49c141d3b3a7aa209f1d9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c091fc17ea66d7266b71679e215aa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87592ae1b9498c67c02a770b345c45460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668aaba2583ede627f602077be16abf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c9730ad3c72465e74160d70be2513462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd449e32024c8981583bb2aa5e69c4e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d0c5d5fd412baf241231ee143aa69464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9891d8dda1250b97138042500b3def465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b5e531762dfbbea81f051a6e22156466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b4050513bfbc11235a2abb666a77c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242d82b04951cf38a5da045489ff8b9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef8cdc689cb740d8f09d007510f48d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a002984f534a44d4dbba8db1c7239470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99f512a980f1ec1291166f5424521d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1970ce43dd89b2b9be2e10e11c44ec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b6a3912e5712c513270d62be16b04473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190d85f8f391307c0a5b325db327f45474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9123565adf61615e649da560f6eae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ea35b0b4d74b9311d85f8a5ab5b9f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a552164ffbf717e7456d26e7282f5e2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bd7484136dff99d9820af3dd7ad74478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2472888ddbbe7c841ba176b107a9ae6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa832ae8f16918d66a172c96afc52db480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec59e6efb24f1412261d4541c23317481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493bc08d2a6d60c2218bb2c4fb9a5db482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a128398f190b6c8c44f611c31a8a58483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e193323117ad3a56a82a90c8f9ea07484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082eb960e78590c49947a45ba8c600d2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187d3ce0f218be0c8794f294b051b6d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4df07cf299f0ebdf02726ab58a8ecd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7644b1f2d1353d51924e9f7f0be4a59488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4f0deb066a0554a140ab98c987790489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0694f0f19297690e97e46d0a6d1301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cdde3bddbaa71fab4ce244d4e3da92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3180f7936c713ebd782322e92fe1c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9658989faaa98abbf19c471e7929b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405547d0dc4a00d176ef5583dae1e3f05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff24f4c4f72b87d412544d8129fda46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee40cf4944886754797c412544a9af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c733c52f633887604ef0033fbc4f6f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad8c00629d20f90d47c32a7e23deaa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22792a46f876fddb37f45aeba12e2910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd620276151f5186455a7056b991d0311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0615cc5d02ab34fbbca4efd8a42ddb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bb94c205c9b3b213a3192bbdf023f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3803a66244eb759c55bb2d259fb39b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970693ab71dc0e9f7dee96a45357e26a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1eabe483a40263022425ae59e774316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474597de0eeae9cdd4cdd2c7e1cd64f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f48eb49791bc9b01330a30d89805c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893258828d41821d915f2383cca4c6bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd243763efdbc3ac31156d19efdc1e2520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b0da70076f998ab73bf978bd32dcb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d400fab09db74aa6a1ddc36c9907222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03c2055ae65dedb176c60902347d5c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1d820e554bf4be8f91357231c71bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb8def753b93adc02d1d6e2a41b3fe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fee905e0d00a0a6448d960aaac97626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd0b5c7bad23154bf29c9cdceb99ff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113afedd18a34225e5f6badc5cdf4a928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab40c55450f0d7743681e6d48080fd229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73945f43e582bb2a388709c0fcacd9130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc5527a9e0e44f64381fb6b7bf67bd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66c845721054d8751948585dfa1c2f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82c51fddd347d2644d587e9d06fce533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2390ac6713a2147ca2f5193791ecb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754eaeeacad448f2f38dd318ac061e835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80255379ce264f60d5fdd296b07d205e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abf8b8f31e00cfd2326e9dee70e57f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dac2a4492d16462eb17f1c97748e8738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030454a240fa0ee8422433ca928c3aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8add5e0f4ac9286e06b1c9091708f440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1feb9b276c2087cdf9297b906673241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7167fcb65d04290ef49304372d1fa9542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b05fbdd666d27da2d6b832b1293cf543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87587849a2f6ebef42e57e93f6722fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad47a007b908cb7ec997a78f50eb2545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6767af1137f1d7e5abd25dd8e3db546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813c96e65575603453e73df3ab1ed2847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1134f4006d60447895a9e49433162248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e811b986a314fef8259b5cbdfef7d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9081c9de3132f15fefbbc232f3b1150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2415eab766911f63ee829211c8ca351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963670a0b3c709bb9346c4bcf8f64abb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861c6afea7e74f79791bd61008e1cc553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3275fcb4116867733fa7602694999a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20166fb32fd510bfea95c19bb1185855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1cc0225991f41ad3051e303c19e5e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89018cc74bbfaad05b52bb090eff41fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184668a00877ff6d53439128fdf891858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969c17e9d2b0a729129a494e83d9baf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0ae59e35ce267284854817fe54d7c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfb85aef65d0e74ac9d14e29473dc561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2969a1fc2802368ea0b80f423aebe762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824cbe4b66bae270a627a4435c46c0a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ffdfe93982db31895ae196c300fe264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a8c0dc71d54a2d029cbee7a66185165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5023fb1a40610271743ef7d1a11b5b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce2fd3c63b4dd3ba1b8a2f8467d65e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb572b999577479924cc38be14476e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898dc83616d1eac7fa4068b88927d4469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9734f064c59e4e701cc7049ccfeb79f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156be70873c4e6f89feb7cdf4cfba0871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305e5b16759baf944990a82a0a3067672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a17c8775d06f3525a0703404fd57173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867a255aea5bf77281cea550bbe1bc774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b62b8adb9cd73b4b6c40e7461ef1e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0977265ff7d4ee2e8f2ea2c19c3a2076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06b5ab5cd58b836a97eacdc1bdd50877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915d78d149aea7a9102a9405fa5224078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab04cf963b5ad0c3aac8b9b364d73679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6321864897c52a4538605a055b5bd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086facbe8fbebc56e6659e545cc6f2881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39149b9d6568cccfe9c94e9beb14e7e082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeaeea8bf258c20819649660993c22883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed09ba1447787c29a6e3deda2b801e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba585c55d65c7985de8971f3d6f18385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8142086c3c98e03177605a9da7b5d6c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997dd2d8a4ea62e3f36785436109d9187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667b4c40f58bf5500d991d58f88ac3888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85571a0060f5ed6ba326635f70d42289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70639a7b97fc1189a40713c4b53cc63390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5f0d06811f48bf6ed2870c2a6e90091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad7cf99f1915957b34696f1c357c9392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a505f5f282546c54feb92e85b83634393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d28996730437ede88f1f760e7befbc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662ebe488a18121fd5ae27c7abdc9f395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf146f9c84dcddbf8a1e27de80e16eb196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650d0c8091555b9e27a58303f173a4c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7288f9dfde1d1d3f8e350047d413f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36940f9b43d5015c100422935393be3599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2aa420853420940e77acfec4f2f94100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4ac41d339c97f2aff274b6efea126101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f8ef67b2cec63edd02028ae02a869102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c779db26f67394655f56615f525b49103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b128bc111078d6bf09276a2302828cc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4db98b4024fbf1dee439efcb2ee75a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be1b876cc37b1bbb8cfa6fc5f81543106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40977e56707fadc44fb3ba2f9668fa7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de256d3b5c0db2797184fd9325d8fb5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0e0a15bfdc00d6a88a3b0487c9c34109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b85e127fb561f44f90f09b620de81b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da081db873da56b9b4b5ed15c33935111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd44424690ba4fc244405563afb089f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dacd55a72102ac544463abb0533e7b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba11ce74412ad8002206d12c2bb5ca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367330eb76a9e221125254443e7d8ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5eb381c152ae60f75069fde556a08116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6f4d5cd8b38bc56d2ed4443268e34117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343e4b1bf8452611d787cd6b78a44d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb2802aa2496ba84b0da6d9177319f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35bff7e127ec78f53740fc78d60381120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362f051eb2a05b32bcfbe22cb18c08c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26862482ad77ed68730dccbef80ae309122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1dad5ed5fa9ce356d25d52dd7e67ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc498f2bd9521c24d58b182154f3526f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53793792723614554adea570aeb92f65125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fa8e21a2aec3d59655cb553f84e32126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b7285cbcb88a84efd65ecc418c29e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fee35329a1be56992c0c131ea4b2aa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b92a5d07f507ba9cc1b542a8ec58b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf132332286d2feae03d9946aeaed693130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fe5fa189c992c11265f5fa3f943ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc317650d3f355668db9bad5941c3ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef634f1ff40d4a94f4bf621fde083102133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470bc265c46e59269eeab383e3cec0a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888507cc53999d7c0e08242b4b9c3bb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec3fa0b96945e3fecac58eddb5388b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e38dba50d9d21146a182ddde07051e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74637960fd11166e72f2e290699c9a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff73f47d8d68a8c64e38aaba02e971e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8d2a88b967b63e50918ff53cd32b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb46840c8ebcdad1b7e6d7170471d6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72221e74c3b52d5e73efdeb38a04fecf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7e61f1cc4941a15f2e7d707de6050143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571fc16c8702f090d718f52ed486ac3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127598d3599ed3693fb4245286fd4462145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c0eb84fab8089008e1f10ed17ed37146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92cf6e4f9718100b6fd5252ca2629d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb71f711e840081cce718c4415dff5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d47a9cdc145ec8f265f0f41f822bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91bb56994900a57bf0a71c6ceed4d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618c65cfe32a5d995a33feeb85a42ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5a43940a6f6e81273272d2e260c83152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa3491b965a35df2e3af2008c29840153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4fa51d3b748cdf83b8f99f65c8556154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002235ecc127044b3e625d95edf3f594155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18d9deaa008a08f018b2a0668cfce9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a2565416f0880b1106cbc0737489e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5879c92ed182f28485491406d0821a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cf5524353bf7ecb1a8d2d784620f4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097dc1b85117c6b39832a343fd53861e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b32efdc5c39288e0d9fb9f627dff88161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5315a5b4f6ec700c45acb8f283c0c68162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d40886662981c6c1733192e322142163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316c08179b14ecf8d26d4afe060d7e0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcac5a48b2ff43ee6b8b5f39d6ed85b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9bbbfe13aed3c7971adf92eb97bd3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38da94810bb79e244ba44fdd8476b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0577217cdf8bbd8e83ec61206e3110168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebea78ad142f793c731ffa96a109fd3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d331957c281d885defc414d2ac3ad8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab97e286beedef12e2aca2ac3b3fc8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57171f38859582a6d69c4b2dfc2e53c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdd3260552ff47b3dea4609b975e58173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2cb488767fbef3fdec1837aa97e8a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9223e65c7f7624295b12dc5bf5b69175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8385f384a77e39be5b00be1ccb7de7d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3b8acd039b004b73acc2a82e381a5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bec035a5a6a3cacfe87f3ee5fcf82178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6656e88cbaa654f6870471a6e2780e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350db549155c32a57c45f071f5df8e5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac58bf92377c28d620904f5631b6564181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200f18cea80845f37786ae57edd976c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1d5b60a8e42660d1da3f64c994805183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c65af83f68c62d40c0a1f125dc32f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e5d645c22b72af0c6d549be782a35185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92380b4bf800eb47d48b3eb4b6bf1a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6a6a5502181b0694a206a8a7bf562187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257ac57da6a48a311dd81a655cdaaab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c1cbd5e9f3beaaaf5e47029d5ccea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377a6cb796d6112418e0c4d2ba4800a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907201122408511e40bb1604b63fd40191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510112baf2f7b65903f9657ae63d4f7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136b0adf0d5eb91c74e6403d8f495ba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2c3457380383bb8674be599468342194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726da2f71167ba9b2dde535b1876369195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50e181d71993c2851bd73bd1c8d218196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f83f1125dc83fbb636fa9081d610c4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11fb7a496a4f734afafe09c31394ca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d83d31e48aa1a521a373eb780a9b10199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee0b76f51700a9423ed50a6f9f3a5c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d4635698d0fb840f12b0ebdab69cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb907380e146f432553a87d888c0c1b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4e7820b5356f41fe6e31d8b8f14b3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb3987df139fa8d9d6e4e6bb0e977e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1ea7985b23eb2eaf52d107eea006b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991af4b9bed6ffe27e1be6eb50f94f6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ba5fe5a76c8d9eeed370ec082c611207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cb776f27b1be07815b6f373622ed9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38424c744d6fc6a96e322f643f1c6e2d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe5f3138c448629e6f24aa0819c7f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca72e5eb7f8c4259b38e24567297256211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9a7212ed593009b2b9bad3483d0fa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a97a1dd2fa24d99af56f464a0e058213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41066cf2b9fcd6b9939b790c9b944725214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80454e15261eb3fcd5ba8d19875ed4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a251c711fe2a624f0c371918783ca60216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc484598c4afce0b8f3f3e1a0a9a799217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d4ca731f534e57ac40f19602ed53a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a9ca77509ab83a4cb47992c96fdbd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6399325d7b789f44a98d432ab1b8d74220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faba460155e644024845c3401861ec9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0b32f5bbcaf8ac7e4dcbb8e961dd1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140449a7969aaa5de5a2219734ab40d2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641af5b651509ca7a0707d9414e34b3a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e24ef0859682072df8b39b67054fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ea5547772de915422dc47c56e4b5e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2caa567e0e081c845cd5c7a83ac1d8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3bb16472c82fd754202055ca370c7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140265940293745f05a8c00327f667b3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf36f750a0b3a208d0f0d65ef0d8b64230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a818a2d0a287f16ad01392eb658a4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b193a6ee4fe684f479ab54ef447ef01232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72f2f2c69606cf000561a1607a8079233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe199f1855fc701fe58606def9b1bc0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cecf1504a9965bec2bb8a2f13dc72a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916f7f483c12e44afae3b1d13e2cade236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e269fff0870c6428f9882bbaba414c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad8ddefc70ac8a57f8581fbc328861238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f7f252b4e717082a0a52f59a0ebb0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868c218ac5b5efcd68d4fc970677454240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823d1c0e4798f29419161ba0b1bded6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9ec915e2462b720aa0c5aaee57185242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f23820a4b944caad513cb0e1e01fcf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f155d842a46facf17842aae84905e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeecfb4c4cef1caf840ab7dfd03e75c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaceda7f6f2f7d8e6888421dde2a52ae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ebda4a2ce31b1b3014e266f67ccae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c348e42840d23c3824ab122eb8d53b3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0bc74909455553d03744228696b55249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e40dd2db09533a845019122bcc9170250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b26283db2b7d45a6d92ed341f325d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb07fddd72344da216b5c42fce07c0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2557e5e30d7e68a1f899b12a6c2410253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279cb7f66865b4dac13936faba63e92254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24484478552b729521322e6b3c74dca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e391f1198112dfbae38ae83a8e832256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670fec77f20e86065e91d5c05ef1030257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52c72e60efb7777c8fe92542511774258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103483431cb03be887773a5a27e273d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd4d5c0453132793d5fa3ea304df70260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06f5bbde1c843be97687a0c6ba5586261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba456b456648283d62e5a3e1f21d0d42262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9f8d9978d987292a9f5fa699d6b74263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57509c1bd10162f4b250d4bbfe9de9b4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13cb3906ce47891671116164af90fe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7615c9971d455e005dd131cd408dfb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236949aa1618d7d07778f6bc68d8fb7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2528a1618b828495ed3fefb2983f74268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff3286198e952b3f7a7e1a325ebc4b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787263c458ff43d73ee1e6532f3aab1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec599476e4f6dcb977f2e3f3a193cb66271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba615867c1984e85ac6625e9f8cc93d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3e3d367eee5c5e355c87cf521e895273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ccd7b635110a5fc841382a9c826ded274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f004ab96d5ee822e4951a6413a9d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb6fbf1ba9d0d8663b7e93318fefcf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57bd7238fe0c121f744890f82a1e37277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb2524ddea81d7bd7b7f4496204ded278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72142ae6e1fe171dd33dcd6b178734279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fe92fd2b6d917e98016e54e7f6f7f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cefc84d20d4e2553c85fa609987209281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa5731de161c7587e9621e0cdd19ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973a4e5c2a98d35054607ce67d0add2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71f489f3210addbe7a7fd8549f9d25284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ddd4f3580f65ed0a8ed572c4ee950285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f32cc406399f5272525758c82f4f09286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885399e9a710b338f74cb44a0d7f53b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d99755ccb2d996ea9a3de4f49945ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b938a7ecba40e718d3fabf510e9a469289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a092407655fadbed0291947eafe14290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef89c8198e9faff8b6a6ef87e973bf0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99748597c22e016cdea3aebf81381d32292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6d24279266b18fb412cde7186d3dd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41ff17832bfa971d423433aef69350294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca602fc489ad1ac4c19bb8419749140295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b32ba2627ceb67aa1dd4fe688217ef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603369669ad9c1eb27b5e06bbd2609b6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0ab876abea430895187e6f44537a8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c7a5d37030667f0dd9d078c75e7cc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b502acab913b6c1a0e431d1459294d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a3a4881143c5aa2aebd557cd8b76b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c020a52b5a790b05ce23d20d404c099302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7729e0e32ad9a604a9668d94d209fd1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e28fa423612a0588deb2c0cb37c62d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153c80e64530877d61cd04330b18af9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04fdc758f1820e13d31f5fdc6b7e80306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66e843aac6171d565b64f902ba35dd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283035b26db416b09ae64190b6a5ca54308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c6f18d34876b74aef46d692adb522309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7301487bd4318c54c4e3c9dd5387b2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b5e1007df882603cd848aa2d85498311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25add41f22b53673db9cf40c31b27b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e10de75a90aafd11fe7c88585367a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96d37a04a4d52d4839bf3d341143d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf5c3737d394394f0925da64893403315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31247e1e8906f23dd5e93c29385b2294316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e336eff29c0b65e190b2c506dbab19317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a92367ff09ffeb888e23f9ad05275318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195678853171cd79c4ded5c4be2ae7e0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a19b26b77522615764e8b4fcb6c22320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e200f6dca4d02f092dfa25bcc5119321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab271dd3d476fe3b5aad872500dcb7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721e18c3c3b79e89ae93c2e5152370d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc90fb5b579e45f44f7d0d0f4bbc40324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc3bbe055c877d16e9a2f4e34da9cb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090b47791689896c280cf9f74e81428326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f8c92e425a6fc2e12c7c9aeeadf34327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb39c34d0e855fb8ac5ad2a03c85cd9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682cc2347d1b3c6f3ca66179a68fd567329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91557dd70be419f14a341345e8ea81e5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261487000d8906b8c1f3809a54f009e5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd758337f0d559bb353efdcd830bd352332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac92b9825b5de4e404b887f9587116333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cbd7001315604bbcb95a42c80bbfe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941f40a20e457b2c4a315b691a8a8b9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08c657e0cd5e32807a19b10e368feb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070beec8c4af74cbfa1f38ba0ddf397337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fc7c15b26e3f1dc953e83778f5f8f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b775085856ef2efb92daeb329f4f6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a518cdff9614e4cfa7eafb445b2bb2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc4a92d4bfdf7c34761aa4f3a6cee1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240489b12cc2d6a2797dec644113087342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a8a0fcceca63542a3087f4dd717cb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520eb3a622619c28f7130719532b59ee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4d70bca62872a24fd39a566737b21345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbcc8ee6ccaf09314aa71d965aa969346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bb292550307a6d10a068e8e037183347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe4e93e885739074ea4684d4102068348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ef9927a23a4d0311706fec7f99bc7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f241b4e43d95226068fffaef7c5e7d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cdba5f2da42715502d06765b18fb99351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb18104a4c297c5e9c0307288d14fc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdaf6fd09c9b40d287242b009ef188353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1505f45de44915bdf4688edf1a2fde5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17081925ca4652fe1f293e14f67c9af0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2c07589439476e99e9d4e25c10264356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264685965c1de41f6a1927735b4687ef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a7e24efddc492138c6aa673c80874358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2b17ac7b0602b73de6af82eaf8d21359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019522ccab6d2e670619beed41bf85a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af568f045689e9dbb67649e38b245a93361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8da8eefe3f589d92ed0d43ed396e71362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a2ea13acff813f39e41ce490cb749363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348521a5c8101e37c2168a9c6ab03100364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cc550ad21dcdf5b4ad61141334dab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44898dcab21ac3bf4de4a2e81016f56366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9bd686ba0a70795211cad155f7753367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee7060528c82f7d962ead1164bfc6f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b77f0e4a9720172089980ec61a895369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a6a44df431d1038541b3445f0bf33370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48970d619350e74dcfc7001554ad021d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14499028b2b6af6d53151b77f4087242372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d74ac7384caeee2715d202fbfdafd0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de722827618f8c5910646f2ee20fa1f1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4262bcccdb8a10c3655e34cea157224375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872661b568e4cd71d8c00e11f2eb10ee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4f20da79c1f89792731cea1a85bb7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f351936e4896732779b4ca5770568b9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ef2680af8a0fe6e03096fa4adf984379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710184c0bca3619740ab9a31df0b1a45380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433f30d9afad616aab5b5d581e60f81381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abd86b2a7d71043685b1afe5eb60b2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5137e66cfebbba4b8114ec32972e8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615789c3c60b4495fb4c6459b2b176f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f37be6e05e28bf894b9c0dddf059d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c6f4577c29658d74406b8828acd1d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39039140baee6a8968c78ee5bfa89657387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d8b2d0237b08568e69b03e2a5953d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86332c47a4809bbdf5682b73b61e8584389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d80c6fa42a50e67f897bc85699a77b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29245590b0e1c8b84ce5455025c839391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3be5803bbb1f91363c72069c78dced392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c563d30d5506f0ea78ddacbf75a6db3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d74080e764342a5c8cc3b98e0e1e0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdce8628cf0cd319de8ef704ccc886395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebc43266da6e2d778b832e1b87ad70396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e03a9776af1addfe3ff1deae3859c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5531a9ad8114ce2d601d06d109c22a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437e5c9db08f1150c0049e8bdf5bf43399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122834402a23c2c42b9b10b3a5e3dbc1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847536964f982c60575a137501037f4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50f7a36a40e8de4a1ac87554fb1247402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73721fed3888cb991512d7deb0a4251b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267175c3304762e7556fe69614eb7a97404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a65f46f68502af791295a2f6ccd8f5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3459ad17ba5a0c2a4a7d64cfe63aa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c1be4c95ea43023d694863f6f305e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697eed5bde0cdeb4a0cfc236ea37dc99408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507c9349714eb8a93cc0c2ae4d0e635409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0aff00eb77faf4bb88689e346d0d7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd0a1f8ad3aa82a99adcd0780a2dff411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e051a7ee47d65165f217ca6b86556cf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785867d96885998ce5e586e1aa5df5ec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb828d2772a5ee33169912f3f45110414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f07a47665528e39410583a485efdc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfb5d7320ad2c818cf190b930909c0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567cb054031765a1903f778959de941417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984405037d9dc8eccc7d6c0a3fe1a3e6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1c062165527e28d988727e10c8ccf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd06654a620f4ca85a2eaced6c70327420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b401cab40b42de1379cf13afab7e0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251272db7f740fc4d48286a75f37fae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc1ddfcc92769c3bfd8222519d97fb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65146669d58a403dc9266c84abc5c2ac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174bdc1b74d063b95a9b21efc0f90f06425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0455e488a2d047e039dd22c79991f4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f594c9523d2e266bbe6b3dcff1740d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3a5e9b47982b6dabfe85ca3c68362428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5763cdc2f0a292ef85a138c71b6bfa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274d6ec6d6dfa698020c36131d208c1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf6c097a8b2d7cc3807d7ce45e7ce6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f9bad12ff5afb8697b3f2b318017a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9553752d453c1574e679ca0cecccb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8c4a200b3dd92ad4126041f80006b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1df0b279eca622d1b643dee6aa320435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fe717aa9702ad56177df9b3238539436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0598e22563ad95fa693789fc50a78437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43736b3365b3f8d210af0b61e82dc94e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929cbc3eb3ec416769b4ac95ea05067439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8a6b4dd2b3afc04768f0d708816e2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2bd28520a4c5a35ed670835369415441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb67a2e76bc66d2bab63e4655d321f3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d505b08c237fd612c74bc8aab60e381443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be7d927873b1fb570814c41d7ab783444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4ffc08296f86dc1e553f8d5838611445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0838508ee12d3b3907ac5adf5bb92e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032fabb19ef763cc7cc1d46e9519844447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6e13db7e663c56d67814f3e802c58448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee22431942e54cdb7c533f3c9326117449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff06f11daab8b49afb46bebaddfd5e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fece09a1d6fa7ed98e10d8081ec60451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aeae8d212b4d7b030aa6abaec455ae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccce98dd06f47467fa62f08eefbbc5d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834605fce0c2eb08cfb2cc3dd1a3024454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804574758c88c8fa71da0e23c173b69455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a72430a5e3508438e02ec5085d8ba9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16938c21ec7f2d4d0667cff6d82206457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546938fe07710c228d4accae179f5a70458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2755acfe4a1aba8e0f5fb84ab519c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015115ba0719148e64212ceec2e95c6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba6c68de917736cdd3cc5006bbdff4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad6721ff9cabe4d1f104b181fc1da9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1d0350eb869d8e232d81b1ab16c42463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac65e4831be9cf76aa16bceace3564464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb6a1fceda3bf5b960c25a6c32ef18465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061f3aebddbf29ed86d707593c59c03466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee329e0d7080153c0179e4817f2f39c6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3986336c171338bd8f5c6cca87b54e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7eb9fa8c1f8229f9f960b4a03ae6a2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0eee9ad91619942de05e18315f90c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58440d6b5c51198c495a3791ce74319471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a523b22cadaff4be1c31b7c05f31cc0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add9d0e6e84241d8eb13a49f4a6de95473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6cafcb157e4de7bdf3e4d380c77bc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ec458be693cc6bb9ce2aae253a4fd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb5da481c8ae5129720d7c830bb92f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87013e3324fb27a0630f0d69e51538477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>