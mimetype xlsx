--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -2047,51 +2047,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd65fca5394e24b84ed5fa8e66a77e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0386aa2ca5c743dfc3d80b79ca959d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d141ae64a0eeb48ef89539206c976093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa86cf157d0deec9f52b6c5968a1484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3efc9cbf392f211c4dc3b92c8aff85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a97e85fd9c45c44beefe553a9396e76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9172075841fbc2e4a51f234ee0e717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e84066fa4d787ae4936ac327ac9688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe5c1f7b5fe947bc0eeecb3c7814bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1a8ad84387657d24a248358c302f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1553c5942067d1c39fc5fdbd25fc2411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55430615323e97f51357235c357e48612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e275f8dcbc20af9e97e920754e3b1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db220786f240020eb78328f052596ab114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282017ba960a776fd4162ba46db916a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31938c3b667bc52560125e8131dcdcfa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c21a867ce74c5d44bd5514bf3c06ef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c25aa344c8fb35bfd70f9c40f74f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406352882452519a913e68a0b064eb1f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec62ca883644315d45ad52c673a6dc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52bfbdc8b4db66415c3800dbce89ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c631cf5da69119531dd9325c78481222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d953129031ed6c288b9d5c3583bfad023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b1dced6aca5748675050badcbb9ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654d389dd4e0ae4c414f3fb2ec7b59525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee8862bfb406a18c29866cb3f2bd8c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8498d2619f218a82077b1eacfc1e09827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878d252069bd20c1abf184d7b5e974d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a4ee644c16436bea041552492827829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c6028d83c60076b607597e5ae8a9b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf973eb7ee073bff27dc370398e4609e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e94eede2566934f147c3581f63021432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c45b61e465ac39ed016bd2aeda9e133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399564c88df46060c71966eccc96f7334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0a98c5f98a500e2e5578eba8e7c1635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9156919833150d858dab7989106ce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312fe360546bec84c3f76d65362c4af37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb29d0bfdda5bfd8026f1c43091fee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503f0b64b485843894420215e15f08039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427df3e12c816539f030aaa24b1c191b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8882a93682f2263bc08c2d61a9513a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a10b997daf159d6c5b033f754160142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d247aa985c3d29041b8d04dc3804e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c1d4e4873051ad59e9444d734723b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e412747d4f1a4fb2a86c3a9c7c267b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd2bc9585e1dc833de56569d741cea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ec764b24030666cdb3b230ba4a57747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885e47b4a61329aa49c257c6846f19748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fee24b6f60bfb8e5c947ea29635bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889eb4c94b49fc7b3d77860ccbd7c0150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435289381e801ff7d344e3897ce0a96051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca87be0b933c58181b54bd437404e152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb8589f999955243a00afbbbbff8a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0ba615e128ac41e11fa2cf2fdb04f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd445b473cd7d075c58bb84faf11a51955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487ffab2e3c220f5663e432aee4245b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f9640323a2a3d32a694251a5f815157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773de29082b67f26566cb8a13f407be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100c633d41417b95122f22c0af166c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d42c3e1338b6a030513d56d493aa0a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27698c042791a38a7accb26e272d99b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5d781f816df9679490586cb03350a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26966b0e1dbdbdd9407aa469e565aa2563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e258397a171a6d5c47bfb0f1c4522f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a8d901aa068230f309c43bc1c718265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9c3caf41ca328f13d4077fd6c669d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923702be66b167f306fdff51fef9c2467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed536132120cc9fb3dc612951933de868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3e907dd46fa416f9c721ba539866469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6ecc2168eb608fc677ecd887cfac870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca453a3ed6425d0f18da004dbebefa471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11632014fef9df490cb478b1360df7cc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85846a0bdeee9c521193355f5cfff2b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728240c63ae3d81fa2efa31f08c8e3574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ea1316c6e87215a252118f9c601b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0a974692c0a5dc7d4b9491774355376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc499b486910d51be1f69711fbf2eaa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06dc29b66be4e511dfd398851bce4c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b352ba48c77365e9414b351b5b6c52979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e96b4acb5b10e2b01ccf36df535c1780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da201864169b36d0ba12e248042b7181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fad8c297d0ebcc955004c7b485c5a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561f12fd2d4b9a54fbcd25e9d1be61683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598aa59b10438f8a8f2b850bbd26b2e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77df1d1b0c881ad0bc9d68445d478f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a668070a8362191849724e0bd05e4e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92774455ff951643a4f7709776966b4587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75425df649d47dd9070fb2ed4661436288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44269d35e976e503c5c936e7a0294689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cda0a8400b1069cf1b42858655cbe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181337b20e86390291a81dd9c02b67a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03537261c79d28d24056b0895bcaaf8b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757adb4e2a2b25e90d00cd6dc4219ddc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c77b3567df7ece057c1550c3a5f76094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a4454d7ce2d54d666af0247316c4395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9182927279090d13ed3658cda6be7d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0627f5d6b91c9ea988dab5195d10be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd4f77a4c98a561840772b3ea2f3ca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c6b0ea8c9d554fc0fd2423ed7a7ef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87596c686cad06867bdb6d82f3a867100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213150d2e65985824740b566eb44f84b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725463f337b6f364614fa5894ac5d95102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae24fda0727639e04c1293ec6d9f24c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f7b9269b9c0a43ad275cb432d18bc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d414875307bfcf536c5b6d367d3bc30105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f6da6873ff0a4feebe86af431f70e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07ee2ba0fbbcf8f04ec58688b163cf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8a94ad8531ce0caf8d62f5e488f50108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c19448789b65519783de60c0ed3ce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e67b4c8d8509645046ca87efc5f42110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9488ad82d50e85d3616e4b7c346ab4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84dbe8705a834ba11f6892fc6866a97112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9921747206d52f8b572ec6cb98861113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d10e7718e25a3094b80912ba6a160114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511769ba6ecc448585e6c750c2836bcf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f7a9ebfc519c29c1676528fce0d21116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a597b2a0c4d0b24c3c11d95e5058c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658cad9e8c6b18e51da8a03309b3f39118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468fb5366cbb776d6a2f8b1f1be89d98119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453332b8b6ca1a2ea0c7954a6ed18a54120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e050614064a8ed698b098c50244c0b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf35692324562487053b0e39510fa70122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3474c279536869665c9be345702769123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea913c7fdee79e56b2718045683ff33124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436823403cc20c1dc0b1de406f0d1e0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fb5f216469f79c416e79961202149126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739f3e8150d8184c516b04ee246013a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf28a34615d9ab1e9da728f7bf307c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4794fdb194adb733fc7884d2f55c5f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e515c9b87126b550da64708d8d30e95130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717789010ebdf7f4d023c1ecc367ba5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662298a05f1651da4b8ecd9d80dc6420132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823cfa1cd55407e4207f65c9283d916133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6058bd801f4a4e94192d8191cda7e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b69443c02bc5b94a8c4de48f0f353135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4c4c93e744099484b29abc9798180136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4efe41f56921996fc11ada1ab1ee0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a910ba3d6cda5230559da31bb9d442138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ef1f8b4550639e23242a4afb01e63139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065b395bf47313e75503e287d0cfd84140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f448191c79ace3b56ad67d482bca2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262f77f1ad7e862837e1a2cb315d2eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c8081400206452ba2316146b311b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94728471c98dc38b4fda0ea32978117144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620fa3a5f5a45e6aef57dc460a6ad39145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310bf485c98c19d52ff87d7e754ee4be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fb8eb8095deedb5a2731064381661147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90949ebd0a0976ca36797711e057f3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2442e5d89bc524ad59c43ba06d1c4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82752d5c021bbdc716db3e3818b32ce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e7878c63b92b23e31dd54f5713e6b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8b339457bc4ae495d2c9b5229e0f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea0a170ef205dbbafcb0c68bfaac16153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ebdd704bda321684db758bd532b29154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2aef40da011f0630e4308d24e941b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f38237b1de1db63a5768347e9c37d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efad08534f225eeb4acd20dbcffc6b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca10c62ac530265135e7b1e78ee43a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7942911e70ac6ec167bd900a90c8d59159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2db5b9395aaf890e2818e2fc563fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcd0de6eec10542859d204a0feb522161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39bf1896eb24d8e7e60f3bf8320731162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee94edf2cdd9b518b6bd18b777afbd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf549323af445fd58b7fafb08ace52164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bed024816d135e13175de254f24bfc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96a4f5b009883517fb34dda484240d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe4f14a9b6c618df4635f848b85733167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38852f9bf3fb145491fdbfc04de954a5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fa6f48a3739c5748e6ae14e75a874169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0dea5dd97fc59dc1fd4a4ef174bc12170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30088908257099ddbf884720f9f476a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66121990b9739848f7d25e335b149223172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dba52981e801d1d67e06d7f6ccce2d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525dca2a8490b23d9cfd97c974a700f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66dfa1d487b6f913dd11f1fbbc55002175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f4e6f1a2194ecc325e940b9c77bb4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08007a3d060326773e0d881c3a2afa8c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383da72ddbd1cd19610951c84b42b753178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb175e3ea75783b3d4edf0119e73515179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294337a22f2183ea8926b0066a940a72180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78c42f203f17cb3bb0c406c413ce06181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec0fa7d1c5589a6ffcdb731966efb1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaeb46ed1aef9161a27a27db5eceb65183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacf503f7c90c7ab492cc23d5878320184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71d3639794d6825bdf2a5b99b04a72185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a298b53bfe2e1579254ba62c4f6cd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9b11d09eb41665915bfedacd7c552187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cc5755defb2f7239cf3f1a546693b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36691a82686580c4d9a5c7d7427c268a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91002ecf462a24a9e4331082715f0e5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d825351d48fbd18bc093d630c7fcb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba252656152ab857889c3e099cdcf4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a0d8df57fabed87dcab6a3feffe94193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7ceecc665ea0b11953fc6d69a95d9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e3713026d7088f3aaf26308628f09195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148153982e89eeaa1aaf79f3e55fb809196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c68c08bd519dba89f8c3d92dadd623197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76256b0efaefe3d56e0f73846905af7c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a1a8d18e3d4bdfee607db821ad713199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c8e0fdf84b911ccced6468926428f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb378967ac790914ad84a2954db844201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb1988331ae1db14802226279ec67f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf2ea75d901e03cc288087976d8be6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb333ee95a02850459720b35384e676204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39d41a8d4226a7e466fc5fb8a275f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a96ba6e21f8d38d66bb57e51f849cd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e7ddcf3bb8feb9bc93e7726baed8f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6dcd9faa9914612447d59512ab3a8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a384cbbfc7bcb2834aea8fed2afa567209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4985f2c0bbfd0a7b3280c9b5b9ab0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a7c815fadb3b50c68b32766ec5a34211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15b264ae1cdd54b48b066d4319716d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b45e0cde10554b34b51675a5172b6c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5a045bd82b17b98337cd8ebd8e27d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56655d2c63f057c0eed07803b2254ef7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248584438d69b1fe6570c9d7d9443f68216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbda46b25f9569ef3aeeac2f88691f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a77192123a8bbfe169daed91fc55b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5ea19b6b9a8cc127f09daf27390e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7385d5531f0d2a70072e39500bf7c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39debdcfb336dd039d3c7b8a455392d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac81b0fb993c730cb47016d350def59222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be14a0c9e153f638f42698d9da28881223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef158713237c8245cc72d14d3c10f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572cd33144156400af8ac1182a34e5f1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35e7fcc2fd8c2a6c97104584559e04226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ac355571959c65b5c30895258d5a2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f3bb38a9e875a5b03401b18fdf608228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5384e0ade10a7afd9ab5db592b513da229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048197451ac3589cbe8831c293257a55230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ede7e3ee3f8ee860268e668eb4ab00231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c29d78c57f6b14fe491568cbabbcae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30528e05321522294cb9eedf31e65d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a7a8fe3d5452828884e64e04da7ac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163946449ef69a40b55ee9f6b37c3db235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0e4e64d187a151423cbd05b7445de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955da8330814b99c75f196f00be83c6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0edf6157273faa75708ec3100021d2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728f9545d598351ab3e89a303ac10e5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf24c4a1e24f24e8c7fc4cc91a58f6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63674b4bfec12987939180966123908a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf1f33d85ddc1466f89220484e9809242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6eea8e930da69a021a9e9dc248421243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4d21425e111d294937b7d21d2be15244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d14b19729c44a2a2b5c40de49f4f5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebb7927241aa120ab7e3d7e19d6f0e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b749b49eb0de9564842686bb8db5ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946657a3bbc089dea5a5978c116691e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217b90164af68549deaabb6c553d39c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e050f6ffa45676c17536fdb75c22a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796fddb5a6b3e20e873da9351daf91f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca754af1ba503ac96b5d7d6caef7f9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8a4991188917fda3458e76becf96d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63809d4736e45173a2178021c893ea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55b7324168e5a84979994700571dc9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29c3d1c8b488ae6e08d94ed52ca790256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2555d5498d57b2199423b56b7550a01257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0f2c6933eb9436325a201f6133fd8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29afdf8b13ff1b6b8890ac8a1e45483259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8512591e83795eb5eec0e3f9d96ee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ca3b9211436ab037a955e77c02a2d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8fdd63f9a68c5888ec207a9a25114262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bf740e913aed77a08d7a1c570a517263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba82996037fa11151d737545da7e31264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7566a47613b50d19da23eebc685dff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549ebc8e4ee8346696a4b8a4c82fb93266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d26ce24697c9580ec270dc4604a5b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f540fe88a9a68e9e73ff72b5f28b9c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51d15383288d339cea70f0b4b2ed20269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73f2ac29e39ec981d060b55ed89491270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed172c821a1e5c2eea6015f46299b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ec13c4169c05307842fdc3adfbaf0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d722d424cea9cd0d9a2ea4b422fe5f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829545012a7d20cc9f3874bb2e8a9320274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cc2a35ac44157348499ddb7836220275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ed76db369e2e9177964da7652eae4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40ca0c1686c795b6a3f33ef0a33225277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b262169820e0e393c82350fbc1a28f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80def09e4f8311257ac27d692ceeb5c4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805227297be2256ed65b7789966897d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9996be21e887f8508289c5fc641f71281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6738cffe50dea1881705fd8c287c4a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a4774e34c10c9c42d5320783e7c33283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f566df33d7b09d7cc8d2cd26299f8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287af91b77c4d25291fb8803f612b7a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72849b235338b6c882e6b0bf8e8aa797286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767dd655059695170840ae7e3a95d8f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e1ff63f86487622645064ff503896288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed53060b4fef7c766205e54d798226c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869ae9d6e0b7ea7416b4a8a7bf4fb6d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9197c08808fa87d40323b9926b517bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcf011b3b9762c431443154107ab59292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0998c05898c169fec6816186165aa0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424734e2a18193f8881b7e7dd2d889bf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb6fe6b14ae222dbdb4cad988c713c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a60116849e238f0cf7e444f888af1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4b69684c349727aac4174b89b5b35297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e575f8878b3e3a7c73d436e9bacd7a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a01e467fb462659e8ea6832a4120df299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84ac3cb16f5f4e937f55a65d519028300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1469512788a3e60fad20c17b85d25bb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b0af2dd50da14fb8fd8a24ae5991f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d83528ec6cf10d5eddea33362469b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6444ca89a994d7e552916d5996255aa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5e2296baf5111ad04a95fe7e71bc8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566f7f008c5c980a2e6683a8effad0a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ff0dc081ad763cc7fb13e95878e81307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e70029442c46468d1305581b3ecda1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d4da475ae90f1c05fec58d52c2d21309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca027c175d8d15578a16953934752a91310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efab8920927d7da497129bfe0cfa4ae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7d27814cea8548ba653d86e45f015312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5351f879c9ca43618de8777fec629b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da852ae8a7762e5e8d8ac6290d3506cc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5007d22be9867115b72aa575945149315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896fcccc3e07ea8f9d1ff1a222769e8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db9794da2424c90975cfc98b79971d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6706dc6850d4ad155071b8436b262318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79298ee32a1d8777ae38d28558b34514319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510579dd597e4da577781ce4a457f47320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2773adbd4dc99e67be19594e3fcc0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a943e7e4d67346aab4bab9e66c463322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704f31790cbcce462d5dc32dfcc599b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838faf53ea31b07c8b0a3525edecaa32324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259dbd08c3f68d619968d99f8372951325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944968b01f72853395f5839c73c14167326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df33a298e0ccc9a96d574c94a57220327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7e4f95458d20040729342f7de75fe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc606ae60da14cacf4c21fa092493d12329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e373e4717fc1db92805001d5e2749330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9d961c266f72ef0a0a711752b0c5f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d8debeb302836fcf97a71db39bbc8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa835786a2bc7182b4b718b8436457333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2837b13a49d6acb7d6434cd8a42b50334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98c17f266644fac3a1d4b26034d1b2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd01592f2bbd79e7e59283d120b1ab9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b80a275a9ed3128d93b92f2cd2fd5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fa5a95669c5e29f6c0a0e487fcece338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d55a3035398937b605de1d35a4534339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1cee0f7b77fd84c02cacf377032b5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438cb2a3635b5069921587b7c780ac5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99005e2f862f45d6638921b364bae7b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b0e7ec5a50d5f5040aa4eb6dd1fd1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55a747362a2a74556462bc1a4419f2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668ac28a28f77748e98ec5a72f2b1b6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634c147f0ac679ad64f2901cb936f4b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e86031a644373ae1413b67fd6183e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a77c27c27476f37580b7474c4ecc1a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3b2c2b7e0b6e1da7e8b5b34adf7cc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19088e5789b79fbdb72ec0a0bcac551350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2991cea48aa7163aa60b3980c2b0d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f97d96d3096cbc562285aa73b8c0f3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3e2890ed0dd13bb3d9b3dbc9b03b9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed108f9fe747947074e8247dbb3c78354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b89c3d825175be558d64b13d71c4a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e061f5fbb2f7572e20a53195ec46d94356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe709feece7c7d8ec97a7f7aebb9bc7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59571b999bf80b8d3875cc2fd333e1b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021d045c190b1dac9ca59a844ae701e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad34e51c51973b3389cba62dbfe86b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a458e7af8dcce9b13d26fd579a296361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c8df08dc75bdfb8741c26c7ba9d60362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67e61664636b0f5219805e736e9045363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1957ed75e60206a7af292f94b66e516364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe2f87b0ce7555f87beda46cae2d2c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b2b4e6e49e09059cef8fcb4032ffe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a414d02cf197ab3d0d78a44cc4911367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f316ef6fe471e312c739d214d9a44a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49539b3076761f9aca10c17d3315d944369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf654299b5f11b1a1141f5b3a305d8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8c2441bc1f49aaa024545feb2fe8c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48b15f412b287b6e091ecc4b8a58c7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638a6fb2100ec0dcc670d0ec65111d0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca5b3f7818278df86f39bf75113226374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808ec0c3a77f63a3dc5413fcf137910375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad648aeb41363dcf2d2cf7a4f9b87a8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cd7bf439da3ded448bbac429c2258377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e33970b1c65c447818564ce7761b43378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ff979c7197e31b036f7b24621545f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab666299c7569e5d68bf4e8cf1fafdb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308ee97070a361190003f2c80a50a2c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4845a0b26938fe74e158d2c57e40fbd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330e7caadd35dedd455f7eea59ca42b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1093f898519c73f09cabf3b336da1b3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20b5728203e470704470cbee25e2a2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26445923ef33179f91b0d144698a23f4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02a12f628e7fa86cc63a86707f4873387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888557cabfaaca046d986625a3e50c0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549130830c23124daba592151ac28d58389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16add856484bb30f78617f158d0609ea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299468ead3208411049b2b8f8c072d57391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51934225dbefad8b48f20673eff75096392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c788feef7ebd85794950b5b43ed3c1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145f492375b23450e43463779fb39c5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db4681fd2304a3aa62f0e554917bbf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f91722f31853b3c4254b493811913396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0b7596d70429c9a794d1d7b2f23b0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c217214c97b169fb7bfdc335f1d7a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cb624d4d441c7eaeb5ad3c5dfc49a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d0f909f917c0442903fcf386a4640400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113503dde59f56697023c16f46e97be7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deecb23b324d747efc544703f491d16402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7d83df0b79bf1ace0931b2a334da0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230677348c1b009d929bad61543bd6fe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62234e6d676eb8c799ba1b514590d4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437c0f75141eeb920bde1721b21c525406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee4cc0dbd0a646e879759a75655524407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c35d024fc00b1e86eeb8943f8279e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9f0e79a321456d832d4a26b38604b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28851b0606c700f91688e352aecf7b31410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca24e2cf92a60566c6c5bf6efe7991411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c6eb8b851b8d332dde3c9f067c33d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a552c9617df8c4b1d7739a4fd26d868413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a846d6f66293a8e538fde00aa822e0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c78c7601fc0ca7fecada02e4f0bd9a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670757d02257aed6a27e7ce210293073416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4df4ed6360aa883f878774204638b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35ec630d7e2f1b7e95cac3b0123aeb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38293e69a4829d0ff641b9f9cc285d9b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6028e060ea637d0330281cba3cfab5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023d0c3f99ee1fd47e749d1d347dd53421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5d94fcd9da3946e65c73cf7c5877a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33b3a39a73f54d9b414f6b5fbebfbd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c43606ff7a10e59ecef0635e64d45b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a51fe4f15b8f84b3e3b2f63a4d2486425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e8a8c09d06e8ec042cdf11901bea9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c08647ecd8db92c301e47fab868a26427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e624d19c761da958ec7f6e634fef1f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b31d1576b5a6de78a99ba8782833a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82efc14fd4ec2572ae4fc8195021b919430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9a24b9385640e5ac15ca2240a5f55431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d6227431e937d198158fcf2fee6c5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44c0b495eaff310b841606581e8e30433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936d35d1608f68ffb2cf45b568681c0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcff25f39180027abddd85d9b89569a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12a8f2fa948338785eb458b60ab0b8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf89c7536c7e6dd64b85d372ac8f119437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b09f7fd44ee92b90053b84d92201f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4319d50f8880131e921225b2a9e4705439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232a241cb52e9042829c95842074a2d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea679b0f5d97988494c88f4fab6a4f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2412b8d630d6db05b0ae1d7a1e03b5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50cd8a328cd459b75c4824e2b73a69443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e0564bc8955fe1bd55418a4873cb8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38990b8f14fe1f1d8139e84a1d3afaa6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff53f1db6d2176f4f53fd63624e3b37446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d349cd950860e8bdd059f52eedfba5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97d02ee29d11c3fbb9e00bfecf880f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddfb80a0c604089b32a4c9a48d6826449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4038aa7abb03134eddd333c9dfde7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f384797ec598094c4512a9ab3d4224451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e350f4ac70d9c5a560be37b72924c96452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65b043bf420431875bf190bd21573f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb20d43284c69cfa62e3a06929bc363454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b9ed3d31905aa534959023c871c0f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1e756d189a60fcb071664b61849c7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9770fcd695e917f5391d5b4f3a8b279457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3303f49b43f3901652c13c5ccdd8964458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d7b953898964db09bc9db9f52b855459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3cff9efde0453638bf6f68bfc44d4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1206832acf8633d034dfa63023838f1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7affbd36c1d63f85261e9e8c9054579462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143fa6090752d03baf91e4cefadd6b6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0c3c1426a67b025e59c556d54f36a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a8349074aa87071e743438ed84aa0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f7746c9f2fa44df4093c1d27e2aec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a978646ebd1ab5cdfb434d86590a8f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746b65c22144261c79ec0573720f577468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbdeb2e4b03ab56f950114809b46c4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98c8f6b155e51987e989d916d45439470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5896f2ebf118569b6a14375aa7ef59471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f48d46169b4d80829e0298f4c6c31472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b811de1d35793acb387bb3f7d6af86b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d992c5834e3fb3d068907a617ef31e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487ea8b823e3f5727cb0af013992653475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86ff15be49859c5eb57370f2d90c90476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5143c4d84b9e3beddff453dd57ab7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681358f20c9d1da1f0135622ab9d2e1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea103d5d7e83778c86b20425a83268479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d069edb9ba452d18ab4382c25045b5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be2970b92149e8f4f80e0ff0644b6f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b053b0210fd08950da4564347e15c0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a37de2ab80cb14b1b1213f58b00e15483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351dc333be7761241c3044e070e2ae9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc008a805eef74b25707540c3240dc1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345187f360b77f15f163ed4654ac27b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef61ca7012fb5db2233a8214ed9d9d487.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492031751c14721e232a44d2cdc3d461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f70425460b5a61fab699e03cb8bf02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0198a8e0fd4f0bc607d1b7351488c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526f89cacbfaedce6ca17f1691d0aaa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00d84531da3a63f2f6a1921f87c0575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6efc743d329544acf4ab9314192ce46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b9b47cf3e2b7db64b52c916d369e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee7e156e54f6da42b56093e1685bfb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2bb19399b5026552fcecb9d3d6483c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edf3bbb4dcfc9c57e3a2dd0f92e88f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e13ea988178aa5235ab53a64f7afd611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec714cdf56f054c5ab77c92f1e8d15d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9cdebc089f296999242e91eed514dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8c7540d5090f39d480e1fcf16433b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fd592903a925fd3001fc3ebaebb9115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed03dcaee060de00717fd0a6d8791c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee0525ed0ca3ce3b922d971de7a7a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ea3558f5930fdec9b227df9f352fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a0c481e8220c3884e4b50bd4eb36f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a5f3bfcbe23c099d73b11f07cbc5520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a6d43ac6aaabd7ee7c2c79726596421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf98e5ea273cd55af1687a4334fb5f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c23d924817a89b5fefe1da181b05123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82113785bf72e0c11d891daa0b4a619524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b3b29630dc9efca3c7cf40487399b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8399942830acafeb9501b3c1fb8ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ee1d44be82a2db568d9d95741942227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce16f25a0d5a14c0f1967f32362859228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866de61a0573ce4af48c902ea3eddf6e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495168b555459d932507d747e5f0dcb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f652f6a3bc559fc91df2bca7ea80f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207809e69216de4ed10acb305a7537132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ddf4cfa419dd7c39b69e2aa0dca2933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22508adaa57472e8360af0eb3dd05d5e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac656283ca82b77674c9d7cf45791c7535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c59ded49f952d48db80bae2abc1f9e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc3f66f5922a8d4d46516961779ccd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c770aa0ab10457ee3478f20bc928e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd085a021af1416c8d7d1530a2bdc439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271c15f712d34c70fd08ba35cf661ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00551c73971d7c77e49df8532ba89641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9a3e893e6678138be2ed6919ab1d042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfaff738f50adbab6a3fea5789ae57e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd550b4514ed75b326710d011b3aff044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d5759bc5e9bfeb84badda094455d545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be96422ff47e0badf3653027ebda2046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9ee03eb5dcad11d98ac200c5d900747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83e727eeeeeeb06469842d91409d1c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2dbba38281f8feca0c2d45244b28649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993d7a90de6016a0d8023f563eecae850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d363f362f00bc29912846c4d097d0e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e0ce30443b3bc2c2f9d43a833fbc252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bb890b10674e97d7cec2b7c805d9b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e64eae65dcb448cfc898794d4899c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38669022938372d8677b835ebcb6d5ae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75bd4e7b57223cce1c6b865be5e385056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fe41df4d1da3ee91e604baca97e6a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a611301be0c2f21b79c253a00a3b4458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624a8d3020c164af8fcb96e293a94d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a9e009b976bc7502f08a9f21e115a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7eecde06d972d2c6be801223b8609d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7e4190c5a92f3792c56b8f510904662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d9043abb04ea68643cf25b6f5b07a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d0283ddfe021cfb500949afcc4ad264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef45261f8aeb7bf57516c234909f46e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4649b93366ca7ab4ae5dab59add674f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370de5f7777d5114b67ef504103bd08467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c71216820bdc9b9f5d1dc6cdcdbfe468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800c63d9c86c07549385b6be115618469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8a2b98c551ae6209f87ea94661ccc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee43d00fd90dea82514f81e87de45871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082b5dd2535a054dbc22e7add1f733072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144c3025db8a0d61290826b7b83ad5773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6558b61bffd43ff15cadc5816554174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00e90e411ab2f0b714e3f9832d7d3575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e8a291aa96d446f7cd8fb796c308676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07a93a6f9f3fa5598287c9bf6e1c4177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549deb85bb525f1f40c98d4bff34a78c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f69957904494704c4df2ba81bf7def79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac16f215fda320783b6ec5b5c0c7d480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb02138b36a1b8834450027cc94f85881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420582ac10cdad18c0e8407efb7016682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf01ab0eb78fcd4c0a4d3171078945883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ed5ea9f782cfc2fca2c65b340af1784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031ee09cb38642bc66ca15e5e03a6fe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52610560250381e303ced551efc6bfca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f11f8484168bdd307783c6d6cd30e887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1eed87161c71752e94943af898d61b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba308def90a6724b452339fe18cca0c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe5776a04c3a6f46c901a908d1b84390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70c2fd2b20404106a87dafd409d5bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d2d0a0ad98a65cf3e2f296c232d3892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233caf21dcaf1760a12316124f6ac4dd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987882180e20d522a831e1eefa379c5094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cf1d2771a56bcf93413899d82844095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5a39a898bd8dc7f5d4672003b518096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b062fbd5900c2700ba02efa10c4e43997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cfa83e6b617c62b7c9ef0d89832f598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296c1fb2a657fbe483510e413358f1e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598cedfde273abf9b577d05de4b932a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d2a5ba228459cb22a6240d5bf5c90101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86cacfdd7676b1efc1e57d0de50195a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bb4555184b184b600f9734b17c381103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be97dc33bde6a05c2f8efcc4822e8a3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf929f089b83fca0be35f2b20e624a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32237e2f90f74c4d334dc3f4094909dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1897ac167c940b49926e49de6f5952107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb85142bd43e3699494e9058e26db3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3ce32d166bfc9da239094d3b0ef41109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a4331a7ec6373171687d41fa3fa47110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093bb37b606f19da74d0ceeb6c6bb97111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd2bf9db8d18d51b2ed1f85977fb1b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162c3818cc654f78adbd988a8510392113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3ebf433631fcdbcd49e17476b22a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47737e6727f4e9d28e306c7ceefc4f36115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e1006bdc69be9bd7f52625c7294ad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10527a3eae2e9c11fb084025a6646264117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555874e7071b92c3103d2e5b4287937118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8db05aaa50a18aba8b1fae2f16864119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f76adc64576400947049a0e1b54cd7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f286ae118a3ea8ae5f12aff9858706121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c8cf3ba2e468e96f5dce104a7a83c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7c65c17d55df4ec5b3c3638c8540e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b3ab53e636fbac6898aa2958ffbb0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe963c180ea92b92727377e6124c951125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c765011ed340c7381251b88cac6b4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384d07e7c415245957f7845ed007f44127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5318c4951b481a9a6d579a433a83b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e148a0174c5a871450ca9bbbaa054129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029648bf0b867030a02f2e0cd3c06824130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618da74b6db64e03c70197d438dac68131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6d288ccd5caf14644293ce0263642132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737dc9e98986519fe4b99f686b9e82a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec469a56b5c17991b8327069d9fd9f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cf959906c497bf09dda678250c4fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffeb797c397763ead5a6c13a0bfa800136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6187c00abe04f20e1e600f241aee929137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc1abe4bf85e35fced63535342a88e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30a11fac04639431567bd6219e8081139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902a220a08c14d3098b820dc088fa50140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304d6e4d639f66d66b58428cb0fcc21141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271018b2e6bf38e975e972acb36b82f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73389289a20ccf361730f8f84c09a92f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55456dd607c6849add3b6377556704a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226b2f010ad72077a355cd1373f87a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de6cafe7f9b8434f707cdbe5917354146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319995c3a74659414324eb11bed33a77147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14103bffaf153bb3a7ba097bf4856d21148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442ead2f0817f5da27ed32fac17dd32149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de804c216b11e37bbc884b5fb1ff1407150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5c59ddaa362819b000225947c2950151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d181dce5bc96141d741608fb743470152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5ad22614a7208fb203360a3cfe5a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899eec1d955f4ba436b762856f2b3d66154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442b8058a271a8f96d134a5e9639ed7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031f38b6a3e634faf737aae8a4de44f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddec9f17cc3722a40943feaf673ccb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245dbff208c123c6581425c36751c85158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76dcc7a52a69ea1fc204e0556e7d37c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6413896fa133612e65665b2786775160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4009a184285936005a82d2471dfb32161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfd2e1c132a656b14c1bd48505eed7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988130355c62b05cdebb5a8a29a8107163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53316b2ccefb7541b81c22fbaf9391164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb8ab667a85a803be1a80133489ce3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b10ac67189b7c04b2305468889f0e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd167526ab7fa917016984ae677cc7d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabaa9bfc2663cf881896c33a1f7de9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3af1aa2458dd7aa8d87d11be9bbb6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ca00548fa3ac3dd3643bb983da192170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040bdf9765e593e351e0c14b0d51f01171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb5547e99f8073a5537322e50cf207172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57c22ee07326010459ed3da75d752d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fcfee15e18130ff319707de4b79c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c978ef4884279db8d3f5b5fe1a1a0d2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2f743c0203537db601900626eaacf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54336efcc803dfb57b7813b242db0e2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691647b510fe30fcc6b16fe25cf82fa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f3e9617a398e824f4fe4aaac0c7da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfed3e2264f35520be58a4febb8a65180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f185521d1fcfa8ce7e8052d5797d55181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087518757ff7386497df59042f7d6798182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4a415817be90a0b204c7ee62901e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb9f886a564204a798e5d5af550bd2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b866274f064e03b396446740071f0b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af83cbc62a73ef93cad8f9752509816186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b53510da0d121c7562ce0a5985580187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05685caaddd73752c4b8f21430e12ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df39f86ee24be86be57278f2f9eaa2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1adb860c0e1baa506517f86c4dbcfd1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac833df384d1f54f65c380012cd0168191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdf542c02bf6afd4160182ba951e19192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078c7d05e3133e3b7c87eb01fc88ecd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2d6e0c4d790854a851f135110bd07194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d31f5fb84b2ab18c6f9cd0ee350d3e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d25009ba1b8dabcb082b72bbd5da32196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1ffbe143827e2eb766b5573d98b86197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf07e599aaa1e3fb9cf49b68a2b1a8a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf7ceff331f3bc1120aa3d197f8304199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f35f0d5d02ae94f52a87288a457b05200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66162a57f9575a51996aab82bddaff9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0e700bec88e98c494b3d7472fca80202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df57f68d09c976a4aff3dd66f894fc8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1232a83d76fb898909e0b5c0fc0ddc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59390d828eee83a63583e22957f4b638205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e647fbec3fc1fcaff0bbb1b089a5801206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ea1fbdad9efe6624674496ea83f75207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a16ade9e0bf104b1b9fbe0dcda542208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d30409c0c0f4a25207baab16b3fb9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e0fcab8610ea553d4924af57124cc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311299b2a609cd7febdc3f6445154f1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86026f62de4c0b273c8f6bd7ab6f951212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063022adb0817700f409ee5a1acb44f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77439142cb5dcd18bd043ed5cfa1f3a0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb5f848eaf54d06f99d35a8d1e38cf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ca502704262fec7cbee93552c938d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75810ff93e3d55a80a986da0aeeae711217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69515ac5219d5e94d2c20f632581b6d2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f806ddfe6b1aa8c16393c4dfd576f7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f33f619a01d1799c1ab435b0e7f0c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73514053c785e89ba0fa08274daa2a1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09d713b352de937e4b18f167cfeca8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1ef289d1cec5b84594ba9e9583090223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bc2f26875c8b01bfe6753fbc520fb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2c9ed1ead71edd8e6270803951ff1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8bf87d58d2b8e1183f00a04de394e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9849a5d8174aac961248335c3c3794227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b19552aaa72c1f26c34ecbd1277067228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa89245a4cab18c103e11a78f8ef53b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625905efa53b9c0848caec62b9076487230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58e4e565835134ce73aa904275e38f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482023cc78afec6f1d11ea94423082a6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f8e53d4cd7b39423bc54e169b7eba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992f507b66837821b30beb2b598203e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45adbd6d7df7609d820bb228a6608b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3674c65265d47b95b2ee5627ff31a1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3ec65e05349b14bfc7f675149c408237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a6edad0031a47294bb7033210bf2f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a9366a9afd5f58d6f42c503b6f3b3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12433b357daa05c4cc8c3dba2d7c5fa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696af85cb8de417921efd89a30ad487e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450a56583dd7e948b780f93e850353b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb94fb4db3f7e0679aa165ba6a1980f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f544b97da48629043b350b18bb7bfc7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662c4301e4ef65a33c94069eb9ff640245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79af7fcd46823fa25253a90630c5c82246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83c307301cd1432c0226a98d04e023247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22414d44f86265ee99f168961ea86d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ae494ca29885a5e541f0bf355f347249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bb21bcec6dc8e218cfec902f98b61250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75417bef8f0035f0764cb46f0de6ed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad998b018a7e7ec8ba6c106f37e796f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e83c4a4a5797f67538001330c20c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2dfd0bfa44ba03478ef78aae4ceca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335443866a3167900b477fe1c065077255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665257e293dc1b3212d1e677e081dcfd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154a981362f4ca8d3ea87bf99e168cf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070de0140e05524df2da8c433dec27f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508f406c6c23902affe98b5f9271cdc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6cbd86081b13c48190f4588365dce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f55d8110f715d405e4f2e0a94192b3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c263cd864c77d25f6bd232b10aa57b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920c0c2b166ec61a5decef9fd9acae2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d27820f1896c929e77aba85338fad264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87175e96f6fe45387b66139fb0e483265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d19fed284aaaf0b3ee12a31375805f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336ba8c61ba2efcf4363a2268c80320267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d767eaa722ae9350756becdedcfa64268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1533903a4ef103fafe95e7b302577a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb955b0b1c680ef2260a7c56c64c56270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd3f1ca2518a9878a9dea1ae1c52af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d29373969b687cc0c6aa6ccdc10ee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6bd870e0677c10371c002b97a6878273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93944939855f8b7d1c9f03d996a2e06274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c47497ecd36581cad6823efed7f31275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa527ba687495d2be4723dff08fbe7a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac75b591b902588bbb88aefd9a6a35277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee468d44746db258d2771a898972d3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf6d5ae166a2ae507eb0bdc8e10b6f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620d542b69f8df1dd2b073f0c14684f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe4f00409d578c241c1f40d970f705281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf48ffca106cf1a74552ee10f229cf2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47890109df3c323976da3f383aadbd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fccf7bd686beb05821e81f76cdfde0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8156588adb5b54bf04e5262b7fe71bb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db059887475c52e3181124fb4ff1180286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3712fe7c8d2121c7a9d9cb8b1edeec7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af97fd4b9ac0be74eeeb06a9ce04e8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb36214734d9ffdda1a2d26ff788aa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ac074e47d7ff25fe301fbac60d60b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51abd763be1ba886cbcfa98fd8742f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d568304ba40836c0b684bce145da0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39fd497850f23e11c0a1a7ff6df715293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b385f1eda8abd1e241915f292af44ba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708622b635506412a43141711aade67295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e76ffd07c884e82f432c37d1d1e1e6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08316a799dc779213a4d992aee4ced68297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2baf1607387eb45159d15e85da0bb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aeb3b1a5c102f231ab3a599e5485b8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d6a2f8726809bc6263db4f5c1bee1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af2c42f51962060a91bf9394cab1a6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1200a1fb3893b1acf5e3c0f50d86db302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e252b6bf9a8520f3139209f298c134303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b14ecad5fcced479a50016748ab11304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cf8936ab4355be983a51d586e2ca8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f47adf5c8a6814d1e6df9246d7520b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac53160a80f1da8ddb84829cac770d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c86a9d405cb97f8044eed473d5c86308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece37567c3a8420f3d1bfe6ade3857b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e2c7ae97df1faae8ba5b19ec60c19310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf1f4561e30f804e387d7512f9f507311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ccf504135cc9625a3aebb4e3ee1cd9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfe2af2dbe372c921778b2d55cd396313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2260be37dc8eed26962fd5b835d2a7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3eb44f4e4b6c2466c01bcac75971c8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb512741bc9b9c92c81a18c1733dfcad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2c1cd0f4215620a0cc2d150c09e4f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd99049eed8c4988a6ef2801321f98318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa016e42edf04a74c252f8baf8487c2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468c31c404217a028cb07e9112d8075320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fc032fd79b17dd43708fb1150c373321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb176c4854ea960da383739421b14d07322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5e10f683b452c23c10545b02207f0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfb957289650a8a220f6df640c1fd5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df24be46aef63ce799436a8f38042a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1a51ed944aa306dfb778105cc8cb5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0fd485bbc66501da2b3e3a82c7d2b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714e9663e8321076cac96660ac622f3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef093310c538e0795f16b9dd792d6de329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86135cf354f6f54751e7666933c173b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e423cd38b155e9120c21a2fa3ad7e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bc916f67e451b1ceb03306ffc76f2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120504150283e6ac0058560bb0b3cb7e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd0b6fe1fed704a59ad659ac2d057a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df843da566e344d110f2818815c9191a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e988c4aed8c184fbdea716bc0dc0c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44e82dca3512c0cbdf9ef95008ed37337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2e11536075eec8e4c6a6cc61b7107338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f0f887875fd970ded13fff7b7429e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc60116dfa192c0e89b5bb219e22ed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3511b80acdf33b30db813807c601a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e9b0537dc16f09b6cbc153097ed15342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac4d76494ae961c8d463c01a177069343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ef3eae285a7e74d772dbfbb0e0a51344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd48a335aaa19e0dbeeb244e232737e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180a338eabfedd6433d28946aea3379346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e926e8ad71f87b4fb0d961526cccf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b2ab35a0c2d9e0ad5761eb876ea4f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7af6988e148d551e6afa0dfd8f17d8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb740ee8692898ace51f30e3acc3809e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641008c3547efad74397053efc03a57351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c55c4551414cce1af5737ab72ba3ff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24eadc8ebc5ae9345ee548793ba113353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ada92133b0e24e874d43b4837dfa6d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6a62d716cd4fd8f7480b57657dda7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071476e0ad06862c0e64c2df91e0f68356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169917a585d47a0c6a7448204ebfffaf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1799a81fce55156671b02e818f48456358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41f0aedf37f3ac161dfea68e77bffd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab16e325268d47c36b9bea0dbce27b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccead3f364448fa86203c674b16dcd98361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8877feb0b839a7d7ce953f46ae2309362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3ec650fd4d7c58b0168095f118529363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88859bcf3ccb0b909d76222aefeaa331364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7677b2ad8cd51c1d11939733ee569e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bacfefa30e3213cbd4f92f96608fa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654312e120509b57797f74601e5c765367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10cf297928eb745912ccb78a19a37dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc78e966a4050dd6aae41b835f4c87369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eeb3c955d937cc245b2fee3b05cdcf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81981988df9dc36f762fd382899bba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5a68df19d0aa5a8412549dda66ec8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05b0c3456e3dbafb3834c3823a7bcb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da04a827e81754a5e92cb227a2e36f3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b145aaec554124a78c543e12c8499f3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b40e3f1977f11ad4a83cab21dd8057376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf89bf4fbb002ff5ea5c381b2642d95377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f571823ebdfa44e3eb8f398c99094378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f6fcefd37c3ab21af90946326fd4f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199949694bb7c00b981e1bef7cbb4ff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65e97aeef0bf4d393e03c822f5f351381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fe671ef0c2c6cecf54a6525e4d6f3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b37aa04329dc4b2980bff04f713a63383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac3fb0d35991a42422e2c0fe254f14384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a170460ebd15f3621bd5aef51c44cec385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325005f13766e1b81e9bc0b8968d0fc1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fae06d2b2b319584769e205edb08f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f694a071c70a965e4563dbf89b683388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b97284ee90bf74692744b01fb78efa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e85c043a43973a145aa7a8cf43fb69390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fdecbfce4c8dba48d2e8dfcbc3bd0c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b61d4957d8c03f309ae09ede63aad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a70a0cf9a7f951448d5b816ebb139393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c0b7899923ff70d7f23d9fbb76b4c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2008a10ffb3a75e9700dbea2bc469f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc53ff4488a8b56886ffb41c3abe56396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcc107593f9e210f9b52dad50c0604397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4444779ad23447c15fc88773921fe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b10d0a14a6bad3f11a22de6085034399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe90cdc2db8113867389c31f5c015f9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba196b6835ac59d243fec9d3aeaabd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409540bd7c3766575154bea462e57db402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39553b67e4f4c4f52b4cd468b4df6055403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f165c6b0f60dac0fbf9be764c36fe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3961047a1c9c8cfef01b71ac3e6947c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f6036e147da9835acec1641305111406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a6774eb277c8f9096c80d6199c315407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce8b962db8f613b2c7ad6f7d3b9290408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f75ca360f0579142ae1c51bc4e494e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ae0b7879291159cadb903a162a517410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839ad999f65c5b1b574bb218c02b3e4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01398b3042e7920e20334b887b63d89412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc064163bc004abab9d2a95c4d7dcb8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f805510f30a00ecc7ce46d5e40434414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130ee676879f9aa49581d91d40f30f5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f4ad87e4f33e83cdc1926f7a39cb1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98bf7baf45a35c87baa672e84a1796417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c4b04e192703e9607958d778fe53e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bfda609353a756d672eaff5c38988419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6435c0433afce7fe62ae0081426f74420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1a16aba6e61268a864d6a15e250e0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3507a7eb199388361da579e7bdc61422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5df5b54825e4c812cb951c2ec88527423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7550d7b6385f8199b59234553dbbab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1d8be87f1800f000e1cb16b4cc7fd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a80aad22588ae69193b82b81bc785426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781c684981cd239a1fb47b367a94f49427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59fb78c9dcec8fa644981a2e8e6f42428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708136027c2e4bb9101e536c449c968429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b04ed40a52ad6847debd594d4f3964430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b655442115a5ef7f297b3525b0115f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ddae8aab2f6d90ded66e7d5199751432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f5513395ee1ce727d715a9b1e5e3f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2eccb2a797499d6c2e146595c416b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1b20802b496ae5469871a46d14af2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516366aa8a3eb03d763dcd3b778226a5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11345b8ccf28d293933c409f56b7ca22437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08dd90bb71c9c9947db37b8091df2cc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c558950cb004f976d5228278e98f48439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105872b9063929e5e7a399c13263de8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183a66a03f77cf6c659a958306c61f6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091cec6deadbacbfd103524c4641650442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a02d91ba2acdf6a33ee8c7e452359443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786dcb578a4ab897fec4dda003488a47444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a3324665b8d59c2a93f48d24fa150445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93e8c73b6d4cf0adbdc0cc750b4488446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d4e30f4c6e0c44c72fa2e41658a1c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202377b7fcc031f1c0dfedcd1c7fc5c6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed6cbe9469f4113b694a7960bbb936449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae3d5f2cb392441425172659fa38c8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6f71c10b12385ab4c1df0526bd477451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216b57de0010d2383fdf24c8d7d3048452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07a0afd585f2434633429427446c9a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ace402d6561ff2a162be59d661e80454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15782876ab82c3505a421dd01d583d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f879454dd1dec542c11631068648f2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901097a2661d2c58f35af5d5629ac63457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1b9c8ee0398473d37c6908884a7a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7519fec55679123551be158d29cfb2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcde25335e5cd0316bb839ae4781a2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6821f07f9dffbc7f6196d6e064c9c2f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbdbcdab92440dc805c4e075918403462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e713a6f7756210c3118ab929d49834463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd100e97fbcd489b2d5e00a9ec9d86f5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6eed3e2d839cac431d9c7df6a71c2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b045248206ff3c7dbab590dd51fc237466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25b020af8cf6fd2a9b104b8ff4c113467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50faad67c1f21445a19cafac01af043468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0c6c6c983656e00ec89c1b5555a7e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416662cdd8fde73ef6a37b07973bb57e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b922287967dc0a14b1005c0a07271e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd539e4dd62b6718a13ab2922e49a476472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755fa1e1100fbde30448c643f60a2de473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bd0279366986fa77d1dc9442ae3ac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6683ed86666891c43b3c30733a6cdc4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980d656719339b85732fab9d911db33476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610c15697262ee3fdb16bb69b7ec179477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9270c1853c00792dbb7205439b29f4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e37ab279767ef533bdd7efb718049479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115501d0c8a2df141c5d2de917e884f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1c91e51c06cbdda3bfa7c698def81481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea112c6e3da13f094bdce643df967c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6e88807cba965e0554259c8426611483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c206d1c0260bb9060f2db2621938106484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d6cb5352794ba2d76ac61f6b055aa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd28177b772a6f4a39d9f0ce2b3242486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ad400881c17381f700767ce23c635487.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>