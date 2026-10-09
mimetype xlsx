--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="665">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,80 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...28 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1057,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1201,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1690,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1885,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2062,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688f2f741c83c9e9d81ee31c76371261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034a96ebc5799ba523844ebb96e705f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc420f7ca0d8e1778976b92d6369d6bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d8e1372cfd69723ffcacc4ca8dbe24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168daf4523f1d2262191ba1bb0ebe285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f7a54d1e882f0eb18e9052e8879036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82a7a1b214afcf3cf7a9756f5beac07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8127aac56103a2a7632cda23548a878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54d1b2587d66245870ec5ae000ca5f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0d66e888cce4ef55ed54b0f77688610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3809ba513c423077c5fb20e30202ea211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505dba0dea6495052c292f254feb2dfd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6d5a574fbac552a886a75127e133713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f5968771a802817cffd4f947b5d6914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e977b759879e564163f2abf4eb117f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a861c7ed9071f6641b724f72ad9efc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612bfe56e220556b5f72033e946c6e717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad407a67b917629cb9a19d3d392b7b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c56c72bd43d16b53767a88b698603719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cab4954dd473dfddaf39db23157fa920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269c57e35a97cc12a234e08306fdcd721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987e0f80b9a4081daee3da22ec399cd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0cc72b8987dc2bf5be0f5a7e9b83623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ba4f492242d6950ac4a653c82095124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0914a5e6efe665c26bd5d515a2b1cb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab144c75a5109f29ba7a35fb94d924626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1322dfbba77b2d78e653d56bd2ded27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef888218e4fb8c042c093b0211389eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fffc934a31ec4142e759460a001c8d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913694dd7979099a6598fc73e0cfe7630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045994430add16fd1b7e1044f1df628c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ff4a1de1682ea273509363e0b926432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188a5a8e545f5d8346b89288430b64833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b52f681564ed5d88a8f7a938f3824a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e954568245cc34a5478e57fe7de773335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a323008114fd16c70b7496af2ef3e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216cec65eab26b5cc3f3c5bcce86f0d337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b251190a3f475dfdacc1d9fc65cc8238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e730799e8505c80c6cf31b974a8a88139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f5f10df6b0911c9c70c0f6c617e0240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d9d9cb7446b84ee219e075e67434441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0bd4cc918d51c40cb6237d6a76d6f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730bb308fcd9973b124ef9910fd64e043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe295a725ff031a51ddea6596587a7344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79ad9faae9da81c619c1dce831300545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c6951eca65ecdcbf4fa7b4e7214ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5bbeb2c033a138807d7d12b72695847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a230154033640411194765227c87c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951fffca7a1008898ab0eac70449405a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59a1e3bbffdce90dd340098cb0643050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725edd8cbcc4ec3abc4fdeebf6b742451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4784b645bb02add1acb57f1d47bfe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486dda8b1fe970df172dab27e730b6653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaac7667a154b472088939fc5023c5954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1b461f3422c77d1d02be03d0c20d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14dd7e4c51dae3823a2e05ba3801d2856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5536b00ba58ac3981fcc3e7bfbce657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4727adf48ae3e0d8fce1e436e27f4d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035e21527a75c24d9f04c849de4654d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f8eac3af62e667ef07b4082f49aca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c2b21a6a14ad3a3766b3e83938cd261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32c1b368d6cb57ca2381c40b272db262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c3829515a414e32eb1c63e41540fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8093e7d9e521d05e95ae72c11fb0b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482bb8f0403e3c250e6bc286a5b68e6265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21ac649896d164423d50adfb51498d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa987d1b406dce39c2a331abaacd828c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cb767f623a458e9af10360f506eb068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27375886f900b71667a1bac73cc887069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95152d814656b75bcca66762a21a5670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6977a2252c47cb829b7e9bf5de3bbbd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf800dce553afba0d28a84ecd05d9b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafe18ba3aeb3570089deced3885b0d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba6a17634c121cfa39805af78fb93674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f0b5e145dc9b3d4d9b666d81bb0ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07940a011767de47edfec89eb00dde76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f66e627c020ea8dc787cc8a19b5d5477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a89167809c824a48ab2c57a12707878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40494144ab6671b04875a06fbbb6dc6379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a3326aea808610d8977587ab90c2e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d913a6a00e8f4d4b9635f7b9bead0f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d479695c260b33467f7ae2a9a7a1282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac917b7b84abd1571327ad7a94a95a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd9bccf755f00fe9394ecbe534e01b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a155a8fdd65c845b1578dd7329040585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f973428f78c7dfd69d856217e4f55ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e78f24dff1f5653c88ab20016dffcd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c7b2053fc6653eb18cad236fa280f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ff32533c0847247f46d5e68b0a99f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba8570acf4d9add42ef66de28a36a690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081e761a04b3fb6cd640616c6e8e7d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc819b6186cb57127dd5e1de35bf05cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d4ab7aa9da544613bc930a0762b7e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b406e6952e3bb84a37f1a47e05cfec794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ccab481f8a41e3795cc33693906c3e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c72af7a8345e7ae5664cb5a60ba5696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a08b05e0e5c668ae025cd5c72e965597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080213dbdc6503c6ae404e069a9e63a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd7d20385671af360d341fd8f142c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cb8d027f3dce1ad9c2f95800d4959100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54f08d5eb90167b437871742b88234101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b0241fd2e860ff86c1d79150d8d82102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d858acf662b124297369e62de19b1d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4709019248952b0e4b0fd0881590a93104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0648140ad3a06e6b540a04316fd74105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b319b416af6fa411418c8082f3c0ea7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492de5abe54e92f672fb88c049f4829e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a957c59b1f4f803e9548ca40c387b8c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af972775d79b3f9eaf57e3be8bdce7fd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937d5f839f030536cd022d711e96826110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726756b49c1bb565d38a0d4e2c3c8f1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb462e1c2e4949365896bdfdfa59e424112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b59ff8ef9b1b23de691fa26fd3b9ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093462c5f59b96da48e7401d93512fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762582ec5f3eca8f47378cb4d8c8509115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746aabd671c4b21f90b08ab5a621a5db116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c611ae0684e5b746f032628b5010b2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35461f2ac8d9bc51f3f637874789608e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720ca4221f28b342826085f43d5ae18119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195aff35c30b2f3b0560aa74bc336a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d053d6084e2439a5499064c9e5de42121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965e36ef8ffc585c82bd54dd7ebf85d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e478a00621aa3c998f718495dcc1cb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e650b1b8b37893d57ea8e1b31663bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530234b2ed2c173bc34dea2c914a04e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44f8272d4773f27ad616187c0881c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87297ea1037f7d2826aea13756118aab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72498056cf81c6e9e122ceabba35311128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b93e0cd7f0d83bc6fe3b623ab1c5fe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6658f8e0d2435943b679e03c842b2d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa69c96a7c27bfd6634cdded94505ae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba62e812cd90c84bda58f08f401ec9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b8237791e7bd3596bd5f7e2edf94f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdf6eaf55c25dd64afddc057245a9d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738708b90a81b5aa9102c89009d1796135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bca6d8397ba0887afada6dd701a231136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef500a55a7bf00d70be9ca31dfcf6eff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932ed2c831e75147626449d6ad57384138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7149459639e6d7aa67a285fe80ad46139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdf1cee2e8ccc436fe26837d368b18140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b7567e1bb31a5b8fa56f07951fdea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda20dd2b171b8de30f8d8030deef824142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfceb798a38d5b670b1d30c0a09b3f3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383691e1556b3fd0fbab89c35b49de7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0d23cac1c422a485b922c95d3977c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c5ac99729e94f0b55f8e9780a127e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8d0cfec6dfc0190d355319e8c7264147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f4d306daed8cb870f33c4deabd3ed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139e349a7f32b5da47943e96e7b4656149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15f89689657bef85cbd9c13b83a109150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d0f9ef8918d6c8bf07100aa3edba6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb469838e367264662c52bfb54784fa3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778feacd965f6dda0c9c9a3669ad4013153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046817bed660b3c91dee3f6d5fe6f932154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5351c06eec96d1fe4d38b40a87b499155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7ab71f5d433a6ffffa79c7ef847ed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89e8ef1154dbf0b97f1565a2b73057157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30333630173816fb9e1ea950d8e3b3bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c7644a90ed5dd37b893a2a43634dc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7639e6d9ea92c74401b3e2e383988160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5c4be0a2bc56ef225fc4b2a38094d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e5cef9057906ae794a9478b2f35e0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adc81bf799188f717767b19f332d3b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19a6f645a1f5c151001345e86a3e28164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e52d785a527bd07a97c335a7c5e30165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9b3bc466b23396bbe6078587de920166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41ff5fb2cddaaac420d04aeb3ce52d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c4eba0b850e28a15510c0b42d9412168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c233f6855e1d6c1e7dd34c4bdeeb47169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99f76d22bf49ccc829efca035e2523170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611de49eea29eee0dc347f2f6a3f5fa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123f716d49fce65d8fe0bf7871fdd45172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaaa172f6b8383fd3a737aea3acf88d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65fef3a4cc58c5a72848c0167fc276174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be6cf51f6b58a853662dd5d3b482c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ea0e051e03d0eaf57677cd9454dad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959b459bc4f013775d859ab712621da177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227660f8e99982e87a8b11af22d81d30178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3534685ba009df5987ba9b959a93a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4655c3dffc10b79c0daacd87414482180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59b05c6bc52e3b29842a0460218d43181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36c2d76fe0462888a6cc7764067b68182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73068fde4ec52739d9a798748e4c65dc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cac344e26eadb1bbbf8cdb397cc2ae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c804de83692f9ae5acedb2d8ef95d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e3bf60f269dda868443cd3fa6daf1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e00ec192bb218c5c560acb27688312187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84adefe599f33a1746877856d4fb2c70188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9eac4d0b70bc3f2d3721b7031212d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa597095a5593fd1ed96ed5a3feb0965190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748db01d3b5464920e386320141d562e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269aa544da999853d6c35caa77aaf72192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4eaf11e2ec1b73fe97a16a5f1f9ba4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c06a227011ef398626d90cf7bd8e9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd26774c93627e16dc2d8d1a0395a89195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da169936a05d12ec3f05bcbe16c1a0bc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9c9986bc64c3e368f3718fa5381dc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8013a086c8b37dc57cc558502d84c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d584bd2b339755a92dbb1e55fe3d6c4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091cdc16b942ad5d7526c2671685d000200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7f1dc95ccc9b4924ad8c0b81735db201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee3f7ca5e8944b64b94988db8eddf5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a461f2e49b809949ec4ae39e10903203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e87975678d0d76f643bbb7aefcb59204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60c12a3ffb7b8fdd11dd010d0ac4c9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58978ede26cd71d2d66854d06b195dc1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f546dbb537cb6902a45597d9547d8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1b06e2b563c8afa92b684c7095320208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9951837a0160d99c0802536094cfc65209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cce9523911a49768efdaae9c55951c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e378fb9d5bc211dbfce3586b9e59a2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af80df393f6b588b0a4bcd33ea7dbe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531b5327da9f77ea19f9f094e5f702d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaba04e723471394b14f718a9d9dc20214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6432c34425209bb18d900e0aaccf0d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be29f30dfa24f4c8d9d4058bac8defb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9bf0bdfe36e1488f4e05ff05349f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabe9e152f9d03433be1120caac0472218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bde95c002e59ebf1ac43f17cb79679219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa42a552ee936aaa0d13aef19cd701220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23625fc932988e778d95c13b7349f0cd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e753cf4b68f9ae64221f45a79c949dc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df124e9b2bccaa63244e4413c45603223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d4f0c176cb173cef328b9531e1b8a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458589fcec526dbf0ececd2bbd967517225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad04d9809be81510556c792b829b25226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a481159768413a104c16294afc088d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25489582f9d4831f6eeda40236d3f678228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14f5cba51d85e7acfc1adee65f6ebc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce8b0a9149e1b3adcc76ece92c9cb3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846ef6d8647609dfa66daf2a65b061a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5f6c2c88fdd4a2a6dc4b24fc3da8e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e76f7c1c8c4df917aac70a2415efd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81e56f37d2c71c3da1631e449ea70a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5790e1f91a07487f20720e14471b49235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809aa2bf8e8d88a567404b4b3418d0ea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec44872c86c234cd906f2ccf44642a4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4e00b82ebf895eb3c06a51c783d49238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4da79be948d8aeed32898437a2e4c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d3f300b28aa6e670c59aef90d82f5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f408494d8da4393f74765d5dafbf65241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520c8bcf16974772f4acc56e2443085242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fad5815e93cc5fd77351affbe521c0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81b9086a79e73bb806c285c59acb31244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ac046ec8353cd4bcd9c67e45be3f9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34371cf1c993a22325b9bdc44112a1e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e798d14cab473974887191e51bd1d3f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596f927e050945d0c83b0df93d94f80248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d33f1707d643769e6f9a58f3ac88f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc28b6fcd0f1d46751925ad396ac49250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e20412f02b42e75c648e6a4ccb67e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39f2557dd6c7e00b5d854b71cc3eb4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013592873414563ee84a0d507bc2da38253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068fce36d6084b0fa7a72c2cbaa3c07254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04de4aa63ad72e854e54a2e3cafe44255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f76348e53ca43b0d2df7424f7915c8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ba7cd1e30c64b8728e060c189aff3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018df6daaac4a09570ecac7e3448e38258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf46ebfd9cb440cac410733cfb201a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f350445b476934b06322b479c353c8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d357e108e34efbf803b446d4797155261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb67c168ebed8e95fde444b1cf1b66262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91daaf947d69397c518698fd5d860a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f7b38f2fcca92be896a330c0b7f78264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4178657ca793d59ed352e5a67827f0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd14ac4d62b985b3d89b2956f4f4832266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462f5f147cfa47e7af5e601e2c736b5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09b48865bfadaaeaa29df22b253570268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffbcc7e29ddd3f02daa77c6d222856e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fc98546c192b8c904f42a413c971c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4712e7b0311a88b7fb5d44274238e7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1139f6e49d3c46984f0b3be607147f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af279743af5c11d374c89020f2a55c1a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd912aa9d6f83df1b14f6d2fe70b10a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336e974631243e7a2fabcfc73102963275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4860a3531fb383edb40200b50db35276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02b809b86f886fb148d176879a59c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce0f6cee9c36c08857049c6bca808e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa17c1a95945b61ceeec63ace3b0245279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252a20816c17cd3e6bae429a69c3732280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2ae8568dac81dd3bf3bf88ec2fb16281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86b292ac7bb766d560e0b349838499282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27461e275f968cfa3e0917526474da8c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535263417fe74eb12ce7aadca7331c02284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496c96b24d65934aee899065e3aa222285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb167fd124a6bd7bf53b1889fb2373286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee374558fc8c7c6d32e2bf8e1e201339287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e3af042ac6acfce7c1c9145ca44ce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73092a502fe233cd211ac45c432f8ec7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31ef0ad97ca1675398196e3466e1b5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d7a3365d3b1196246110cf39afaea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b805a2eccfcffef82b39a96363823292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198efb059900b133d314ef8ea1d492a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e702b9e47e9596b82ebacc7f3f481a2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44fb5e89946125faef60124d0e8e19295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d779db9e924154ff88a3a5b0e773a9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3d44ac89d6a0206d63e59a23876a9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4315d6e77a743cd4a15ef30033bb8a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c1647c5ef1cc809a1a8ce842f10ab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7286758ba0a2e1ee80e9ea01a53fb0f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34b72797f59cbf6a4050004548e21d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009528755a93298a908fdeb14b8edd1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d9af92325d76a0b65fc24bf3fd23a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e6b5e903015ccb3de82166efd3965304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94befe067e20250e0653c5f5cc77c28d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117e5de3978b7493412fb46fae1490a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776c1ebbf9e798002896bcb1d1ffe08307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19427b2ed837ad52ca225c74e2a63e7a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627a3fc3d86eb72a2ea84a0e67bd40a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea22de06a7b13cbfe002c42059759d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b6a5843d93c3ae284c4294bb34bc9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04173a2e60e58322f4233d9a96c93884312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edcf0d8b3fadb62740b7e151e76854313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9c7bec053265a21acb8d24e3060e6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ca3c6422054ca403411e12c501a90315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8251f2f60bafecb5ae35fa87553c10e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bff8dc48118d25960b1e0f746ec6f6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5926f330ca8413cd8f1f070b36631da318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56657b8ed9aea041147a1226b28dfc3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32c15694392febc04c6607611b75f5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ce444628d114ada07f569ccb16a93321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3369b5ef1ab0f5edd3a65a0e2720ab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee49ece3592fef2da8eef56deb9cc0e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5244aa8f12dcb81aab120fcafb2f4c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb51685adfc8bdf32526b043e6a72fe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526ffe7648e62102142cd2199004c75326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed7294002c4240bdb32c2aa4c4d5e0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6035fb9504cb7831fbafec492bad236328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48be1b013f4fe74b3de276b7c162ef329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00320938efdca0eb351dd16b700f774f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ec49fca80e10641849eb05e6730e1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b114babaffe1a6ff602415ff9e1ce4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885a2afcad0e5f6cbf0308a695c2685333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02044ed7b34497fd35b21fafd451cef5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfce6e4e4d2b1c68385af9f5c675f6f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9ec7e7be37d6e9396706965c6c071336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4a130ccd481330d5133fdbfc08c44337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28923d5966b95fc3cf29793e75958ab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991105b5370618aabf8dce365bed9b9d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a73ddc254b0c2f43fa706359b7a3b4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ceb489c6efd287877f059c194812f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a055cb2f8a110a24506276c7acc4f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c1df53e67c456b51e030c6254bfdd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cc09074e68b01f41feec69679df06344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac74de3802898198a7e3940728cdb8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0899c9709f21288bd557d30dc83a16346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c054868de70ba4b7c9cbbdf5b17db19347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf33bff932aec6ec07b0d3b62aea08348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce430530ac5f17414fc8597da6fbedf6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4c7b9e101d4999b6c7640073cf05e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3524dc59b8909656749511df1d2c3d4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40425b4f1a0d7cbb30f39b8856bb5a0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2f3dd6d02f74050535a2a157785bb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab89b1eb83f50fa7d5798c8d1df43a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a4a778687a53677ea43b66dcb4f70355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094aeeec34c24844a0e6a5f6a85193f4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a03f11c99e5f155f48f5acce8d5ff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff9f00ca613366b6d821ab695dc447358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199072abe764314ac4fcde341ee087c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848562c0a1cbece305edfae46a598200360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4617fa9623df0fcb04c138236043a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197031358aa9056f1593da1a877ed336362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d95caeaeb257e90f67328a1a31d6bd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcfb18512e802106f2c32ec9bcd26b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c55d296c3d95fe6954f27cdf2a50e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8986795ff8c7ea160bfbd2c6f1b5c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ea149f1903af3ca1780e9a074ab6b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b44c27c9145b2e2b99112363aae3f1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b478ca29087e2b6ce6462db777a8e7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4016e0a8b27e6e73e7c2c1f233521370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c926e8aadc1d3194414f51a9309374371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9273f48843e4903f1a115f6a3f428372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80804c5516f4eaeabf8f716f5b13b9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec5a539fdff047ef229d635c857550374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89eb237849ec760f6f2e56a01ecbb0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36416fca44ca4251e3d34accac4e8140376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a808ddc977a19c20a2017cc8b1d2e32377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9deae2e74c0db26f3df080ef6425a91378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3135bc6f6a372bd45b0feeeea3f57f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bd2ef7ac9e839213218381bcd980e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6784ecbe5a6445ac93a33e2475c45f1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27d844e36ae779a4159b62548f166e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789b0d0eaf104a1f26dcde2b85d140f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141db8ad5cd3b1bae54c2449ab9bb569384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6299930734ccb9ffe772eccebd4f101385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ddc3278e9e88f25b35dc98b9deb2e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e5c341eeb11948ba740059193c9d6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bca0f7702decd83fdf80a4fc1aca70388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09512f330a6b69930fc653b19a2a39389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcfebcea628c1a23596c4bc3e5060e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c3a14578a9a9c6f2bb7515e6511d0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e7b4730680e2b61405a0896127202392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c394998230617199abf6c53e2d43ec4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810935b361463fb9f8acbca05f12980b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b1ca5241aee9ffc89ec00c90740f1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655dc9e7ee0d2e9e39b39abce502baa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6678ba0942ca4f88c430642ddffa4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fe1ad733b6da582638994c4c13777398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed85dae11a8161113dc3ad5c4c8796399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453f01d68f88260c97483bf49d35fab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018520e9e6bf21c43e82e71748fddfd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d061a7c8a89cdb7a67a026a6a8be03402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853051651db507372c42c62186b4fd7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39a0d4dda84e0e446c48b0ca574c23404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1385f860fe3dc3f768608104ed03c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae803108d6d62e72c1d6d72dcb57dfa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33aa15b182ae7f22d4b77af640a1b97407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52952b7954e4ff0addc4cd4df06129408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fd240d998498e54be104077adb3f5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd64af05fde234f0e4d79822c15b6b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d52b512bc223ec3faab2242a2989b6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8edb962cdff41a4689aaae8c15625412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3463b36de77097f2a1b826d426311413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3079fc787bd1feb7c6980f2527fde414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc14ff6f8eed15b4f9e0586fcbe0cf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e5b76ee9127c775fa6bed372097ab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04c7727742e63716f3139f00d51bd0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e295ba5aece78171da23e44564dbaa1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13ed620681542ebf07ffa8848e2754419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd6e240a9370abc89ce3a0f7dc26a4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb78fcf5b598c8baab8791275cd583e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b27c205779a2506341dd9f0820620a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44097902009beb6ed9cd02eb76ee7ebd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8ff6631b6ed6f3248ba1fd495b295424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c5ba7835d6b21d82fff7a4bebdb55425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cac2ff306d718198014ca0fda7cf8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d101cad50de251a4e397b9f20b775427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96322cec1b471979bf2ea7fde2719d08428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03943aebab2519babb72e371ee0a4ca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b65aadb5e697f05df0eb98ce80480e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f322ca3d3f2e48bcaa44d259d52a1c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0bf75afba9f7db5744147ea06e5b8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108cfc6cde056fba16fe5182ad4ae049433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b31ad6b92b591d11726e8dcdc77fee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c143aa471dea8c0362aecec2e1cb41f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c240c9266949143f7f1b2a09392145436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499369c5b9509e7132c7a5fd0a532d1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0428a3b7b7b2a1aa81cf184f9e65cea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e3549e44c5a1c15fdb4936b092960439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1182faaa271726206cdd0f2ab5dd9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2052275bcd1bd28083472cd00f7de77441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbbaeb7a091a9a4e4ea662127e20dd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347f78e4fce533099214192704c9ef6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c683987f23f67d5a1e467bbde2db5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b053a64ce2fc18c71dd433a699d85d4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01119a8c0a1c6884d68e625ff74f4901446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e850c289d1841c0ad65d39ad1ab4fb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbada4ca86d7cf5f78d8572ddbe7b6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31c64b86ea7041a7b428833b9fef25449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a12127ff1f4756ff14ec580cb63493450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142aff8e925bbb875c816266c664ef5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bd9e0f24a26fefc74ec3254bde91d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522774661ff0fbffa544ede9d225b548453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef24055352b485483cf090cedce9006454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d86cc661de3c7ef37d72dd66ec496455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf86626598b2f471c5d76a2aa0a5db456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a3745d7ed8ddd2851bcabfe5d120d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c4a5b096cc39f8285a99db79a7382458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8466a9921b8ef57a4931af326798f25459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a3c5dc768e5397d2cb4d755b3bcc3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1e0636f6e0f716a7fbb11c518925f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c178f8bb8c4a8e2d18bfe300fad48e9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1489157b47d9c36f0d93817861338a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26760bd9e937af60b0cdb8e74a7b46464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa60c8e979e6a5b5d22cb974ec918d3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df94b73c069606061350c7a5da0251f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76405b73695e0a25392d1d8e31324c0d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c67657907534a90ab57e8de562aee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80760564d0ac28eb3bc46be4c5b980e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b045d09d49d9357642a135cacc2c5ab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9567b1e0f1ef830b003345419a163f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a37fef075445aa4a31bd79ad1fa4e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017f40d3828086606f53816b970168e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66aa5f168dab7420a7e37b1b2a7c32474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634a4828011539ca83f966ca02bfd68475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e495f8e75f4a76c89541d4400a5bc5c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e8c7dcbaaee2e870877e4df57a06e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ba11a7367ea6acf34a0f6875dba70478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce80504281cc6eb22976f5628308c4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e46d0e1b77e985fce1f3ffe254d4d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc27466776434cc7424eddc4c181cf0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af3082ab20204c8cc976c5b5e81de2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389bc067d35b202011fa6e2f86fc6c3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ba78c8812d7b692f7b2124d1f3197484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fc9fdcbdae4cddc906f5d0c73da7d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488e91ec76d029e977f29e75b427e62486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806be3aacf33a3843f503df83ed438c7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e34638255e93a1976fe9ae212117e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf9f73a213614e1e9e8db263e3a7cd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8a0af388950daf2c19049721eb250490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b96261e5ed7ab1bfeae97036659c70491.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e323345bd36f39783e6004642a5a4821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8331666f950f54da3f840f7710daf12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e01cf30c71487b75a8a8a32e149b73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef372f71451dde3d546b7cd8294a274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770743f0015b58ad02ed95f28ad4d435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a25092a250bd419b0a7ee4210a4a4c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a5b938b29d8b1a3540519f6a68b867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7e402d741844be65e90b794b9f7628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48e34f51e81fee370d1fbc57a51c749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa763effaf7da9c4d3846802375b1b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f868d5598ed07f5468568b35eacc211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb67d8c67beb9013e03e6def2a3f7112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b542b713f179c7238bab33792274d213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd9abd8dbe3880a25835aaee0985af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed213ad8a316eeac5ff3f96b2d97a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97d3e45d759ad7919cc8ebe8c84d0e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18653f62f464afc47c6cc65193cd5e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec21562a0859e9a17c3bcb486ef7a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4f51457c5a8d0145d1ae7f8926ba719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd782dd0605b34aa1b298b6e8bbb3d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c1be3c3b777573a4c266fcb95841321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f893d8aa4a8857916fc841c81df63c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a59ccf34f3da6334bfab67d73617e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8d8da83e033975e451235fc0b7dcc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abe0143141c53c915b54e6266495bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1fcb8d951dee917844f37c0ad862b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8975fbf45a94f328e3ca5bb95e15b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52c1efffff10a1badb5515d3abfb4b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df661d8ab9131ab4110ebd82d2dd6129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f50cfe6a38a7e8ef507ec8d8d748c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14bbec312064942889de532b57692131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64faefbf3f84b0d5530689bafaebb232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd150c3a88f795451391f9d375628cd733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ff7c6a46f90ddc589ff5aa2776db734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e268a0091e550b3bf43ad7da0809435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9272facd94496925eb2c2302ba446d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418e9824a955d455e69d8e403e2ce0b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d8e2ae5879a4e0461237596ada66a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429ea54ab4ff056737dfe936a99ca6339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73707d6bfdeaa9da2fdb1f8b36965a7240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c996a4b66e7d88da1976fd93a7234641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394546054891c9335be3908e97f556942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824189235ec7defb719b60309217c8243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14b78a2bad5e4ca078f13f4a006e3244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfe486eb47e3b9afeac9851710ffed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c592097e35f23be0d08320dcd48214946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2e22968a9cf1d9c3ad56f55d85e0a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b0ce4d3ac579e372d3458666b449548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8699f47b2c053311b05504928541b3a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8af64a6b2d9dffd6ccf5deb619ba6a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3bf3bfa4943a29b1a2200dfbf2ce2951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62511dfae1c16af56eb47b5043e5f9e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301e739c48a11e282d132586e72e8d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe0d78e7858323953bc9bd348dd45854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afab82cd1593c2d016917385984e9355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0c15a2b20471c1a12117b9869741456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd94009255742c227cc8fcbb7e297857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67059d5d8c788b822617e3dccc7976c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c8fc516a9d10a44de9d4189816d8a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da201475c5efdec756a1d65ae8cd6f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d30c67345dd772b485e51806a977861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840257e39f4deb41462f2f7002ce66f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814534e606254c14af9193f13779bd1d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8690fdfac379d050440c5f09bcce964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec744336a7836e25eb8bc426fe4ab8965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae2142f34192e5e68f16a4bc518b5166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7698163100827aa66e66c6344bc56f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34fbcee3b88a5c326f8231ceea30be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f676744a078fe76ed52197fa9ba5969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277614ad4e4fb6874a4855a42a5bc5370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5f204977e4d5b503fc326dc8654ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83171224227b74103554781cef42a92272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb250442e088696f245c8308557429b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fbed1b358728b189fffad89adea8d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcc9583acf75b35582746b5a73ff4b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61372edf29ca090a2c7447248bcb8d3576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ed00e52af3717f4bd3eb69706203d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf94fbd4b242a2cc6952a211f2d3f878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88a90a0c1a57b6c3c509ec49416d4b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e9f41bd7029a3d877634082ea30de80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fb14aa2f6c5a6a3244039a6e3c80681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f82dab415362e8668260e8dbac57e082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417e3c5e989545ee2d39a7ef666063683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbac8c981de09d17e58f955253a4c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27782e7513425179ce78f092fa3d0eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8926e8647db3f4e5a11883392c7b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feeb9776d99abea61faba6852927d5887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8bfd3a093c01a4cd3fab155fcb06388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ad0820929d3a7027507e11071a24b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4771d6b531ba25afe28661e2c0ce09390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f3f528e936147f2a7503e104fc54f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8fa938e9f28bcfe8a0f09b33e1e0292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba22f52c6c61addae4292a15fc966e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97b7ad0666b05ea7c2ad517c62c36194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c456e5e126377e25af05294c18bed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686719857e1acbd1a8f23243dae7c9296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce7ff4cc2ac2eb18615981e93ed1ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b558375d436ae4c05580145faf593598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f7aa603173b75278efd43df05149b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e8731e8f5993c0ec624998be80be6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5f3255ec98d66e4c4c5b043b95143101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cde14b6c2036f3b427879947aa1033102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a096bb90e7ce6cbd3dbf68c9232ba44103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec393dd9f405a5bce04b831abfb8e4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc90c516688f4a1739c24e889355db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844aba2bb875338f334248e67697708106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109502b811da5158c88aeeba1a31324107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f29c2ba839c1e68216c3d89038b93f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d8a916a7c81334cf301afc838f1f6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f484374937f585df9b82c355f6fb4c0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da38f8621f02b63cc5a148ba5c11e6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5837b2e6514e63a5359856495d788112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a94767214c118bd5f350ec49d93f2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a0751ea085dcaf9120c8c23bb22b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778dc54742ff56e838ad3622c65e5de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38a32a9d8e2a74597429c9a5a4e767116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200954eb98d5fc4ef638e11a26183b7e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ac61143a98d018479877c996ddb32118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25118ce5df97f442a890c0166e4bb8c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc173cbedb9fde312153eff8e23fa7dd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4a462cfa4f89aee064be64c342839121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f5a600439d62133087f56c8631a8b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c2a30d50ba141d15b17ae4875b3ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf486aff463c6d1b814c13233be8e8a1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec86ef07fd1eb9d2fa0c4216e9f267e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536d232e438188132593471a1237c56126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fef3074e2f0ccb28143cd5de8957de127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65ddde46f2453813686d1bcfc893c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30220c6b0f781f67a08aac8f3a9dd3b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42381875132e463a919455fe1ef665aa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a0ccf16dbfe899bac5eda28e2d791131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49e1b883d6b14a826caf3ef13e4d21132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d1616e2ba73d1e978dacdb4234b2c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbbd3da165c29d93c28cc162e41bbf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c3283dba7cbc59914cfd599b8aa5e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b6499a72e066a5d898c2876d9af3c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8794eac6bea949f3b82a57173ba2fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7dd21bdffd781451ae1d2b9bf124b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efff22698b0e1432452db9262499c74139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbec3d28c2010bce9fed6d02294466140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac913b100b57ae5fdadf5babc9cb659f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b932e93fbccc0f3a9ed467ddece248142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74e7102073f7dc95f0563359a05836143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ad045d56d4dd16de4de77b08fffd6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a83ceb1c7662c3d524c8191d56a025145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3696cac121ba8d7a2237ae798e6d3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cb05f5d57ce1775f8366f3600cfc6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b29ec14967863bc40007d8ab5c15ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692b657c9383f6476aad122789c5019149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f365dc3277c4b3984b1b5d24d4bbb3d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481175abc22c794efc2822315bcc1b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2aa7c05fe5d956ef9f68161f6c5b94152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed5183aed97fdb2eba6af421426e01153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa39f3deadfe1f1c15c578f616301e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfda5d6720bc62b12e14debe42247ca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50023d43ba7cc32284943ab136c3eebb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fb4140df83230e76d3a0bc5a0a496157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fd06034c8112124cafb62cff779cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001ce4f166c92e08f32ca70ccd1f751159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d8bc8fb58d4bd8312abb16830e9b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640429b48da663bd1cd510f5dfbb441161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5584cafa051d1de942cd0578898d098162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afe00ff335f7214a77437b0b28551c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d8abd364486a8d6265c68fc2a9b7c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8652f4fe00685058e9bf0ab23b8b1a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b92b9c0e776f935fa91781c76068d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b9b968c4e918c3b2dfbf55bee8e66167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a212217376e39276627bc5a5d7f445168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160bbf1aa375fabf26a768a3bed5544169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fd57c9e1aeeed5f2f40fe1ebccf2b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901ac79ba31f756a47172fcac3d7cda171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda8ad5c4df217acecbd9003a0abb77172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f58db06d3682f4ed66365407a217af173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9575e06c5adbed1f4680bf733144d0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163a9ea01eb131acced0fe07391e0b8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b2b05f0e4abb330987f9632201399176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f280feda6d2c086ec416f7f2fff11e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93cb88ee5b8217c5bce85aa011141de178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554b23eb4ad16c9471b601c3fa7544f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b223c4a28f197734df7a77010bff6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5283d3294cf6a6b0ede4cfbffe4cce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4c6cb58b4d69aacadb3516f62ed0a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f6290b98b01df058639e8d1f6118e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960ed9105975ee706e1d2d7c1be2864184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc55733ebe776121991dfef24d87577185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ca23245ca6fce2afd30cb2596e56d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393509ac348138a1d337a181d3316ae4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894d6deb0c27ae69084972edd75872f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e5edf8245078bae78421c3de513e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8cee99e430b990e22a0207f43bdb5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fe073cc87b941562170e47d20cc0f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d333094ee85319e048229522f88af192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb881ebd4ea985ac01662ee05f1923193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b3318c4c2357d324b52bea6210a2e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f01d450e4fe8ac41f3c59dbd2e6c4e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d2a9bc8720ecc33879f0a68e134ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e89f1d11911d0ab058996119b83363197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333e67caaa783b3d8f278de6e5a7b0c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811c716651089fcfc4ecb908ac0df0a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2c4a6688fd67968ab807cc086a40e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5640a946b525798b540563428c112201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971a54e7ac11799b9862d74cdae0e01202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8b8a89b77f891a8bb38befffc588e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55345a9e1eea4b9e3793cf7c2e0c4fa0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d49ae2a6a6d62498f095b33695abd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e737baf6c19eb880da27e2da2ae1bff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1180b1819746720923f837ed894ec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5088df17c7d349ad3790a18bb5633f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ff593671afac5979b250eda0f5274209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c965b82ff3c28c434dda2343c852bc6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9479a818bb6c3ac35132ff88b0e33211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc8ed13bbcbeaff7804f489f864c2c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e830ce75454151ab188b1aa3675409213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5431140cc2521aad757a2688d28e0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765139451d08e0cfd46fa6ee1336ca0b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ab5b43e45e989f210387545923bf3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b670f1665b78f1a321b9782703842d9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bd2120f5b7ef129372a9ec1e7ef09218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398978a5e8c2fb34873fecf433d174e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e29d36c6b06326e5c878a7f6fafe9d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2b1f4b932298d93ff92a8ed08460a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727bfc015f76e346a09994db5e0f02b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f038993cbbdeaa61e9dc51cc2f596c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3e310a32c8ee4491ce77a992fbd2b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe465e413d7b7a3b4a5fa6e0336afb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a641b112e539a343cf8c218322f4f0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0cd70d6218bdef066dd2712455f819227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84565c5893df7bf17281d6fba887bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465431fedba5d6c5f163e92fef1ce1e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294bd4d56f84a44e48a0ec7db6acdc7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe153920c861c7d868ef6f51e0027a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1050d7a73bae6fa2360067c236e76e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380f711802a727c30c0a316fd0f8564233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fc72f4e964698ba191c45c23b1b44234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c096ea14ebfccd7760a3fec49f2d5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7e62006f7998c76d149922f5af468236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e54e0bd11128cbc1e630db6f36ad16237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0645e3da863afe776beb9cfc118c37238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af31a34ea974e094597c8b55128728239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91dc29c67d7dfa09bcb62234cdb055240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a9845dcae05f115b844513bd61954241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e91a51da014738e4c05bbbebc3b32242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a578093273038c82190187a188ccb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f35ef0da2f6c439e14a9080aa30c1c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1315b37895b95eca91e7ed67bc42a71245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61638b842e45412bfb6fdba9018a896246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ddd6d9c885c98641a64dde2bce13d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53e7e0af673ccda7b2b0371941a3d6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfabcad8aedd99cc30a98468dbce0af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb61082ef4cf2ff2a33c9230bb660b4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e46fd8e7b3c4ca3820883b7ca03b8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29ca2f420cea11c63d4a8c1d5d5e4c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05f7f95e3fb498323adba06d57576f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cc4c02e745f44e4b2d3bb3222f3d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfeb865a552fed21c0f45aa41a0df53255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120b7d056ddd950c7813b95677c3374256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796903fe4bae9964b3b2243f78bddca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd3f2a4ecd339f1b6a29debf9636f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5738d7ed471190c2b44f8cf92b044259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafd7361b3e668a1a34ede0e2a6d101260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f26be9e57ac9f0f9c0682533afec1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfdd4370f5f534004f214bc40117664262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa62732dc9bd0062ab5f73eb2911b7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a5ba684402db7f646dfb9a31e1adc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2651e19c2178ee4fd6ef72ca00c996265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130871ff0017aaf7b40cf43307880050266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c0cc015cb2b7822de0d7505e86bfc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a47eb5aa2013f727ec5633860aae44268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9cbc11131e791654c16e65e793df4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dccad0b9382cf1678e35ffef5487f3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0d75e61d88d338ba7c8258b2d6931271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeac7e58c79f39425388599b0d1f080272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8e1a7525356ce68be45c39416b4b5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79b75492bd5a693a565f57ebd0e3cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059429a603bb4536aa8ce6e0275159e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e36d512eb6403d90fed3a6be61f645276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a125a2f5a18eff9b7cd449eeb7c03f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcfb9657416dec9f3dbca34c31c354278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476fb2f4e1f1a49f3d1df76b702791b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217704ec339b8229538f1f18beaca059280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80cf2f4f5922a7f55b9521c78070c4c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2239f101620e65b60749859860a1f1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651119d177d37ea73f12b2f939c68da7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fc899ceb8388ac530f73bdf107860284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3bf0758d2ecd53cb62a178f667c60285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54e64418d6ac550bd2ac36a4ca46f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d9e1db40cf1018e0614d33425093d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2e781a841b623c2af87871112d809288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166c3fdf4ef0516c4f01548375bbd9b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c16cad21878654963e180d943c0c5e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b676a67f7ba97ff23006f5ae0f8213291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273a9b0f7ce0120a3c9501b38220565292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb36123efb2374702ea88a79f70748293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9965dfda68933188394f7897aed3eb7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efe4eb368d8ef273f43c0e50329e1c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4d26f054414d92180d83c2ed038ef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec97902c8005dc9e431bdef46be0f6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f555864595cec8353f4369a3950f9bc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b446c5aa6e041cd0e7c1a6201650861299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b3e190782a02ab34d35702a5a085b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455aad6cddfe3ddd0e77d4a36f68b91301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae1b21c1ff51486c9706643a02e4dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35028f089c9465e39c1d1b09554e7cb5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f482e3c6f309c80831f8066450851304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c83336c66902371f036c515ff5102d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577a8a5db6be198110b4fdd053d136b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e4318966354efc5bd4373331e27fa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bc977c19eb428ce3c2454483533e3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91083cd2e373ea3a329dc7c0ea149a91309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea389be3f705ab2eb3bf5e067b120f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169848262e2ba1d69ec19e74e67fe4fe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d457932eadfac9cc6a605c252382b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411dab98fcfe625196aa883259d60a76313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23821269d953289f7ccf74808a8d83fe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d374d3deed2147a2a23059ae84d0056315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d6229bf569c84052bed03c2cba356316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624ad4f81a967028c2f12419f03559c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c43f6ab53604f78073990b83b80b8a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4b347ffbdb8cee211f5ea4fb1c9ab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc51ab3f137af7e7946936684ef1505320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d11606839aa9013fa12b4f9eb44df0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556b56327c96ceec3b462890cc19979322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffac9aa1b036a0e257ba27f6579286323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671d6f55eb60582168dd4241a6e2ede324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace73db9d8bf051692d9e323ab43295325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd54583f2e21e66bc2ffe74b5f49fe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a4ad99bb5bf892b60aa658070c0b6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3edefa18efe0f6662021ac56e48ac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491deccaf5a67710d3e3fafad342671329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5147717b20d685854cde5d1ca0948330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac295644ac8324d798a8d0698b9312331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f39dad1e9192e7e509cd5d9bcdfbe0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190fa446d71c35b91abcdf1314b9dcf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5f8b1a16df9a77f1f4ebe291384ff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a11bb29de3439791e3c48cb351426335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3201d3010b22bbc956015f2516880f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed63838b2c64236f5adb42b58c40c89337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f140e53c3e917ec1f36272152151c5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ef682b46e3ee7b1d4eb1aae368472339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e97e53c1113698f2e0111e10f1b952340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb0c97816ef106c065a942e077d170341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047c34af6cb19232e5f7a085d0c9a50342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cea2d5ccb32fdba6e2e173a6c59e8e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7032047cabd43da6a9bc699b7822dac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c805f6aa142c41c7c6b7f4736a444a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eee8d6b666aaecc7f8bab61cd5806b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b4adac89b0669ebe7c122a045b355347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfde7788ca7f98c891d73566d1d772348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348d7d21b4c63c2281caa5bb6a807b8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278ed20b1e56515bf54612f970ad4b6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7dc42667831a9cca0863763407996351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a143e43f8c8d3e541e50cb359426c8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa7e2ab473866ad809937de921beb9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9436c267e09c762902b208abfcb63a1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52369f918a9d887df751a7d7acfcd96f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a72a813d79dd134b578e80bbef889356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107447423aa790b35f68a1e2ee04a415357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7300df9c7d49159888e44b3d272cd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6394b18e405d4a316254e63508fcb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9bf5b24e6c3ea8de586abe38749ef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b390817547c66bcc30627dbc77e0d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bbd623f47540d8dccd19be011a2b2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef215b60b1ed501f5b55d668468949363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb10ee80970838763abf45d7b6a4ae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db9d13b47987ac0b19035cd14c97a4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e256631df4316a72b391f8c5d4cae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac087fd0c8dcacc77283e97c6e52b02367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fe8bc5428f27326823d965294838c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081de75580d5d70d4c2f3892cb3cbded369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3423ef07b6ed8d604a2486a6b5a64370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac68a4dfdb3344dde1d77c1e6c6d4ff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a66cfab988c4866e28a0b94104508372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2723716be5bc63f145f8e6734045bb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819335d6f209ff5d5572414c75b62863374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f960270881f3858ea67b981bb3fd11375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c862c3fa29345896c70f21019d54e4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60498c2c6918516c0e6cecbad1ded4c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369b1f2021fa5d5821d04a5489dfede378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c8e25309a21b37ae709dcffff2207379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6994660581751dd606146bbea7e9b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86239e3e5298258e7c4bd0e5a68104381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149d944255e84ff481c3f1ab5c35648382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94e18d7629d690e96663d1017dbefa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7127b3c2bdcbac312231c5a2f934e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4aadc4899f1ff54a7405c2d38ef6d8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb63e8d174029a30801556917b313e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ad548feb9494c0d680c378f17c85a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4d510dc9db930a4e0da2b3e74cad4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d1451cba2b1b594caf9c234e9a200389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45497f801db9576fbceb6ac0dab1dd15390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3185f40236711eae56a31eb3fa203391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a99eb5df3baab89563a4fad94c6457392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99dd6e577a1c405ac0c36711bd2091a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917896148cff3e63e83f21d78615bb19394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da351b2782a914f49fce49d5ef0ae258395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6448d607ef57b0d9e6e8e6869f65de396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505066b86567d189332a0fb8cafda787397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e2c9af66b4e8487b68d3fd9875a4e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e611117f1996bfea638be2d45730b36399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb41dc5ab5808d3f73940332160648400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2179389a55d23cd7adc9d6ee2bb0a5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da3ec7ee7e805e354c9a3cf271b0cd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd80b41409a124c626453fe7656e6a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80db98b05b3b23c706df1f59afc8caa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee552545d4cc3bb38baa4ece0a77cebe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a989b4fdc69bb86fedc6345ee526a3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926278c9206bf04cf700d31089ae96e6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac745ab2c721e6872a1d61635365aaa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c2a56cff47ac6e007fa2e096d428f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86aa913170c2fa080731a4762671f7a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fafd8536bedfcdb3d54c93ff8248f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd6dd450ab3d6d9386e6be0a6e9fec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f7bf302eb0b6a58d7935a83590e3d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde07ca220cc35a5ef0e189d8ddaf2a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bbc096372884293287c3191476edc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215870375050372045a8c0e9ee47a537416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39153964a027327d67b761d87fa421cb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf05a7504f09cd74ebe0735368a53e1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce26b952c14da5128bee0c411576edd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8f144b005c285ab602d0b1f5c2011420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c303ea8d231411ffbb514bf264776421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efac508632b15937f8dd7c81c32bb1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc68e6180fa0b56af2504074fdec76423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a23521d6c9e68ad99908b4cfd4b2c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b11ce9ec9b16ccc1f7370e447b3553425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e9d6f09372d966d8192e4553bf21a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ef10d39166faf2712fc4cf4d14454427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d5353f11a9cba0b9984a210da0f81428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087dff95c0c6652c4948d1c80db722e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fadcba80f777a798d2dade404f259430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed2b3546270ad78c715d7ef5f6d7b7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ef8a814e837bc7ee23916c5325985432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06d086df2266295f49f1dcbafa4fb1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b748551297a65edb40726d6e5317a7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd54b16bd7c5b5ae5f584b53631fa06435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4509bcd8daa85db159afe6f2beb258436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d06d503e48aea6a8fafd465414140437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17881d06d5b727e5746cc7cf440443438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3c54f4e8ac3b620c28411603fe07c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356cd0d46e158b3ca84cbb6b8743e2c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00930941be08c4aa1afda4f64abfcee1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ede4c1568004b5ee4e2aa112953d46442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0bb40346950e14291b04b2096fdc0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9deb612b0d1d942fc5615ccb4df46444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f051ce542d2ddbfccc7d6d6680f73e9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef8d36cc7b4614837aca20ee8af952446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea611656f08d53d60c8405dedeba22447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e596d08f45b769b98480a847baf86f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f4e56ec325211bbc6b8e7ab4beadd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3983be26e56e6164d9d75988c6d255450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646932b5190a6ea1a992c9df502e8a0b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537cc2651a3b358e56ab4a2b41810ecc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac54c2d3d9d326442e4edab814fd1bc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4b8f3b92666b3d9e9f6b8769f82a0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366e079b40b60396e24fecb80f5ea91455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a58f81ff9da266d99d41c2113a353456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86328f225f19c3febcc01d7266635a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5160b2e6ed5cd6635626cf5b047ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e551d980957606aee4467e88d3f79459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477e6248b644ed352551232c688b33d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4dfe524a207c8bbbe137b9b42f5c0e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833db11878e134c008e588701bd6833462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee3f7c1e99fa27b9879fbd4a75eaa7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32125ea464d043fe3c645bf7c2afcd38464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56f96a101c069e47bb87416a4f678d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473295383adc62ad34c00396589a43af466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03892555d49c28d52f86328d2a7955d9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675c150be86b9915252174817aaec60468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b27045eb0012137a0efba3be23145469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295d69b6f8908f3b042be79502c15a5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662b9e888ffafcbf0d2f322d9618e30471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca81a2c76684ebf5ba006126f2c6470472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0ebe4ddbf8ab3931b54329fade7b0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51255fc0e90c8f4db7bc078190182f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd81c28162adadf57365d9328600446475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf598a4ea89edbf067767013e054c2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d03fab4cd5e458144feddb12160c4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e623b5d5e9965d2576b8c179fb53d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73855c22e32ba747df1a05fb21f7e1da479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5374,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16424,410 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17094,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J247"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17829,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19094,4244 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16590</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.35</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16605</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>4.54</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="E90" s="0" t="s">
+      <c r="F90" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>268</v>
-      </c>
-[...10 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E98" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F98" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
+      <c r="F99" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I99" s="0">
+        <v>3.41</v>
+      </c>
+      <c r="J99" s="0" t="s">
         <v>293</v>
-      </c>
-[...10 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
       </c>
-      <c r="E100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F100" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>106</v>
+        <v>318</v>
       </c>
       <c r="I110" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.65</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
+      <c r="F119" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G119" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I119" s="0">
+        <v>1.34</v>
+      </c>
+      <c r="J119" s="0" t="s">
         <v>342</v>
-      </c>
-[...10 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F120" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>349</v>
+        <v>70</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>5.22</v>
+        <v>2.5</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>214</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.22</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E125" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F125" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G125" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I125" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J125" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
       </c>
-      <c r="E139" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>400</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>402</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E147" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="F147" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G147" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I147" s="0">
+        <v>3.39</v>
+      </c>
+      <c r="J147" s="0" t="s">
         <v>411</v>
-      </c>
-[...13 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>648</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...113 lines deleted...]
-        <v>664</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>