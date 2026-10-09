--- v1 (2026-10-09)
+++ v2 (2026-10-09)
@@ -2020,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e323345bd36f39783e6004642a5a4821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8331666f950f54da3f840f7710daf12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e01cf30c71487b75a8a8a32e149b73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef372f71451dde3d546b7cd8294a274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770743f0015b58ad02ed95f28ad4d435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a25092a250bd419b0a7ee4210a4a4c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a5b938b29d8b1a3540519f6a68b867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7e402d741844be65e90b794b9f7628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48e34f51e81fee370d1fbc57a51c749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa763effaf7da9c4d3846802375b1b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f868d5598ed07f5468568b35eacc211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb67d8c67beb9013e03e6def2a3f7112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b542b713f179c7238bab33792274d213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd9abd8dbe3880a25835aaee0985af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed213ad8a316eeac5ff3f96b2d97a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97d3e45d759ad7919cc8ebe8c84d0e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18653f62f464afc47c6cc65193cd5e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec21562a0859e9a17c3bcb486ef7a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4f51457c5a8d0145d1ae7f8926ba719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd782dd0605b34aa1b298b6e8bbb3d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c1be3c3b777573a4c266fcb95841321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f893d8aa4a8857916fc841c81df63c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a59ccf34f3da6334bfab67d73617e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8d8da83e033975e451235fc0b7dcc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abe0143141c53c915b54e6266495bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1fcb8d951dee917844f37c0ad862b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8975fbf45a94f328e3ca5bb95e15b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52c1efffff10a1badb5515d3abfb4b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df661d8ab9131ab4110ebd82d2dd6129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f50cfe6a38a7e8ef507ec8d8d748c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14bbec312064942889de532b57692131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64faefbf3f84b0d5530689bafaebb232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd150c3a88f795451391f9d375628cd733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ff7c6a46f90ddc589ff5aa2776db734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e268a0091e550b3bf43ad7da0809435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9272facd94496925eb2c2302ba446d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418e9824a955d455e69d8e403e2ce0b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d8e2ae5879a4e0461237596ada66a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429ea54ab4ff056737dfe936a99ca6339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73707d6bfdeaa9da2fdb1f8b36965a7240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c996a4b66e7d88da1976fd93a7234641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394546054891c9335be3908e97f556942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824189235ec7defb719b60309217c8243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14b78a2bad5e4ca078f13f4a006e3244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfe486eb47e3b9afeac9851710ffed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c592097e35f23be0d08320dcd48214946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2e22968a9cf1d9c3ad56f55d85e0a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b0ce4d3ac579e372d3458666b449548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8699f47b2c053311b05504928541b3a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8af64a6b2d9dffd6ccf5deb619ba6a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3bf3bfa4943a29b1a2200dfbf2ce2951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62511dfae1c16af56eb47b5043e5f9e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301e739c48a11e282d132586e72e8d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe0d78e7858323953bc9bd348dd45854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afab82cd1593c2d016917385984e9355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0c15a2b20471c1a12117b9869741456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd94009255742c227cc8fcbb7e297857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67059d5d8c788b822617e3dccc7976c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c8fc516a9d10a44de9d4189816d8a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da201475c5efdec756a1d65ae8cd6f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d30c67345dd772b485e51806a977861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840257e39f4deb41462f2f7002ce66f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814534e606254c14af9193f13779bd1d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8690fdfac379d050440c5f09bcce964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec744336a7836e25eb8bc426fe4ab8965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae2142f34192e5e68f16a4bc518b5166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7698163100827aa66e66c6344bc56f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34fbcee3b88a5c326f8231ceea30be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f676744a078fe76ed52197fa9ba5969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277614ad4e4fb6874a4855a42a5bc5370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5f204977e4d5b503fc326dc8654ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83171224227b74103554781cef42a92272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb250442e088696f245c8308557429b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fbed1b358728b189fffad89adea8d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcc9583acf75b35582746b5a73ff4b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61372edf29ca090a2c7447248bcb8d3576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ed00e52af3717f4bd3eb69706203d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf94fbd4b242a2cc6952a211f2d3f878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88a90a0c1a57b6c3c509ec49416d4b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e9f41bd7029a3d877634082ea30de80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fb14aa2f6c5a6a3244039a6e3c80681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f82dab415362e8668260e8dbac57e082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417e3c5e989545ee2d39a7ef666063683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbac8c981de09d17e58f955253a4c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27782e7513425179ce78f092fa3d0eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8926e8647db3f4e5a11883392c7b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feeb9776d99abea61faba6852927d5887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8bfd3a093c01a4cd3fab155fcb06388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ad0820929d3a7027507e11071a24b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4771d6b531ba25afe28661e2c0ce09390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f3f528e936147f2a7503e104fc54f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8fa938e9f28bcfe8a0f09b33e1e0292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba22f52c6c61addae4292a15fc966e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97b7ad0666b05ea7c2ad517c62c36194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c456e5e126377e25af05294c18bed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686719857e1acbd1a8f23243dae7c9296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce7ff4cc2ac2eb18615981e93ed1ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b558375d436ae4c05580145faf593598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f7aa603173b75278efd43df05149b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e8731e8f5993c0ec624998be80be6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5f3255ec98d66e4c4c5b043b95143101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cde14b6c2036f3b427879947aa1033102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a096bb90e7ce6cbd3dbf68c9232ba44103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec393dd9f405a5bce04b831abfb8e4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc90c516688f4a1739c24e889355db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844aba2bb875338f334248e67697708106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109502b811da5158c88aeeba1a31324107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f29c2ba839c1e68216c3d89038b93f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d8a916a7c81334cf301afc838f1f6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f484374937f585df9b82c355f6fb4c0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da38f8621f02b63cc5a148ba5c11e6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5837b2e6514e63a5359856495d788112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a94767214c118bd5f350ec49d93f2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a0751ea085dcaf9120c8c23bb22b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778dc54742ff56e838ad3622c65e5de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38a32a9d8e2a74597429c9a5a4e767116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200954eb98d5fc4ef638e11a26183b7e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ac61143a98d018479877c996ddb32118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25118ce5df97f442a890c0166e4bb8c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc173cbedb9fde312153eff8e23fa7dd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4a462cfa4f89aee064be64c342839121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f5a600439d62133087f56c8631a8b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c2a30d50ba141d15b17ae4875b3ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf486aff463c6d1b814c13233be8e8a1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec86ef07fd1eb9d2fa0c4216e9f267e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536d232e438188132593471a1237c56126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fef3074e2f0ccb28143cd5de8957de127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65ddde46f2453813686d1bcfc893c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30220c6b0f781f67a08aac8f3a9dd3b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42381875132e463a919455fe1ef665aa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a0ccf16dbfe899bac5eda28e2d791131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49e1b883d6b14a826caf3ef13e4d21132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d1616e2ba73d1e978dacdb4234b2c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbbd3da165c29d93c28cc162e41bbf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c3283dba7cbc59914cfd599b8aa5e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b6499a72e066a5d898c2876d9af3c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8794eac6bea949f3b82a57173ba2fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7dd21bdffd781451ae1d2b9bf124b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efff22698b0e1432452db9262499c74139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbec3d28c2010bce9fed6d02294466140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac913b100b57ae5fdadf5babc9cb659f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b932e93fbccc0f3a9ed467ddece248142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74e7102073f7dc95f0563359a05836143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ad045d56d4dd16de4de77b08fffd6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a83ceb1c7662c3d524c8191d56a025145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3696cac121ba8d7a2237ae798e6d3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cb05f5d57ce1775f8366f3600cfc6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b29ec14967863bc40007d8ab5c15ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692b657c9383f6476aad122789c5019149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f365dc3277c4b3984b1b5d24d4bbb3d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481175abc22c794efc2822315bcc1b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2aa7c05fe5d956ef9f68161f6c5b94152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed5183aed97fdb2eba6af421426e01153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa39f3deadfe1f1c15c578f616301e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfda5d6720bc62b12e14debe42247ca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50023d43ba7cc32284943ab136c3eebb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fb4140df83230e76d3a0bc5a0a496157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fd06034c8112124cafb62cff779cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001ce4f166c92e08f32ca70ccd1f751159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d8bc8fb58d4bd8312abb16830e9b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640429b48da663bd1cd510f5dfbb441161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5584cafa051d1de942cd0578898d098162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afe00ff335f7214a77437b0b28551c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d8abd364486a8d6265c68fc2a9b7c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8652f4fe00685058e9bf0ab23b8b1a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b92b9c0e776f935fa91781c76068d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b9b968c4e918c3b2dfbf55bee8e66167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a212217376e39276627bc5a5d7f445168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160bbf1aa375fabf26a768a3bed5544169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fd57c9e1aeeed5f2f40fe1ebccf2b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901ac79ba31f756a47172fcac3d7cda171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda8ad5c4df217acecbd9003a0abb77172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f58db06d3682f4ed66365407a217af173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9575e06c5adbed1f4680bf733144d0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163a9ea01eb131acced0fe07391e0b8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b2b05f0e4abb330987f9632201399176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f280feda6d2c086ec416f7f2fff11e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93cb88ee5b8217c5bce85aa011141de178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554b23eb4ad16c9471b601c3fa7544f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b223c4a28f197734df7a77010bff6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5283d3294cf6a6b0ede4cfbffe4cce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4c6cb58b4d69aacadb3516f62ed0a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f6290b98b01df058639e8d1f6118e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960ed9105975ee706e1d2d7c1be2864184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc55733ebe776121991dfef24d87577185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ca23245ca6fce2afd30cb2596e56d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393509ac348138a1d337a181d3316ae4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894d6deb0c27ae69084972edd75872f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e5edf8245078bae78421c3de513e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8cee99e430b990e22a0207f43bdb5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fe073cc87b941562170e47d20cc0f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d333094ee85319e048229522f88af192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb881ebd4ea985ac01662ee05f1923193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b3318c4c2357d324b52bea6210a2e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f01d450e4fe8ac41f3c59dbd2e6c4e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d2a9bc8720ecc33879f0a68e134ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e89f1d11911d0ab058996119b83363197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333e67caaa783b3d8f278de6e5a7b0c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811c716651089fcfc4ecb908ac0df0a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2c4a6688fd67968ab807cc086a40e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5640a946b525798b540563428c112201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971a54e7ac11799b9862d74cdae0e01202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8b8a89b77f891a8bb38befffc588e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55345a9e1eea4b9e3793cf7c2e0c4fa0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d49ae2a6a6d62498f095b33695abd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e737baf6c19eb880da27e2da2ae1bff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1180b1819746720923f837ed894ec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5088df17c7d349ad3790a18bb5633f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ff593671afac5979b250eda0f5274209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c965b82ff3c28c434dda2343c852bc6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9479a818bb6c3ac35132ff88b0e33211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc8ed13bbcbeaff7804f489f864c2c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e830ce75454151ab188b1aa3675409213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5431140cc2521aad757a2688d28e0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765139451d08e0cfd46fa6ee1336ca0b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ab5b43e45e989f210387545923bf3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b670f1665b78f1a321b9782703842d9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bd2120f5b7ef129372a9ec1e7ef09218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398978a5e8c2fb34873fecf433d174e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e29d36c6b06326e5c878a7f6fafe9d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2b1f4b932298d93ff92a8ed08460a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727bfc015f76e346a09994db5e0f02b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f038993cbbdeaa61e9dc51cc2f596c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3e310a32c8ee4491ce77a992fbd2b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe465e413d7b7a3b4a5fa6e0336afb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a641b112e539a343cf8c218322f4f0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0cd70d6218bdef066dd2712455f819227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84565c5893df7bf17281d6fba887bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465431fedba5d6c5f163e92fef1ce1e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294bd4d56f84a44e48a0ec7db6acdc7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe153920c861c7d868ef6f51e0027a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1050d7a73bae6fa2360067c236e76e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380f711802a727c30c0a316fd0f8564233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fc72f4e964698ba191c45c23b1b44234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c096ea14ebfccd7760a3fec49f2d5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7e62006f7998c76d149922f5af468236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e54e0bd11128cbc1e630db6f36ad16237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0645e3da863afe776beb9cfc118c37238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af31a34ea974e094597c8b55128728239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91dc29c67d7dfa09bcb62234cdb055240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a9845dcae05f115b844513bd61954241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e91a51da014738e4c05bbbebc3b32242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a578093273038c82190187a188ccb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f35ef0da2f6c439e14a9080aa30c1c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1315b37895b95eca91e7ed67bc42a71245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61638b842e45412bfb6fdba9018a896246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ddd6d9c885c98641a64dde2bce13d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53e7e0af673ccda7b2b0371941a3d6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfabcad8aedd99cc30a98468dbce0af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb61082ef4cf2ff2a33c9230bb660b4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e46fd8e7b3c4ca3820883b7ca03b8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29ca2f420cea11c63d4a8c1d5d5e4c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05f7f95e3fb498323adba06d57576f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cc4c02e745f44e4b2d3bb3222f3d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfeb865a552fed21c0f45aa41a0df53255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120b7d056ddd950c7813b95677c3374256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796903fe4bae9964b3b2243f78bddca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd3f2a4ecd339f1b6a29debf9636f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5738d7ed471190c2b44f8cf92b044259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafd7361b3e668a1a34ede0e2a6d101260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f26be9e57ac9f0f9c0682533afec1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfdd4370f5f534004f214bc40117664262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa62732dc9bd0062ab5f73eb2911b7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a5ba684402db7f646dfb9a31e1adc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2651e19c2178ee4fd6ef72ca00c996265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130871ff0017aaf7b40cf43307880050266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c0cc015cb2b7822de0d7505e86bfc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a47eb5aa2013f727ec5633860aae44268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9cbc11131e791654c16e65e793df4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dccad0b9382cf1678e35ffef5487f3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0d75e61d88d338ba7c8258b2d6931271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeac7e58c79f39425388599b0d1f080272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8e1a7525356ce68be45c39416b4b5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79b75492bd5a693a565f57ebd0e3cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059429a603bb4536aa8ce6e0275159e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e36d512eb6403d90fed3a6be61f645276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a125a2f5a18eff9b7cd449eeb7c03f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcfb9657416dec9f3dbca34c31c354278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476fb2f4e1f1a49f3d1df76b702791b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217704ec339b8229538f1f18beaca059280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80cf2f4f5922a7f55b9521c78070c4c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2239f101620e65b60749859860a1f1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651119d177d37ea73f12b2f939c68da7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fc899ceb8388ac530f73bdf107860284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3bf0758d2ecd53cb62a178f667c60285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54e64418d6ac550bd2ac36a4ca46f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d9e1db40cf1018e0614d33425093d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2e781a841b623c2af87871112d809288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166c3fdf4ef0516c4f01548375bbd9b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c16cad21878654963e180d943c0c5e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b676a67f7ba97ff23006f5ae0f8213291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273a9b0f7ce0120a3c9501b38220565292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb36123efb2374702ea88a79f70748293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9965dfda68933188394f7897aed3eb7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efe4eb368d8ef273f43c0e50329e1c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4d26f054414d92180d83c2ed038ef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec97902c8005dc9e431bdef46be0f6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f555864595cec8353f4369a3950f9bc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b446c5aa6e041cd0e7c1a6201650861299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b3e190782a02ab34d35702a5a085b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455aad6cddfe3ddd0e77d4a36f68b91301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae1b21c1ff51486c9706643a02e4dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35028f089c9465e39c1d1b09554e7cb5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f482e3c6f309c80831f8066450851304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c83336c66902371f036c515ff5102d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577a8a5db6be198110b4fdd053d136b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e4318966354efc5bd4373331e27fa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bc977c19eb428ce3c2454483533e3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91083cd2e373ea3a329dc7c0ea149a91309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea389be3f705ab2eb3bf5e067b120f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169848262e2ba1d69ec19e74e67fe4fe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d457932eadfac9cc6a605c252382b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411dab98fcfe625196aa883259d60a76313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23821269d953289f7ccf74808a8d83fe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d374d3deed2147a2a23059ae84d0056315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d6229bf569c84052bed03c2cba356316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624ad4f81a967028c2f12419f03559c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c43f6ab53604f78073990b83b80b8a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4b347ffbdb8cee211f5ea4fb1c9ab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc51ab3f137af7e7946936684ef1505320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d11606839aa9013fa12b4f9eb44df0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556b56327c96ceec3b462890cc19979322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffac9aa1b036a0e257ba27f6579286323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671d6f55eb60582168dd4241a6e2ede324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace73db9d8bf051692d9e323ab43295325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd54583f2e21e66bc2ffe74b5f49fe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a4ad99bb5bf892b60aa658070c0b6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3edefa18efe0f6662021ac56e48ac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491deccaf5a67710d3e3fafad342671329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5147717b20d685854cde5d1ca0948330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac295644ac8324d798a8d0698b9312331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f39dad1e9192e7e509cd5d9bcdfbe0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190fa446d71c35b91abcdf1314b9dcf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5f8b1a16df9a77f1f4ebe291384ff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a11bb29de3439791e3c48cb351426335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3201d3010b22bbc956015f2516880f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed63838b2c64236f5adb42b58c40c89337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f140e53c3e917ec1f36272152151c5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ef682b46e3ee7b1d4eb1aae368472339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e97e53c1113698f2e0111e10f1b952340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb0c97816ef106c065a942e077d170341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047c34af6cb19232e5f7a085d0c9a50342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cea2d5ccb32fdba6e2e173a6c59e8e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7032047cabd43da6a9bc699b7822dac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c805f6aa142c41c7c6b7f4736a444a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eee8d6b666aaecc7f8bab61cd5806b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b4adac89b0669ebe7c122a045b355347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfde7788ca7f98c891d73566d1d772348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348d7d21b4c63c2281caa5bb6a807b8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278ed20b1e56515bf54612f970ad4b6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7dc42667831a9cca0863763407996351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a143e43f8c8d3e541e50cb359426c8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa7e2ab473866ad809937de921beb9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9436c267e09c762902b208abfcb63a1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52369f918a9d887df751a7d7acfcd96f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a72a813d79dd134b578e80bbef889356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107447423aa790b35f68a1e2ee04a415357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7300df9c7d49159888e44b3d272cd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6394b18e405d4a316254e63508fcb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9bf5b24e6c3ea8de586abe38749ef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b390817547c66bcc30627dbc77e0d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bbd623f47540d8dccd19be011a2b2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef215b60b1ed501f5b55d668468949363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb10ee80970838763abf45d7b6a4ae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db9d13b47987ac0b19035cd14c97a4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e256631df4316a72b391f8c5d4cae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac087fd0c8dcacc77283e97c6e52b02367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fe8bc5428f27326823d965294838c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081de75580d5d70d4c2f3892cb3cbded369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3423ef07b6ed8d604a2486a6b5a64370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac68a4dfdb3344dde1d77c1e6c6d4ff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a66cfab988c4866e28a0b94104508372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2723716be5bc63f145f8e6734045bb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819335d6f209ff5d5572414c75b62863374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f960270881f3858ea67b981bb3fd11375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c862c3fa29345896c70f21019d54e4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60498c2c6918516c0e6cecbad1ded4c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369b1f2021fa5d5821d04a5489dfede378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c8e25309a21b37ae709dcffff2207379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6994660581751dd606146bbea7e9b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86239e3e5298258e7c4bd0e5a68104381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149d944255e84ff481c3f1ab5c35648382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94e18d7629d690e96663d1017dbefa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7127b3c2bdcbac312231c5a2f934e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4aadc4899f1ff54a7405c2d38ef6d8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb63e8d174029a30801556917b313e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ad548feb9494c0d680c378f17c85a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4d510dc9db930a4e0da2b3e74cad4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d1451cba2b1b594caf9c234e9a200389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45497f801db9576fbceb6ac0dab1dd15390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3185f40236711eae56a31eb3fa203391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a99eb5df3baab89563a4fad94c6457392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99dd6e577a1c405ac0c36711bd2091a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917896148cff3e63e83f21d78615bb19394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da351b2782a914f49fce49d5ef0ae258395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6448d607ef57b0d9e6e8e6869f65de396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505066b86567d189332a0fb8cafda787397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e2c9af66b4e8487b68d3fd9875a4e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e611117f1996bfea638be2d45730b36399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb41dc5ab5808d3f73940332160648400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2179389a55d23cd7adc9d6ee2bb0a5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da3ec7ee7e805e354c9a3cf271b0cd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd80b41409a124c626453fe7656e6a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80db98b05b3b23c706df1f59afc8caa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee552545d4cc3bb38baa4ece0a77cebe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a989b4fdc69bb86fedc6345ee526a3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926278c9206bf04cf700d31089ae96e6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac745ab2c721e6872a1d61635365aaa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c2a56cff47ac6e007fa2e096d428f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86aa913170c2fa080731a4762671f7a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fafd8536bedfcdb3d54c93ff8248f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd6dd450ab3d6d9386e6be0a6e9fec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f7bf302eb0b6a58d7935a83590e3d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde07ca220cc35a5ef0e189d8ddaf2a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bbc096372884293287c3191476edc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215870375050372045a8c0e9ee47a537416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39153964a027327d67b761d87fa421cb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf05a7504f09cd74ebe0735368a53e1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce26b952c14da5128bee0c411576edd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8f144b005c285ab602d0b1f5c2011420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c303ea8d231411ffbb514bf264776421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efac508632b15937f8dd7c81c32bb1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc68e6180fa0b56af2504074fdec76423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a23521d6c9e68ad99908b4cfd4b2c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b11ce9ec9b16ccc1f7370e447b3553425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e9d6f09372d966d8192e4553bf21a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ef10d39166faf2712fc4cf4d14454427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d5353f11a9cba0b9984a210da0f81428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087dff95c0c6652c4948d1c80db722e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fadcba80f777a798d2dade404f259430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed2b3546270ad78c715d7ef5f6d7b7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ef8a814e837bc7ee23916c5325985432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06d086df2266295f49f1dcbafa4fb1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b748551297a65edb40726d6e5317a7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd54b16bd7c5b5ae5f584b53631fa06435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4509bcd8daa85db159afe6f2beb258436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d06d503e48aea6a8fafd465414140437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17881d06d5b727e5746cc7cf440443438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3c54f4e8ac3b620c28411603fe07c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356cd0d46e158b3ca84cbb6b8743e2c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00930941be08c4aa1afda4f64abfcee1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ede4c1568004b5ee4e2aa112953d46442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0bb40346950e14291b04b2096fdc0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9deb612b0d1d942fc5615ccb4df46444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f051ce542d2ddbfccc7d6d6680f73e9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef8d36cc7b4614837aca20ee8af952446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea611656f08d53d60c8405dedeba22447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e596d08f45b769b98480a847baf86f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f4e56ec325211bbc6b8e7ab4beadd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3983be26e56e6164d9d75988c6d255450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646932b5190a6ea1a992c9df502e8a0b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537cc2651a3b358e56ab4a2b41810ecc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac54c2d3d9d326442e4edab814fd1bc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4b8f3b92666b3d9e9f6b8769f82a0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366e079b40b60396e24fecb80f5ea91455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a58f81ff9da266d99d41c2113a353456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86328f225f19c3febcc01d7266635a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5160b2e6ed5cd6635626cf5b047ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e551d980957606aee4467e88d3f79459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477e6248b644ed352551232c688b33d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4dfe524a207c8bbbe137b9b42f5c0e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833db11878e134c008e588701bd6833462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee3f7c1e99fa27b9879fbd4a75eaa7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32125ea464d043fe3c645bf7c2afcd38464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56f96a101c069e47bb87416a4f678d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473295383adc62ad34c00396589a43af466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03892555d49c28d52f86328d2a7955d9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675c150be86b9915252174817aaec60468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b27045eb0012137a0efba3be23145469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295d69b6f8908f3b042be79502c15a5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662b9e888ffafcbf0d2f322d9618e30471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca81a2c76684ebf5ba006126f2c6470472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0ebe4ddbf8ab3931b54329fade7b0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51255fc0e90c8f4db7bc078190182f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd81c28162adadf57365d9328600446475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf598a4ea89edbf067767013e054c2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d03fab4cd5e458144feddb12160c4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e623b5d5e9965d2576b8c179fb53d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73855c22e32ba747df1a05fb21f7e1da479.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699dee9c251718db53182db509365c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c4872f89786f703beccfde8ae5ff82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540722edb7cb7b837b7f683aee46e0f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a27e45fe79f5294a562f4532b1ee34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce098717d2e048898dffeb7fcfebe8b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e49d015bb3778a0a0874d2f6b60d586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f6fabf955bff3bd5aedbed7aa1c3e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e84e8dd92d49fc9d3b8f88ac664b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266b24aba2754c401d8fa3a54a29b369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a29034f8adcf66b7008aa89610c6d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35bc29edc57d6c38552aac98283e3a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02488b6f71b19dad6c9e6642bb1118512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536e776ac8a7a0dda2daaf387efdb0313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f6e9c8d2dd2a28cff6397a5728be814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd717d6f71c373bf5fac16590a59044615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e06efd410aa77c97b2324ae2fb006316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bd452a368a1bc31623c1072f893b117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21816a57020fa06a01649371035296dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e131cfb56db2b2663dba88f4a74fcd719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287da1fb4293eb54f3e294a48f3c80a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca58d838ed84c94e445d26901c996be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba13dff117f9e3a002dce32cc3e301022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00dd5677eae89c9e2fd9bb26fdea6123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ebffb64592ae39871cfecdd3b29b424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994e0acd4b67164de0143ff691a709525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d222adaee0134ba1dc558bb589f885b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb68757c4e383c8e0a2d7764c5410727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45726f8abe6bcca3037b9686a2b3e2228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc18f7cf5425c0f139d5dd0ff33ceaf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d022487d39442721a0aa53a805d8cce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe22e18cd497a844eb436654a007d1631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401037b30dec07ce2237eb59654f64932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced05fd81382aefe8b1ec959f434306333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19645de83bca909cd64a696eecfe09d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e30ce751303a9fe0ab9b902a5f9b0235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe26242679816ac420f094c2031530b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b414890935cda61587316f6641374cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11449f63428e7073b9d32c7077c6a56d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75194c413f2699299667089c3ccb41e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380081b27fe5698bfdb19b7ae969ca440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa748e3a4eb3f756e761a9e61d9aa0741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bba1ddea05296f5162448b00dc378c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf2f342dec5265786a41f13813cfae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c2c541e9b2f49fe5af99307c10d3044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324e0aee03d70cb4a7e3b9560ba2d8445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0dafae7f99255b0f875c79617156246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd38ec24be5e5123c2cc22879701eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904d5c279bbb182ed10ea86f339bf9848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c50c1ace9c37a35133be763ee14ebf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73890dd2910a2aa20c868cd38f8a06b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195553003f1e0debd05965b821a0bcd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0248dbef2a635e513ab3ccc07ab54d452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed2768e1c0b81b75903f4640588e0b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f7fbc2a476967b4e7036330b7629354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899b83870c8a68efb1808cdde6e2dbd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f319ede933c403c11456bb606df36a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54050304b1fbf57e1301866a379f816d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902237cf4375775f223e87319b7f81fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39c87b15fd0fccc2ed78b31b5fc89859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc295dcd0c691d7cd4f0d255efd3ac360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63629eb3df9034496aea2bbe4781831f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88785ad6bc22b8532cae25f790a2581762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d5371bb102b0b6885f0a32cac2fda63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd140dd453c670b4c669d0900197e5164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c3ea909d002f282cf044bca334af965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb4eec6a3e61af704b69b35df7605966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3d2b5b217fdb3b4a2af7c4fa6937d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d5ed48df29e62e52af969d0dedd9268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895151be681a020c626e8a07a471cb669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7608f3b673793656484a7d96016530170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b90fbca15be9f04efe965d43ebb9571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26768671bbb26fee373800c68b0c782f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d84b0065324ded151c83b7b16cd1c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbcb9ebf4d368cb892855f9e7ae2f974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c28630c06b0e82e40d81dfb8a83d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e492cead96c80ddfc35e0de7305e7176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8efcde13fe24d1f25d53d6b6d4782e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d35de7973aee029231045cbf2261a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3ea12a7d97dbd97921d17a5c8a05c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a946c898e815d55877e9496fcd91a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9711510cbb7f2c6eb60dd1b5f1bed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04505df941e5bdb9b08ca5a8da3d79282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785efef7c97497163ce644f77a160ffc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87bac3a3e1fae3d9aebfe374a26b5784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97bdf4d560fbd5f15695e0deb3587485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2071e96c99cf06da92e38126cc6db0d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833b8ea5403b3ed72e13886d954200587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7520057701dc9ebbad286b57dbdfd7a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a821c7ba36679c9cbcfb15fd5e5a2689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e61e1c23b6f3a72df22dff29c7990f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56a8a5ea3e0f99cadb1b56c5f8f73d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486b8dc49ddd03b991d1011b47f304792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e50fa615d601dd9ae3dc3b3ea6bb793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0129d1592246511489f5db4dc5444b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d49eada935cda322009bfcc22927d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdd34e5c486fd63fb4ecd4f6979c5b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae067b6f09c2f98789e6afcd7479947397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc278b311775d72fc6787175775c3998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817abce32469a5638a35ba9a747063cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2e19fa05405fead64db953be7088e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729bfbf0f9342d29c69a837493ba194101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3cf5ba42287ba0af72b442332cb90102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a534871d9efbaed603b5438d03d5bae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8097ab384d40a10c41e238f0399071104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679c4fc4dff62ef495d433bb20264a3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda043b94b1cab944babc5653f7719d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ce9a016550d3597321a5abddd8281107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3da001eb6bf5d1c93864f0b13696de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383568673eaeb07e121bb930f0d8bec7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149175c628b06deb8ff7f0933ae4df6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc22a5e33e487041ee71f007b6e73bf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4706be1067fa7a026d0727c307abab2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57508baaa78a8d82b6efd390d637fb46113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28373faf0c6bb10175a80a386f477e9f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ca337583502e0c14f78f97cbb5439115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9476e574c8273cce8bd2d6d0fbf3a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3ecc81e8224aa58b11d22846a22af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe94aa1bfc948e2135b9d677fb3393d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df39fd6d269f3bf7bc741b211d940bf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfa547c0e6b37442b05ef506da2df1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883c10c5d47c4a9c75a510869f6bff6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b944b4ee141200096091b43947d9b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3917b0be916643eb6b3682877c21b95123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b2765e97a538fd32597dd8899df91124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc323962ecb79410b42933e1ebf34a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467e51efb8c008f5fa05eeb93da577c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486213402117f77262b6a01f8fd2e4a9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe1711c89a9203a7722dbd4755cffc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200905f143062428cc6129e8deffe68129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd3ac1bdbcf6577bd065d47d1c69d1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d8ba612c23b583747704cd553e1c3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61443231895a207d3d78e085eb4eb328132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b644b82e641123ea22d8107892316133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ee412bd6fe8619293317587f0d2dc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd0cf795dd4b574c0d604d09690352135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294fea794a627b1e232b8f31f0be25f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a294510ce7f3ffdd4e93730482ac3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36b9fc69570f124606e3ad01b8b2ab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a757dc8d71e7839b7ded3cdc53c04139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703423c6d28f1383fdcbbe7927ffed47140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b0faf44039448b7900d0bf11f03f3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07195fe6ddb596cee627de5d7f9868142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701db509808545c8e03c0a77a5274bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f577d2d8516a7ccd84a03a10624a2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2e40e85aaf6d604f92dd76adcc5dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37914a8c328f3171be038f041e2f56146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7611c8174c691a8cee25b43e59181147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41234c883480b1d4e0d26458f152f239148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ef6f30d7251bdf2c1644f75dc75d3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b87561d3335c8f477613dcb40ab5d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e993ce6c4cddaa1548b572a81ec4d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0264ca7d90ec3d0403f8d5a0f8b33152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18671b0f86f4efa06f002ff65070938153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8f94977062964adc949a4fca32fba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec56ea83a63e00615a9d8e5aea27836155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2748355c55c8c38a5487881f5c17cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8109828a5f97d62f8170a30e075967157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabca8a11ef05ea36d00b92197abc511158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d51902c42c0ab06684857d775285d5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4d37f35185e2e7dbcb79a2dc6567f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e5f0920135201bed51845dc7ad407161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8f911962cef14ba3d9e88c5b57fc9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebf9d108a825b05618141700f4e471163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e590623a1ec690b5cd7075b4bba4bd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d66d4e94463aa2b7f0368944c2fa84165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e79aa9e228ab38dc9f73fdb90cc04b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df980555c3d2e712d012583cf1237a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6339e13493237041d668c070342babc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eadad8cdbdcd60725d8739735a4ee4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabf9f54da3ef3a8cec3d851fb4cafd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3450e879c224b1042301e35ec0683eb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc56b5e4c57d4984b887532b3109513172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97dd8dce32a1944974e9f21e40147ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be396bebee734b622bc9d32bf547601174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db7e8600028388fc3113671971652f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47ec1d9cb87fc7ed3b2113b5d6f57f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52919b2dfebd9211705e38e95449eed1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ae5c0e67d1b57365f11c45ea6c612178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34fbf010805331945aa6e8a8ba2713179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c3e758482306f71f8df397c3e0ff3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754223df4723ad4616dd97c71f72f74a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69859378254d15ebd843153dcb2bb76182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60620f1394d87e1ba3c4a8efab2e4b5f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f5c806fd6833a389b8fe6034ad8bb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f5d4d0e408d665312cbaa00f88fd6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc24469be27877b213976c94f2ad083186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53b4bdf424dfd82df8f9a446dc54bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ba020e12a864756fb6b32ed2ac7d0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0670e29d10039cd21bc22bfa308da189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f1803aded7fd50ea84aa45f63cb69190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953cc55439ff5cac532f09a67af42fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b627a3f1f03825a7b806e95e8a887192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5d7a56edf8445193b70dc2d138edc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606f5873eeff2dfa3dd022890964433194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40706f4269ef7f156f4423a4c3f1393d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1a882276e0b0d4dddf9c2b3377908196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1df14a04568bf7dc7772119c2b1545197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e8130147a4ac2aa2c60bef535c001198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3ccb71f8d7e55dda2130d0d09c83a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a4df3142efd460f73e889f3efbb4b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ef29d8991c9cf8e03f89881e0beda201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a02cd4dd8c448b6634940448a5b0d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1bff4cc2e0ecf70c4c4a6ed7743c7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f307e7a2e29ba3412b0f32a70b196204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489a947217843d9e198a9ce3a01ccad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71b87e562dc6f3583c52bca49333ce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4a0186c2234bc67cbdf4b020227e3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441c916865a68b53b0593cb10700295208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7800ab5f360edf550073f2891987ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316557ac4a1b1af5b03d699d989d449210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd936dba583ff94f283500426b859a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cb06c2afa801d708ef2e2820b8946212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3438863e56ccad2141bf5d76337a7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115f9ce3eb3bbdc6e6d4cd4babf3670214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2adc73014353a8d6ce91f4de075f6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b3796b8ce3299b031063ad5bfe0fb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bab39f248b21d4018e85d0158032de217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a7363fd15b52e614728f7d7676366218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e2ebb2393d1d262c71e37414484d1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f29b7f9de6d53417679e6bef64eb5e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4dcb69f925224a077bf28568c1b29221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c12ebf42fcbf9e3e316d9e7ba6fc6b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d7f06c2d194c5688c61006e143a7e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757f4e56488f2a3d83f9c21465651da224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e6bdfc966c0389281843145d3d618225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f75bf6e52357950edce1b7baa7933226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8adc988c24b1ed76d804109643007227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afe656a3b87d4fe1b7c48cafafac5c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80eedcc06e9658f0153ed9e06bf4c1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950b74eb4d4030768c9c8221c9a0203230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823dd879e2abf01fb93c373b896da1f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28370839f36793fc275731e317aa705232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfad0e80443ee86886642667eb5463233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1abf329241937773b45a866b66e49234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db928d708cae9fb070471e345c3fd1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d7d9904c1a07bf27d46a5d0ed4384236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca05eede039310d0607b931e6acff3a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fadc02d1c11c7954d3d3fb400b6776238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d49261899a634a1962a09b94bf9944239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d40ac21fe49cd410f36c89f42eb0b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e6ee78aaea8df5e9de9d82581dd9e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5592980b404b70359419bed5f5f2cc7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c3f5cd0b94273db9596e3120773a9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2998c7f4703780a9f3180d08e7a8b4c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e403f9f37354e20a3f0f05f1bc3a49f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7dcfb1cce6fd618e494f47809033b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc203e839d21605f888182ba890a13247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fe33485ded69d94610e459c9f76b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851890d6abdc49ac36901f5f424e9cf1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd7ed488560c117b6f948d64ba2f43250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f9284f8d0eee38886e39291a9cfcc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc216e74aee5c86546d6bd5a1c0dcd93252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cda7bfb7a5bc678802f10e1fff3e8e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3f57d736be13c05d19903a431d794254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3d8e821a757ad309694561f45f2a7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb70932231286bbf8b02e0be0c4a725256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db38b45ccd78d3d3c8c22ec1bb011a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf757e183dd4df5f6823aa2202d35108258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339c0228b51aea5e1aab89374aa1f44259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a0582f9800ca67d79420ecf1d3e08260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67891524c6ff14b6587767208bd252ca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199de5810627ac0f12fd1d83d62fe2c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69725b279e9e8bff364d0c0c6616e5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96917333739db86b7ff6a75c29dc9bc8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef812d1ddaaeef077241852485b64fa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabd643d693482f44d999769eefbf66266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c406b70a252bccab263c592a13a33267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2892bd378101edc7d62c0fe5da09e73268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4673322d1b15ae99932a036c33f7e5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baeba0cd4151612e03a9fc57c8281d2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b750bb592f23bad9e8c0845450fabc3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf7ea3d5ec4ec9e435248bd1ffc12a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710f6b178ae0f58d20d495d3a622b51273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3075a7b5fd9e4ea7a7618ae33867a7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba953ba1b295ea6ad799193ecba14603275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87e080328fdcc5e811db33ac9a13cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb835f4afdd07091f21de8b5bfa84066277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21384de1cfb42e8aa231edf8199da7c7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31e1f5c18d5507fa821130437a18de279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3773cdee1168ec68dac93c7d3456e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a9e641e06fcf0833296a6516fa477281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668979a9824c75d1020fe77d7df33335282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61c79474d4c625a895948eff28833f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b0820913760cbb2cf335a57d690ec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f907db5b49602d8a569d06564557d78285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14090c4d7f0cf2baf581a0e38b61804286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90040fc0cd3e93237c5bcb146f77faff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578f9513af00b2302cfbc9ee31b7602288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d9368bcd0f398b5a0c851b94c2e87289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fb7fe000e1a7e33c904103af7c0d5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a1dde7fe35b4d63fea40af551aafe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff9708c9d21f8ad3443e3f42c4599d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce02905e54408d32631f4454470a2a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622f8ea93157fb565fbf9193666ac17294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba884fa1c7495afef8ac2d8e3e48e9da295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a60699eb30f30c801ec065543943ae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db78f835e3668e9d49c98a9e3edda9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3aa33fff37fc63a1e256bc815446c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5c40a93c6def8ca47501575db1851299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbaa4218d0106c136dab6de941cb8c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3859f06ccee15c91189e7693fc277a5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08ac029cd50e3a7eb80ad1c6a97374302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b78a6b3aa51cbc75ad0bce6b8f8d3f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7762f01a7c4f1cdd31abb8347476b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde43625a7e668aebaaf4a9aeb11ee3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e2038cd969e85ad411b6c7a4af539306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db65d20d6601595abfe65716eab6418307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c56819a2b666066d50f238c02e2c17308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735ff38083f0b79e4a078d55b039f06309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5943cbf0aa89e5e3985b00145e5f82e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc81435415e0afb544716418d08880311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba8e8a9f99630949ea31fe3e148184312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e94fb266cee4ee5747f23d89f4e7ef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ce46a1c76a44cd1e05f85e13481e9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bf017e2eb1e6162e0c8b692d9c16f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f0d240672d4f3744cc431ab81fd91316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc574d4b7d6e368e4adb4471c57598317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3796b65bc562a4b881649f4e3b2282318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db371d9673ee767769cb355b861700319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14753f5f2b1f8ac928c31caa9639fbbb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9bf8d5ef42d1fdf99ec88c29ceaef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e85511a69fe027b3facb0bf267d7a0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e31be3740500edd48553710a4af01a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e217a7967872e6d5b923c6eaa42bb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2a9a23522ae82998330c897045796325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd656f4d036ad4bb158cd13fe032930326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0989a5faf795028f261c7c5d9d384327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559a63574a215817ed35eecfca66e5f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c1715307b2a811628e6e29bf54cf3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4970ea97e7f617f7ea7f6f2004578c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0976db00481a99a5a1edf722e36714331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975cc4ba95c34572b901d5fcedd3216332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77d1ecc308f65fa0f465e724ed7f0b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19ab75a424952134026fc2d6c09caf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa5cec7d00af0118f2cbf6738095b1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbe4667c1619424d4fc929f5692873336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7a795cab81a1c8c0b6933aac2ddfb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0f31a7ed4dc5aed901f56c799bb98338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07c0c19957c1bd1b627e1863b9e071339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b521e1eaa92698ce6683dd2feb63c65340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cca53a902c727acf9aba47fcceece5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3c22359c7fb184512f2946e342ba8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391301824e56ad9ea4d7b330eb56b76343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e4563d898aa2d4c5cfe9fab166bf4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ff1a05d6cf33296500148a066c110345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9079779770b4d92d6d13c20b67903c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459bdc78f501cb36ffefe17f6b766e4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31f1a1da53a0faf661094d7294c5cf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa235f815b9e7e5b797e63fe69f105349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702de99df1067e1ab85ccfae8881e28a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f4405cf4872e3787931fcc1850546351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07a977eae30051aad5f96efc235e64352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c68de9247b2e0ad8f45d86517ccba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244930cb2eb26060866bfd54efbb503354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f36d72f0965fba1021727891929fb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b82a191110f85fa3811ac73497604d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd643bd6587d562a2234c59d363b03e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b741c6d8a0cfff89971efc124278695358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88e34808508b01aafc69cbe1122e82359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0fb5a16c3aab1f9d7c93b02a5a85a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7cb07b1106c981bd4ab79ece36404361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b63815fbbe5fa2c04b1329439f443362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56211824b6b62eaaa841600118bdd6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3103830d59326ee84f55f57ceb64111364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba88ddf60d65ca6b8175def4195a44b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda208ebf14eb23a0217eb1a50c6f5d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91942d291dc667f16fb36012c426e1ef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a62e6cf49bd8ace68e3011268ed68a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5d4df50c0bfcae294d41264a85bc0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfd5565bf105150b0c7fcf9c1793fd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c72682c88b4727e572217edb0363e3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63c3af112325f7c92ac03df676719a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e85ec210a41ec0f5dd39effc9efb5a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a234b5b4062a9a2669541f960b5858374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b59aa6ebab26449c24e37482f99674375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c69bb206edfad7133582b60bffff7d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e3a4b9b83fa8513e80f1020b33703377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b98434724a851558707461dc008471378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f05093f6a5531d0416ccda6ca4cb91379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8feead2667c7b00077fe64cb0989d44380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b6c1318e8d663211ae9cb72ec6a90381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851c12781c007be63df9ad1af1f27c4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c3609351feb296ce37d10b0d25e3a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963214f421cbd7f1dc468d25b3ab29e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c987d4106afeeaeb3ab034dae2774385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445042f0b288ae2a53385c989856ff3c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d127eee2b863004c07f7231e9111d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb250ec01d9c6f0213fcac446ff0781f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5eae9808a4246146222a4bdaaa0856389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051f2e09c28d02fb6946d680c60ccca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afc58c141978d203fda1e395a3075e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c54008bddbea3a95d49e121bbcb0f6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e0d535773fc3232f292bfb6d648fa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348711f0508d2e4320e2a4400b08eac4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454536248fa491a7809d9a21a2f5bf09395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018db971b4766bf4b6974c0ca5a93a58396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365d38cd0a6d6138e62a08b5d866fbf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d948d1b709cbd5d27cab332d64e9514398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac919fcc8df9fc363597c627099294399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ec32e7f1477db6eaccb16ccd38f04400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e44ea49d98728ffbfbc74eb7f5f661401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7f2b8302d6377f344b7c48cc69f5f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae081e5c297256b87e4d7e5dc74ae6d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355038a98853cabf293eed3232919e85404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fe6006c026f26ad3b28f4d9199e6e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a364d12e70665a461286bc13b93c4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54740e9d672f53ca158179ac2d3a7d6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af26967a64b0284086a5960b26c523a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ccaeb7ffffc90f53235ecfcba9ef6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b431d8c986a3944342fd8076c40fdb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd073a1a827ae14bfb5b3907850d198411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4e34f3411ee55c25a7208d1b78d7d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ed01c5542d370f8588cef9a7fbf71413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b8d77c855768bb45ebcb82f8f71b6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133aa85f0b1890b2dd3401d2a1dc755b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699049d78f8de9cd49ba202e0d922fa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0190d4b5d5b9cbb922af74304e7544c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc26c4487ec540b2fc358fd5201d829418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6932a8e2ca01fbf78018598f46849a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a69bc8c7956ab82028f537e4b24d9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00eadd924a9e8b0850f75b9691faec9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c4ae6b7e78a1a16cd6e67265d276a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907cf1f672711e7c5807dedb1eba910a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4ccf2d2cf8580c38ea2605b8b11d9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86a7c3c7d20b8ac8807bd8b4592cbb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073589de1df53c81c41b3f3f8d64687426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73efa3610f4276fb8533159a25914b2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609e2336fc36877a8cb7de84ea37798428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b3a6092724b5d9c3cce8de36eb240429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86342f3b701aada27fa581c2f654ec9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ca41cca0c85b1ddb1cce943f77d77431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784d89c1c55a4066fcc454a00e542c0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b21bc0b469be4282cc0f49c4bb4540433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564d8601cf4408fc48043b0a8bb74cd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9d1de4f7596d4643e57b0b5bc0e16435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808f0f6d9dfa402916e07560e221fff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184ac63bb36ac71a2a2243ad81e0b4d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe497d15ede60a55f709f173564c4fd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b6c65566a810c708bd0c8b4f8fc98439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d58b371878ea8f49af90d9232e8ead440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5617e141cfbfc3825e598df3c8f09e1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade78684c98fabfb69b8dd7a3724717c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19a9f4b27af5c2c5384b83f543c5f6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919e2f00bdf252dd7a586ce1ba03233444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1716ff6b174bdaa30af4afcdd0b9cc6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c87ccb9d0c25cfe23e2895d710c2c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4650d7a290bbf09882594b732cb5c62447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf5618937f58f62219b6897df2f460448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84f563b572ed8d8a66609aab501d7b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09740483c430ca377e7487d5019da76e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265574032ffa10da6fa2d53de7ded603451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d53124ff2010512987eb31e6c50b00452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d63059d11eb7a978edd2fde277ab75453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae56d2b31a7a2bbc4c59b7bdd569ce3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016b574995baccc063447dc71d531ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c95f67e61015888d1acd30bc0f41c1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc2049a96fd08f10ed19fb6a2f669f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3bfe5ede755307483e2f7031eacb6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5d71d7e61ba40e9ef6900512ddc5a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd868a6ab680d7c9b5e79b3905ea7a51460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce8b9409edaf8df73612fade70c504461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce3982c1dcc3f38a2a12f0d988f652462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a3af7c6e2419d70bdd96501438ebe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db236f5f4ba3c0a0c75b6a864036abb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdec8ca7286cafd2adc81c84bf7ee45465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95fd999b64661c34a7ac19eb07dca3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e9ed15e0334e0cd2f8fb4eedc355e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2deda4854224788283df3630a2814c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3774eec23d1914c14595ba89035f4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac5968be335cedda8a77c0f0fd270f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d933042c263460667f739b41a1ba3f2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7ba5b08eb4b33ddafee7dde605d1c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fed8ade1469e15c94fbabdaf9e771473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a698594b08b185a356b1efcdce815474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14b789ad77709afa1d10ec9c7b5fbf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29da29150ae1c9a81ef2f6f9dbd8772476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72622b7052c2fa3cb27788ab686e83e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719e399344ed715d0705974ea37fbb4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd9518d0d8ea23952fc887ae6d68c2479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>