--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5ef5c349dd387c186c34712184b571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062ce0b9bdef9b5e38e57b47970c7b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c628c42d88cfceb10fe6663f245a5283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ab3ac4a69ae082b60167a485b2eb54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435601bd22cdaa34ba182b1ffe5256a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17178727695ef2c458db5dff875fb36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ccd35d7c3d63b1fc401b268036d9eb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff20d72ac809c6f70c4e30d93f7db4c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307e138db6a46342ddff13ad7d7ccd69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24da2f7b46462b9fa3c44b725c0ca1810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5cd90033fd2cbdc707fbfac3fc49211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc6e0cfa7c7539a180f98a1b6b007212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b90dd99030a62d97e8fcf0b9c86e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28aba9f95b9dfc74d16460fa15c18614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34434581e595cc75cedc1df338df1f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa930900e65122b27c452b4a21e3fd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d272af9c41b3c33239843a042f0d6717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4654ba0c20c6b18f21a15b946fa7dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9a936f981a86f97a3db0d544b421219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9752b5c3ac918e9e8a43a535654c9d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae3b8334c1b957425fbbcb147fbec721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a44767b66562efbe5c6f85ba7de2a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ff824c951afaa0b75ab4eb696c1e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bcdeb70978cdd11ccc206b34f0f4724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6387178086131e5ccef50d781ba5d0025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc64f40f8a1b10be290c80e2eccb6526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500aade0fb8abf0c8141320de04818927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2dcf1c888b6c227fc8835cfcbf7e7828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa115474e7c6cc786faddf19f38d05929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d77707e9b5bad1f700da4fd276e7c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c419cfcce794d6e30762af5abdccc8631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173776b22072d49f1a4641577b20700632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6099d2f4b1f4c27d739e1116a21a1f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e89da96fb297a1812b05d63ebaed534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba79ac9134ecf66c394e0f05fb1f4f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abd7c3581bb4b8d7df3af99d65bb1436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7421e42e175e39a8db91c5a71f18037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62dfa15543d42b8fe3ea6339e535d4b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae7fff2cc95bbe42fa42fb53e06a0639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b0a91f2ebef755579989e7aef76ca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4944532f4cdf1f24ea2f7e61cee8d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d9025f2e51ae42478e49c141fa28f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f989792319a073923ee64dd0aa4e36a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bec11912e281f722b1a7d569d9c95e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdeca282483cdbf39df40f7c23fa2b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c66e388e6417e81dcf1dd40f5caf346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cc4ad4a666491d81056a425a9f16447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfbb601746d68fc7759648613dfcd848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4c9e258366d86bb3acc97a691333049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cfb86b8a02371493c8a14d0d3105750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26b6fbcd60f465958175fec0a405c351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d420e1def4ba9724a9a6ff0bfccf5452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047dffe22266a7540a424314588d972853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e86da1456da7e7b2f3a042894b5d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a9efc9eea803803f6c1417241e1a955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae206a491e95736d617c00f1b14b6556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0775e741c5a07f3a97f01d7e1d540e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f415fc833612855430de8e04b9e197d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d88e41ef79099dd741997d6cace32259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a78a5d44892f2fb72933b9b39ebd8960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56dd21b325ccb33f70cc9a5915572cd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda2df4124bd5635a24d5895eee481c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86a0b51c758be9f5cf4ef0bfed1b6063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d092a5b75f607000015aba33397701864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957298aaa930410269c1dbafcb4fc4465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26343636b005c00a21f4371a0df447e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98011d10ec051be4568920747b12125c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a488c12cee103b3a14a28f6bd92fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c803c30b87e8cb5af6bee7b36239a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b89f141adfe10fc96890155aae0fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeff3c6458b327d31d55dfa461423ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418517e1ea3b687032f67a444dfcb3bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58f804ff2f1492cbba3d3b87eb87e273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0008da1b15081b22b6f995fdc6f42074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813efc9e8e01c6ccc090c431ab57f31d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01b5b5651871d972b5194a2c9c4e1d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17573a10eaa6c61dcf483cc9ff54099877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7edf145f41c6236b9184a04ba6b4ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cff4a92b5dcc4b242f8e953fef2f779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b5494f651eef87d01b6db321cdf9580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605421d168a1f5032cece8b8111f72e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1d59e230bb5e078fbb5c161e52d6882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cad6fec656bf9e0f97279a88e00c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc0bfc4687b2f46bd7663b31e384f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad15541f61692a8bfccfb58df1bc98785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f777ed567fd681a70bfe6412165e7b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e37409d27327255bec6dcaf9c9deb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ff0461aa58648f003516f238534bb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e72fbdcefb0fbedd185273cbf88af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947a87505c7cdb9bab32a950347a16390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63727054498e587eee126cfd4725c9bd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288b7aece66f65056f3bb169fdf6cbb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cea4d53c82b39803b153a4ff0ef6393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebb34701040b1e651bbf673a6102a594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4665daba915845986cb1d75b4012b4995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082633e02fe653caee91b954fba5b7796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9364f12c39360b778f418299b2b76a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b0b4ba3be197bff7f71f44774e2c398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e327adbf0b5c50b8f0ad355120ab1499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4997460b6d49e6bc4b023ff4910ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d04039d61d1fc98163aa27b2517bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c89d22f9125fa508b4326bbc4e05b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58259f4dc9994cdf8327b0e4de8bc7d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ea68b992de90d448f262d04d5d1ca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0b7ee6a56c19c8463da622ca990df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d593a871b85770c2f6c493bb6546b55106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28574a21b0abaa34bb1283c776fb123107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124926d1840853300c7b0ec9ea2301bd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1900cfbf0124ecd8d6858475da04c90109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85fea7f8550bc884aaccbe499472c1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41382591099bdd361ab083f296f98cfa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d69f4097f2ef1c58593905825c5027112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413e26aa607fcd3cbf1475adbf3a1b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdddae1bf293fbb8f9cfdd57410a8b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78192cb93fd79efffb9f8ae5e1e0a3e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713832f4640a94876b2a7827c5ce4de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a59a72fd2dca79b36165d9d195f23117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c398012b1d976ad121158aa2d04fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667459289f7e2f65c7850ae1f8cacd0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee30bd0dcc00b3fe673be9c45e2ec1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184edee8c133feca0d3e83215df79c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eadbc916509cbfda3c4085359ad9dac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a94010f3ebbecf6a2cab0fe432f9f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08964d887a852b4c170d37a229831e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c965a80ef5820a187549953db6e6d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168697ee1e8652e1a6aa8a440a7fea56126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c77519eed29f24fb950c71e40cd9e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b142423880013a3f50a13e1bfc42c1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8833cdfbf8ab28f508545b0f570378129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adec20af4fcabf3a7e8f5a54d3fd22a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341193029d64cd46d6f75611b4835b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d1131031390232a98f50a9efc0687132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4beeeb1c6d57820fd57af487315418133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728fcabaf3c2d1d00d4e4121eb345cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed9a0299003c8c6872a32e9310bc9e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cdf919e81cc5de4bd3d9fae180164136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483e0019c741a47a199803d20e585cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9479aacc71417f81ccd059fb9ae0c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c0cdeef6ed4f79de8ed329c884aa0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27714bb97ba46648b86a2d6a9a6428140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6d9575e9bb6b3b4dd9ff91c3fb609141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54217cc16f095eabf07e662efbfd8b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2322b77fb0010c82b5a5b9e1d35b87143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308ff15568615321346d274d838c20d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94ee1f301e8b79195cc5b15cc82b1f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66614d218c45230cc44eda4454e69cce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba49f387e3d25c6511d7974ab4eb330147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce483482c2731b279aa99b7c0af63d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28f4e5c5be0f9c42a94cad6b96dd74149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea737f765586cbc0a488dc2936f9e43150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc368ec6c89c6f3025c641ea08820549151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a077da4e39265103303caf9373b8ef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced6fc05bb0e7b04195dc67ee6a4dee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc5f14bfc79b76dee339ced219e356154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9606e5319a0fed1099c895053ae91155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d19471d832798266b765f6c519b4e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56027663b1904bf714d295cf0a209f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506f29318cb1a2ad8ada571ee01bf08158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae40520c1ace09ab6ef1240e4e461b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab4156febe6a539d0756f4e0ec7de4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1163ec6da412680702eb2c70fb7210161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d965fb02bab4370f020babe51bffa2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c621a9f96c1c418dbd5fed8bcc28e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98451e48116ac45dd8e16d1fc8a9e3d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe976ef6e00bd0f7e15a119784bbb9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278d381d491df3f1a8fbf14a9b22ca6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83dbeb88672a9c87dbe4713864db541167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3571a28d6074d209de6e80a195f900168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e776eb4cc682d45d86fc5514a9f77e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f5156b69bcd4b12b1c0daee436531170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8391c76c4a58efd2bd4584c07de7f44171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6931b6c99cdfd707dcad37a361f19e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d989766ed7820d599935b684d0ab0b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9486549ad56cc79226b36cecec63079174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef56f96b3f6fbde126e7f9100c7aef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7f81e58a5cf20d2e2fc74b840eb4e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2dacae2591357fe4bc82a3a670eeb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc96755a7871d3eb84d4c369bacf1e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28c90f1cd035d5b37fbe0facb42bc0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39155d95d67ba07a8d0985277b7c4ce9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babd3acb7bb8824c62375e063c190a5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5beefce69a1faa9f1fab420f43b2eda182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb9aa7b74b9476e7d3a100e46796ca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a86bf72eded68d32979329febf4760184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a06c3c14d8b5c8d3fd71d52c34e289185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600e2f207f3fb6b30ecf37d2e617fe9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3e722c0cb5a077c044214ed1569c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c269558619c6e94bc66ec88aeef609d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8c9ed37703e92209dcfdd96838342189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485889fcaa31a9e3cf5202bea603e991190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e394f083e96c50f66201ff2d191a1b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6222a27b2d2b328b6e9a21ee8720f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a5d376dee26d83781828073f426f1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae361b3583a579ff13c45d89c8550f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd1ab1cb6ad2344716361fac983a6a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d3a80ef96d355bac982c3ea6ec855196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deef0129acb44645c46c6c0491267c2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e58939b7457750d6bd8c92d64cdd5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89792f21ab42eaff0c566accc4b2bb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebdbf9bebbd8c18179706b806d2de4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eda38d95ba7fda0ba253d4ac34ff75201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2d6da247cd03550e6f1dae4f0abf0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fe3ab97dae5e570677926fe1d4aef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9734ad06eb86732d88703f41c08f92204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845173246201d895840bbf7b0095106d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b4a9ebbc25f9326d876bb7fa4f97a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2705aa0b314dbbe52dfc02090fcb524207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8c249099d6a7a44109381db6d8b6f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb21779e5359327951a112e2607318d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faccafa8f968e2eb6a235efe46b1c68210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e886611852f2988b1307e9116d3d57c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef5ec4448de5aa03f791c83c98d546212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019c55573b3a4362adfea2d40dc9c26213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f8b2bb070b88b9f2dce1367fe47da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e03a4765e334db87bb25abee384b5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49374a40defb31f0214f055e0a02952f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1061fdfe2cbd18dfa2fdd256a0d9464217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f231ec7f07a0829e8643b02beed78218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a928c49795d5af1e1b2ffa8d942fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb761aa2d4fb429a356dc374bf852c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cde149cbea566a6d06e5c12c47755a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c8743fe6063bd3424cd484759885b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029a158270f95d9cb55e3c38902de76223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c2a41b7c65836de1d27e796140073224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7a2935c4e7de9ad7f776d58a0335a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673278b6a89a49a9a54007ce60b1f39b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04a3afd1ca0efa923dddd02ed289b7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e1c562197ccb580f8f43c504df1a6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67daf999caf96d895e79e4d84e20739c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a75a1c9912e910b43c21f6282dba1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1adfffc8cdf080cf7d35b650b94fb9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38321be5bda9740c97f75cfde5b93031232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa15a2e8a02b8a69a29ac99fe7f5a4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d04c6d7b52756a7b62fa2292b54b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f5f8a7ed0773f8395918d12c9d3c4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafb5a066d4f87188f32a93b9e81840236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f941143477c6d68d8e9b57625dec3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb2f1f4ec5b09032b0a064c63f5f2d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7baa3e71bf3db992276ae54bf54f5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cc79aac22365d22a4113e8d4db62f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce86026746a5cc045b4b644802978ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa45f985c0a3fcf27d01bbc5641a54242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f88a5bcf359f157040ba16a70cff00243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0eb18197399f5ee97ba5077131b606244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c26540d3b8fb2f51988465ac0f78e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43670918d0ae564ea181c66795659363246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d0b7356e5992f8a8f2255e34b8d70247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb002dfdec157dd1b336c2c6f01dd6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2666cc790d9e34477b285432ae4100249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be73bb6031ec4203713b5bec16d222e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9f6b6893d710ebe0671627f2a2969251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4dd8be98a0a66e5f447ef6c6e8af3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb2398d18417032ed7a59020d300ed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b163723bc07df4586c8e633f962f91254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b386213aada68c9a711e24a02d8bc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932353491a49d26e60df06176e11c167256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294825b3795f8f718c498d95897d8b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bee43c41811aa317ff358aab0295a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c653e90faca7fc045d970c495b15d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb67c6c836a5ec910bec05705a6ff4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f103d790238e323c084a5262949ca37261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c3b97666c754e86dedd34b53c2ca9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab691643f47e8b559a7964df54e8c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ede4c98ce5516f6f44e669bdfaa121264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee054438d66dc7d593f25e2995add9b3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e728adf5a341c2ba459c65047828fe0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a0e003304341aaf134d55c7b33fc2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9428f31f7c0eb893f7fe60a95dca2b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f33f1c33a8fbc06573f0da36c9f71269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c76baf316228a138b4d2552be0d4c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0745b482dd6516ad383a34e70dd9482271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41b37057b9563afc5796bdf20ba27d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc78dbcdf945175e8279c38d137f08b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486cb251d9dfe05129dbe4118040b53274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd759b15cb92908581e3b609b0a651275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0abe1e0f7285f03e66f39445936ca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2446de9a90e86c97772b195fa220a4a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6d0e428a43a068d132caf50bcd165278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cc62a267a3b8a8741eaf8f0990cf4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6fbf5ae4f489d9b13d84ddaa54833280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733196a0f3fb2e699c16960de4e1f30a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8a755176f104c11fd591d97232b91282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129c2186157c0a00fa9987bc816b2aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3725d97c2b129e8b52681613a51e6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6a0c5069eb85b9440dfdd11f0d808285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5f4d0534a0766cd3a6c5e6f024458286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f81f91421c35114da4d1afc946a06e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a75c0be497b132600bd83aeb66e6a6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f18919fea73e9610a097de7095d31289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38538eab5bcac71e11085623ba9fd407290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc1ee2d561c1dc11f499188dc9aeea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d265e05119c7347bd3335c501baf31292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5b439306e1f1028727ed6dc764f6c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00a337931035480d3b8f1d37f0b71d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12e823deb64f2be81b00058eccd161295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563b50470bbc35a318f1cd71497404a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87088a12a8d116fe25c8d882447d2ea9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa75c8ff56551d3765058bdb2c8d3a1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7f952cf2bffbc96a2fea8523362d4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b43b03a556f6a8c50853fa761e5946300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc9d1eabf2850b41f5f89a23c21893301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf202ee4cf77bfbcdf9129ce3e4504302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617a8dfa7bc908199f9c54cc40f4fc2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde7b36561fda3cf235cd3a0a2da36f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e6d608cf34e38d95f9d84838883b7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0546f818a435ed1024c85e6f753a0af306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72080d1b6be2e0a1cc1bc96d6527cb3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89dd5f468d182b49df05b4420a0d391308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8fd2042a3a911c1ca8a4d4810c8a7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc11ac268f61b8edc6f97edc3b6bcc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0c10a01aeb35e99192bc51a481658311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afae3ef205308b5e43c9c069d15d176312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc25cd7ed37502602a0a40210a28aac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5bafc4e173100b690c0293a0b44af314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbde282f7c03472a287d20097f8d905315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877709714d872effdbaebec4e03b66e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4daceb1106abec32014e2d5e9598920317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d75e8cfebdd560848d9a7c245d948318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60141385f9d2efc317aef6308a0d43e2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d867d535a7c59cc5fc27f93406eec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4ae0e036761fb2f1a9977afb99eca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e972126d52aa630ae947f25f72485ec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fac8c9cee8c7583ffc2186eacdee2c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d4b0c0f9bc5eb79b9ac55738bec69324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64b918178381660603a9d65d7bb9d2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba50ddcfdeb64a5527b06f251864594326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef6023b0170806846e26a15df440a5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb8de755c8b96f4842d587c8fac4a5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305efcdae7028e402830d394b5360a80329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720ef9bcad14631b1abebb0ce04ae9a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5222c2aaaeced9ebbe1407489a2c2e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4360c8c8f1a6725bb7ecf34ae07cdfa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cab5f7055e1786bf672e79e5cb754b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87ed881da49284cb2ce53e17e85cbf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e9d348cf92657ff8da4b8b0695382335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eac725d9fc976a82c239ab5dacec40336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9a9783c42c5e502ff04bfd9a4239a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd0d02188c8b48807d8982ddc56bf4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99341e5c28b79a2d98c384d6fdad9d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ddfcd20248415bd7bac41165ef31e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7756373d099b544dbc9cf6abe395c33341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6ca22577341ad34fc58ab7aaa8a62342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ce547a6c3ac3df6288bd5fe4835be343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490485999e4ba6d9ea8f37df37dde164344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e511b31c539cdc7c636e09b1aaf6c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e8e3c41fba678cc9e869e3de0adf9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca2a981b0f1ca4ed1d35f185e6ac31347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41c32d428a953354d715ef467e1a94348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8e29d76582ec2a0e6f02908533ae6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb068105f5a48113f65d43125b0363350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339adf4878f5d9a9f30044254b69e70351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c014841b2d3526c6bd7bf64263fb7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f7cd6cfbc28a1afbb15f059b28337353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa01c99db3e02f3f8afcd2f336b04a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532b5c0eedab17fe959a4eaece25e26355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67df95ef3604254aaf6e3161cd761a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1c7eb8eaca1872f8431dda5cf3be1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf8662888314c050047e8a0a5805a9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e2257cb1ac7e83669cf816a734bb5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c1f12cd702cfa92fd8c6f08580ee7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbbd383559cb9c216fa2b608103e3a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73adc20f961813d9e743e5ed117f8f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fa600a39d14e8682e20ed129b0fd8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98da1229bdde4cc3820d688ca52693364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d52dd17f8e037dda455d50d0422ac4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679f72504ace447dc4c8a2ff18df631366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea31f08852bd0d99287989f100df62367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a7acd26d9ea206080e8eac4467ae9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcdcb7bcfb3efa228a124740f4a4d4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d1129d4810f884e5e2ffd62441b42370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201747fa6f2bf3a4aef62f6af6f59968371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f010a4baaa3df04efcfebfbfec0c4da372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e010493d7c5f2283a21d4a853d76eda373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ad5a00341188602ce8699e64aa519374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd714245dd709863ebbb00eaaf07e0e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047342698d723b2e7ba05e41516f431376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb5dcbe4e82133a704bd03bddbff4b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562aaaab3aa0a7809d0da30584e06b6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f372fa786c41161944cab93dd02720379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2d5b5ec1123333ef0ad1b52e640cb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c76edca1b99af34c204f0ae08ca42c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66f45e09592dbec3d8f65674bfe6f4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875c125bdf8bfd4d08760d5758509e7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b47e201e967a21e7959988c39fef4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990e308de4eea96b6ed0fbc9df7f8fb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c6b0dcdf22239dde8391193314d6d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5220c0e539c97f0ada3cdfa146b7f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bc24372927711209ecb42231f6d3d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1d1c15e3a49c06ff165cb8aac95b4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddd8fc8285f52f1f30067d24fde8fe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1fe668e961d725bd0a08874693fca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b616eda5df528ba20c2c12ee72a2948392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f4af8669c2baef9526a6bbe4868cc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cab47d6d76ba535f345e6a93b8311394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce339f3f7af9afb465c1ff5e7a457d51395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac27c765b74fa326b5281739d42d53396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c1e284431b43436e076f6ee0e4574397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4be5bf10361955c10086e09e3a0912398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4afc65ee8b8c4c25e50c197f1386d1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4476e71115162cd87f75f408815cb73400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5640eb73559a2047e32419ffe550c3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c2337ae7dbec55d1d9c89d99a5ec3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2b8b799cd29150e7b3ce678916d4a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c99c1a8f3b6dfaa80851dcc51fd7f0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43bc7cc8b0540d8cbef7cc8332101a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088e9cbe46cd7ad849d976f10666cc4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf9e41c931d4247fe3d2fd12a24f31407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef621d6960c9318a3527953b6cfc9a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501a8c64f2739af404ed6c72ce748b4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087d9b9f242d4f69ac5cf49481c24e6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b7c357e85da7af86db3bee494b6d8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337c1d8455393c09c94c80710e017aa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254688bcb352cd392847ae7467554a7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c43111f4e7829167e90e3775ca502414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38644e2f358062375370ccd49ed52d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0a17c71fdf6f415b8a85895640fed416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949edc3bab93763cc3964aade0eb2ea9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1582773bc74291c90a153089d9b44418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a17e49dfe02845bf05a1fb726ce0ed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf26d83bc9f7485751a8f479a2797d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7dc5cf433044ff3966b533ab09471a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6e922ca1effa0ca015ee7231e0cfb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44221ef5fb07f47697d101f28d6977e5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc95b72411ac002be9fab47b467109f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7580e307cd4e546ceead7bb61ba82425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c57d782f5a89a72d9c599d800f69c0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664ff847573aaedf37e060171444eb3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c3b710111423d0d30a0e5b485fcd4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afa9657a57b52e308d1c33eade11f8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab54b8e46d381c6dd5cb950b3f8bcbd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e22e1abf6c10e0de0469cb8abd9b11431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4209166fde3b3ac0f6f2e5113227407432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72716337a8cf5c27c08e8a28a0e6be27433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dafed3653cb05a10b17cdf34e9f326434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9578b540535803ef5c1332a8e2e6956435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84903b9af0639bfc44a1ac5d1a932d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9319c9140c52a7d6c2cc3f681f353437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddb154650378ea6f1b82d0f2a44b60438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625fd0158606e09dd1d238d8599100e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9aa78e59cdafe700451f41da348bb5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827ccea1eddb4a96e10c94501d34880441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2c0809701c6c4bbd49aed6cc0e70e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3643abb5b4c1a4c72301647fff3a6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3076e8ce95c06b53de0c2912d55b5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774012fd7b9d7980d904563ce594ada0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff9f624b20b4a5b4f38ed63e6155e3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fa0d8414b5b1e10abaf14388161cd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecb4f8dcbc93a3b6c255025b86e433448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6d5ddeb07d842638ac4109755577a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094ead2621700d7ec3a2e1d9d8afca2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd74b0a510aa714d8abafd7de6b5241451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff48ec65ac698a94991a45763a9a75452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56125148d83614fbb09d31026f7ca1a6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab07bf86e9b51f849420e69e922cb3e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced560496ab6e640f4e36739e338de84455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a440ec03441dc2ae5d241f2decf1c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9be2ca9aa64027e09d8a32f8da648457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624ae28399552f899b9749c8d99fc12458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719dd7a11fe18429fc3271744ceec3f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114ce937343d8ac482352a846c714b4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35473d78b38fd37400a62cbb227ae506461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7941b88be1335d37a006992d15eccde462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7977761d76b3e4ea8ee1fe72683740c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de43562f33ec80b360f58a68e46a6f3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbcb04edfb0cd2e47b6117d642914e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa90d56466b44bd0bb459c4e448889466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a996f87ab88d3cd116c23ca1449b4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf708a1b20fdd86f927448b514428a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195c232694b42ad04b6ea8fc1e59e67469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf97f4af3f69ea9ecfd3bd4db080f25470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c354d4d90b07fda250788ca88f9aff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135f97d407a58b1e4e998b422902997472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d71a5a80725d06e392247478b895e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f31023d1cdf470842a4e31880b3567474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2a67dbc481a9fe973f9be5a71f5e0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01dbbf46175cfd6295e983f45e58a26476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202599376555c57e06a6e7fc8b2cff7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfc89dd7f27b20fe2021fbac6dc557478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3a3ce9db3e0dbabfc119b7c971899479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f3c4885fb8c89f8d1c4767bd5ac2e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66b7a60e4464e92f233fd4d0ac3c24481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af5a12a99cd50b16f01b39b50f4df7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e03a526135e9f82ff27e91bf41bd25483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f34f0965a869a0fa979c6af211c535484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd81025da8aea7d64202e7305c678e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea66995e2bc74daf1ab217434b9616b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f1ebdfaa64f744cc29cdd1d1101b7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1824826349d406e2bb186987f53ddac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbbfa2b53278d597bc3973091572d1489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fed6234d217e09dda65df77dd31b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44568220589ae525443dd29bc156b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200c84f12f4e19bb187dfbcee0140cb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2063631191c161d214905f592e5acf34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aecc49e5f7aba5588cc648650eff085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc032601ce239a571ebd93d4069abc66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347f6053c65387c92364f289b6c1e497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961306a73fb580fb2fd70dcd23970a398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ade8a00ec897664705b7cd9fed1479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb24f3d7a3c31f20053aa8a4c78d9a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090c24ee5c2417e1ba0e001fcdc1e6411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886aa05118b11da6264cf2ee413e12d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a303b7441d89c89e4d39970ddeae56513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2bfb682ad8b9593430303f859d36c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686902e367e9c0cbfd0d6c98279ee98915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26103900fbca155751870074eaecadb716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33453d48e82b3e0403de22c1b6155fdb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c3946b3a2ad96fe60660b503f0ba818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7424f933ec65f7710111287ef8b9219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc5ef97975abb1c3d3aa6bcce6830e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608bea41fda24c402c091eb97a0ea5b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69169194fc7fa2f35c42b8698426b4ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29784dc080b9122dfea47658c740e7ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732b707415f6b6bdb6c5e5f783c4faf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23016c46eeb23e404a21d61f36bc86c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d44c51c4b164534e3f625163f1dd726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978ae1c9d40a2a1bc995fcd9a594d4027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac9a24805f35370916181279e4e1c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bf8cb5d0cf1f7c776687f101d678029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5872f936b53b8a25536e0c53d78229830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609837ca6bf87a28eeee9ec566027c231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5276775e34736ac963999c2cc587932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e11f8ba549591c55145a354fbf641433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4140538010c88e0cf383dc276b7a434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5c0c4198accb065b9a1bdfd1a2d7a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f3851f8b7fffbe9c99bc90bd9e9a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550894294bc3fe18860a5ffaee75036637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fc6fa90736ab48657ec0684a3f84a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a983176b24dd736c6446685b07c164339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c357148c9c282dab45d999b1df0a3a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165141bddc077bf4927d9212bdba1d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca37114f6b5e74154074011ea8e8af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb3e66d4e740012789799ee93c7c8843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb48ae9b6ddfe1f6f160594e2c6e0544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32e407c77666d5035561a841d8396045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d83ad9dfa87289e1fa776d6d3ac4546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b459fbe110b525f2254b0b96a3aaf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c957b65e32c29cba50e838beaa50b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cd35f92d3856e279d1f943bbebc0e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6267ca5d723b6889aede2439b558f850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88724f12e9b5c7891bcab37d97080f4451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b779fe14a33f9e333e1e45e0e22ba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f648e9eb0eefc1dafaea0b92b1d7e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a401fb14b990d3f9a551a2b17fb232054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd1adc1ed87165e986a1c110aaa5db55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df808b67cfd04fac9b7e00170d39612256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea261ce73ab441ca188658970f23c59c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6abfb5d29d6eb92fa564be64ffde758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92796e544e0b9a27e1e16c51eba6c059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f1fd06c70371db80252a2a83f049560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa8eb355a375248c883ad14ff413d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd5c611f26ac911c9e3b02642b069962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44da100692ca9a359d58a1c8304f2c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb484132b79db590c34f7dd40ca672ee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccd7a676deb8709772bdc22e31f17b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00fd6d8b9e169615852503996c9f4066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea61aa43a0b4428a06e6708bf23d7d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e053b1783919793e7d34126ace9fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62254c43c81cd5e7f04f67297ffba6cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10aacfd62bb9d91a444a91cc13cc8c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00487a0866c147aa1f0ecb4fb858aaae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3ee0b3ec8deafb3a14f37d029f74272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f90e32f7e237eda34b6273ae5847473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fdb4bcca6eb671d75e68316bfacb974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87117a242c83bf22fdb16086e5074cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd020d5a04994ce2c48eb6f1e91f2476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77c06582a81d0a15caa8951363d27e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2294443dc19012b35694ca57e0f83f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41035bf215f7e4d0d5f1a130736d7479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78ea6015fc1d8283d9cbccafa17c5380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1172581e7bc833a1319d88678482ce781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2c5d1da53b56a342a3e5b2a8059c682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991c03746c4134a1a35a4a30b5a50d383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008859a9caaabe37125238b9ef8fff384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b30410660050dad96944992d3e5bb985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a50011a4c3f9427b0c6f059611c10b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9fae50e3798789dbf67ca7a84db5c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64426590430933ac0f0e371f889712db88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd20d52b8f78d0673672b26b663c1789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588912eb5b03dd35baa66fb658aba5590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9549bad2e38d2c11e02c0ed5eb9c37e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b191db6a4f1ea045d2c1727cf16cb592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500ece7e4b1f07f258120074828e81193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b3da3f32ce246549c413fd0c1dcfb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1500697982a5026c154933a0d3f6995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728c10d758375bbfb02efead893abda96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b3e094d64033de27e9721bb1e226097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9e0be8f49ce63a4341b269ae8562e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe665d4854f661889808fb8491642f9099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5895438e4635c1a18590dd4556b342100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01a59966a79b85130983ed5b438beb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5609bfa7583147f06048a407a0bfb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2215fd11b74a28f1de26a8f4ce3a159103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c350300f2197d64165a9d8decb869de104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9e6c72ddc68c67e1be5bec54044ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9008675e77b7f9abd1322adc25e85106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5237ddd575ad9297ee9cbdaf29f3f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76dd7dab36bfe975f9aa62f306de49108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba24aae1a4c671005d40538a28ad047109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0810b46d76045c66ead76aad6c894110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0dfddbb648adfa2b09ca2a5b552b64111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5464fabc391ab6deb0432cb781908112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c755d073385d35e4e7fac6c01e3a85113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46f5c1086d760789a529bfc1d2e081114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1316331e846d29aaf14321a57cfd8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7beff537552452eb029e5558f66f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb802e8aac2018957925cf43bc84fd2f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2225f26cc1ea1988a1c585094d2e90a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256bf37062585d76e858ea70e81369f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822eb0c7a37f42c7bce0a570088420d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0712971f86c08bd25b8c2f0334bb43121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffd4b8b15de136d7d14cca2d793407122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a74cd066a156ea3c6bd3719b1a33f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d313ab875d0b394bcc2992746b2f9a1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26def46bfcfbd1c8cde6bb04db0e2c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe93ceb0eb981b0fd8d4c3be0dd0fd2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c1cb79aa58102e15ef0e370fc2f78127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb684b16f6233b7fd42d7991982bba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17926a7e6e9f5fe893b11864890302a6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1758f914dfa14b6ab70e27f6ba9ae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18996dde3dfcd3835cb85b5d590b5164131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef742093ad71b8e3c0c00bc421d814132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98822f67560194ab0278497887c25f4b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46fb9f8fb016a7649d5cfe08ac102d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c325217ebb7ed6a6af715c99c0006135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5ca9f8a0328934e2f8c073b3962ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd52d111be501e82f013c1694ba73c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a5d4b1ee88c1e319bb87372a65357138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed7853b04b710423519fbc2c1dc580139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33cf5deaa401cf162631745ea7eb1b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f835241fe71edce371697e2772fce16141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437a9b23d230e9f77351d0fc5444e49142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1614397d779a6f1443dae7b7193c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19116ff2967efb6a72dcaef24da30ac0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534dc6673bb4a141d97dc754f4f4815145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9562bb3346c42b5d2f40da0bb98b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214bc6ce0b1b2b2d71f9d6f7371944f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b199ff2c642a5f2af0ba731cd5c06d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077f5f69cd2d1e7160a049d001a41c2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da570ea6597b53679fe5611170fbef63150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8c0e0fcc8744798692ff75bbcd719151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58da8b67d833d1929b79b3f631e936152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802c869aff7435854365afc830e1d1c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b48115f43e3d398f5ad73d8adc0889154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41089a6c136c76235b9a639aee27122a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef94f528ac3f0242bdda39852e7a95156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103653d3e579aab102e1965611e6cec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f44b833c0175a3eae027816b972fd6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8db498bc3c5022817637cb9999c1b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c28013c1e9878301023f0121f0f23a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45117d275e9b8a47d6904e3ddbf498d4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860611eaed148514bf8a6ff869ec54e5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4b4e8cfec5e3f3079445f6c037f72163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda3a6e17381ce8bffad6c606774e07164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d4a55ba6fd268c56a4dff7fa2c4a2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d8408dfab9752175fa5dead600ec5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5be01e2d7c2e20836ccff334b1030e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b4302c45a4b80b387423069e84c83168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68cf994ffb70628e89afbd7df9366d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c570f0631de14e1810152e37f46235170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dcb2791eaec4107c0f0345c18646c0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d5cb84b93e2d66784b806c3010f80172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3db63ee2ec34c447d75ca65f15205173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5914ef2b9c1cd6e64a33062f71c782d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cffa46ac33fd2d2f752b0e9b2a9af175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b250c58acc1f9ebf9e686201979a3a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d65b066ff35ec69ca0d8435d7125e9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1611772069d642b1a28008c815191178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226a15f4f86a036dc2db7cf01794794179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafbbb029e8452445546a1540a5703e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc32a8f4dd5e4b842334f72330b422181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd645ede5aee2a562b96f68decb4c541182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289ff0dd279a116d821c9ace01c765e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950654a905e21699d5471edf21b8d9da184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387dc0a2ad87b54088c1c61cb8de3cdd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e63f7388dd45111d8615a7eb49e0bc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58e0fe3a8e9b7ce69ce755cbcf949e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098dc0e47ba314b24b6fc1d9e0473396188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a69a87d7675346013a6b111fc74a66189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bbb319d8458bdcbb687bf392116b3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb02f97397c4a8a451c2c5990cdfb3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789977dc13fea1c01313c34c36e1f84192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983668f88a7e6c31d5540168cd00e3bb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088ae48ae2e0bfe95955ebbba5ed305194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c5f78d9b6f61eac78472a025e4ab9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec5d256c9844a76b60a806062eb721196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f2f8b3f2058d501ad042feaa61fbc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4eb7a2bd49336df97e5b90c4c5a88198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e37e910f503e16b5b5fcba48f4f48a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae51a7580ab1ed857488119684c65b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4013ad3be23fa3ba7d3ab122ae038201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f60a3349b98f3c7bdb11713094f57f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88801d2bfc5dbc0224c8197719d5d1ff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3023580a2583430e6cf09dea4c1bed6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c12318ac0464818041e6866e08a77205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f5cae07fed8875ab2420aeb965608206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4665c16a3c6893422823c5a2bf27bd7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c1f524503953f10a1039e7d508e69208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf9cc41926861af5fb4554203dc5ae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7aff576bea57bcc9b0eb34e066665210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c3d90f1226dd9834f5aac063a30b6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf02be6b8d4d441dc59e835689f84ae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a55efe8477219ca348f9dd0a195c80213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f0e39332ba43c19bd0ce74e076876214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549d82f4090b6b29a3d2d4ecae59c82215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f0a48665981f9fa94134a3800c657216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15a3d3026fd24df2d3d5e250b503a8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a18bc52d963618cecaf8f37bf505b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59893e61787b90e89d63568f4f40e638219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc237a2f097e1a17bf54cb6beffe78d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882557cbc4ca60036b65a0c0872c1e9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df97886bf0fc5203ae64f92d159106222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04f14dedda94c1aa56b65e0c69e683223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6423f0c3592fa56c8ffc0bcab6720d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772803879a779dcb00125343a45dbff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e6a5a51be49cbc7aa3ba1f06887a3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae2e0fe110934a12e3573215539e73227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d716a8bab93ca46301ec1c5b15527228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb27acc2c5bdfabfb0412d440930bbb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3943808049375e9213b47588d10b612230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27e3234ae98f9761db6a4bf8846e00231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb220d71a78d168110e2bea924b3d3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38c296dd0ba88ad5219fec50ecc533233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ae3ab19917f38cd59fbc223b51421234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e42c8d1806c5bf97e8fa238d5d3168235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade939e3f55d5a2b633a1f97ab9c08a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a58ebf86fb263487986b7a37ef462e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77061fed82fc495f8fdbb922111588cb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b83fbeb23cfd2385edf7b9874fe72239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae97795b061505e2779791fc74734b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45a405d638c3e90425107f31388e6b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e14040f7dfa8b5b0f4f09697822fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40988417120ab5a518e065affb44d7f5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c78374db01aafdb99b7da32378851b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fd697e7b2b70a00cf490fb8a6d207245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc3d29d009829bf361c7e9a08e0285246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcb125ee4045aca91c0c3e692d139c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503f81974fe43ed2f3baea50f374904248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe99cf8d5d63815d93a0911f0192a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566009d0d0301159007e8747cba32c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfbe8cc22a07b6e26593c8327a0678251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421d20bb9a411a333a24b779def2178252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f136480cd8c7b207817a147188bbda253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874c6c7761f101abddc0395f207fd30254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b4bc2320fa5cd655419b4e7148f7c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f432636d756e4ad52ad2777f969d5aa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5696ec440f08a44c81335eb81882c7a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9af8e41de6fa60b6db4931315f0b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b725cd20dc6408eef664a44c162b71259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e68713b9df795b93840f2fd7e4b31260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239c4892c2bf1afa933056d19797d19261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8f6a60e528870cc0441f604e5aeff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc478b6ed4defd094103b7865eeb6f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569181f9848e9b330bf22ea1f38b026264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783524ce282d2320a14d2f17bf63f71265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6697280208220efbacc3c48770dc780266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bea1771b8deec4bf220a35edb8474267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5bce0de09b75cee67cb6c162b3cc3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630182c3871a920e7afd46ec4faceaf4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610235cd9a49ba4aa795d5a38cd8a71270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba4b744c5c4fbc2e98b8da38c82090271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447b7bfa5c4a16e23dd749f12be4448272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd486d2aba65950b06ec4cd4e3f3a16273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527a812c857bfcc221ef67b894b6a66274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3860c4c28ddbd63985d7d512aef5de5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe672a73eeb7501c86d0785111996e9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b828131899907cace62050b5c24356277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede47b0f7864c150bf830c143070563278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810089a44f86355e4f9fa3edda037177279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5674bf6c9b99cb97ed58288f2300812280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26e4042abff8d5c91363694fbb4a47281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b41084724ad70f8d0d0b6c5c31c8df282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d2fe8c8b5a9e82abd77c65ed138dd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b75356881efb57df325d547dc5758284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb2e9b2ce17384c981a1b06060607b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75a06610be866e4691059777a4ff81286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c1ab9c4889126e8bdf3d232b8c605287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd008d0e387a6d1b54c31f0cd5f84b7e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca3e0474354baa8c828a1075587e47289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5b3d1dea87a4ab6805a53fc5b98be290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ca9d043175b7381f4a9347422522b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab8a277a636c238d245985c56c9d02292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84aba282819dd984886bd8b1e7641e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02527df096360bef02f8ab73896dbdd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14414dbe062a39ae7dc2384a6b406c4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536d78fb58f1d15e05b0a4343aa0683296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0425078e117383709a192d90c933b1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3ecda8495acd762c3dba226519d9f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674af3331667977674252f4be6364e89299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7835831b01ca4f520e3e4a524c4bf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597e9fa7c68b6ffe212493a53bde87c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc3656d97f23375389b0e76b3a7980302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b29532d4dcae65631756fc67a25bc4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38db561ca1b60a50770fe2586282f15304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647b909b511f189881b7e3e7ffd0b96305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25e87157ec852f0e54b81d8bf31ccf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063486b2af2bcb752b57c80ae338058d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6dc33971eca80b8b5348b0b690352c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc08fc78b8a1a8f042114f5178576f0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f58ee7791dc797958e05ad7549b02310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c715b8b64d4cfa79c9b86207166a5c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e37d50363d895e8adadee5bca6e9dc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae094fab5f7d3dc12a585c91a342251313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39fb453e79b0122a40ab77851c7649314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53ba1639412c0a74a1ab2cbe59ef9a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530724e175c92341e07d4c9a683255aa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5408719d6ae645c4edcf1673c7bf4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b283ede1d0c8b541df609a9381c2b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50aa24eb55958141fb0590a5475ee7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301919dc87bb77fe90d130aa12f9f744320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06c94e715cd689a65d7f4163402083321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973e0bd23b7e3c684bdf9f42be61407322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c34f93724a65d63fe3423509a2946323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf9cbcbaaec0b90804893337de6dd8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf6e7608f9775e3be1d48f23b6f080325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4cf4b121cd34169b9065368fdac0a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade8898cc3154b8b945d9fa00f75e9c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46ebd98ac152a16a5b4ff83cb78de4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5ab844a114f9a8ca45c7dd6f7fa1f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b8b9da9b09cb66ad9ec7776b02470330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86553e144e8189c834d167e116b85b24331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03743c0b9e55a54dd897a06c1bc056332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93512683135f41915a0ef1fe0f25dc39333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2150ff10279c1a06f272e59beed64334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523f874fc501a31f293125c7302ec39335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51885729637473cddabd3c91561fdd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3b66949e80d97fd4ae6b2756d348b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f441dd3d79858f3a1f613c1e845878338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d969d45defcb536d36a37d9e4e9854339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98476bfd0fba14aba0487ac7b0ce9c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d20aad94fa2955b24c532e29cb6b8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec52861dd47f617fafe4daeb940406342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3b17728a0d54a01335e32f8e87a64343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c32b4035fb8baaa0083e7b8a3dbe9d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d49c84a33d24099809b4d0e752aba345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587f6968bfbac4fd0a73a742ded192c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44eb89f67a3050d8891a2ac33f36c45347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822698f7ab8a460bafe1389e877d60dc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08536f30493f73563f3fbecd59e4f662349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f178313edd249a5bf7e5c88c774aa9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddc9d3f1a5e4ae5985a57e1eff5414351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24a5ebaf73b5941f43662dba6199bf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72424dabbc94159f660ba61c74ed1226353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b52cc5bd9ea5b460017c58255feb6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f588b0605f5f0cd862e1bd4966dd433355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ff4153e5a2b47ad7b3eba0864f621356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d80d62b3f135ad2af8688c3ce7ea8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50680660525f6120a7c92206e6e66c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d07f4dfdc1cfca275d0af0196fd89d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880c773efaedd296859a336b589e0f0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d9e4e5f4fd03dd15e99144c939cc3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6c7228d643293832960e8ba6cbea8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8973f24117f63fe6134f41db45f9e0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7c23ce26714277a3afcb6808d8a0a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192386c0a85fde5b03c5b82ee5efac4c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730ec99c7224b22b5a8fdc250d5803d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a37ac0f7c194a616e27607811861c5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41b7e5f11bdcac864035de579da6c6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0813527bcfc3ab86444afe552883c8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158eb22b8f889720ebc3de26bd92d20370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b7504c185f11cf3c09ade99470520371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1919dc9971e686735cb22b801bacfbf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173ffe8a9e960fe91141c5ac06d1222373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3da920c20f9ec918796298a824c71374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8aeab63f8e89e642c4a4115c0b9ed0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf144ec4557a0bb7853f6d0e5f379a4e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc7cc5dd51aedc1de747bdb9e07183377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1db17924aafe76c47f3dd85321141378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d5eaa4d28185fe9eb5ce8cc729e20379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ccf4e62954017153dd9f50760c543f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb0224a360970bc844243c2fd72569381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c550c8040daf8db854a0345c694ec4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63e3779bd3754a5b251f9f6571c8cf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fed39b6c8729cb8cf29e1e7578c36384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fb3db9aa9c2f09dbbfaf3856644e1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f190949bef6865cf76f4d0ae8cc26a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8f171f13f014da0b33970b524c8cc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23f147cca980ce731042dbbaac2dcb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096843c9206a420e1743b1193ee0746f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883a2925bfa6ed69348e57a8661cc8c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a9aec0a118de5c466a8c6780e693e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09b752e7d852b90171f58cd18c2829392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e2eee4acf8ec5d60e008279e50848393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a07c462fe1d827069ae2c1b31ef971394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac12ebdc2250d6374e7cd9cd726c39395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b94bd96aa4854f81c6bf355e58804396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae752e58c4e282c2144a2947674698397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854fd48978fdb13b66e4be03a832632398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bf5dcff0e0d34389b9153e5eaf0cb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cb28a2dee9cd649c929540aa8810c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444277bce30bb70b0d60e591241f37dd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff092db88618a5689b913ab23ccf4d4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770da002e77724537548bf44c4a245f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923965b2dac865bd07dd57943eccfba3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7920389eb1901bb8aeaba0aaa0f31b9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b9bad430a2e7b9aa1f3952e417815406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4dca2ab9ca4a6a8e13a753b5a0fc8b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd901b89f3e6acf587d377ecd1f8f3fc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d181242aeefcc0586858ae0a9f73d2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a6a11087330725b863f2d3037f89c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6b11f2aa68fe36160e343ce0ec481411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c02ae2c9ab601d795364fdcf0efc5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437d77c7d372b152966f851dd5cfcd9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8cf6a949a0b9737eb625d42a5f6c5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c8da2d30dee8ae29aae850098128e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cb7a239928120b0abfcff876b8236416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8125b5e5884946134f65c8b7d1e9d52417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46576eeb0b041d592923faa8cb0fb4c5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d739186e5142cddd0118978ccfb5ba8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2127ccb74ada2432a9d7a4d181bb5f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e856ad858d1909e04623821450f55421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6997764215e78274198b9fa27d4572422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc760f1b51a7c6ff1f364d39eefc183423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327f3ee15b14e89c77f2b63b21b95b6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05163c27c8402072c37f7b5e00fb337c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6337b43e2c8ff7cdc0de1aaa7235ac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51a44dcdc4214b93fcf0d484a22bb0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2477abe488cac78df26a0731093cb4c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5dbbcdf8d71ccabcecd360ee01bbfe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f263fee8bcc8efe3f2484120dc0060430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bdf9fd41495fd4469a755fb249cecc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4527a6f81da26b7304f110b9ec44b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daadad9121bd2ff5db8b529c8ef756d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924f997288a01302ae370e556be69e9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617e71e29cb4b427974487a121cbdac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647410ea1186d69ce00ca35cdaadebd1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2a1875cbf875ae8471ac28f8c6708437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231ed63ad20665335ca3a6a09ffa0c1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f891e6233780d67bfe2f06e0bd19a1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08013e3c8abdb593a3ec1ca462532ec5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443caee774ef62cabeb99493160d448441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54b8390dfa4194833489c696299243442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f36152e4aaab9391d9058e1793842443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8368a894c3571903dc390c4ac14470f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f233107b507ea2ab3607cbeecf5d4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730ae52666b3539cf4eed753aeeb916446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8da928fad00363260c75968dbbc36447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fa1fe2f9b848f9c41cbe9e8cb2408448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf3af5e2a5a2909d0f1d8e31e1030b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6537d259de9b8de866cc9a289cb22450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6dddb924c70c5243d154048f502cc8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b11c0ba9219fc5fbae1ea0f488d4d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d666e1f3e51b6bc6474209469a7383d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf113e203529c37085c87498773c0b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc21402f3f3de77f4c733b96033ed0e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcbfde2991dc746c01015796333253456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45bec1d3127c55809ffd689c54b0e6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fd1ce6597857a4d1526b0516b657d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5cc4ac1adfd5b612d8aa76063546f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3f075418e8fda110890135ef32f28460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426a2bba8a7d92246946d0c15cd808f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1956164d2a3cfc55740f8017f964eb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d157586c9396f732ee6e12b74da4259463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aab8641d558b04fcec72a0ac170064464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443644249ad736525ee5e1be79401a7a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac5b6862736de1c15e0868a48d79c3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a9abd93f076702dbf134424190a7e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bc9a7a8bc8a76a020cc97f1c7559e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2892f20474062d1bc4e1428190dfc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4e69c63912d1a70833646fbf6715a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee97ae50204a1075bf6503b01298c5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb43342eed874d5e3b8880a73473a14472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faeeb5ff6656502af673495cc0fd8b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455837942b57c5b7437385bbec0a3f6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e9886015c9237ecad16241a62734e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69dce987c05b0759142351cc9eba774476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66087caf9dedbbc6382552f5b77ac47477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002acd8a63c73cdfa19e541986987a54478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261dc728030854b882099b58d9bf5f78479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>