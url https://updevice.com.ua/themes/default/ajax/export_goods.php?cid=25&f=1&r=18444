--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdaa31539d8119e9f3ceafd51053991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172d365c2091f9ee26584000d5394062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995c1c7f47b678ac5aa13e2e63f54c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f51ef47e1a3a8e9ac81aa9f7076e6d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af111baffbb260c6161b0921d8c72d245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf02b429bfd9525dcf17ad91811a346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366cdd9f1dbc49a11aa750e602ae20d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee722bdabc027b43893032d3202e968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1a14f722af48e5e533928511df1da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a133b518179650a0e96df4609dde6b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c0ac29eb476b52de8455a60dfaa5f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54eb5d025ac2472c001fd613783b7d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c114cee8cc701277abdab426f15d4713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105afb36ee218272ccf27839933944d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57c574e45761d57cd326ef6939030515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f962da33c17a21d79326b79151420416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784b04a8c63e1ae1d7cbfaa607dfc4a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0c3bfb08e596138441eb1b8a9c9d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42187f70fb9f94fe0ec9f7412eb674e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399fe0b52b7492b5df8df455a35719520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2da0a6eb67c02852b23ebd6768f6321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bbcb85abf3c997184c56b8cc939be22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78efd028d9bde5f2e687ee9c1e510e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c79a13bc2c1cfc20c0626bd44557024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9e5d0eb4dc0b4fea56814c975bfee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9c0037d40b6fef62744043c4b706126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e79d39765578415a5718bd5c293ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78534a272d63f55d35fc713450b638c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b5889b40269b4d9bae34064f6709329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08b990caafd46c74d65927823d77d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4baabee16ccfb65150d48089ab14631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e0c09c92ef2655c89d3d25c885ae032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006388a2e71bb5807b8806a24f8ac5cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a3ab665c042cce42e191515f6e00a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd369c96f3e10b3d9d0de83cfb5dbb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735f905ee7d46ab54422685b11e634236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785c892134ccb835c9fe30896de146b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a161723805c564e052f368fa05ec5af38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9e977647fa54019b3d0e6ff79f75c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e1474acaa62276802a2dd1b64d89740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca62b3c43c713e4ff3eb590d61c69d341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc2fc199dbb323954a0987fa11ed6942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490ece0932f09c4932521132290387643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a04ff59ca4bb361861ab9adb0df3b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebd3863b39f6f74f6f244f54d4ae5345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3865bde9eac17b31f29b7441cf769746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1c35309a141b48a077a2b46cb28bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d854b8c396cff1bf05c69c411845d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6650026aafe1ead3b79df553ef1997049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090550d2edc2178243bee47db64e76f050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a522770b9df92181950e3151f5ca051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743ef88353d8fe98a15f602125a85b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538593eb627f7e60e4576aa139159e553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845199b6e5afe6f92259d3e4b874c3254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63ce55a8f71a3974362a51ca56935855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7d4cbdf0feb27b05fe906ca8ec1bb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671cc86185b6b0486fba71e980390ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b0d2deba3d38aa82a859d916a9c2258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756e951dd8971c21309535edefddce959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8c37a2e47c1112ef74ffd0e51505c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225975e290f9e5f99a0778bd9de9f48a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988368859a05456a6909a4fb3e5240662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4324da5e03098ad161b7ed672a4be363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ef060b1196eae7e045efeb6bc7cd664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f582f6fe3d557e92f6b2817de68ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3f947091e7bbb97c8832d336fcefb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a298a965fcdb0e78cbb6a6a7b1cdd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d210dc98c11b0662a35c421cb0e37d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b8ea8cdfcd9afaf1f3c6ee07813e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef83cdb5a5b74cd244134bbe271daf970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9f33444a962e1da4d2d92879024e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43df08e68469750a1ee0b90f1f3ce272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78eb865ac99f334ba6209a8036104273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d1983f27f8f96cc38cb06ee27dee774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601c82e530cfa559875e66dd667467a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a698303ad98e760742df784fa337f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a094d991881052269948ec019433bde77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b86869c9d75d0b2de166bf0a8a509978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0e73ccab9798987df268af53d300d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017eeb0b4009ccdf9716470bee2362280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897e27271ebd55cc3798d31826db8fe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37702b164a53aceee96d60cae6cb1482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f641c9553f2d561b4f15e2c789bace83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1032f1ff92ac7c6276098410ca7d2884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c2abc872bfc2ad46d1dae343dbb3785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0092ab27c495721e8b3a5f1507ca0d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4d6c9aaed6769d3f1a8cfb8f15b4a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582bab5871f53ad26db3f8cf66fc4d7688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4819ce2b2666939284046c8bf7e9c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0316a279747edd4788d2ccc199245f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c29d87a4c644076271cadbcb98e25291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d961686eb12dc89d8b5d50aad79c8c692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbdb5ac2f7c45af878bf6c4a40fc3293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d2d9cd47f7a810e28546b7bc2601394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ab75d3d3964b7b6609f2acc34740595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea6e3d931f185cdc04b5d7cfa65f6496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e7705933420e98656738801651fb997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5abe650756e4d68de2b35fdaddd6b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fd1ee350072128d5ca16cb9acb1f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982c3acd290d57aa33a3d0f59e1b10b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544787ccaf66e2788a070775d8ae1e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3873411a599052c07a39a8278c7b37102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0df90928021a7b9cb1903a8855e484103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa15f6a2c688fbb4f8e22dd735be74104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525038082798b563734218ab4b593ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c1acf0d162a0477b2f2102e8fc4e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46dc2c6cd016e1ceb1b085487e8c8c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c81bf51db58c1a4a4f85d1be70b77108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e1de24ef4c4d629c099d0b1f50ffd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591ac1f8bd7b3eff5b2db2bc6a61558110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481115e3522fcb7af626d60e19c355b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d001ced14515eaeee321a2a6853b3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70663f6127083cc673ae87d3b6f134fd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bb65bdf07e19b02523ce2ae72048e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ed0351f36449726369b090a76dd02115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81990dfc01c5f648cc95ed6b082c76e6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b75d8712f040c998c5d974f32e0796117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869002a4a41a35cdeeb58c62345a6c16118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4390336ef778720eca1c91c9983b111119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4f9946241b2fa9339ff0b8a25933e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6ecb7eb6400e172a1ec0e64a61f04121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9af1a4454bf3d8a704ded3466581d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1643c1e266a1e89d0aa5227506500123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bba55e75580c869a06a608ddfcfc19124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4894a9e3fc5dec28609105c4505103125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d93f60c7858eb68c00d8e79ea6de54126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e2dc7a5840b5e66b28e03bd4c1113127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c87d7c1a62f577d6dca03593b2b208128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953babc9e3387daed17899ac2f8ecab4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859980a71f2ec68d64bd47da8c1c8fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7dab30fb4c4e1ea8dbb257484678b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27948d6087c92b4a120e5a145dc1602132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54a1ff22154ae30b393fd8e7ab680a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c8be8caa260e6217f8e1fb782db63134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f1c7d49a449010f59c6ad3efac2f2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf1ec5474d47e105238ff47e4a88b5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1ac15505d3f58672235f017ee6cec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad8612fc68062714a8891b7267cb45138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c40a5c899730c92916fa7bfe2067aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902c83b824a03900906d605df7c71c1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1e88633ebad3621460ac9287fc65f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4acb63273ea944aece9c7b7aee606142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b3429ba88251e4ca82506b32501f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f873e1481c0633903032e181b6efb20144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b9a16ca0caaec59dac604c5b8f0ce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ee6ece88842a4f3708ee55299cd5f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301ac2f8da71aeb9b0b386b0b5a0e1e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b59d83dad178dd0ef5c707663bcf1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfef2464b79a2b275e5307870c44b70149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79b1513202332df176d7a06cf47f62150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e382f125093d07cf984b4fb6deb2b38151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252b43ba2ee3b1907acd8eff7bcbfb8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608875d56bf1d040ef3f3021ac8da0da153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0ce4e28a3c984d2e93e2776ee92bc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecafa61726258e40055510d4409737155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb50b213a654044621ea7d2b359f275156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127480ba746cc38de223c525b8022b7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf579d5e3977da0f620eb3068ba675158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011b473f5991a6ad47377c9c72df4e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c329e4e43c7187381a20e4ad720be33160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd9b81b178143da4bf74bc0dc3f8b3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa7991ff1793784f1a3bd84e40f3bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5199df07986acdaffc091097e1a91a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b671d3bdd7410325e4996c8ca735b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10242384d65b7fe03efd4ad5d29e6527165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962bb9e0ab6e2f75f1c7dd735af6988166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9efd25337ab08823e9723e93c679af167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb516f7b31899fddd2207de65f1fbdca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77798f06ecda34bb96a4634486f1bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03083823bd26c26772720101e0ec756170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e9b95234f7f336e5515ee2c4aa5be171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4ccd3dfd4ebda645f155c3a558a25172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3ebf2b19c0e95e8182d8bd619822e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8345173e1d7f990af5e33807e11059e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad098a36c7ff04c5ded2476fc74c953175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf0290c3ebf44c13dae386fcb95889176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40285037e833a7b07ad76ace2d4b2c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad0f4d51d0928d0c7dbd513e9c7d51178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf4b8db4f93f4fa93b94959ffdc1ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5234e8118d0148312b3d31121ea37f9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f261ee19687f2142d03016bba7ef3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb46494a69756ede37f82ac1430f8a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c42b550c22949819dac3584283bd5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a9c04ea4f15e11f9315861763c377184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241b98d9ceb6f990930e754cf4b0010185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd6fe25d602a126f8cbb85f8ac327e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8bd88aaee1820a3e5fad94ee58d5e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a0818115d226f3aa343c38a63cb98188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadecb024b956214257d63c4e088d561189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7fab69fdb899cad38ae12dcb11621f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27db9d3e6b9b34496bce51367859140191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161982a7699cf310e1776db920c13cc0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527093198ef6fc5de9e22322244e08a0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8288c9e57a847446ef088e0936babe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5b6b373c4419742215e688018ce65195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880c8aafcfc064edf1f9dd3bab26afc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf274a826f8f70b59ca302d92cc5574197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4d07873c077d6a2d8e38c0f95f6df198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf23a1186dd74cac15d50f0c73b6321199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af1a09e17953b939651276343a4660200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a1450824524cc51aef9eac7fd0d8e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e38ebc35d3e7831657bea1c62a890202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d096ee17d46ea56cd2bddb248c0b7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2f33350611d9f14e4b23116fa82e9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e265a6264efa79489125b09d552d79205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4dc7d64e2869423a68f09c9a8d00e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923659ebd833b50d81cac8bd40f57b2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca259ae174590c633abbfdd176968840208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cf83a51d59c5d7e0b320eda618e5e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d610b7cf08249f19f8f08f3fe26cec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c91f7171117ede8dfaa5a8383816e3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7649f194ac3fdd109abbe19d7f795a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d775bd8a7af24ff25bcf29ea617ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c7d309f515c9b29d98f5ec6da8575214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd888c93268e12efada4532dbd8b6218215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f26de788dbbf3800d0816b05892801216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896d299b564ed335a2a3b8dfa523fad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8db52cc9da937758dfb8f75377d1a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee071a0021beed9535ab4b08662e6e96219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537dc80dad2e1db9847c1ea16184fb36220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f47cb574083f77efdcdaa82af8723221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2b9eb9bdeefa9f79b2b830d6f1b31222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61bb44d208308a50098508eb5c72dc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fca2e3255499ad483f9f792e37b7ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed15c07d0f815f7e9c1eb714940079225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d49a9b253cdab91167622f1711953d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e644d55acbb4c20334327210bb27471227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db887f700134f8f08d9a8d3599aa0996228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49231078689c73078335f9fcf4c99e0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08fac499c967a37aecccb2dfd78afd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9584540a10edff83190a46bf8de83231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa673df5717451983ac6629967c82f8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce77bcc3e3577a58d6b10d77b9cec0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18bcf43e082f21df8478be2f40b161234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c19416f5367b5aa5ae4cc818d9b179235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596cfbfef089539108e2b7de41eb56e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fac2e2062734efc6d9332ae010f412237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35810c24803eb0b6eb8365e7c3d8fff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a94584852f49f52f1055e89994bd94239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b2b3f0e68b7cb15948b0251e4f5df240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a1e1e41a96c69a626f63695d4b8a4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6cf20cb2ba361c0425828af63cd23242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54025fc7c10b3dc71a96ab0824bd3df5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a037fe45c029fe4e1e2e65393f0585244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0860b7a828b8233f6194898c9f4ee8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ade3f1ee0348f70046c84f3b546766246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd781484ae1a997e98e42cbca8b21a71247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abf3b1ba1992a193358e9b444cb5ed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235307b2512c0ca3550b85722ed8286e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dea47e871104cad1f5940612b7f03b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bf94cb1261fe1b8e0baacd72cc116251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a476c58d929083e6c52ac1f9d6adc5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77d991268c67eb0ef8168f755aa0cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65407a9817588726f7071fd1996c2086254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c5984c8745efb2afd8e65931709f5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f23b5b799d89229ae353b0eea7a47256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35e7e1d6593ce80c1c45ce1860dc42257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab343ee2b8d1c6fd245ee1434425351c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e0a346ef60d4999750c1a74cd7b57259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970611fbf13ef330e0301942cde769c0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927138eecd5a1e68f6ab098f5992551261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb36b632ecb1a0aad528c9ac043e85262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8fd16dce5b667bdd98ac8f6c905da263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f39d496eec1c0f8d47f9bc81dc4d40264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183cb622b95e2cc473b5ea635c4583c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d6289dc92001c8408204d3fe583a0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f28b1b0721a387e818ab55c2b4d01267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c24e4a30cc384f1d1e8bfb569f599268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5fdb1c107dfb3530a97744a0f55ac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149f813ee4ed42e20aa564a5ecaa409270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157d8b889169b5c8312b4fb98d3ff94271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe42e55abcdc2a17457412dfe302f22272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d58237889d9159acd0eeeb03ab59c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e20458ec14c26d6b25bd6679a70fb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fdc0653b74dee7a0fe177f1fc0906275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887892e83c009aba3c15a211c62e8ac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c2153904dc8aae8f217ca008b5ebf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b554b626cb54cf215868932fdda0bb6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add72941d447e97dc1e4d2f64c562ff5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8797882135525e56cd5b0f5c0e4922a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e18d3872b1d6d7e3091d46e48b229a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040a7b6a7a58343c03fb7b5c7304598282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65321a1cc83066b031cc3234436a8a86283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaeab153d009afbb5b7cb27620d3284284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e2666e0d8b1b90afe446c3adab031285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe5bd2a00549d56b0fb0530f892ef9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a990dcb41a623edf6b5c035c33047287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc117fa76d154e1a0cd2be9e7177cd1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462a006ff178d1d0484bab77d9eac01289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75fd8fdea77bc3d97ca82cd08a4a7c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a0f6d8ab3381e7e91ecd0d3eb4fcf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6098e91dc95a9bd1720218def8b40f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0adcb21615743e81e9a349958dedaf8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2562ff0e742db36e266ddb9fed71111294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a905bc032138d38010e2a00dc1aa4d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158362049ebfb14b255fee94d9fa9bb8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675e690a806594167632c7068ad1506297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3bc224c19f7129c9bcd6e7df89f6c9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582cd7b42fbc5eb61bbcfffa21f2140299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b45483c6aa5226ded264cedb1252cb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633244f4ce6497ac0fd76052ecc975c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e9e6a1ac4c3dd85d74bf84f793cdf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e567e2fb3801be139631c2c3a6f34ea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c03457e338a8d78677e7aed1c1e9f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64d33a6953cb90b1c07508ac33f703305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773bb3fe93389bfc08d1c91d97073c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62fca511afa8035dba275249ad6942307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6eba578fac2bab48d06222f6eddfe2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd1aa0e4f89b55d463f7a717fe9951309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34deedcffff9970fe4df86d0997d40310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13a00d3745a3976b4572c30c0d37fa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4eb1c96e754e79ec7aa64d69fd13ac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294c96e83ef6bcc0549cf55360603d1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca171b10601b14b85b548a23064f58314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e808afc0e49f9c4993cfac73feef0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0683c7a470c2dbea3dfa51b44997f6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664af87391fd754e777c12e8ae4eba9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee88d2618bcd3071e1e5753ae836e36318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6542d913ce3cc5b3694120693378c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a339b4d0a659f6282ef5c914c9d895320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bc3b7298f650a4a122c8ee921c0fe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6684d5ebb3b17caf18dc1a72eedf9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2dee4e888be754ad29ef138e231253323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec0bcdca225296bb8fe3cf3b4282ea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283270f2db8d8eab1b64f96645d61815325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573a395db1b6483dff2dccbe5c14bff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62f80feb90c35b738e7ed61f25f49d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b6f6c2d212eab4a7c907db1bb0a02328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0f8ff9c1585251fb4aec2fd38e1f9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e61dae006712657096ae4228291627330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a735e3656a0759cfe5757544245a1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2b8a8384e250a598ad43566726c7d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842abff061a59647ed4bf10c2934892333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9e4f9f3c8d0a548a795a0a4e47a98334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90a2da6693fea0fcfbc9e8d217f88a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd23035688615f9e5c9db8fd78940f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eeb9590db107031473bf24f69284b8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14c9c909e45745c8df2bea131024e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79438542b9190fac03432cfc4633a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ce54806b9a26c01c420b1d020d2b3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b428fa4f6574b228fe717e655ad6db341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cbff97adf2510ee6fd6458338179d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492b0af13e89055709e971cee88013b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc5389e243c59d6994ddc211e81648344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9c8e0786770c5a2d4e840ce730d86345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efff5b94b9ee1131707b55868cf9919346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f3bab948a37c137971a6cc6dfeed4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c77912776f9feaf6e7356a626dd5c7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0dd188df26388a5ca6af6d70eb5c4d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788aeb8f40b39ca78c0123541f1197e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb6124008989f72f362caa02790128351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14866e0e4e2b825b9dee81d9e588b52f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d633a6b61f906af201c9447c20a131353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a346ab03eff3e54b3c79eb0e57c3c73354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e539812ed3e7222948df18fbc9352355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03377f44b988f2e2eddbe0d1124ab07356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33ba3112c63ec741af89a5eafe0015357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97ee4203a23fe04bbe8cf74eb9ccb1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c54ab3916f980092c3d932d5a073ea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588071c7350b271e78dc21a3e4360ba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fab703ccf122d22bc547ac139a0188361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63401201b6fefd356ebff59aa92569d0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f3671caa4899d9209e0a07f015b17363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a514b26aaa0b3c994667694b542f3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92506cc43765f392d88da16c3749b2f5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248826aea27cf7543e0b937880fc10fc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d863ae0e8bb4fc1d790b35b7fd4dd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff584200acaaf52f6c5a2863064f8b41368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a635adaf608debbbaf5c8702636dfc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bfd09c070d0be32f04d0de4179fa7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6789cfa6c66bc28ec1f70ce37582ce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4dead6acab883db77cb7ef66759d6c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb42105a4bf612df4c43016c77e204b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a6054aaf05b17f875cba74dde9e1d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d455681fbc434f6a1c869e50987bcd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f5b29123d7f8b8ab32e77c8828435376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412011a2b1747356d78d076b275bcb7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efaf23743dad0d7ca4f1afb10466ee0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308077607832dcbfdf91c61b4ad82a0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733eaad3497af3d01472b8246e00b256380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecc9d301adb43b62b10f46035c5c75381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf575197c661d244468fc130c0a18ed4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9495c261a9599ba6c1cf3bdcab3143383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fea17e03b0a33c3058e9920f086d3f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931092cf2e2894c6f1544c2440d7937385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270049a8f51b1cc056e6163fa3f4134c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddace0cee5134b227692f17642917ca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4932d8da980f2f33760873ff5f0ab4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113db209656bcba8ab00d3839c2610b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1b056d52d254b1ec52cb328409a21390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095ccbcefc281b6776170f7fcaad00d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5ccf18a6c3a484acfba71901467fb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8f9765b4ce4759ba5138887112c20393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcb5ed2a678cc05629bce56b266b67394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e634b08300ba259cb01a9a9b6ece6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef9499bc7292f87911e3c5c7397e28396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108b8ed930b39a85a954d462d37dd3d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4083cc30ad8cb83e3b1d86f54e7cd4c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4ed28fba6036fd813855bfcfba2db399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0deba9be854a2607cb46b865034feab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfa6e81d63fab665fbb4ac3f5881ce401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78012b15f4410966c90770ad4c0e93b2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2dd25b11e044be752a434ca2d55c7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089c9ed817bf2e929e255b58464a64a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91e63aebfc6e9a37211f0e1b35a33a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4b44e23166cb21f6a03051ba8597c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f5aab2952640e4e72640f135dc1da407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d2c91c7b33b2b9b5689a58d4e1a3b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8210f66aef6ddfe866fe80388b99e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6d3bc1df5a3b63d6f0f9b14d699bf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b370744a7e819dc056868e047493a50411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11635f3369b81e3b2590c076fe8e28f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed8ad89d2775227c0be3068af10ea4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222694f4d89d6e08eae726c39da3600414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209af64531d8915ffdabdcf82475f271415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b254374bcd709de69d1560a926a2a88416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b5c7125468b1e9ff01b87cc35ebaf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549821062a5f7a127b31b423bc9cdd3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37cf968f27f5571820a0b6edf1d5307419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc796936c2667df860a8fdc54b9b790e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea527cde565fc30a6f77877d01ab61421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260eed8f0dfdfa62510d3be25fb3361422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25de48fb24e97ed17e96e8ab6038b8a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0bb4dc7342f143c8f065688ebe5d3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa34f528fff43be34d83103102f9fa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b873716c9d979ad251f22673bc75c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b71fe47c8874e4c47573943f27012427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c8a10690e45f80661450060bdb96b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baae0c209a15065be31ba3b5658ec85429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31489e86642ddeae38e476fb8756c541430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7503f0f660d22868a0ec6fc3b2823431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e863446a7f0be9d349c844d6e418c67432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f511bb981caa9346681ba8c12c7641a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccbfc357b252ee63e2ef0ecc620251434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190092aa32922a2f7aa124d86ecd3543435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e117cb751f0292fb3ac34a4060e6f4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f88bf14a41657eec2bfc4086009d4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caedd38e03b24bf879665341c5e27ddc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b026d01c6a73cabaceafae3df286e4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe34c78cf83694272e15d8c0d61ad04440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675df847a7427a8cd9134f1ace66b61441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20242619fd2254fc9bfee8f1cb88308442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02b48a862a8cf30b6cb653d63fd31e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc182d0dfb807ab91716856afa63f7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b17301a422028b4e2973249f000ce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f207d0d24503a693bfcf66c22bfcf00446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c231173e6aad37946feafcc2f658e7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee372fedabf777e946d4feae5a8eb271448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e5942d34512d0570c7a04608fdd67449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1487556cffd1bfcf424d7b159e3dd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69d125f2a69a51adb87e9a6b87ef44451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a71af93839ec13902d7b9bdec4da6c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d1661e3ba3fd50fa7ecf8742a1b14453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a914da64828d049d0161c4140a17b0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f313d10075ef694b7359625736f5098455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e02fe1ff5b68f7fd2c261f7b182d5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7f94d966b48cb8643130cf5b0b76d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36699e21dd532a9ef63f0ae2a14ea53e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f897c189d588e5a8df2df2fcbd40201459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35dbd92f2fc9b85533427280b1ff31460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98cae2b3e30f8ace7eb586a70291abc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323f265659aa5f5ed66c6df9e54a6a0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7109ea43d19839a331ba7dab996aa80463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9c2da907b30bbcde32c4340728abe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9fc298fcee87482975c512fea89be465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093db98d5da491c242c2c1c07d0c2355466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2731dcafe0ba8a98a3b9acc6bcdf44f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55266451c00f7f029092f1ddb84891d3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c851b222abe217d3f4dfdd82075a2f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c58149a0f34eb7a6034b205db3868470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be063364bb2abd7f83f8e71d926ffe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b984292caeb1db1426f49410e4837472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58ef51661d4ec71fc3915742b85349473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43c8321b584ac1b9b0eebbddf6d71e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6496b7954d36dd7067c67f6fcaa2191475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034401270dee763d788175a2f201357476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49333e6576a1eb35cd4ed398790f02d6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272857f1afa376063c96e5e721d6ef1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3a03f33a30bc13ed823a0779ec0af479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f0c55edc3b8e0d732c685373d91cf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b62a3fd39b0b39f934312954a4e05f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90719c1df48ecaefc6eb2ef140b5a95482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabeb9e3aa56fd3c7f598a9636858bc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668a60acba6de90e8df383bbbd61d91484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119e9e18396c2eae50257b3bf78622c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1c2368fb14c14affccecb99363a8b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b06dc60259834cbbb0a854e0dfd689487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3206c4bb9c2b9c4c76e6314a861e6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0d8cdecaee2e739b6adb280d8bdb2489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3df4d956ced879a0283b91266b2c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce53f52701c3f885301690be10b7c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1380bde2fbc87fc01957999ff3b273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb2fd66f8be4593f133226cba41b624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e5e26cd6c89073387ea2f9bcdeda45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606255d81b20c1126c8967c6b54b60e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6ab991540b4bb53d806b96dd81ff07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b55882a5506547c16147aafe3c92f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b7f26fb98472de45f5f9ee53537119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafff7e44ceb18b34c39572525ffdc310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649b0cb0539bb5d1b7ce0d0a85ee27d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0da6641a36158e6def08cf0de85b8112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b46a838b133f88a58d8765d44c5e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609192b41c31fc6e62754799202645914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27157af5b297334eab30ad8d543460815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94777bdc2723f735d5895c8abb53fbab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49fdeee06929aac6c876be5827360f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea013369bed08f691312925ee8c6bb918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026e3a716a9bc9c3d8ec38d7d70c16219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bee2178002125e7eb44546f5099bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a619486cdffdac6145364fd15317cc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ee42ee2be79f9cbb6664f6857fbcb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9a25468146d1fac0d8d5eed87f54c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731943a31a0d5a305761066a40ab25524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5dfa340883c093babc5d012fbfa6e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93447b2224309bd769dd0c7a12a5e7ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc49eeda7463593f4fc5ac2ec10beef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ce04ae0fc9f4d9ba75384a8d8acb828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c3e97db9dc975586aa810278e530f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57ae645d9f72d16609a878bb4e8dc130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a439fad33119bddf7bf116b6bd4ae2331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe4ac815c437b7d51b310577a35f1b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d67b6c92448bfecdf2726a67bddc2833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2d8f47e6af9dd4e5e3c821eac0c1b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26097d461dd5e28703ecb357cf0223435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71effaeb58a0433d11d2ebcc0c70b5e636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497de65e998f5bcbd1fdee7302ee16f137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864da936d7f87278098cb97a8fd7ca338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa646ff19d602fc07f152906057f52f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0658d244f9eba47670d3a8c97011e2540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8d433ad61aad979fbe14d749ef69541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a77c4bab0a88604966857e7ea1fa142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9f5b42cdd7e6418e45890cb4d0a5843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dad2ba6b7e04402deaaacda277cfe644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552aa91e366d0f80cec7c85664aaca545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271012f5f5ccf4a8a97c28b6e62b05746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f93173b5d0e64ce2e50968c62fb02d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978416849b958b7f31aa1c64e561c9348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58db24f98f5abc233aa3d878972491c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7c2748b3770d3f7d74c284fa0a5c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86c5423c1b50b17ef53fc623aa761f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791ab77740f2f735f6e3b37f4d1093452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90f5c4eedccd47417bca471324aca553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4feaee2ddbe415d91e8e00eeb022d7854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5490b7ddc0c646f10ac5a9b7e36cfa455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86114036d43a758b905f8e220efca07256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a94becd03d6e8dfd4b1a00abc78fa857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38087f3914a987b8ead5612a96f4324858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d1971e544f75f49465a9900d9a7b959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ef84c4989831c8f65ef0375e1dd2160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a84e954a3d281fba70b389a51135661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee0ad5ca9f3f70fc5e196638ec033162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4d3919944614707d567e80df153c163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eae6d8c3fa2850a9ea82bd20145eb264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340e180ad32161eaab0e15124e3e73165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b42ec5fa3f95929946d9f5f7da4c4066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647d082f5e19719e4dcb7ec81e88d0767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a12cb85a991c71e6cf487200c773668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c9083e00d1ce780944ea44911c6bf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd8bd02319429059f354cc2222849370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c679650689bba2bb9deeea91c17e44871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c2825aaadeb49f58af7d59fe12e8b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d3b938851efce603450d9be71fdc873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9cfe7b9f97c115e540582afe26b1d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba21f0e22f9a33d9ca38a2e4aaaba975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1213290a954c358604d9830c118deb076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f2f859696eb03a3d2588c2e2547c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b87af04a33c8b315da3b0aac5b34f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e12ec41e7dc40d45bc530147cac7de79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27060e8ca1c32333e7bfad0b16d9081f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797bf7015c44e1a849d679b6cad3d4481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e0f8d6447d7ab82fc69a3f82b0bd582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781f4fa3698554929b89efd08880f6183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f1a44652aa58774220287e420d51f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca224972313ad8f3f4b7f5915b6d3285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd178fecf2d5804b0630a9e4cc96e9a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f10ca6bbdf7ead7247b95f6347e13e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e71d30b7126460c2b0ffc11c70f3b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62368295b3a21796e2343174c98ee689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3008edd4ea5f90a5f1f51db6b4b24b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf77ef0b3be2798a0594abed256843291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c2bad77eccfb6c7ca2e366785fb3c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cadaa9091b36aaf198f447fa5562493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079b7d604f89db5374d43c52edf740d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b5aecc3df22448c79bdfe2d59757395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f4a5f7fc2e1c8a0400d0a2445240796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e3b4cb732f6b0ecb550d1c3682b5f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe8397a0bdfbf4954175184514990298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ae2920ce6f8f476de7654fc4d927299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c28a45c3ff5a4ba0301b8f1398072100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d0acc2454c27ec9c474654b508f8e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6739ca99a328d656d42f6aa290839102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb0197d177f6754245ff71dd1a9f15103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782dbf825545fa9b18cb40ea4dfd3240104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306933af2d45a8166c40b8659dfac86105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b76ba4d3d4b9b70f609390121422a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c3cb68207aeb67424b1765bcd63fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40e038ef5f250b1c62febee93581b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f50ca8e3f09b2b2fbab9b3f9c8c47109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38436f9110a1873fdeeccb525b477c2e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e34f7f6ffe4126eab1def7777dd66111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63635664a7f3f2de05dfe2968ab532b6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ecb6607ec7d1dfc0df71aa662eca6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7f4fad7eabcf9f056f5791b83ee47114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536ef57340d70cc2f5ded508b0ffeb3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756bb21c50da53e4d200f7ccbf63b15116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2f4d07e543ae995c385151552c1d9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e109cc8c205d0ab00399f7d331a00118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6477b8b8451b60c0b5ed0075dfba89c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b289d8650ef6730b6ead62f8f6b65120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e75e40f430fe7396fde2f42db0953121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad01e9d8085d0e7aec498f176e5e66f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456c841ac54831d64ceeec81cc19e8c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51243b88cd381d6a95f3ec8be1c3dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8832a94236daf8dcd249b56bf41817125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf79db1d37727f32516906bde80f58126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c9c4fed1df1f133285940d1013e23127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f29858e24a256ec9ee6ef2b4f084e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745634057de95bde91a354aa9a7dd475129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584dcf040e20bce57ce5f39fb871abb3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77313656f9ba8c283b4fd609dc290116131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1ce98fce54db7523f941510f2fce8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5f2ee6459baf4a695380b7ad90a8a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16e2cfbb47bd7d4b29e394cbf6ace8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ce6b219ff9dcd3e8910bd4dcede2c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e913cc03706dbd7ad1245a9382bc50a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a99bb590f12993d1f1f8859fb84974137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd251effffbcade48bdec2d83675c10c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fad6f608d7a5b45abc8c448633f51f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d1c73bebe607025242c3a1c5269ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75ab0c4d2cfbd62939a15fe4457825141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730903b4fc826fccbb2331a35385ebb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e749a56626507afa8272e47ed17f14143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78415863013a9b7cafd29f4c0ee2c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e87eb63d4adcffaa68846611ac1251145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af5aba490531f9f0e19d75fe930281146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e19a265f47ef74892ba71847a1d1a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2ccd85ded48c8bdd98f610fcfe5eb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6d6a13e45c4eada81ee4417be41ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab6d9658aa5d4e103adfad43d7752c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c991c2a067b68b76f2dc1d2477164151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3db9d28706d754df84c7d6ac8f767152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7903e3bb6e6c31d17577774c977796153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec374367ae4b00dca0855be413aa71154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22087ae433750391729d41ee565d7e8b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26abdf96f03d3311ce100b9a1fbe35156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f53282d710493a8219f018d4cf91f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5022883be26b6274e4ba16fe3786664158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebcbdb352ddacee4e386672f97d8845159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852201c6e0f3d6fcfe1edd4905d2479160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6e92981dae427efe297bf1afa13df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65117d629df902c01515e6ff4495e12a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6331848bdcbb5b7ae92eb34df416f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575f27251886920a744133e18c5d3c5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3c1d5e0f46d337e761310e9c5ff11165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd03b07206e965fb4508907698c9ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a800bcc782c52217b3ea0f3dff5c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc2e3413bd052ee829fe8b5bdceec1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f652779aeb426f9c84a8ff12ad594169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ec51f3d680e14a964baf33bf2d96a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f8a923789582e93c44ba682efc3c0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95a944c4e8be0eac25e57c5944d7bb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3cc1a402f67ffa2d2c912af5bd2f05173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890ea4a55a837aa676b2ecc321d9984174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c886acc705319de799bc0a89595be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3e20ffd60a9574ea85d7b6ff570fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d46eff729fe4e620b57c24d080e25e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea29488e70877d33cb8a1b578bcf21178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3b52ee8ba7604028409dad46367fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384ffe10f39a9a9e4a54b5964c1cb40180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355575800dd7fd21e5438cafd0e8701181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661bf71a5aea79e6ba29954d8f7fc04182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d944f898a4b23cce3a111be5c15eaa2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e89886f6ebfaa818194b7f08677c39184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f90d609af4a27d5b47133842777279185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6b3006c69171e4b311bb954f64c3c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645d7d5ed9fe6ab780162ac0cb41ccc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e4674f5232e8c96b64a1dcd2a5c8c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4caddd4169e7291fa76a07f6645efe3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d6706cbb32ab00a96287dd4ac0355190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9600fce46054e49a784d23679025e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5086637625f49af188b7c0e5d13e3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb5b7b152d22fa040fa3479d913c39193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447de2a8c764c9fe14b7140a5b3c5b8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd44a492ca86db788e2f53fd2a18d7d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df02e5f72380dff62be4d6c123b1375196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ab85e7eaf6292f8abe713c168f5e8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2397a94c2ee5419e93d15d5a310b2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69d62866b36dbd04f7e106562711da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfceb5650fb086cbb224a8f6192ee27a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123a5ce641870fe79f3a8fa7baf76ff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85553c75d460dedc1799efea4a290693202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3e860f4e28ff8cf351b35e03fb361203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729ed4ae7276ba39baa671592752e6e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a598998e0d962409084705fd3ee0a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddead6fc6822932f97899de92a67a94206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40091aef85e4c6ec2334724459be60d6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d8d8b8a21502329c1b78927879a7e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a10cd089ad696756e71f79ec2bf48209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e1053bf2960b9420b00223687a1b9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d65dfa1f46bb3d6ef9b6644042f1e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87de1e015a40371149375a0cbe87e6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a57ad647b220640609394577474e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9fce35e23eb281939e5efa434a902214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd00c0a6b25f890b9bbe4dd427f47b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23700263a8493fcbea26b366650daff6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095491ec3cc1507ca4156b13814985a5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147aca118ad90e4f6520dc6b56d926c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafe15f6bedb3e75fe873b5586e50ce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab870d9889c4233ab172aecddea642220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8f5d1da4d0b56d53103187092312d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08debaff33134166a272d9d19963f555222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43f0b72585a629a3ff77c877aa9fac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3afc303370f3258260d90dfa81b3c8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3d01b2444b1730fbec7accd75e995225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940137867bf2f7743ae9405b7a17273226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8e548bcf2490d0da12407f87cacb9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747af7c9bf2ba6af9ad397ea89bd9c4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b83c4b2d1e5a167597dc628d756586229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d615857562f233e2119fd452eb550230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cdd9a4cfcd366ce4f46b62bada7979231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04923f65073a08ee8f739f2e4bf4fa60232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f79f40665ff4ab6c7043ee47fbe6e2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d33d36b70fc875b248e2481428d4e5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492db2a4e9132510ec2d5eb6f371fa46235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0321513c2d469a50934dc7443549893236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d4f3ce9cbc067dc6bcc6a90ed8775237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b32faa6b4e55ec877bec1e1496e5fe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076e6d4f2f47a4d9a911a0824caed56239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88467168c8bf4d5608671526b9d1f942240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822349a1a15bdcea19150ab64808249241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af36f19f3f37c89effab4a207825de242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6895b8d91c70c66d740d45297bdf9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cdc03a59aa74947846c0877923c99244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498cfa394bd06431ca31fa553aceb26245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df37bb47cf686934308267c4f97418246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0f9702b4d6cc1cb6794be91fb3422247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3652064e87a962ca993b14eb0fd80248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7d35b1b152ad0e8065f2ddfdffa76249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4765c1362ed6ee046a3fb46e0d1c2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b82d84e1bf4cc24cf6b8a6b9e38a8d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e62bfbbf6a48af8969078fa859876252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb874ac172d372b35caf44d7615c689253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97e6ea6df6321436fdea5d94e7acf9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2cd69bfcb028c3429589ff7d70026255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7796ce4b2a2fc129d29809717544526256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064dd7cfe55efcd72bd55d8813d081c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a730eeeeff85a97ced9fdf0dbfb6b2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be7d1f284abe989d537940d7a5debd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343677db1378a5991eb01aab8159a70c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b69f5e785f3bdb5268dcd4cba194f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd607c234499b7ffe04570d9c8efad42262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fd981f9964566da09f8eac367caa2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8cfd2a17b2ad822e8aa0e3ea3f6fe3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928799cc4749350e1d407c27ef2f22a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609deaca95373c8021be21e2bdfea689266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438a208fa4c32bccc028f4a463bd7ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc185f7eee84573bc5f891d05f9b454e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a729fcf92dbaf9fff8be945b54494269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256b2cbb6dc9daab50b7a8a12e4f756270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3c19162dd56a3576bac031c948d15271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad471d891003bac8366f469f6909ae1f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516908300cd86d699e9dc743805e2e7f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69b2974700a4b546ac90b86c546781274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af61663b62ac006c0b8729e3c0545f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920ceed9acfe28bc8d3306e5679c701276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f1f50c0da71304fc5da0fa6f4b2ed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7903a40395f7e6328bd5b63c3e9c938278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8587c5536853b84919ee66b4698bf5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7c21f7a9276f47aaab6575275f4ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1713358cb14bc65961635e0be13650281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da57461e90ef2680973fcaafaab08b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6758a232483c8e077c77ddff5988b80283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0fe00372804c6ecb0d7831bef667b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571355cc90c8b21c6980d3719eb8eca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f116e53c6881f20584fb6e669d3a5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd528799ab339502f22f281122eff1e7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299854f3b5a5dbce9f07b68dccc2124288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094276685e58cb2355b53f94918d104289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c206a4d00b3d8a60b58cd14cb7f69290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc6bc2b632f9e0c11f1580315ea8e9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c42236bc2e9fac0c3a4dea8d4201d6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f928694fa07fc0763733a3ce4cff566293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3537a5aa51c88167f55390edfe31c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d80d5e9c33c58f346f97badaa20bfa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae69ce8eddf4263de3bc826b3f2abc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893bc878f7b18f7929f32ee50e3d1325297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a7236c2751f93aa66fc727b5bca44298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779f466c070228e0304592f612f5b9d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c2ee44b1d674d5c35b22b2fde4273300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f50c19e78250dd2c41dabead7ff3b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4b3f15f65b3b3401ea70999cf9570302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd174a862199a2c649c886ec1e470ef8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052aa1f72b3a1b70152303ff5f310dbd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daad9dcba6212e342b368cf7cd71e48305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42885513694534c72a924dd2a99d416306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb06436b0dbc62ea98296bf06b5258307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd00756e29dcdef9faf3f30b0995b7d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9906e2b6919a03281dcd101ef7f0e2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2f4e52a54cd97cf97ec4c359e828d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d420d1a4f0d787c4525818b209f45e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fc9c9710e70221f9d854b8702f723312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be76d8baa083f3b9b8f57d5f98d38f9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f099ddf746517fe21a5281f58fb881314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ed1e863b568820cb1bec589638fc0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f39989cfa749f4a547f8f6d40d14a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680a0536cd86c0e420e514cc9ff3ad8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b443ff572b4d52066f5c662328fd5ea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20db7a3153d44a435fa69ee5a21b480319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cad950d476bb50c48fb6d2d6126882320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ccf7aa46a6824a1f313ebedd1f5a4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780afeba9a628a9cbb418e2b8d7f6afa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081789ad6b5dac0c596c8c9a2ed18dcc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a0d5040d19ee38161682114be6a19324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaaed9eaea6853d86ed1224d817279a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106945bd9c9e2a0bc6329506e7b86107326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce0129f8091c87f4cf802846905759327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c82a9d8069945999d6f86ab61f68b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bc47f365858e810ea4fad998919bf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ffc306bbc09ec540e1a90543da1db330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d9c57dea6dd8e927056fd060baa8d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cabf5420a3e36e4099c97c4e8fae4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd409896875d4f6a3d490acbeca6b865333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98feeef468f86fc666980d0cc80d2335334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc476591a4c86ce54e32d92848dba14335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa91273d7ee3ebb30453fffe9759c9f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916a650bf9d2d9854084ff987aebe95337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86fb9870a5f165768b2f8d17d02624338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f0a35807d8eb567f48ea0fc0cdfae339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e42b86ebbd18541b4b4991afcd738340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cf911a7567e7b3199316f3dafae36341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a5da6fcbeb328ce007eb68a57cd1e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523b0cb64d2eb0f09e347d66c4b2567343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad43cd43cf86205a98090f9c971b80344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e31cde2c22cf2eb620774d951bb590345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d242819b02e8ceb2d42ace62e8c89346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03109510351cd296d16665fefc02e677347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f64850c6764a0c340fc0f1bca607bf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd896dbde767a382d4b2afe8384ca3e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95077cd1c6f8d4e3db82bf12a3061c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c12cc3229dbe8dc5e77a33c984eaf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb29a7861f16797ee29d80d337715e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbe35c2dc3e619c3ba140d9472f73d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b275742e1b7c675e38ed37cc5e546354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a8580250e4a208bf791428af0140f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753fb4826fabe08d52ffa1265774094356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f41e3865410f31ef34490b4526428d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deab9af59e487347a21314daf40c266358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27631298ea5e258e6524231f9e3542359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2865f0fdd473739721db2b6b680a0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09309b6f4da11379d4cbb2e3882b1c11361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a6d7060554116133bf8ffc4972974362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb59a3aefafe01186372401d5f8229b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e267580c13dc128e134710432f4b7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962f7d5b88f069c44e57651214456f6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22119164bd5758b0b7ca725ad54e78366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4e8cc4ab80af7c7ed1b47f0dcaf82367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d6618a67fe6195314832dbeb08edb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53551adb627e669e112362f33aa02d59369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3502b6b4f9f07e0b817a2672afcab3b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d38c462c6a0ce7b58dabe6e896cb6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd4d36ac6666d9d322e6b364ec167a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46981475428fabc10e46dfab71c822cc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd40d56061c7fb2665ab89631a11b36374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee1ce814bbcd4bde0884b6ece60666375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743850ac8616421ef3f1201f65d36218376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c42aac54bbc270352ac5ef5bb72173377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc0575ece335e7226c6050a0b466ae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf2da796d53cb0d8f7266fd6c9aa8d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebff09345ddb2a6f66a52dd9966e7c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b8d49f0ff5f6e43d08d53a15ef426381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9590f883060b993cd97efce868233382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee922f9187d304d9da9667c5af9b052383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cedee46ae36fe8b0eaff96a975476f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81758c7e2ee4c290fc74ad97bb65ff00385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81f956f84ec49f5f15a3ded7a7c4d4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf29427ada3327d5e5e5274718fcfa0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b7205045d1b4c36adb03c4d654a77388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb31d8fb9086eb8dc2c208e03f0a86389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a3f5b9c43aba03a8a51c9c5d6a56f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d7d855245976ee4fc47c1eac169d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99aab1724bd16f838ad731612ed447f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178a75395d926ac3c38c33f5104479e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f123c5303c5b3095b3b92e4bac5270394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc5c928f12c054f22adb7883dbdd77395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f139e81d4b25c23d77994d3671bd577396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535837d017d10269d8547d40830f46ff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473b799e2cc3ff6d16b0f2771de2e6a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90814ff64fb1ff84a1562bf798939a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da498150c04bdd576ca3184774e3694400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51695b2f5d12885a42c3e0258806e041401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1beddc5ac3b83e21a17f7ef0331431402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a802ea2f899d72ade311effa8d8e1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c83fd5b5cad7b3623cb100a345399f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf1c294f58a57f4ffd2229e2c47ce9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca5ae97a4a3a1d521c5340449c984d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9c2cdc67c6e0029b532890476e9b7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34051948e2316365fda8030e5d0a4a4f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbf67ca5c01138d8064ce96d42c0ef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722b0b297b7be57491537b98a745f1a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d94332fe45f513b4a918256d2bdb78411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58267157d8394c97802386d5e4e6c38e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63fdfd70a102dbf0c9de1e7e9ad7d0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666665688bc2e1a79b4b594a4e7ebca1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8a2c0d972abe3ec2eff228300a643415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd4ff89913b4eae1cd2e49c132ee7e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be316be00edcf4f75b17b25e6ef68579417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb20cb00ed90f5eaf4c3109be16fc83418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65251b7bf4b6aa2f2b93af8683dbcda419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d85c63b8aa7ef4dc3dcc33782a88ee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c48a16865d827bbdd872e48d20a70c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643cc38bff6f519fb376348e44cc954422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94744f0f1751f3f827f8d62681f6ae48423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac415bcf4949b517b6bfce22e2eea3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2291792cae7ad1d115696b3e25e99a9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d2581866c1adac6f53924e84646ee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef53c08ba281072c77508c4460e60c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f743369f120ffcaac40268c075c65df428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a052d8532d2973b087c315aa165d8f2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549b065e1673bb566f90747332c2ce2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47a6753bc5be31ee482165f443bfe1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7a600362ae773bea2a4ad9cd597ae432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607d8caf9ff2f2658597fec1c98b7d1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ada2954627e19cc9238053d30f0e3f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15fe845ebe35b53ce27cb73256e170435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f539a98c2e174c7f20d53bdd7159cf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e11d721845289409e5c9fd217b4bf1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b6e3ccb23a30a0f47757fe688e5bc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6b3c17821750b7132836ca978d07b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe97ddb80f3bc4a92e3babbceed140440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05197ce8f9b25634567f6f9c8c8b317441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412d069f5a87eec8e4633694f079b15442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105bbcae2439844df75f4d5afc3528c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c61ff62116f1ea9e02ddf6c987acf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf549d28a93de9a94b490ac9bbcaf15a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650dfad8599e6e4b53d72199eccf089446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e148c59e26130c680f7e8d8902f8a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f971bd2eb87cd31e8cd891e80d4f014448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4ae6fed3e2a1da6491dc1208c58e2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191aa0816d1f25783e2dd35040ac9789450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5814bc2f3f99a920326fddef2f3c64451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2f27bc6e62fc75ae380bbd58f7761452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8430165845de64c00b876d9b1a7cc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce45040dc97a0a615488e7ab96ecc51454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58494b9e616efa532cbbabbd9b2e0a4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19761892d7478d8ad3607c810402f2e6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef042eb11eeb2c7b93b2fea4bbc51e68457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba50b9b9067010fc825eb5b0e2380e1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d627ba93bf4e90f78995ef7469ffd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa96838ec61eea42889d17cd761ad99460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312f014978285605befff2cbd11c861461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43ea48b584c9aaa21ebeeb0b997940462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f5e959a6b50f0aaf7a2f7eea4e08e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e1776ed6fdcbc5d9350f87b6b437e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d6cf64cef391be1895b22702425d9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063fe677632e200e1214fa2817894c5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca28eac527511dbaf93979c2ed40b1e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb410f60b1c113db60a7b50b968a3e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9d428366f9aa9a07d8d1dc3a722f9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68289b62d006d6b3c6ab5cdac6f952470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e98490838fa95a49effaa68552358471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f9104c856dbd11fb95548fea9f3b0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24116baa278496ea8871c89d673a5b0f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4edb451ad37bd4e0780c44f472131a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17554ce7a74603d75a7ae33d60f461f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa01a65d1ff6828fa6cd2d4eece86e9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0ea4e43a520b2a0603aa23ead34bd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001641c8684ef6314719df2f6546a46478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea587436c641eea542f1cdacbde5de73479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>