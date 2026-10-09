--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f05ee466d1991a3329248447b4c4b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ac3659802cacd81bda4c623051f352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770f2e566158c3aafa4c6085e00b62b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7626213ebf93d08e375ded266baf74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40714d3d4bdac15d9990935f27cdcbdd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b725c6521ae3d5219b229a9d6bd9a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde68f3ab85de8d65ed068a462f2d69d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac1d85935eb1d1ebd8e944796112e68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbf202d1db3b41d485f3d1337af7ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d773f75533e668d1275b36a5b234e0d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca402c6de4f97703aa6d894c9cd94511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb85e4be8034c9c64c240392b2d7fbe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723bfee1248b69008c9a9087af087f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10be233740694f4e80dfaa9f8cac54114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60140263e7428010c6be8bed539828115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566861ea7e0a73b3fef130bb2e3463416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374164370f1b7eb48df4f80491a0092817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175ba41be7cfeb2e1f6bd406ef0ea5318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90c2294fc953b0df113148f3403ce819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371dee10760fd1b4a0d5bc4beb2e823220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8170739bbc29029d8eaa3dda83eff3021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979fc11d87aca44081628e27246283922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560119e963e8bb674b62272eeee641123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1a574461e8d3651f0a45c1a74bf0e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63fca122d0fa52283a42ba146881aa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb32a2d75bb100302a48b142bbb69226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9b22f05226367441f98310dca004d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf7a43cc2e6eaf272b4ee4f4719d6f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f4669ce053030f460ac5aba5e47fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e368206032286fbc26a8b90c698feb830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfc694c02ca95acf32f4433122f77931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1233dc73d5eee733c6040f732de84c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2c3bc53f9c92d3005b3c2611a2b0f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6285afed5e04d2af483a5f233555734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581b51fed6e31172fcdb7913cd0f2bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5907eef8614e5eea18b30f24508b5436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d682ca23b38b316acab237b15f61e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9d66791d59f0548ca708ba51cb47338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94452134df63a3b5f20b77f74b51fb339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937476f4df6f640e679582a7d1afd5d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2692bdddcdd50998b33a82934b6f40e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adf73be11a2096f0e4ffaf1777da7d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87fc0a347ed2387bcfe6707ea7df4743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e42091de26ff4aee4a36ac10539de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e658be3213335e4b17ae80c467043d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bb45344eb9708b3aff934a0a03f5f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a66b42bdbc24d0aed512e06f5da71847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75c5ef18ab1d5160276e9a90981c6c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ded7b6cb7351e0d91d7f92c237337949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c10788ebbbc4be0fc8a6695c1957250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796785f8580af6f41e341c5f9b15af6c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a929b62aec12856de11bbed69312fa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d866c91430a24e3659a7b44836b727153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc5e5dca5930efd69ae492cbf9d94754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b1730b8ed00216a0ef6f18654d95855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d60dfac9abc6ad1c1bb055659104656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef205250d97846807b0ce964cfc003557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81ad3894a7d9a634d4fd6ce9f539ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000b58510a278581f5bb3cff259f26459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e498922ed7e9500c959165caffd3760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf78a2098d9b56839b20a1fbffc72861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab88ea744a676927a37f92d65cb9b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36eb41500d4208e0bdd0e35194fb8763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9f5a2ce86476e7e0b9e6ac2d677e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4e214319f06288cc13e57c892ab8265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfddd04c758f853a2cecc0108067448566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f608fc3b05aefe673270ef59b5b8c7b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0c442a2c2a24af661dd7e61c4661868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33f93526b4a775bcdef6ad79b84c7569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2575efd2b3e2aca30ff2124e5da5a3370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904b7771f11bbe6c866f2b5762544dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7188a2047b82e6a2c7b5124db5aa172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b835affc336bd0574f88712ac4b8ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39744a911ecd102f03820986b01aacf174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb11508938baa6e5ed6e66c23bd18d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c025b5ff39d2a0fa5f2c4b90591c10e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a44b63cf0156bd8f4302d6274ba31077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa9238011ba456cd50a2be4730f52578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911bbaa70c8df8a696544d62120248379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d701247a96badd4d50b6e5c80af21580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533cebf5d45ef235887666df7db1b4881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed4ec6000fe8b2a6ad9b91a950615182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d164defabb63ec648a26318eeecf883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97929dc087aec947d6c2640f0b6d0ec584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f94c60a845f9ad043e75f55f371dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206410066c38905823861192098044f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94202f4ac97a2ea77962f839ca3a45687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991696e588bd85eff65a17c993461b0288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780512be5faa894149f4ef937e66359889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f3697b4881b7b92302b043592154a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480020848f5479bc701181f0b0595f5f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765d364d5f10138859d07498ccd0d6a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b7a5d9a46c024475680452796cf0593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd730acee2f0bcf637608b093f0f36ab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e3955ffd5a1bf3ecd0cf25a9d94f795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a8543eba635d159ce2c5db84f072a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef753b5bff7af54714be6ef0435fe7497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187e9c99c20c0f521f5bdd1b95d6bb198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8662541f7f8cad6119bb03c850776599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301d82e56ce92efc8a2efe2022a1b56100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e2d735ca80151e5e2a7fd8fdcbb8a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f73e3a3f935c0977bcddadbb994371102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc101f5708598999cc9164196de9715103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccfa13dc06218ad6b650a6e74eac43104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149724514baf745f7b88c2631dc1195b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a587d5ef410f556a060d749f90f1b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338dca222924d490970b833532c6368107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabc949a8999247742b90c6dba3d9ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41699d679bd0a241bc1c322bfe081683109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd115de9e3caf212dc6bbb68678b8146110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e137eae01bf1dd23945a2e221050297111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303446d9b595b420f912b9441b41937112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f79d6f402e5c7efc176ceb9a7f1ff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c9f5436d8a9d0ecda19762a213a11114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3405af5896ff3f156824d6eda58294115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28204daf5adfcb0c654e39ef57640d6f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b778fe10c210cc663545e51cd0751d0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad908dee709e4ff0afb9f5f5225154118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946b76a887f44638d7d9e5c254a357c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4a34769b7dd674c3bb392951b2233120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e2e3a41aa4dafb062fc5431a6f4c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaea88754ea67ec6dc60115023ae8ae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62cd02075ee294fcf23bc6e07205d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b182ac778effd76444ea878c9e77b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82340212a8a2cc2006ec19ad870af6d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41634c8cb7ba4db8036faa6c6d59a0a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b40287d718aa9fae442683b068c9c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c785f6eb9fed54d5b3d0a8b1077dcf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabc32b63655806af74790e8af698b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20a6ea293597159ce91b87fea62be8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bad59a1dff0a19a2dba7a49bc849ba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5eb89f7c43f28cd60e8132ec89729132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d233d079c4bb6500b0baf330553e32133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760730ddf2606ec9b040f8d53ce5eaf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06797f7e29ae2cdd73e538ce4e370efc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704e61474029901e6e33815bc4e8f09136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95095fc9382f685ed66086dc45c0ffca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a208d75c72be72b71c076301dfa69138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef794df4294218586638b32ebdd2171139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df47dabab7d05bf811ec0a5654bddcc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968139e2d7055a8e6bfc3addd367bb73141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a18175d7ecff868392ccad01b5e966142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a96faf028aa3aa7699de86e4504caa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad85d19d6000b1581dbd1272b9dc4d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbeda7ec29fbb6a3680eebbca69719145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfad53a57cfb4ed67de788f8dda7c0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800eaff6309c388a8441219886310608147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f19da53a994bb3f803c7953ac60722148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83249f916340d053bc274508fab2b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0309254449a4c12657cdf01a926c122150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8729e06eca99fb85f004dc588e09e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fa52ca0b5e6f4d1b0956297ab468d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267bd1f454141d6c00153553f3fe0e8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ceda95b2b5ff2ab4a16ecf0705e09154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ccb17a7bfdcf1dcc4d9b37988f37e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52caad85e7a93856dd1f81b427b25ce3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb105c24ddd39ec2083d40c4a2c7358d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d684b2bbe9b6787344136fc006066158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462744e18f87f8b20e2c3ed56a9d266f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94440e3bde4692955e304c5fe4c85049160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741a2cea0cc530a7daf7d7cb762b958161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659f51301bd100e50dbcdf4d44828ce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f28c4e41564a5a660f99f452b2656d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae8b13a98ae8f7abb230243427deba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb51ffa7a10c80d815dd45d421ce4d0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201362262cca2f44a1a5775ee33cf58166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498f4bb3d31e296a48c032e88b3ee71167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a604ec1e25485b67983cb1c040b0a88168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0d6b8f5b4f8f10bc57858f59c7316169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67370bb992b4ac0bbca648c0d927c1e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2d313c6f030ce615639d431d1e601171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3bc568dca7d0f029d8840e39d9886172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b45e52af3c15eaaad95626ff3f349173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88f2521bd2b3483858c977d371365b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c93cad98c7a3569ddcc7b795ec5e07175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059ca6be7155bc0679934ae28a4554c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4bc067d4e90c46d422d560a69c7d5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c1b77f5467fa6426d86b13c1c55af178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8537513083efac0fc10d74d47aee9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4cee500508b0215ae2a037572a8299180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ba0d9eb94bc08541cbdbc07b9d295181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53a4c900c5977eab60508e5745b71a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b980b41b7e4752a72bb36af2dec28dd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f419ada5e0d3202f0bacd7bd9c6a2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57853831e0e3ada75d4ada98886e60185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7481392358caa284ee5090653203fb7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211c9087e9361759e98083637a5dd7a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615f583287c35e588aeef22d681f029188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd6b71077f9efe6dea6bc5469d4a2f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8231090dd90312fed6320a185487e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3765b6d1cb48c36a863a29cee1b7264191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8dad768c2f80a1c9b0c1e493e98d35192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52814cd60b64bdab7575deb9b78594193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3389a8e8ab378d358ca685f4e36d0e6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637ecd93db7bf11fdaf7aec17f5a835195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c0501beda90ab61a923720283cb6e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a16d20ab727086f96477fe8b4be1c7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a9d2b2d0bc16f6f5874ece0ed5b0d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b6797051d8c0b23a2bf5fddbb0144199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba03fdcf5208e3e59f134f57fda69d2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c623409ec161a89988d295411ea3a86201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409402d2183712e73fc0a2a3bcae99e3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2808904bd8ef8f0e73e1b4fda7b33ad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf84cfb4c9e03a0fb9a0d10586521a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17de04c7bbd6a6013a433a8de1d7bd1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d95c3bd740d413956e9926591113c3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bab79478e73ef5a1a378ffc6dd9d46207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b0579324017d87a79b24d12e8b3d6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7d43416343a19f2f4622bbc7641a6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf7144445693c454109bf29257ab39210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a6615daba78d1d89156e003b160b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5a817dd453f3666fc4eaac45d9e01212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f88d8daccfbab984a51885591c7c42213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e57ca78b91d4eb37f2fb654abea653214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23cf187274115333e9254ab689e884215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c04024feb1419002fdb5f979df04fd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1389103a69d84cd168ed232034670e0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af8419d870b17a9d399676edebcea4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fc391969e2987de8bb7c42db393df219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdedd607f86805f0813e050ba67d63b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e09fdafaf78e9ddcf7e83dad4c3d6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383f921aa692a758b6616d600be256d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29898a2980ba735201cd328c708c75f1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296fc2f995a0c612e3b8d991caee4bfa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2388131bbd9105f86008e1832eacdb7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ae95b4f39e0977a380d16dea199b6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d9ecdece822f34ceb7171175b359d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a15ae3752e813d0402e458431c2f41228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e58f594cf518e36d59b9ea383c11fa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291588073b310600479e2af61d652a2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99f3761145deb168db954d2046ecd1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494c87ba1aad8a99a958ce77d094412232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026eddb94b6322e3d8a7793c772be93e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550195b7e22bdc24a9c1c87d5aec5e2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6651c1f9a94f9f9fe4cd733c453bad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1392d2dd8c14be3a20ecaa04aaaccc9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb30016ea745a269d61beda63b17c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef0f680d3b73f974ae2c3206e33e0b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828e26a88c2877349001e6de3ba2d15239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fecb1c8fe673d17c2a0ab3a592d7ad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3e434869cf6f26ff9895dfa0090c0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c971861fafc1935121cd9cbdc8c60242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e001698bb68a6b765f8a97db7311c2e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088095cf0149d00fb7a1e780a9187ce1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56152ce6ef0fe3800cf62839d440f5a4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49ce641ec76002294f5513bbba880c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be70992ba4ba103c219293e4ba8642247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333c1d527e828051a00bef13db2ed84248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662aeba47310dd322a4c0f012520caef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2cd91ab051a3dc311085b3608973e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad05db553073c1096770887287d1a04251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf86e0bb24d0b6375438887932c1459252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4675d9ca93474d645c69c473e97e952253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc64123bc74e98e38503169ed1e7c6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c171572256632bc2b79f3e4c40ba12f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8ae504c9346c9a3b0a411342bf505256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca64371d5b3eb2a1319a7eb1552d55257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6938a8cfca9ff55886876519ac0085a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b21ca1347f645728fcb43d88ba4b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae2351e8fef5f615a5044441c1ee8e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40923b573a8c8849b6c6f9bb405e202261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540f850e3cfa304e831fe59a2bcdb49262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a61b899763cee23d2d7e56a7dd8028263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2222609ce3be381ea7222c6cf8ba017264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094785eabaa6a1bb097e84589d133bc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f407289fbf5a109f3381698994445266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf924a48a230a27774efd879f8f005b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d00d7018475db9c7c1dd2236e3c58268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfa783402873eaabceae7a7cccfa49269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92b535949154864e1bd7783cf89d38270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81a37576d5ce33a7113990508a2d86271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7830329f015b38a9077d26a96eaed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7287c6e7cdf8608f968b73d533e2655273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177330f19bea7c03008257f5b49704e8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df2681d9da5b3958ff2a17288316e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0663b022d634483aa7bdee9f9c0f04c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473faa8557f0c0a9a5661046153042a4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1849fe459fc7c8d43e06dcd11a727b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4f597656ffe94fce57336fa7ce5b3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb7f6ad45ade9c279bb8051d36967e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55098060b5084fdaf6ed31d246fda71c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560078c5f7257acab8ed234b2002e67282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07ace512cfcdafb83b015526941d6d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7dff6fe226c6154e42708792887557284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7db7b6e9a922649b5bc7cca609bc3b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fe35f03b5f2f159db0bbe763a3292286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16a715472982831c8e9f2857dc0edd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131f2f14f54ce463352239e867fc6f2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee0aea375b3e2695cee30950224f70289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f65e8b2a968eb5a0fbaa364fe6bc73290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9d975ab4be2caf9d714e0be917d98291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485be47dcc245c77521de03c9eafde9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd01e4731577068e1578656d22153a8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c40624decfa2366c8f6871f9f08da294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b90650e55e642696abd751b396b27295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454250a361809fdbfaa0bac79ec30c05296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5b167754d309d1dc427cf16fefcbd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86fc47ac9e2d357d1280661b0a674e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115631dc66f7c41918d28414831b44ad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892af835a2d1310b716dea67acf0f57300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4daec3cfdf41fe45d62d77de1d251301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95190436c1f3e89f1ef661ea7f3dbe6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a8da6758653045dbdac6db2d72ff8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23addffeca028cc0ff8a990c95be6a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389fbeea4714ad558071a635b6d74c9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2145982b2ac3fd540a25c87abeed8db306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64284640899239bdb8d01a97c279ae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e15ce1d2893896e96f94b8716bb29308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e4de216495df2d806f91eb35e5ba2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467fab69484176d73d4661bdd27e94f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299b9d60dfc6c021eae48f81f03e6cd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d354d3903ce228172eca45ceba3ee9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee99352b23829c0456c8bceff2270f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364dfc600660a6a98c2c3c606cb1fe3c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b210ba751ae67805e5a2ba48d7aef9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b286ce015f84359b55cc3fd1859a1c1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e0eb216674bbe25017e5dcfd03eca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff580f68d38a25fb41c1ba00cc6167318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28650e11246c9c1750e253260b7c1812319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495eaf88eddd25a6fbb9a430fcb2590320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375bc25dc76b9e3e754619c6f8cdd0b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd59055954a8413472ecd0115ef4b1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110b997d047e9399024eeb92e87bbcd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006b30802d0ee272b24e8da54175bf4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c869f29b62a768e5490d881cef57a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6c3ad813c95bf25f8b9cfe41da6c6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff76e7f5e7a1c87baa2764a361a593327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886872d431106c42dc9e086105b6aaf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af6f46f95ba02312ca6d385119632d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388750ffa382ddfbd275a830ca82cc8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6de777962b9ea554e099932a12cdc4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f47b48c1b23c1fea459ad258c45cf0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c4c1cb8b3851dc514437c0ee4cd0e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e44e013f4ced947501ebc5fa715615334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16123e1611ccbee8f8bab5b2f06c6cec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731cb611978c8e2eb7c0eedc45e8500336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c187e4f0256149a4ede377a09478020337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0dcb2ce4a665e08178007a9e70505338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f89d371e658c42eef94cc8b436918b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274c24b6a3b02add2948170e5de716b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a1926911992a9ea50d2232ee23065341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead726f96c67bec399223b119f183b5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512db1aac7212fe9eba72190c0adce2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17ec6a4c69d523f141168154d5fb7a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce354f4da63a10c53deca1243dd1fd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5fc409e080ce80b3d7efdf6f71094346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff93be386c4ee6079ae8c1a23c8b181347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2327c96bd1c26947d2da62bc23d15f2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d10255ce0ff22391a1a1deb557833349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d7ba7d164d62e3ea65b7c3456c486350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f89ff1af731f6d83e4bb6cea53019351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a84cd0354da08c3c71ec7d2ec93474352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379f73817cff12e4448ec11a6c21c8c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a836cceb59e73b522c9fb71def5dec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b841c526a54dbeb298cee96730ab1ee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716830847a31b482f1efaec5ff984c4a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c220142fb3616067547d486319ee4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42b834b38bf5bf16c97245605a9f85358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cb509c99cf7cbd4d4656a2fd528e8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a39bdf8c1d44c023d9102db44f40a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2609ca9a17565cb433814f056d43c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb0a46e203dd98b32623ea5de7ee99362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89531377208b2f640c25fe521d5e366363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde714a8582e19760f4071f95e1b6ce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f66e544b07d86aa6f8821d1492b44365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0c4d1d8851f355decaa719f7517bb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb77fe501d5d5c88bbf506e46e45f2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad869cc3ac0927975eb407084399dca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c55eb3f410e5b18770353da499c2c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea3f7a1095692dde3fed66d4814322370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50292a33785f03fbf2fd39aa2b825a16371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c68f2249f57b2995de2371eabf097372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58bb629addba684a5cff621cfdd704373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fdf48b6b66b4ef405af8706ee3875374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cdecd287a03ad7dff09aed94bf574375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102f9958f1be191b9bf618511a760f3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5e6ab715df660fc445e559f777546377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e698eee6afb7dcea3c2fe5f2d5bd0a6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fe8bae3d81556e6ac2c6aa7c6b0d7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d72c102a08902f65121287aea2e34380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1424467405680c9ffe9f005f0ba1c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3367b88ee935d151294ae821266de47382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69c52198d3a2b55f2a859bd8beb6a0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4407d5f5ea235df94149fc802753a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d185e5090203d6cfebc3b7720277c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308d6aca5ea776c595ef33084bf5270386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61602c7ec056f4ba858e0b6b1fc312387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fc033612cdf19c249b69767574303388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da477f8f61d198328f3758eae40331389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1167e0f9ca58deda22fb9cb1ea2399390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9458f7157b7901d513d98086d52c88391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f48479c2bdc30cb25414267a7b70a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bf3f602c5018d4e53ab4caae531f4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3bfb5e67de6626d4d47017e321820394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58021573145dd751af0319e2b7b8059395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9cc992f85f5993c2ed96a58c367f8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff712bbffca15d977c05dedab0b1ab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef273983253abe0263c39874a01377ed398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6f1716efdb1830457957621c2abbe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d2988b4692eb2797ec978721b0e01400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543b6641e4db1107ecd578cddfacbb1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346c4f4f15a69a937cd130578c0b319402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e945ef410128bb80a12b959d405454403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8c2fa913249a5a0abe26fe460d9e2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd6258d280417a9d0f14137537bc3c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c754afae945540521216892adba893d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9ec62010c155fb132ad66d36c752b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e73d0d268a5a345721ac41ce6351d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f199967e1dd21b4404eca8161b3a553409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0802d3837113c9e97b81548ade138d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4f77df73866f71a4965a54dd81cf6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40746704d79588adbc28011bacfeaf1a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3455d2296815719f59d230a5002d0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0956ff86698ac561266689c069fe11d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628666c01baa7d99dfc9696e7777da7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a97b3dd83c0bcd5ce5e79e40b315f5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa088867e5d36226e8d12fa83c90c9e9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3d0b73e8ecec6312d7288ccaa0f9e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3352f4646225e62520e50c6ff24a1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73773767a6fdcf80bc84482411ae6380420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc440abc081afbfaa7b8f03895b4b8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578db8bc0b6898895503574aeac8b4b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fdcc6ea15a3607487f3931c974cfb5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fb966a45d5f8835ac4a9d3d134457424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f8218a243c25e468b4e8be0d03f01425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc7f9cec47d2517a44db5b16e2f0dd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8c03f24f2328fd170f246de5e7f4b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119da8bf850488ef2a967ba270591d8c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539014146ca722b3c95c82770650f449429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac04b3b24ed97f307c869a06ea490f5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989587831d579dd24d24ea6da9bcdb5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4622840e14b94f34ebbbe8de15636d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b33ac8d032d90a6e4e025a4156b86b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523496fd5e662b42510d879b7d6646f4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a220c62936a611f43dc027ffc7f07d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65a47c686635dec6598e0314a6385e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04234341b7908365d2bde306ad3ad6dc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763b1acd5f834cd22ed8771a3a4addb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0c1dc79bc006b7237de8b8de32672439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7a895f6f874319ff19e13ab576851440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776b0fd9213c0c9552746be2c6778a3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d198e15e2f0cd045a420139b645b575442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a09057f78b8c3af7589a8ced319afa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14f2a4ada65397d79f52d1fb44baca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1a50a177cb550998ceeed0e2bc973445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3652c778887dad82e17ca0bd92de2fa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff6527cbb1279bf1c62fdf5aab0e6d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7579d8e22420294f42c14dd0f00277e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60103c21cdf2c3ca7a794e3338a16b3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553646f7bd78ddf1bd723cd4100bf605450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b0f31b3ddf0e3d6701ad181b1e3e5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b960a7c25ce3903c34942b381f7d1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7144c2bff8e5465a5cad57c179b0215453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fd71482769a141f018c193e6a3757454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3affec5c6a471b992df85283bd0c925455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce641f0a3b4f18c183eaae0dbdea6284456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d227703d7a9994a72eebb5190c2f64457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926de9859b5d00b0cb7b004f122fe65458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695243a9bc68568118eb9e5e794f7c9c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fc2942924cc9e37d0ea9da316ffec460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a887264db1de6bbebc4f6503c45a70461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a22f890a883e38c76d78e6c574c89462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6962f655e9d60da62224e1a9315124463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c501326a309c77a38468432042b860464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3ccda0cbc7c90b24e6313fb9ed96e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91a97ef3ce206892d8839352b06b65466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b2051ca49190172d8282b782d877a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2b089012d30c5d017c11dc096f20c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c984ce163966538c93eb8fe8cac5af469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c243bce3d484d08f78d84a64e36e5d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cafcf2e54daab62045f1f3125272f0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b4a5f0b0f86188f675afaec393a8e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6298e477a0da34f118aed97b8c7d5ea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a1d208e66e20a3174d06eb1ce51b8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51904dadd95977fb489996da19dc9db8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5076454a0e6a0e659dac5447dd301476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a0ca588c93ad75dc1843eabbe2f23477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f205044fe45cf414e347d47550f32478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0f0cb234006a5ac033af717767716479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88cbe56b0f054c84f8a6147022c4cb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7e55322554abc14bcc18ef64bffd4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857b5ef4f22a0e87a7f9a488d67a352482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5498ff4e4c95070adbf2a8fb79d80483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c7adc9100dbca7745366967f0bd3d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72dc182b4c100f9a90cdd290431004485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb0db5c6885ae7bdc2b36a594b20af486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212dda6277d82132199ff1eee4b93d0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05ccc408b3049c70f1743a9ff27d27488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f055ad94e2d6cec0f3158dc815cdb489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563273f9d59611cabd3ccf3547a818a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd7258bf01e1d464cc271de727c0762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27f3b2434a1589085eaa17b3e76a903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e93a22e0a0b26c2082ca3944b6d36a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9bb6ab9f01348b32b047037c92eb3d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3b37f2b75768f82d04b6588a730326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95095de70a4620795e2dc50273e0af067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401f9e68ebc3e5b85f86ad8b24e949d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937b4407731a0c72ac8f8c883e35a459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a77c290512f3faa51d99e949866f0a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f0ac80e9815f3f31ed8f1203cb07b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0fd0613e8717e3169657cdeb7483612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5fce99a5e1f6791c62799a517266913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531719272dffcb745b4fd52cffd4db614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a27ede9e4da1895764d6491e5d22515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ca7242435abfe77aa05d24040c57c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f91e1c93c03e6b1737a48ea2767ed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dea9da6b900a096b88045f980a24d018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd134b5ed001a04300976a1f1e9f6e9119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75132ae4fc94ab29068c899806840c4a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53be5c4913cb507146e72a3b183130d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8958ae12d971fabcfc3a0c06c8aea622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52867b30ed0661531c70f491d92c0323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea9458348a75419734a2b552f291f224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263f9673da04c18b635d1f86866983125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc141c17d90caa4e61b2afc6655452726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226fa8a60d3d2bb119b475f6815b89227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159f9d9133b4bd1363db7c944978da728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20a1bdece73e86f5188580edf07fa729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885913d43a1ee8ad57ca0003f0539ff730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44e4f1cf5ba25f073a8c8497c6379b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af940e200328ee011e152c291575404a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39148e8f6130c93efca86eacc4667133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128f807a3167343c722e4ac22543f3534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fde694a6957aef1a702b8fd321673835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba209b9ad6ecd37140b81cf1f0d840c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b124a4433b8bef96b293d18bf73972e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14833504d07529170d01614b0581c7b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113221054000a159b2fe08b9b2040cd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2aca93bd4db88786fd041a8d3013a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dea1adcf979180f0e490a13d9c374c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11792c4960379c97aab49bd5075b74442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1cf8b8f92d832cd5a7a7f34cd054e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8c1aa508651939705f8b5868f0be744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522643a1d069218b488fb249db1fb7f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bee3876cfce9d8edf16530aaed2f9446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1ef801689366f7257dc6bb716fee847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb12bd7317fb202a7a26b518bd9a2c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae8be9168b5dc026f794c4e1e024bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1b9af64801278ce9bb8575e98ef0550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460a5a819fda85797ae7c0a9a45379a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ee01bcfb23301a55a9e219a89f7ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3a885d7de379bf6203ffa1c7ce45053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efa558dcc76586fc88a0d2b681f53854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c803aadb22b1ea08d2b010e06d09ccc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54aeabd3ef6ea71db26bc54719935a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1dcbb5e35ba1ee0b1ae5752213476657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab097b5b11adaf016d07904b2794f14458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b47cdbbf76e96ad95046ae7870c9d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c064715faa0796e4329a373a74c5260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3db4faaed56a78e9c7b2eba1c2f8ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c334469983cef1b48e866042bdf18e562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc78e1f925b3883041aaf8086dbfb8e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353429338d53065c520e4ebec221e0ee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225870acad18d125ea280ccd7faa29d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcdecc48d91d52fb10edbacccc7e1666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37c033813c943bdb38b8b0b9e1ae3667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce4bcd8de480028151984bb8a74e6268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6051bcaecc27e39446ccbc6fd503469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985be3c629c73348afbd15249c238eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7287833f6502138a2d04bec530563171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52cbe734b950c4a0a969c47f2fe21472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12060766eac6026a2890fc0beafb1b673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2fb872b21c96d290507f4df216cc474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b886b1736c07101c31c29b18939110d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0c67e16211886d031876b8d64a87176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9af0e8dd35b1d3c0893672dd0f10c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f919c601305d827fb20f46ecea59378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d8ef4ccf20e70dd1ba94a0f7ec7cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595534cd93224bdf7f392ca7bfa462280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a3a15339b539a842c989f461e6dba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8c558dd86c12c1fed40e403a5902282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a576103a6ac9a5154aff15bca82e483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624a3e3faba3a88d147a412b0104cd284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43e2a16281fd33acb872e3e430450285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c946e26f19766f68d4e4bfd8b885b9886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1df596ed54a9bf18e4ab064b643ce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9cc3c774ad160ab7ea6839ccaf6cd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded20d00e29c28df69b14ba82f63a2a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f201f660efd421a750e9ecd8b100b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab44179e40aef7740d006f135cc05d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803daf1f7c9e684a12ed30b1be2c5c0392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289d4dbd995919665a79c8e3481328193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06a2f338dee8d2174c5d8acf27348e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e809e42f11f14f42e0e25227a19ad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51639eb2441a70c32e76fe9cda0b2b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee430d8988d26d06c184594aa736fb9b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ea58a53e5ccc620598896b984d89798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb9f67e317cb6647edf9330982a04c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c189d55418c2ee23afab8f9139eaf3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80d3bab40828f3379c3320614a6ccd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c59afa197bc4252a55a69b35839121102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aab57c9e32f99cd558fbe2ef7bfd47103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723a1d9f39a32780e81a58b7d140c2a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cde54d11b392b7c0c7e9551a3996fd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3749e9d8e1a86477bad46476737b710106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553724aa02be620589194bc8240d3618107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04443b55a66c834823a2c3f87258a02b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af8a17b10d9b012266d7b36b4d5513109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2bd1b43180f7283b43c24409fa18b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b89fa782744bfd4a5cb3b6e9df545111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d5b5f466cbb0b2d7834f0077db9a8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a9eaef1df0267740de701824db5d2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2986bb8af8114010e2287ca92bace9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a65247112c273f21298ef77d12053c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88f2ea3f2cebce2047ad55ded23392116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bf2c2c8f769c1f1b2644f27e6ea8f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e36747555af321ccd2258ecbadaf99118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7366a4b9ad7c9d2a5a07218427301119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54824a37dad430c99e0ae7cbcafb7a4a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f469b0ccf57e47421bfc02363825347121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695127d3bfb882d2521ccb81cfe33f6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968e9e6e0ad1c44ae86f5d67805e287123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d9079192ebc834a422e5efa233af5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca6243b0364f50e01d47de56775b82125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea70787a0cf741863c80c1d52857a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33cc0adeddb77eaad6a50fcea00a01127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda98020817a925dd40533ba686bcb2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36b0194d3e2e5101127577bc100213129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86688589a361e25cb627606ea9c1b184130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b344347e410a8eb219339b32d3f8833131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b37eb330c96e7451a7aa2076ab50a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85661581af0f0a66697e242b507b637f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8299d6a0a3d9eb3b39c48ecd6182d1f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51538a6f84163436a353d1ae10fda8b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733ca457b20cfd2534d96b98abd085e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70626f885243456c6237f03a0f5183137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd8acb5f768d0f48ed55cf5a72578b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce9cdb59dffed98fc9204dea2b4746139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88499157852e9d583c152b174e1b9200140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0fb325d2e483055a74a81d3f5ea9c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc10c97ef6f2037a1111b8f08ec005142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720d78c7c8129d8cadc00bd382c9c7b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88e0761f0dd54bbfb4aa1e846b1742144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc7f807d7d25d6ef48a92291ed00c3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce711853b196a630bd13e81995ecadb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb770666601172785cf5d612b14a6f36147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc21d8250ec91a9a8cc3c1c3cd93f8a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ef61bd72ba2947a86a190d47a8063149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418588749b000c130026baf446b67d5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c758178d5a79a3f8c6dadf66dbef9e9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4d1d627fc38eac6f9248114dd0ce0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ac2c854a8cd0346cafd8770172072153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee571c45369c59c2822a567003380490154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82582f648168a88cd92db89acfb42621155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf24984b3ab85c982ecccfb468d31c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05f4379442b7fef2b5955f99b2fc31157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c43fcb286697e9a8d718e1a90d84bb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4fa9f1df0bac1a792837761dfe8a3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607f6abce2ecbdb71a649eb40f71ee8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ee70e0de41c0f559d79ecd89965f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bacb26cea7bdf57bc3c705c8f3d8cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91162e1110a91faaf069f91a57acfb91163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c25917d93c12b01990e9376831c48164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552a29728e37b57e24607731ad0adc5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad8cc341df47b61553ad454fa3d309166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458ed1aa42b627b8936385fd34383e1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb11880e112ed9d87d479429cd622f7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8bf12d4f7b2578fad98c33494f686169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4483d236066333b73fb48ffbeee85170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1adfe74be21a5498e5d4742060428d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60f27a8717eddad33d5683e720d2d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c24becc3028ae09f8a4b3f8f85395173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2973188e859e16fdb7f6fe2c0f6723f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d858af96ef3ef65d89e1d6e1c781c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1e8385780bb9793fe276c2d469af2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498926888206ed78ee0b8906785d50d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f32d38756a6252184c6ac1915959c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac4f31317260aa36ac6021fd880631179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f341748824003976aaba01a6eb7a3f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3709d20c7e31a09dabe4c1dbc53a1c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac7960a4982ed874917a14a4c19c2c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdbd24308e38e1af1531b2d9d37ade183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31802fc55dc3c77657f872ceac28448b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b2c37197e8d5297d44f6ab77cf886185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671106e8cb241a8a72344555ca97872186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b712602e32581f46d6fc5f0cb753d0e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37947d2afe2e69b047bf3e7a78ce98188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa368dc882e8aeeb491a214970644fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a482f8394b16ac0cf934a3d8f421c2f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706d909649728327eb299217855c7b7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd8587e8e667b9f57224e82b03619f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedff77c20ed9136fb59e05e4df674c8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315d766b24f45a6b3de5103ac6364c2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d671df87f962c00edb6bb46e98ad1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b27a9e0bf789a3234ad5acd690a16d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7b26b771ff44a84cb32fb24e50682197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10eb80a98a0b885fcff1f300bd566e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56300e5dbd4fecc784ad66d506ce0b9f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73126e6088a38c0b2ba5198d6f278353200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4dc498b5a5bca5b1e1abfff474e63201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f913523671b9f9a84df274d931cbcc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafc3f31c8056a7ef023893bc917447203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918a3b1daaa81006adbe8c6b1de9f90204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7f68f9d59768b90fbfd700e66e0fb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0184438da3655c75dcc741787d6c2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9853b00647e57380532b723cb3246207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a278cb4eb4d49f5c205fb8a1cb0572a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd805143aad082f30f54866b342823b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a312608c073b6db42589ae6e39e2d3e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ab434d861558f24c996e42292b70c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c45e8a59adaf8b61a4718a60216c72212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1485931babdb38a00e09c21deca9af4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206b0acfa6910396029a4b8e6bbd4d2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db594c9793abfaef95d2038542fb93f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c06f24e476d8406e8853adee7e5113216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a623fcb3808c59e6deb3fc664f313d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a38a27a244d8fa1d28047f835102dd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc4e01212b67104f16a4b6e8d6f427219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cea5d235f81113ea1c9e547a11f79220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5635bb2881f6b4145d4f7196d8e0cf2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db24c454bd7914f5912dfa69cee10b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e7bcbca4034599685d91f97e22abc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f0916ead54725997c5bdf125f07e4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e217fc6a86f0cb4ec9222be3224d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011833a43de225d1086e553d4b5b0e0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fe9941999ea8ef12a7ac7f4a8e59f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c57b7fe188b4d0644b85cc2fe4d524228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd372d8cd56746d77aa584b692428d1f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13b9da3dd25aec6981ac1152d9362a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb66243352cd68fcd45a3de225cae8e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc4d35e8e2df6ae58615e15ced2b4b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b04b7a930fa803a8fabb95e45d6e6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcec06af840b62dcd789d349634524e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b3b4ac5d83536ce4bfb89e390fca7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894784d41063a643c077ef46b98a0f1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d15eba98f588b413c043f9309f995c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b19ebebe9eba53fb93f5346c7004c6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a974ae486beca27a450b637dfa16fed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21720f1b2d00d539bb90263d222830a3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e713293c95ba94413d99375ea7e415241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07da17f75f3d869617b2a87d904de29242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45e1fab6bfbe6044cec61b3aa9fd1a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5a854a2063f96c5393f0a62e1ea95244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b5dd991f7da4eb8dd73c0a929c103245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066235db26a45812a8936fe5760a7f8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ada3a5d0ea347d63fdda9654e2c35247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c1c3cc442a88aee9cef04bd0c2e90248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce03c66baacf881e076587e2550fc0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bb609392fbbd15d80a1a957fd4bc1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00676d84f48a6dd69c7512ff7e76b4b4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0680ffb3be223ed6bc1bc76bfe995252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6c359951eb2ed845e9e332285c982253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b3bc12f9546aa21cef48adfa43988254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cc2ab0c03e575a8b9f38e9fd59250255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828bb1cfd86d081c63f20f6853dfb1a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15127c6769b67c56102166042f0c2d0f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b74a0f59b215772b7ab5644b94fbd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881c5d4b6494849b937de942fab210f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0acea6246cd656f55d4897aeba22f0b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a30d5081f0e93fb805148119383f8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce979f386029de65db0364a5f4709b16262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862e8f322f0d3f86f85d901ef5ca88e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace632406ff47e8cc50f6e95f413875264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1233411f4fc002af4daa3eb659261265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fa25cb3ac17c3c31b923c9a0f5adb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b90051aad3d19fe42062d57d88cde4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233833a077b1b8ca925e7e08374f65a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ce2ca87a630ce7ecdc43c9bdb9a75269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d38c054603c46ddf51df1fde03f6d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd1661abb8f76ceccce6441a6f8892271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a97aa1d9929deed7586290db5001b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af7264ceac3b93f1d0908052692be9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc33196378d1350714303c961d5032274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116b324e033efd9aeed40d2fcf147e5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f90fa3d8f9417a56d1bcb02e3c715276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954eddd26d84597255f6226c7d24e724277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfdd4dc29f60b27b42931c353e3da87278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e2f9acf7835681157f0ae6025e86e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf76355ace6d06db8d0cfdf44d68ca1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad10e8507b415cf5a32f78de4491719281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66587853ca07b4d141be2a80be83db51282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d6f371d5eaf1d009e20b8c693a0e2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658020fb64b398d530352508daa74e1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc7a86f1618206fd5011257f74c4d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0ef4339784464bd0f8021c012bd96286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4d7cac79a24066f1b6fd6969f4ed9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bde2f64d9f764bb8225ec73afac3c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911df8d857e94ab8b35f908ecd4c97be289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f331a4f15c9d0e2f7865f91b4e7fc79290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9eae53407859dbd55cc8b4de522ff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70d2b64ae8ee215d81963368382acd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3cce7c79f1312d4e92a112f6e115f5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae12eb67e782ea30e0b0b3ed5de307294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56f085b21e7fc69dbb913c19fd1f9d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf89c283779f2bf467af02ef75c89d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c04fab5fe03eb9ed2e0bab92ec5688297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ad08d542aae16a8470a464c4161c0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbcac6fd3d5b6ea408b053314f737d4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651482984aa0eb66a4969f0870f9d7bd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0b9eb90f4510afbe67c2f1dc6ee1d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb79682a498a0f08e38b273272540d7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ace263fa7a0ee4cdbcca000c58a453303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e20aa8bb626a526e9e986897ebef2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da4a969e85f4b252e45e83ba381d2b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f14045768e1038b904bacc8463c9a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992a09baa16efcb9c0294ffb5e0645f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f025623c785201df5bd5d7b5c2948308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b158a1149b033c516e53701f473707309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4efad5fc10475da0dd33f638a4aa2b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809242b802406dc8a6747ece9054e53b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caeb0ba11c960e0442f977b1a05c235312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1b10399f676ded4cb5afa6b80c665313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1a40a9682bbfd70ff9f79f7115465314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e0b9f951c2da2480fe064f171b0f5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685bf3ed4ea803b50019d36d32bf16e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23ad377ccb2469977c25e7704e06d2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c9c15f041ad061ff40ef1257842d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed0e9ea55c0536035e65070264d85a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0689d815fb2a5cd3983809fe12793320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034c7ac97b43453449dae2d07f658a8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab533ff34b3d88ed5c5c9ed68b0f1f7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5feaf0b6a121b9cd5834aa0cc4207323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab76c2723d0dea7249fdc413b5bbdf1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6175993343ba29ab3335f8ffd75cd6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf57baa75792debd69fc8b82b7dce04326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea31427a5d501aacf940d0f9b2b5a34327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb39a4da354154ec3c0c009b4097f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f945d60fc3ec522b41f38aa2d2f36329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044ceafb571519f0820b8e96d67a873330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac936f22ae82c216e6962e6885c55747331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879fcc1f12dfbb251de7f2571469d4e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d6a723189fd4ce473555646e5e998333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc807181808a349cebadeb381cffd5b2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553717cb10850961e521a012159830c9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c014907c38cac110f65f37bd913ee53336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db214a1f706213fc67245c9d2528ed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95442a07fbbd64a223e775d0743522338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33052c751f7d38287216e213c1908db0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb5e3a77a112e6b4f5a262c9e977bb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfbe05b7df7fe45c37329879e38b1f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63e93ca5a03da7b166a622a11433a6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6bb7130b09b36bded0305f245ad2c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736f4c34fc15d5ff6091f0637e8ec1d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8001d5ccc25d1d6ed5cc9c581af99345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a5c46b131b0617f958a75ff30f8c8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea7c83907878f615bbca63e4851285347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60d91cfeee402afb0851ed54f69e52348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63717d01fc58925a2e5858430c55c3b6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e3f34c90276f4bf3dc5c9811e645e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d34bfe7bb40b4eec11848baa8e23b8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474040b867931e68ee69d93704743c6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8f72750ea97d1cb38210a200c1c12353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f59573d3fc98539c4bf2a99844cb2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ab0b04576dd186b0306c5410c6a57355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7ff4bc3a09df3f42e192fbf2aa0ec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb2cfad010ab21550c03aae21bde04357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b51ce30b8889db1618982ce9d9661358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e973781d7135827e9cbdad03ac7171359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4dcbeaa8070fe4664546d73bc97bcb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b910f751a96a4bbb18a4cb64bdd9d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0710bdbf3a18a32401cdd326de0b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3617a5bde8f801921339e814730b956363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e8e7a6e55d3d3ddacdf93444461fa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534355bbc949635218972838a811c296365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77409325b9d55f10419e259b8aa7df366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449fa3f021b269d7896631cfa05f776367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580b182e01101e3fa578ecc8b33e0c1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aca419a8d3b0d5bf177627266111c0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ab4ad1369bb899fe4e76de05c65ba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a585806a93cdaea1885a3418fa5ccb8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577697baf29ccc814e3ef900077786f8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d86f6b85d46241777c968d0b1c7f31373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4d477a96942650cbdd3b1f66d0dc6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619ed58b4c21c473b3875955a875115375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32507d878d473526c5bffbca910a82b6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed149957dc6baae7364f782434eea9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115eb797291d5ef4114efccd9dd47e68378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e847c1ae48f016ccb543dfdab3c5a2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027572424747df73297eadbe5d065ca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe6d3f7588f3fd9ccb1a3eef763cca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843570dd7c39adbe63393c412689c2d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89709cddcb877be756d51cdd57d2f144383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694b36034207ce899598ae6321a0f31384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2283064db92841e0726a3a59ec970385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134f1eff2f1230f5553fffe217589df386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966cd5b75cc52a5ae3b2381062b3048387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b742a1a4196e998516d0914948cc8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60700fbaa9eb60cae2fccad00c42a006389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ff6b0ecb9359053f8d20ebfae8a90390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6dc22afc4dd85308625b7cd494a8b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5ffcd6c369ded8b3e26b1b4697b9b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c2f2ecec4c0029f3a785107d5c0f2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74393f6f5fa920774591c24d1be0186394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffd233286c6ad2ca4c223ad65ecbaf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3706b96126ee353ff9ae5e0e064ef2b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a728bf595a8af13b2047e5b856fd460397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdccb531afcc567d88d69c8c38ece3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def41cb0958a7ff6c085af1bbf736ce0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbc01133558d0107e2ca539b8c33c1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d262cc433b9c20163e9aaa3e27628c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe9c84dd9229e883958d6ca94f3342402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26fa574798f385f9880b534de644f73403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efdde1f5c80c775999be3dcf459c047404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2d3336d01fd21e4ed019f00008f6a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf1365b01c37f65cac55ad6d583efe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd34d35a53f4f96d969a914ceb5dd7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0351f17d38e83f31ba9efb0c9fd821408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d6b746be40fa342c28d996b3be193409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc94e6c9f34d53fffdebe7733ece65410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a327e85803d95c82779cbcfa630685411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80f704719a8fc99dc13325d4ac6163412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784b10b9c32c10f6acaf86bd8107c92413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93ddae4439893f198e637dbcf0e219414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f6e9d083afbb12f16a189ed7e49e0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0c0a3ffb31b25a81772b821581821416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826944e4dc4d319c817b21d8d1feb29d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1d9634aa656032245f31043011a77418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ea4070ffd9df86f060b4bbb93dbd5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb18f3a9529f23f9b4df444ef979c3b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52142b008f3b8ad98c91052e70305953421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce45724184682f952f02404afb24c09422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d92c060a6b21c28f012ffa40afd803423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930c49979c09f1f5f4125b45e1ff4c6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a2a1dbaa6a15e0da375eba08e75e8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bc195c6f8cd81524a02912775e958426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc437a37c116fa9caee35d9ac12878427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bc18afebec48cf320db5e5b8ff2c6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf7ab9ae08bf97d3ee46011c75ead3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b1473db0c6ea2c0dc4c1963d0d464430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eba5dc1541b15d184a6034a4ac0884431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59de34456ed8fa947d768f3012bb26432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699bb53d1729090185f850bed4b5efdc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833b2227f7c78e7755620ded1af9b27434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d67e75a82db97a242b28bb746c38a5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df63a139f71ab60d8bbb424a061a867436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752a9c23674da84e86d64de238eb701437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5473db0b4a649a78c7e3f0e2f305e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11615a551f977d89186ede22830aea67439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed382206bf0d4d71fda4e09133a9ce09440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12115c782682c49ee2dd86dae0420ab9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0cb97eedfe33425f592541bef8719442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2b4ccab621cb400cfa2cf9e714cd6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edd354a12ea982ea51ae0ef9566b0d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461f7a0fa471f48b5ebc62341d5a447445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec9b93bebafb2c823bff8f1538be4b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2038e46bd7a35683d9bcb045ee8e152447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe8a089c2837c72e67ed8383072e83448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2dc6cc52c17fe45ce69d16c3f3801f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1638c34f1edc3887b434def3e786b79450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072a43d0fbcf9eac8a123e7291b7027451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89637012825f28281f106edf0ade8ea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f47af1d372b4e627716df3685b7fa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644196ae2f202dfcf3a2de9d86b8ed92454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc9af3bcd54df2fad40f58732bdfbd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fc6d50387f1f153041a5e0fa65203456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d34b89c517d0d57a68553767f09c9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95657bbd44f1657c621dd9d4e2b51807458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab016a8c06f1dbc7c5565ead66c55b93459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525320208530385e5dc2e151563ef3c0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061c158664158d2c6ccee3e1c28569f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8d09dda96e795c47de1bd10ade5d9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdaff9a2ee73edc77bdd8b5cbaa331a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e9ec98d5824be67227f5bdfb914c8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4875352cd57ce6e1d0473266b3e8b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e00ae36bc6c6d52948ecb63327c4dc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7d313da9949580759aa4bce05e862467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2a1d8454013ef0fdd23df6e9b163e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57445895c6147f13bf19395238b0a276469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872574d146ac26881748b902fbefa3ad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51820b4ac10aedb86820ab35f557ab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a52d19df56966544602806956c6d70472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1ef698948e1392d1084c15c33975d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c99991cc67d5ec279e4824e250657474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384b5c6ffca84aa38d9b3e422a39b58475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce13042d219dd5b803c4ddd06252984476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139edc6c13cc539a4b255282f7145c98477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835331ad965e7d92c41a85519c38eb4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7a039bf462547759acff6d45b42d8479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>