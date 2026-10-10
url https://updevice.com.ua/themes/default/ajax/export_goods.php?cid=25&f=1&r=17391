--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb7278dd624e272413b1fc55fa3d861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd231b18a8c22840e12804b8cadf9cc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde32d265d1bb05a8eb97e6a0b5798f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50850fd94c1f1f64193f603a81de894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2b0bd4b2674b1638cbcb4eba515b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c2a3375b90818b5c18a67216954176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c74964f0e7a20d1ef0347b955a7927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc0b99edb1211928dc9be64ad32c418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee961d7e1fe9f8abb50c80482023230b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896b28e7dfdf92ad8e2841bf3164b4e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56bb3cb0b28b8bf6a64bc90a2446b911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1cd62e3767640d91963e28a8d385ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477f2a1b0daadb30e57e3041b30d1b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d26a0ce7887c8354749cb83f17eae414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa4a6760f50061c7518fe9d0ed5a9215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb19e13f025429f22bb731239146ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2cf676e6c37bf7538fff88e259fbb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7abe200b38528a9c3b177b86dd20b318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9206639a0b86d9b30710f8617875bb419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752b37ba2002e4d7c790dc49e987d0d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae842a9e6d205b240bdca44b54c4a6a621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651edfc4f0f910922c672c7768b66c922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652c5f2e38c0b9413c34cad189855c323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba992c17db096f51265fb44c32b72424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba6914e0def266c4981808b9cab4a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea52b6441e63e4126c8d23ddb7401126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975c28b97b26edd9cdcf3eebd47047f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cac5af0fbeac8a75cf698d6e09675228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3eaf4cea993004d8a01976c8a2366e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b46fa1c24a0a03f8a514dd0f2c73e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff729eedf432ac7f1ab6cac5c01ab931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05194a071370b3c50bdb8e62552e9a732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf265d1c998b11dfc456be6cc8214433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aacfee84bfce73673b246d99eb0b2534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970edcf0c3805f07823068ffc1e602d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a72056f68850c6ba4cc23b3b71ede36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7006c07966e9ee0d05b6a5286487b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a8cbc47051b3ace4d9191f06447c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251cff908e179f2026ff3d137cefad239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82740c925dcdea4ec14cdad4a0ae4ccf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182176a0b261c07d6a12a3c88450af141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c1d55218bf462cbe0b52c84f75ef542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ad4ad05f0583e94c6b700d4e10d7843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71edcf4656828d06d963dcff754891e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546f900eaf04eeace2da311aa31300345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76add9125bd03a63cb916088d0e0e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1f10ef7148dc5f50918576cee0cc747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591691c9e0679c9324252ea13307eb848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80790a9fdf9078bc68808d79e210d83e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b796177041e0dc4288b453faaff6bd450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7f9fceddfae758f1e4e8753b64df851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c9127c7c7021c1572a2851cc148e752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e655b6c3a6df8a06c9fba82a9b83553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928be42df107b4e2487321625935e98554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462a5680b132f88d97566318976f36855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798c8cc55d4a74812d44dbe5b1ee5f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04aedbbb5634bca88ea3ad87132aba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623203b55793f5e2166e37d5332b670e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda5d3974f4a04ea9c0715dbcb3d60559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618bed5e177f35581f4859359acc2b460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfb770a077d1f7e08a2d41fc43f1fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e3e9f04d6d9a596f0307674c061fe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c7d576432119bd90c3b76ee3cda7163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8c8e70cf5c968d701bb275d3ef03264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3fa6f30114ae4b55a1716ba48ddb465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd775bac5cc64c821bb496598664cf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c365ccb7e6300f2d98c09bec52ff98367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fa929c394decf4a901c27b13b642968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e4ea0a29633181d58e3bf0c2792cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8830196525a75c61413243182e5eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560c5c86563ff6e0463242997e1150971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f4505209016276f4063938838883472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951753a46629dfffa2ab9a84bc28adb073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f910021865280ca752812af756cfdd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc785dd85fb4312cb35236eb9e559775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ab9325c5a6e5e958fcff5d55728cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c0dd737098838f9885fd97d41f5cf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4eef021fde7621194b5f0e34281d0478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a5d01f6e6bc865e00202704400cdc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39cc95d69d616033194446c11f4c1280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f4907ea4dbae9541308ab327049e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d696168bd5d485541f09879e66e657082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cde6899497285b3c1848b646bec57783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb38e338a1f1b663700a776027ab1884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5444b5f3f6c1dd3c3bb308cd1455a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080729dd6c39ffd4135483c75ac3087d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe24ce3ac549fca21278c73ce66b81387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8474a563706faadf6e1e2ec44e1c6788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79605349b23b583bc5a4bb032e24320a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e3435829d6584ce97000a6a09de6190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a1e80b1823f3a193ff64986c8dd5591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcae95786c92af2be07fdb5149a1b592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7f687e1719d13436a2834f2b4db8693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6073c96ecd1c3fa411f910651fd76994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c415a2c175d3c9e6e1f90571922dde95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375998811fd083d505008a3a2d3a649d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a3af5c0769a55664eaa0677aee55f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade2e2340736972cc84948b649f9ad898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4654d2816f352ea5434834b324353999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47e0668526d3b5066057e11e703551100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e822a97ffe091761bdbcc5cc1dac7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00a427c9df8e7594303134d114d8ef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781714f5ab7451c897a2b33a9141792103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4835bbc65207366d2519181e0865f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd754aa131744b1cc7f439ca0b0313105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de47243a4c05b2ecdb4aa01849f6d79106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f716f43842a20da4657f5c086fb968a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711ea2a92b28df6a87372da1259af3c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a732810d760ec557003ddad470112de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde7ef0333f57bf79e2f0a8408ab795110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17919aefb166aa5bab21d5b9e5c5b034111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcb4d89a84751ad2e9b5ad3f363e42112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca7f443ad6409f330cdedcd0606db2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cfeebf97f21fbaf0d95c546a56cc44114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1daec9592cddd4460446ca10946df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeec571ba3fe7cf291337e6f1212f4c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21e8f2419bd5589456c22cdbf30ab7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4e74b0131ef03954f209ddc57e74c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22592ffd7d6aa2416073a79630a2b0a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87adb638552e4c1927c1c1d7e595b0c7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34943e80a9f4deac174827688fc8236b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36325ab8f152187ecc74b3244511d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937e5c2ac505d964d414074de3df53f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d68c6d3e03374d13f517393b17ff4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ce756f0c2e3f1f13f322f602ae94c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b2b1682b16413a45f6849ac2cb26d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca84e0b00677f756f270d7764f129f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5c2bb0b0bb78dd5bfa2c149a6cd81128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c462ba15771c61e41de55f3b21bb118129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5baa90dd100d9428ce24da5ea8635130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a388a3e10a62fb92acb26eb3e8bb82131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e7bf53245c15c21f1f189a5efb643132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17376665902428e8ab84f1be5a332763133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5de2cc489c241060513523fbb80d58134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff46c16bcb6a94e05d117625ad4ff3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655028ccd09aa2a64d02e053bdcde2b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd7647d6f1d6cd7d8ce96317c5fa07137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124aabe4b152ce08e4181ab9125871b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9709bc2b9e3c3ecada02fd494ab8c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc2b679ecbba2627adf7610641f44b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67750da764f97cb8a89a523ff8a2e6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6c7e9862d6e3fff5a45c64757fbe4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a4377ca15415590470d5a4cd7c7cc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3869d34953be428beecdd9c6c47be144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756606bba6630879295de38476d6d59a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6d93a6a0a423118eacd23a3050c83146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e075794ce3ef6140c58ec20d10b1b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96477615f7b0e71b26798db33f7ed271148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6dca904ba3397a1e87b7fce51bf0d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c76fef59d87c8e7a69726de1957f20150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527637746fd625eab996315503411a46151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9af150ed0f21d8fe6d9e744ae69053152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948e782a30cb74733f48fcaa8406aed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccaf194f6282c5ac472c47095643cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fc0524cc716c718f84a0ecde5159a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b957f2dcd4c54f83fd87fb14ccac5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829aa8ac8ef763e78f8f645db5b3964157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74322cfce5d6c9e7b251de99ca56d257158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11455233ab36cb2b51f829cce0fc403159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f3aae175de9fb54e40877d9e195e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3a1270ce9f99e5e1497157ea2b8b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276a0031445630ca879583b2907e4d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c25b79e5c9243498282465cad8d6cd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd65a3a80bafb0b5150d8ead544c28d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ec0660c4c11e5fefbf022051b89d5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a748d3496026a820e386febaaf0fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d73352f3ee735caf3be471b25b34e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e61a5696cc10f6f2cecd20e233b1d8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407b3f66e8ce0fb4bfd65eaf37b6dec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68f9343f7d8448c856d933e3042b99170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8834afc6ad488a574326a3fcc8f70171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6c2f49b87af385f7056a037d41ab5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494a366b69f9150809d26f22882c22d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf469775293ad3cc65e4d377ebaedde174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913938144af22f380414ae68fdf50d06175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc627ce31c965fe47533ffce7202cdf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1dd954a66f16e284d8ae5062daaf2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9e34df94b5f5a30a685140e28bc84178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ee0b28ef086c604122cec711e9a39179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f1f448e133f413f2718ed3258abca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d2d8f511bdafd06beeb75bff07c67181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6d7016339171fc591f94416c5695b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a93bb34b6ec94e826490546c618bd9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c245bc06f5ef17983a150c1adf403184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877afef585418f8760b4aa922c7453c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020802ca56cd570415f27bc04d87756186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c99401a586a57cd4a1bfc731243720187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243c7fa9044a65170a7ed56278d4165188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12e5942a99969f6c3fcee9432e0315189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61affe7d6343692aa3a8064d6918787190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5bfdd22c7866ed7fc0d32a289f22d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dddd03c2ecf24c5e4a37a3abaabc05192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7c8afd1b1747fe87915622a7d59a4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01baf4e53a2d6f0dcc1f352df1219c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b3e1251f44504af10dae470288f5f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de964892f02705ed0658938d13ea0f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203972ed09a55bc06e3f22c70b4cf748197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28106e42aa7bcd0d52dc02aec32c28198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d329f632a9c844ed5cef0b365f559c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3d11b51be1e5b4143fe46e9771517200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf50e033d62fbbf16e66aa5b92f592201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f728d809585b917f01bc9c0c342bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf108e92e47ab662cc4bbd4e521a3f1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7bd3e4d196b59d5019bdfaa969ecb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7baee353be8d5b07f3862a545e7211205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee84637f1b4eb88fc513a7548787e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b188bd2be4117d7389d4e4deec35a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afda7d3f2b3009de6d24686c46cef06208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f8f8ce454537846f3d381ca6482d6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b1fac892037dd51136e44e5068fe6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5173bb2c946fb2e697e248e3d6d2de6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197af3e2f2e7ae39f82d869cfe31f932212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c124d872306f2fba92168edbd9d92213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214afa2081f66a5683d70563ff748b29214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c10bdd390639c03289f72cd86c2888215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2019853c157470b8ec6dd7aff8052216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee375b975dfecab773dca4adbaa97e2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9982e85f3439ddbcf6a59ab29b6be218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f0f8700c52f94274f330c43f350f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008d41672d4cf98d64cabe317777f3d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460e7cd4507392c1d255662a7855611221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5931964a607b92cb3b69c16510158e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b3a3bc7b11647313637f4913289eb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a401d580cc7180d46ad476f4690c881224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf72baedc35c0c526bbfb9fa1f0e74225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47981d7a46a5390e2e7272d85f9870b2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d8a3ca117ce0e3f6f0f7a2b1a52be227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4ef78b002d82989b02298b8822a69228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e2daba00b5cc741156f0030a51adf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a3efd83886e59a69881f96c988a19230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e948255b01224a15784e1ea2933d40231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188636d6a370bf4d29a1110dcace738232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba6723ecb39cefadf43330a7d48900233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa4bda6bd5e9bd91dce6bb9888f386234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382de738cc76e304439d765c8a9ce8a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4c0ed8183172cda0f2da95f060076236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7d51f743977d603714083876c8971237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2defc40938f42d525faa7d863a403238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c2ba9187f8cea74f89af7d3788c56239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fc07dc68f6ea6bb426f4475a2ee89240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35aa91152aa9626650700c9326b45c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a886f6b984221c51ccced4dd1cb67d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f567aa0f8856069ffa84d4ef2e1b78243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85952aca5638ca2d21f1a73fc4d73f31244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebc0c3d49b9824cea61e164071b82e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519121581b9d674f547a3c30e7c76a2b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c475f527658d5498f8e0442cd9fe7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5cc6b51a63eaadc0d495b255de12a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb665facbfd61389c95ee9a97059ff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1583319f482d0db07ab09252e97d277250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d836698e21b64b3cdc4a9c4fd48f66251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efccd0de1405e06bb2ab334953afb01252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006a9c965cd8bbff291acdcf825afe3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fded2a278c23ef863d4ed373ef10d4e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cba55797d460245e748ffe73cd030255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498d4e07201f50814fe1dd41216cd74256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725c5ade63ff12406ebf8ca2aa8b847257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588941d80d774a94b8592224b8fade5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5f58680fec8c0b2bea0720b36a61d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfb4dd2c0d42e457d7bfdb4a2f199a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf8fb7629c7fc9bb8c31d1e6ea5240261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48194d1a08c68bd68dcb18083d6ae1e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adbe82769794425aac0a4d337c84f0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3a2b0bd99336c0d06b367dae3b86e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec0a95804cc6579efe9b6da03ee3d4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a32dd11ce53c779056d46ac7985dab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89f336f28844da8b635e7f64c83cf8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32d2c5673b5563b9eb70d64f114be8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91ee5be16ff9bfd9b13dd56c19b6ee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3569bc8e8b2ef5b25a08131c88e638270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54486a41d44f2154a0926585f7769b4d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19668efdbee75dd996978d87c3dc5b4e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8b704abaa2b6b76042fd5360ecadd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55554c39e137a4fdd5b75d473cb6ed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9ad9e465bd00270b139862634246e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab93144f0722a5264dde173fa1409d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3d1814d7e78805399ad500fc255b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b22c64c2f7de32e4baa7501a9e67a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066eb54f49032024fd38bdace6915221279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bb5932051dd51ebd4119e1a9e9f72280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf493cd4e1837ef67574ba0a944266e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb2022c20571be653059b7e23f72e7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0706575e0f57d2c831fbaf1d25db4af283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450921458ecdec3396ba23dbeee7668284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51d8a33a45ef02a7755daebf8fb8ad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f7f46f73934d6d2fdcbf2a34e385b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fea1400b4be623ddc6f6c628405fd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171c86a51710356f2f52b4e641b3aae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20691272f8f353b72774736a03f6fcd3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f391f81ceb377373680fcebb4c16bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ef67c4b2054b75c7e0c059d9d5fc1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2897ce58e92fe278c38727ea6c24ef6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae205136deb1f70575fcf40596c5b6e3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6ab2b2c0159485832255aab9137cd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b16c06b048aaf71bce6de883e736d3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad80dd3372ecb63b396a8265e47f42296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb800c96b7094e98e0393b73baa5b584297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ade03043f314f7a7fa468d140dec45298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83a38dbec3e95607f2faa5b415e330299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a3d3d69d6eb0f992c0031e536475a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72b2abf9527f569b2a8c8397e801aa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440434311440041e7b522a7bb1fd8a6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f2debb3678bd7f96c9b2ecdd26e84303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f530ebbf74511c2cef2af398fe838f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048c79f18133c71d75a0295989ad65a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd170e141ec266b002e30271f65a10306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b168e37a86f72fe034aff0e96afa446307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32ee6aca825e9207aea15d0fcf2610308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62367cb0f9e531a57d2f7bea75165ffa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e6adce2016a773e46690e4f6378cc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f3c475a2d20e7de7f4d4e57ff4b4e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65642d359535dbefd7b21748f06594312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa6f2084a9e5d1bbb005d3023ad178313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8f6f7404f6abd5de277e2725396ae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70338f95a081e2ef98f5be62088ad13315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e45d69b321c774804706266896dec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b57dca74bbed69b0734d32bb75040317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556bb37fa1c085f7e6bdc9b070ad719d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8d7516f8bbba217b5b712f6fa0275319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4c1de7904510b10742b75b0d67f25320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45b9d6f41cedde54919715334fe16e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dea36adf206c82adf56daa429efec5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9ab46ba3fa03e4115ef6f22f0db68323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84146f156579fea08420e13f631a897324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f4e9b6f5b6dcaa9696a5e02f5615b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137beaaafb813728e7ad1b3955529e05326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9783ec3b8391a16d29ff42ab7012146327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2353637c01895a9ef2fe336d53249ff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48711e08fd716f242ad7591ad77c71329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18163c356e5225679639290f0420a54c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0325f9cf6f517de098e0e1856781a9c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172f78b5754214d9a48320cb7d811c7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3bb457c8c789bfb0bc854148ca637333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e8d8a15dcd9a02f1bc096aa5421f3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d270eeff52c2786a158c4c4073f1579335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5aa28ca6749ccf96bcfb6c56c38c7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ac47ee9fe7209b3986beefa93fe81337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c2d3def98258f7e51278505613fb3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c773b70ced16a75bb8f5d57e7977b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898bbe28ce90606103fd1f05372129f8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b49754adba5d2c24435d9c2191bd47341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a5ed585e8b00b7fd20b689ab70560342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5162c9d8573b048f22de7c86a8346343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18440c2a9d7d606b3e47a2cc39c82e2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b842df9325c487aa38975a9ad77fc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f5c30a0af6bbcd16a5b070e8e5f71346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a698bed8a57b1f57b96485f33a0fb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d93743775877ff1b141efd4cec8e11348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e69adfc3bd1e76c9778397604022cb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5f98558655f17652390231258b4cc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ac3ee433303c667b5341d8d7f8495351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d75dbade4051e80ccc3030f6db9dee352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606f794dab66c633c5547ebed2f09d1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818355bac1c37f321b28a1b4c30b29a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c675c53f08a1ae12a56ce3327ba8a1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da358bc3a45a2e5fe296707d563b6f8d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a23342f26c765e163309314311efa6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b67c57897f3e08d852240113a58b35358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a78c3c35e5ca681d0b6cf91486417359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc50d8945b04908c3267b9d02b53cf6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56677e4704cbbacd05028de65a0f8cef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0eedffcad0682f5e55eb753d3c6dd3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267719cd6859f3d1296197d757f1b6a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630500a4603034d25fff6b0e0d60e4d5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577f6279c88e8c379d76db876aa0a0d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cde4df8586d0d745697bdba57e9e7e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33e571e9ff996f38331871d47d4fb3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5053ff19ea20a1b825f4ad6f9e8d6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7ab536b46936d8a7ed8958940a9f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b16fba08845b5f50e2f68110fcd6ed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc651272147af7d661db2437b28dab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cce5a6e2e39c0f7c3d18102a593db7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a683c6bcae0ea589e9d9512cba12d7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fe62f4f4998d44a7e9f2b8141f6f7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822817dfeb2d5a457cf022537cb0e93375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c356d06d74e787a73533dfe1b89cc6f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930062b921de9e8d1e0b96e87a58822377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7670f4114a52f2c0d1c4eb500c89e3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31848958f93068fd912f74e573c271ac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beca8d3f42b795f6b079238c44b18d8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e07df035f37f344e395678710f02e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b891bd77b46492927a58fdef0733fb7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c3c48200649fd3171cf27a1e30c74383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e74cb326365528db807f5b53f56a0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be167dc8f29b2d611090c8c67eeeb22385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9efe1b9673c0c0b1b37f606adcffb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a712259ff21211491c3a5beb5cb7596387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa262f47db87a66f03f8433c6af35801388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bf5f9e4a74b141964556d1ec0854a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb128b14f0f52f2bc1ba58f40ba3d78f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f544ffb0a85193bac22fb7079dde3c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa5b7336bbde22a529a91a24d77d6e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ef0a1ce46cd4b8c8c0b819d358baf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ffa34114fcd79f82d6a6d8b093c5f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad158fa9993f5a24b2cbd284b6c681395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293f89567508f47c09906ebc7b2889d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc777eca57ef2760701ae203ece6ef8a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2922e8e54738736cf5ab47537faacdf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f12878f6009489dbc9fe70c241fbf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcc0d750d85c7e0e1c7a91c483d6f2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfb4fdb05596acbccfc8cdb4cb3005401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556e913336884270e136ad47f6b8ee3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a4c731ff37f49d0e746ead44f96b1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474b4ca977614dd0854b2f6f601bb77404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe07a6247c1c052faca5a5ba63ede9b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa0c0d3a512c8be03c132a3ef6abc1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc541d115ae25938dbb14c021c6094407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8837602a153200fd66ccad3347af88408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940eeedbbd5b8f67aad5bcf45d12ce7a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176ee76bf86f938c4ccb00f72f1a764410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086d416dff8f85f95a45c2e9c629a41411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bcad6df1ec70bcf6f8ade5bc91909412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e964c2d73da7d50370429dc6ff771d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0128f692752b7bb6da54ac8dc54de9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c591ba754d38e5051423cc706305745415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26258a13efca5e4c00fbc7c54cb219416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ce7cee1bfe2b1c9c9e33ec440c767417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce21be10e8d0314d0baf5b5589f26c5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268a09752af25bd673e1a9ef86f50af419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458a1c7ce23fe4dcaad72525fbe744a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7341952d6a84d3c3d9a48015b501eb1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ad8e8368574201e72597afc9e179a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fb49b897db43499c2fe15701c3a74423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8a95656acadcf80a0cfbac48dcae4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046174e40eab051f41d051973fb65dcf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6235af9fd7c7b32720dd9bd30ea7ed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5acc528338a45d280cc2196cc62865427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b33566771290a0259612bfccb3c3af428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d50502607037c25ae0850dbeaab5ff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ec799780835b28d06c6af17ce822c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d49cf85136949b4aeac62c32be95f9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994345abc32cc0cb284b9c554b0c1149432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb085d13cd9362f6e3d8510ad5fdaaa8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fbe6805f90ef405cc75dfbed27a35434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d0d975be63e4820152a28fc0f2ec3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788916e0968b1d18a43326ccdfaabfa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd00dedc02081f9f28e6720dfe03ed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b589c9fdd959259f5020985e56688438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a24296843f730161b7c9b2616bf9c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b80143bb57c665bd4814f205c7d3e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11dd5f4962b14bef9565923fa00494441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c7ee4026c4ad99220ab83607e4e37442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77528cb4e643dfbadb35d653a1aff6e4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95951f1e5be4a25cacd8a78c93eb8b6a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f467af0c19fa2fbc982255170c7fd44445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8a8a7b46073bd770be3b7eaf0bb89446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d7ae5944bcb1ed99cb2fbffdc623b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20450102727a7d5384baa027e63016c5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8995a0905df0701c9647c28cbc3229449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfcef9e02b23ff645e870018cfae23450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d328bb61d3d326a7a009d21841ed34451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ec70b4be865b387dab23a7f3fb4ae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf95e0022b4287b4421b2cd2f774cd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04cbceac1bcdd02301b3bd2aef5dd1c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf66a085f8422443d0963c28d63016455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba99a6e3c720b7579ee0eda3d5d135456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac8db1befd3f1a4677541157a3b8ca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613ea23dfcbd13b1d8fae2d9de946e1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd1acf7bec9721fe04259aac03e91f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32973628f47a27589a30c3990aef00cd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843625eba7a0e81da13b4561e36093b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff349eaedd6895cef0f6e90e5636245c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941d4c976114a66455421d36e4e6935463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e76035c122cf5f73448b7813d3eb54464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c964bf0ca1fdbcfd6847c023befa6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdaa7ea3cec9e13e887207a2122de36466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004e86990f07cfc6023b3716603c434467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128e207b72d7eaff365741fd8b2c1e6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034cffcc476b3e14f2aa423cb1c17707469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ea582a1e9810428db2b79736d8515470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427306361cd2fc50066abfb1418469f1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7308a7b4ccd3b586e6b4b0f0a042ca0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77794156954d233bcf669d3586699e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b7346b2ec9027fe4cb0a8b4b6d5cf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbe49b33c819e0a4b8e589a82207a9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841cc49d07e5de9c48325683689b921476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5acac250386522e4a4398c367bfd43477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657949286714918cb56de48edaf2ac0a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30601df20f944c79b0d08ab1f8a302479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1babb54b9359e8fd6db02f10f66b42480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f747bc5bd0e4eceed665f6553c612481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6b457f508a8398d477e38e471bfb8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8ff1a435306cc76e668d4f6c76c69483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be5391ddb19d9fec77b5525c938d52484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cadc88fcaf3d5e30625ddeecf799e3d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d8ea4959b49cbabbb48677e0c9cf7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806dbd9d4a3e629efa4bb6deb3510a6e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a09d3ff80134ea8a963a2e6244d8bd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55edb36c299480c989fad2bd2927e4489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfad4dfdc9472a7e551fe7f08d23771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6cfcb4c6097d275fb775675a17d042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6db092779ce9301fe53ed239ea1053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5bdfe3676b8a18b7fb636be4ffb594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e814f3daea990aa922c4736973f6c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570bcc5737edf9deac5ca64fb1860dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7519a2fc21cc6885e123ea6049820047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c2b21e09abb545bb354ee1189af3a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1286161831885f5ea3645dfe7a29baf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456da86182802f5fce235383fffb88b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1613aa9034a6f3c2dd6a927c5267a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753f1bcde8238e579d38a3bd72645d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20bc8a9129b037c8fd17cded051b6e313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c373fccafb471baa6669a71f5329fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5754940088a44d33175cd8cfbb1ba9615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f127adc3d3efbf7f46a2bab45e519316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3a6cf4c13c06ddf665956acc03d5017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186987312696c370d9dcbd47cb91a4ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d5d665aaf5e5e61b1bad72b0066d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c7aed6d2d8b4bcf8bebcc689528c920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262369b0807afb57b648f18d483301521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025e1c67ae426448cc48079904c5a6122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d063ff0d4f0b555b2d18629add958a623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a11a7cae7a0ac445603ca2c03549b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856c1a9cda533afde85c53d33d7e41425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3c2aab36709365208be32ebb003d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357f4de6e821402d34a5c1fc682432127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d36f9c768e58e812c08a07fc1a628e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b2bb573e1b4f16305c21f4b0668c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a947716a600954c218a60165be958130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf624b553d424c01274e7671028d9e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d7404fe08b58bcc5d15b4b082ae4a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2550196b4ec0891bd4907b82322cbd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809a5fb41418e6bff783df90de79d8d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f2c7f5caa143b8e6f73a547e1ea7a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d92f2aea9eedb75f9c730ecd33e8c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdaf8506b8035ed7bb9d38ce49af1237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf6f4f9601ca437c940ad24a2d553c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807a636083d28eeb1111f1f7df0b23b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e14537a625de7352e6828128cbe6040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db38dadd7b1e5f30b2d15750fa616b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8333cb764b86244b3d27e0ab8583a542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ca0abd8acd1fe68c65a939841b9e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4545c4d7dd26181975faf221efdb344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92053bed764976cff0930e61c23e29ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4420223d7f89e1138320f8783a7b5d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcfc354c2c88ea2f050d47d447d03c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0ef6ba8029211677ce21376f03f9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67620dc50456ea81ddad3be31c168449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba695bebab5a98e4c1e00976fd55fab450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f72a2605fb01dfaa842c3fd57dc63751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ab9ffad5930393a461d0c79de3c6152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06391b269eeed296e5b145083e821653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d58aa6fe528076f80235126f4f928b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012587fb49553aa991d7f2aa8166fd6d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8967cbf6bcfad56460f59c2bba8d8a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0319481999d6cd81af918449630bf857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8670cd2297cefa6cfd04271c8333da058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0470afc0887db670a30754fa7ebdffc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c677783457c4a5690c5929c9bce1a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577865b2a884131aeb4b966b8ed399161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c7a99f1d2b5bafd70583daae66be362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde30912140747f50d6984b8d65ce2a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c87db5a1534062adaa0d48ebafa4564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befdfc09f8e0d9f610833660c01120a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa62da6e99bb4646196536af37e7ad866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd08f2b46c7cdd6ee5ac037ee30494d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5de33fde48aa18e2d2a52750ecc75368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a979c20bcea70a04200bbf0e46555169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2585c25541185d398df8ee8b07fa05b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9504477a3f23d3902a1d9248d368f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c951f3a4f9f4ff8fefc50733e5ad1d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8de99eae5ed9ba3f52c3efb560c6ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ddc6382c35a7daf0c37fadab271dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1342b91814bf39b7240f5f2651eac0875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96478e5fe452e4cb76cf14f82189b9876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c92a3793679750ad073eeab947cf677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a8baf0d1c5725ee721c6abf75bc9778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6d69a7643e0b5cc86c265ca41dd9f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c48f8d82f30081d17a4f1a68b0167380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073dfd607be72f81cf33c92084a079481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2958e5901f0e0049dd34329a8e94c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3ae83ea20dc3b65766dec40c172fd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501606f82bb32efb6223b137f9fec61684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f19b2ae1cce3fbde52cd70c04930285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1bababb1213953ca4afdc27b59fe586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fadc61b2f664824276c08d674e12a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48851c10a3791a30e0eb56b7bf6165e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54f077ec55827474baccd2654fd2ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06bfdd937c09958cda514837e0ac9f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71ccb992433077968e82c8cd304f9991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976b201f8a6efcd81b7902d81ba996692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f02f092ac0e7e80c14a398d83f645493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77b09ea56cdbe4e22622018e8aa61794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90e24efe6456b789d4d779adf8c37295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781daf285c05cef04c6ab40a9e4fa8f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c2d934d45a4bf62635b08016efd0c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95d5a85906f6f74dfa8779964020e998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbbaf300cd8a443562c1e8ed72e1e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25aae7c42b8dde61886f8fbce5ffaf8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12696c34eec3a1938ec30c77125e2bde101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d5f22960914b41c564d64e4fc826f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d67cf1daed9f30b8f73f260d7e46f3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bb4be9147b78479e6578b20f99287104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeac11c8bcab6551848133ef7307eb7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91468f0820738f2ed595dfafe6c872f4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf526f37412c9324b8e125e315bac958107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4256fc66247018127f02fc5ff63f4f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea0267cefe1b18cf643ff856455ab3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a8ca222db59100d7337b54ff3d167110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e73b3fb02c06f3ca0d34e0a919faaf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745167a7df954dcf2491156a68c214ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc042c7ca1ac1fc323a5d5fd84ee3dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634988c457c00176cd88091bdb4e0776114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c306b77225db2e33c07452f614267115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711c8d6f95dc77d60f98e1872e2c1ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e15d85951471f7591c225b2f125510117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758cec3285a6ebdeaf1da35d22b3a0c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdd60780f7563b3d2ca7aed048e12a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc345b1747bcdc97323ffe8c4e8f6c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a61afe7a00b0d331d383daf7f1e5e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7d819cd66015f23e60d183a58e313122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2ce9955c0817ae97c66b5c8b99d98123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3e6d079120c27ec70d5df502489ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdbc5fca0b9452be751d9196168a3f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bea24054adf824f57324486d554c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bb0663ab57d67d080d3cbbb432081127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86542179be676127a01c1eef425b342d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b194a7c32283150d0388401a6b8e90b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477fb721605e1c68b626e4ebd10b69c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27f3a69366dbbb7ff1389ac8e40e49131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33349955f6d340bbd048a3cf4518f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8780c7aff0d0edb461ba0b27f1eac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f70f808ed9c73bf382e5e4522d927134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d862a0f210d4641efdb0e5075b95c03135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef5c35608c070aefbe9f3341ef936a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1706792fc923e96b442351a2bc2c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4b8990fb97cb774e19b66fe71b04a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499472c834d2532ab6c2f5a72cdbab4e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f9240ddcac4b3eaf59067ae746d9a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae37ba03352149b4ddf422ea45813da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060ff850c4f04d863ddabbebcada60d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56170229ea2388643b61bff0815c73143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022a6a9fa5124e5893498424ae59397144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a559315a417d888a87691598adffe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5353719558cb68407b5d6c95551ed73146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713137147acf752d50a9e028cf7d3473147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a04305c16c6a602f666c3c15132a0e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4e5523a1410963d953e46026ca464149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa14b387cc95f4a185ef2c4c07a00b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880dcece0bbc0a20a7fc0b09a14e0320151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a95b044e3456acc247fc08c26edad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074d949fe21f700a2b2450c1a8f17e3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665b8f237c65b6247dc0f675780d75a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f4b4fc36e33f8804b8444a46a5a25155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041a4f0c3f83990dd94f3035ec463b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e54cafafe8429cabd3f206befbe71157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ddeb27a731864ed59cc8f7c65a42d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e46eb0631024d1a507d71d1ef77199159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e243433ace948593329d2036021a3fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ded91db576f76efd6c63109cd5e69161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb0fdf5548095627db9b60d8f41e9a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e53dec01ce331b307ccda6cd1a636d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdda13ef546dbcf0e666bebeaa6311f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230060570a003fd053b2b978a5832c89165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082be4da6618985db5df0dc013505bc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897125646e6f8cdbadb86b44ec3429b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5491a957fb1407731f58472e86bfee6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92619bbc20c72f68209c40d09b2e654b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9eb1166d83657a4659b72f7268e480170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b1c3f1ed39041e6af95e44923159b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0c450d4e9c9607170bd79fe5faef4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ad2011ce3b6b14a440e669c2c0c5f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d420339c34de7a06c9e75a55558d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f9c10d6015f5fc77f9d2b35137385175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2705bedb349f247edeec05c23aee54176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59250be369ebae35c4cdacfa5bc1b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3902d8b0fbca07b7b32b0bc2a9734178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe3623365d31076e2d0811028805f3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24768e57d312b7fc3184c2e5737ea34f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5195d0cd3ac0061e3f2f15c192951181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f295722b09f7a964b7a11ddfb5fd2d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5c70da4d3b1a5f2509e60d6228212183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcf0044f0dc41bcc2f4850a1628004184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0dc498cf13d59e47f94be2ece69a39185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724da20be2c1b1b4880a9cd9c6ad4d7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd988764e24310477c9c366d5d9fa63187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41346203e4df6d4f8645bb852e2305ba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13d28e71b57b9f3f7bfe25cf7733a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e8c5b93f913cf5b11627863429a1b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b0ad363f242aa6f3c1518150282da191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a9564809f6f87f662c5ceea616034192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e2de837cb58bec30981640332bea0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54868e2262427e2b5c28f586ded966a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cedaa8c5ca111c983dad0b0779e449195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48aeaad6c99526000fe92a7a450037d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a05539c62d0c048dc388b5e923eda4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ffca883284605a82e6416e97adc5d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74414ddf66bce928922dff59f016d0d8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5941ba38d7e48da35d241a7bbe5b244200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bd930768b775f22c57d394eccacc4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f94e35a89a0d2623bfcad6d80a14db202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdfb47141390698fe8fbd1b108471b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37ff42aac2e1d8a2ea156dfec8deba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1e2d2ea8ac92e78541eed78558dd1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784862457cfe74c52dc59a0c12a44534206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a483f0c95bca10a72a6743e4b727f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612efacf1bbbc3397997194ce000a771208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87892f35ed13140a877bdc589162089a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3dd779838fb8279efe15347d5e3c54210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf66fbc9fc470860ca0e138201c2ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1157d33bb29dc7e54c540e65d07bd6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab39c53f6687c809dd4b611df1b7973213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243881aaefbcd297378f18c4544833f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24808d7441d50ebd07a11dc824fb3915215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f530d746dfd154950270a138184679216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fa322877251763d1d0693f5b76c92217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d25844db31b3c55312cdceb52df685218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d48c2a56489931f552bb4445f3e2d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31dafdc5525ce787e14a4f939bc5d95220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74fbef45f508332e8ca01cd6e071b4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6e0a41b9e1a2e81cb9dd026a543ba222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87e7de0102406420cd8853114ad386223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bf6ffcd7d6a309a9b5a0cf33b9a05224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45333b4c1eebbfcfde2fb2658ee758ac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e831c9994b86e4ea8c90782806f195226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50009117c7a774a95e2609b19d2a0340227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c91a2f91db9e4a0e56161bf4a9fe1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcf0362d3f6ee142824d690c6f9293229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19d3d9bcc01c26a46911a57b989b35230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b91c4b6accb27d31f96f5a26c64ecb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa7a52d4d21f3716042cb22169bd02232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436e83bf6418d7741ccb25fa42b7737233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501b51881f960462eb00ace5f062414234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76976eb92f3d7a0ec33cd1ecf8d0395d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f712e3a9eab025e64394792402f86e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca550872f7953210e08ee71e18fd70237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0cbf8fbca21b7bb521c71020695905238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e24852a8e577531d902d92215bf6eb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c05d997f0bba85e874cc0efdaa6a5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46165221d2b89829856418023e1678a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a141ec5a539e1162f3242771f8cc2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fc36dd9aa71ff029413e6c5424c6d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca28820a6b2ba332e2d8abf64129c5f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5a71d7fb9b2a2a62561bb14a57396245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e09504403a75bce0686c2cb223915246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd9bb5522691cebf0fc0e98d274fad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe925afc62c5cc78f0e1ac56ac666aa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80992e47c0346e61b6dfefdcee022ed0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d801829560c22e5be844d7c2856d2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa17f1b4d0b604de2d27f1c05967bcf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdabe6a0560f5347a758adde7ca06f6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7deb5bc6fb933e5661faadb68825dc7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9ba20be35a61f34df722373f344ef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718e5c606ccc5dc6a41c2346d4e80c9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30e2324f23a016fd4049c51e4b4371256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e7cb4720de818c9529290781f65b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72243140ff1f756c23ad618e0fb4b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd41668e35dc3b8fdd7badfb518be4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cb34e93f35d52d510b93675c1e1aa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf15a2dc00c97ba595255ec4e72104261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a61476ae1924f0a29670abaa597b49262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1d13a723c82eccc5159d1fb0724f0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527567bba476113f3a4a83428f7ff05264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16152664b00dde9c28a7ca037bf20d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4df045328f3fd7d6ea95a7a393d52e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b42e71380e84360ee8140e9551c27267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ceae1bfb36b38bfd89cf1af19cd02268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df3bc03a236d7015d8139c9ddf05dd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a3261f785f00ec459ea36d66ff076270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce9f9b9de21c6b28d20da7bb9c29f1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f5f5b3ae9604b48f110f2614341a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef86b2395dbfec51efbdcc8aec627f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83698cce0ffe4e2ec81e8025c5174fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e2aac8c2b5f1f389d3c09e64a732a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e8ebac5198d91c74cd32648b3ef66276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3b08bfe59215eb4572a3573c89e20277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4864665e9193760f2fff75cd0adf87278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d0d233893e34749a868b290387689279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6d50212b1dc71f3308c35e355b0c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac66320bac08ed3ae38bc0f1e983630281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6289a3f98cbf6b53822c6ce7e2f10b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78edcc8bc5143226e03302d981f84332283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8a6307ccb8b8faa69b48b03ab734e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a468dbc6baa7a13a114284484cf0c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4ef3f06d3e054f17fd7c2fcbcd7ac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc782c85337b9b18eb9313cd6c90b5e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7861bc257cf409af0077cccd26e67f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77338033c063b598d889552a5192d6dc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46a474df7bf369a7c1c94b2ffee40a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098232c15f1f0be055d4933eaa9585b4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6a00b19f688aa56a8e3158341c395292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e185869efbd6d3c4fb720f31f8d18c4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2b391e9ff3eaa4724091cada3257c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c056b83f5376d303af26f65ca94552d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960f8b0fd5dde8e5dbc36e199488099296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9712c67e82743e8f2883b9399c886da297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787817cf4bcc67b5c557c149b3abc7de298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a6b3e9411c319c6adf202af95887d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38f2e84fb6051bd62384af49aa2986300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda800be37f89d50dfbf4c1a6afcd15301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86d77505b47779132e71e58112145d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31218acaad0cd4fa994942edd05d4878303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7dc9d944d1937726692d1ff1c499c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bacd807e318bf42f23be12cafda01305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d3da241cfe8e0cffdedcde7a563b0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800b9fc800c8dfd75de8fbda3dc740b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52256e0d7f4aa905c4e486ebdb836f17308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0f21c63cdce40dc2cc50af0d85a6f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e8b026ddd0675a5756db4cce8aee9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394c82b9b54496cac4f558e4b956eb4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36529169b2595c142a9a03232556e2d4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852f4c883488bca2007ab3355ff5406313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba27c6d09a8595ba15e8b089f8368e7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf937e05c0beca7eff7a6c79b470b1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf7b853568c4f1a30981c4523eb527316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff65d539c7828aae95e65f01eb06564317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9acaf797710089edad842b6bdc872318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a271ae19d33e1df8d288893a3e62d1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1bafbff10758e7770ece1af374160320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9415d38572dedef485ccafcb41ecc5c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038e0f5d227e2211877a53939812a84322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f2ad8f4e386dee96c50b4301ccd63323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517ff8856d045c6cefef1de4e42de54324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565c8506b562cdefcf2300a3e815b17325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64a8eb9384caacb697613cd98aa5f9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60220cb444b705f58f9d116bc98c5440327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd1f3e7a8e57b74c85c6534ae30edc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754cadc382e1c7dcdb0d703cc4c7c83d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23840d6d3a84c999b088530d2e9f32ee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090548d8987e73f171de7897a7583d8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cf034427f2b3a7d3c93219faed1ac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebe3ca30d1308f4a0917c6e0ff6c61333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e902fccb2ad77bc9d88165542d4bf5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8da0d4aa539e48e1603801042fda2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71831e6b2438fcbf3ec8f8492086949f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd252240f15314614604926107c7ac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69e97c980ad834b392b3e0d45d278e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b04a093e92747ab67514c081385c0e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4657410bb31b316de69bf28931d0ed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a9dd42376c8c72f310f2967e76297341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22bce6493a06e2c43cca21a362d70e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c9e421f8b331fe3741d1c94f18bd3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72457d886430c2ce0d4a70ea6dfcd5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835592519e685b23900a0872f7d07d81345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c11ddc9f2fd3c4fcec0007a7256bba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b48175d27116e51309061a3aeb3fe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535caa134ba53179f9078eb3be8e28c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90918d8b03fc17bfa66189483c0be94f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab3c63d276ff296946762280ea1f56350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061b12552bc051edfd831b7152e6377351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796fcc5cfd20eceb6e537b50185e3e1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4880edbc7cdebf99d71711f9b3dcf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb71472203c095152f29e28cd81942354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558e9a420561c4debbc38b912d15bea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b85645f0d923b0bb12fc02a89f092356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2580b87ac141aa7c1e04a44237e18b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0edc70d48bb021a18107effe8dae74358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7f4be2b39ba54e378e2378bee814f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8852c759b74374746bbbe05ee2b2027360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931cedf52e0e2dac10e470e50b760f3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318e4e8e610ec081d27075b1f59ec0f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c609de301219bcf11be31a0c826e2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a59578b998c437d880e938eef136e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d7e6251f91e1b56ada9207e49bedf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc54fb6bfc3ef5d1dd69c8b319a9cb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad05939d447fcdc7c19423bb569cea6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa743b10c233ab6aa4647d4fc28461e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bbcaeec174b8a135d495af64cf198369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e669a8edcd91963ba76754eb4599fc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0647f5f74291624d39e7800815f32371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844dc3df8364285895796956c6daa34372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4847d771f029cdd514dff2b3a25d391373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3706c6b0130af3c7eb390d4c6bd5f5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1c25ef3cef7f829d9c5bcd3329e8d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ef6645e6b4a8275c67558c4d9a445376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98adf25a689b9815a07b99e1f707eb7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b95b8c43177c922db14cc5b9dbe81378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66dc3ee566a7641bc55f630042a577379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39886b93d183f2e53d38672a2d024431380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7b38fe75d331c7ff2578ef13bad79381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb1c5d21db0a716730ed2ac617be61382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0a130afcf26b6aca22ce7878f9d6f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4841cc57518d1a84196465bfd3fb8fc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0646a6ea560dc0d6717bcb3e3410c2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a72f758138371d4f44d684c9a6378386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b081591b12546da0b7fac4012f14d18387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3baa335234ec0d72cd489f3feb0fc5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b4f08032b66f9ce71a969bd1e2329389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a9b30bd8d9ae3b37f5f0aabcad6e0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8b7c81311f1fc1b0d1804eca5dd80391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a2a6c7b8872e413eb46cd1a9041e3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b0f74161e9150125fefadbd89a3ff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8401d285fe78ca712c7667c7b2f4fa5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd201151cb1c07d7a21918d9cdd46471395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7181dc7c0ddb1e1b302466a06fe6cb7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57fbcde5fb8288256c5b26b90ef50b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2278d71c9927d259bfdfe646cf69abf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1d8449a9ae379ea3a1334cbfef540399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eba639ab5e503e129d48401e0329fe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8af8d964dd157e27021c46e22317d7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb5556a39d14881402ce3a9058ddb2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b1451bb1d3857d36bc6f7c8f945a0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a452e1333b1f4875b406aa17bf5ce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78f3b06d6a5dc60ad89bc72bcce0c7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bc070f5235fa31e1db44e340a0fb8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8d2bb591251d061f319601de35b8c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845bb98c39420866ddf74499c950adb9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0755c479efba9bede73e26d461afa7b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c9ef3f2facdad6aa0a86692670023410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b257b4a570f175b74b88bb7685a14a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e85d60068a47eb4e9d76cc97c4d17c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953e676f89734000c2d467d98c09c6f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364ee8525cfb14b6409ee639f3e20bc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469f3ee3891ca5c0d5d072c013b17a9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d21e35fb6724eb9a925e6450b7160c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f36100ecdb23b391a821c8275a3364417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b799492cee8b4905846989dec62b8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc9c2ba94faa5f722d88c097f0966b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f8bf754edc069b157d73f18145a9f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897ff02545745d7ec0b1ba40e5aa605421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80e49269e0ffe6df1fb292f99ffee3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ae9215c034e06170d7cee656dc057423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c43cb3a42d236be2dd3b980eff6b4b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc8ab70aecd3d30974a3a86b68fc9d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ca011e9ba75d33fe1078b15273f9e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893170dd433da66c00d448bc448e0b1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba562585b7d1256864f13b28851f108428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1560501412339e1576e39c445627f06429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450a07e398192966338b9c10c021bfe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c410f9f31402f4e765036a04e372462431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619226de249c5952ade98665268c246432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7578af83a7aa743f0ee1f6f292a445433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a969dd07e46617ed5f01c7e88ab8bab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd64ed0d20460e00131f1d8e8fa0f2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860fcdbf45c4fc0450d9df83a3efebb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961da1872de392a2585a5a036eedffe1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec121fd966731f90dd894ed081873bf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006ba33a1291f7646017bf7235503ca439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef5f9de38adad930aa9aa7b4701d8a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4790a2d194b3d872a5aa1f309293b1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55315673a3e0a50eb5dcfd90fbcba89442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9210dba6976d83fcbd179f9c18850443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a6b9dc928e2bebb6b4d940b0ef092444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a317f134bf62b2bca6c99901e0db8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac92c0be65d3e4321e54e1a65910f3c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f07aa05abad5f823468fd518aa27ba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e33f5fdbc36d01e94be21003dfb92448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352249298909b03bea85c8d02c38ceaa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab83318bedfd35a8061ce29039ef1c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f011f3d30bd0ab06f23ae7fbf904a5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cda646ebe211e4765270204abb7c03452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df34094d3479acd1e7d915fa1e80dc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf6eb3774468d8aa03a0b4c6a6c692454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0823dbba26f354e37caff1315f39f8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6be2d97eb10b703b1276e9636f1357456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ee40aa66a5e7bc0f5327766e103d0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e06f1295dace1aaa8a48d73a12419e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5abcadc9562dc05b74e1a3e83dcd38459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ce06dfd3f2c063b33a1bec39ec037460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a53e9306657332df3d182af7ba2ba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06648af84e8320b816e1c159e637214f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e497232dba4e1ad6299986f0bc7dec463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d3283b5f8113571009cb069ee1436464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a854f0e099b3734c1aa2059232831ee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468cca5dcfa80fa3618dfeb41527d44466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf9317ed664676476b6ab38b2aeb97467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf6b88f4f2904cf76e1991603b790c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6e16a796ba8cb72690a131fb25fa3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d24c721ff6fc00b12d78e5bc52deb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e311826c6e9e8c96fc85f2aa614f2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e5d99dd3746198b7818e2522dacdb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6de1c01db3b3b8900b1f8b5d1fb00473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282c46d2c6d3c6e041af83cbc8dad22474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c8764e9e3ecfa6aec941a03cddbeb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318ed60d7a57c6ecbd66319d5f2e145476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedee468e7ae3c54cb34c3f49d1ac79477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>