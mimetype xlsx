--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6905f003ab7b0f7ecca4cda29313231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d21131637dce7f41431daaf34a2a562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7590cc29364e3f6cc6d385f3008fad73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f67b236d6c7a08a5927c4c5beee48a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f4a4044d5dbab20413aa74bd898695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f5d8feb72b6ef829f81e5807cacc36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee3a2384c128389dbc41f8ca6ea28f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770696d822451b7f7790ae2c5112105f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d871632d47c097ab287177e4b8b8649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd5e21763c59a05303c7fa29b13a6c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1d9bf91a6a27d0d153b09a7079d5f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9014cd928645e5b6c38a5fcc38c5612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9d7b3aab298cb927fe2891a523c2113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433bd41193d42d4e28182947c33477d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e25d1cf9427d2b76556a508694d57915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a1f16a399ea6111ecaaa3f821201516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ee0021cd6f4c652632be04be588d017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e240265daba62a0a9da2914c22ce818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1031cb9e0d6ede970fb619203ff3a4419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3d0258aa11968aba5f4ef29209c3320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbf06cdba5ee0966979c464f165e5e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d6eb4216070e065f9ba416aa35d5522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80022059062cb6e2eaa5c9c5299f7023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0b90bb873dab7609955c07912d9ae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165988c395d99d09287df4b971ec674d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab458a6cf56889b95e2095fef225a5926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad3bb973814ba581a8f759cb6391e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850243e709c88b8ba9191e4d36e270d928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d90dcd7d2c165874da52ba4af804d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8d0c15dae1719609ff21f6079fb6c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9fb02f12f0abbab15fa51cb923bf131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3234f91df7e124656b93e8a9cf0adad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249af9b132a8021a354c26aec8616a8733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd90a3e43daa8eadc710c3819894a234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb18b2205cd3610de453946f967766335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a08b6a079ac06dfadccfc57179e4836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe398b4af0347a9011486a44f1d9a1837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62380f4e45b791bf1da6dd3044660238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bd8f5fcd1035ae59938fae81f9a9f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abae60a030f1b6b1260d826901760140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b09c7c8d741f53ef1a6bb1321351041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d38ea7dca0d8945e0ee16f944658ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d4d05e7613e02f196601b10beefeb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ff7d89b47e39ed869a53695c7bae144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d80970fb1687e7a1957c52c926cda45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72624fa758c7d285efbe63dd18e85c8c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ff584208738e15890e4c131c6b84b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77580233c7b85197a0cf32758515707048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e47c6bfcfe1000d3108b012e8cd6449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a573f07e5e06a25ff58406ce1e45d5e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd053ab01d0f74424815435643d166b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1f1db447452be275f44acd38d31b252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5abec5ab02fa02a82a7a2e890dd4a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbad4b840e476c5162e2f51827263c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be2241c8d73a3d69e3a7aad5e7a68055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575678369342edff5e895ba578ec11c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc375deef0a246eccac328cccb224ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778a748d8327b25a9cca00ef091d9fe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918ea4199b3384dca6f2c2343989a7659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1925d875907e99bc5f0f0df55d1fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140b8ce167df5d6bafccfe9b366286061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a70c4161b5f8526e55159e63e87ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295500744834ee78d1c98e0bf2d9043563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca08e10d5167c3ae5dc1b245b0f6ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55267b5f39eed99dfa76803d6ff205af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f06acae37e957577598041fc4942e266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3323549cd9343453bb3ca49da85d0a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a3cf36fab95af104ffd9161279fb168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc7b8afe342a60fd9e2207442c347769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0aa27c521f27c9a1b6f519a8ff52b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5f66a71ec0fcaf8b6c01d41251cb871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c7efe2cb53bf7702a7b2d219e9fcd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49452b4de5d42e4110f658e2825d4f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640d2802bc375013b3268556000a59674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec4bd82280de5f95f1fbdbae4a309c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63fae55c0848667b21463b6b8aa4d476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9dc74f47af2b5f92db980dea539fa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135d42717994bc200520affdf0e6bc778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e00565f51122ce26bb3b86a4f5935b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4974e25c9083ee4a142da6e3de84e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bda659985241f41bcffe557594baa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540bd18d777e7f45c5addd04f0b4fd182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b485fd4f22fd769d455957fbc920783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ff387db50ad260989512f2a963edf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ca443daf2e6003d1264a37c54c94485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0610eea9d5dfa0e5eba63c04bf47286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2928cf299da46daccbec1c2e29380087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49f57ecdd3d12b1b2a253224a633b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5498f4f48946f78f97035e73f981c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b353c7927420cb2b9890269a31443c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9013c66ece38e9004516a00fe94319491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9cd1c76b450fea4f55dd002d0328892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1603ca9cc7d05d39c24faa0aeeb17993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12714f37a4a3be9cbc7c1b4765bd317d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50237f383728cf67eaf9b34997e1261e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423cb383ec5567c0617928f44588c4c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89268342ba282884765f2f5ae600cff297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce0887d40f96e39a8f8709425ac25d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ebe3fc0bfc964c4c4c6b2fbc4f9f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b11c577b80e27097afb24541ca2613100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783368cdbbc73e5235749a373a1d565101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ae65d56e40595c723001a7fdb4e79102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc91cf613273c906c717350feb4fbf3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3738a7cde4639a43980cd6a6700d16d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51a80ba0e1b1db5b98a330ca958bd5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23c82f85c402815e0a24185b1a7414106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1107eba44db046fc17061a6897da59107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ec236ea1272b596c2642dbd873a5d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50b70698648298cc1ffdfe1256559c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674048c3a6e25ac5654d5f10dd0f2b7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7d44012113c2ae0d82ee119d95cff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ef5ed39f0442a0a1bd33700016244112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8d271b542389d5ebdf1201860de3b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f3f3105abc24825c9165176651899114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07db208897a717648228f1b7574a43f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fe080730bf57cb0b00f3d6cc02b07116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b81d7cac5192ec898b1995f37085c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8df461c667a17b7471e396a0c80984118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d993bf5b4a8460b67cbb291c3b012b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e31ffcd48f8374425330819a240eb0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeefbd6325cb1c5c607cb99a550d58d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413df1f42fea2531afc1308294fbd82122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eab2452bb9c4ccf9ce63e1f6a86b76123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935a0b133f7b1dc45e7cc2af696dabf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ebca8b14a1a2842eb379a80d05256125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c393c8d6a546c85e5bce5bc827e4553126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e49b106ed02c3452e4f335b2a836bc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5131c3ac1462af6f99001dece428f8c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe55d6040f06953ba407b5583fd027d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790e9545fc6837c036a527029f45299130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bd88161a8b596bb6110a94a8ba083131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71617f351f290514f68a5c0ecf91ba30132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9aa0bfb79fdccb890ae153e2a45f4d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3974c7b087481054e8ea894fe01e1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa3fe43cc00fedac6ce66b75ff0337135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70713e4ec96bf5f143e5065d324dff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38958609bade607ce0813233581b3230137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5443c0230372ef1910dcdb6413a13f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43282192352c4c0a2a53031f2af0c3b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8829e4239be0115e66a3c71eb2b7357140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764f085608275adba92f342b5b5dc84141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f551460dc7974f477d7a8ad6cf98b2e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ddcd0cec10fa3927d3eecee6c1b77143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e727e6e5fa131095770f4007768549144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748c1b57c03f81770ad8cbdfc1392cd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580406a76418ed0317cfb1d0f309f6b6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927c792aefda4b41fc6a588f81da13c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09075794832134551fbfca9a0da67f2e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb261597a81b3a02fb1964fbe86c91149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794bc4876554b25c12535f504534d5c8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff107dab9260de09dd9aa32f140474b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cd4c23979b43d712c18656e86f4e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f1f4ed6c1b02eb582b5f23d7c641d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5be298a1b91eacf9dc508bd5ece19154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cea506790ec92aa2e08b4d10a9441155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f71acb5146912c373d8f1c18179f2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213153c3ad1d58f5d20a9e92c2f9490b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6d2e1678b6bda524aa31d4608a6f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad1d4501c7de482ea9413c053b2fa9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78c9cd3ece5d9bb3dc722d00577f5a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdadef5e12e8959b521d88f2f872c919161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0080b8f444b5fd4e0155221d2923cb8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f16f69d887fcce083043252044cb27163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a679e3ae1064d5625d25b5cb882768164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f133ed991fb606b1996bf296e3a028165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef95bb9d00dcb41ca4219aea027005a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0518ee51a63859072b98bc7b1511d61167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269510e404420bb406e0fed3fae5cd0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7f0e34ad43138153a91eb2bbba53b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed74c4d830cbeea5f90f6b0ef33c3da170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5318763f92f37b41d4cc82bd805acdd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51066bc2239d14eda7fba2626309368172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ce87c7190ea38c843a0c6f96e99ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8b61234e912bdaeef091f58fd4f3f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9cc8477a803a222e27e176f66276a3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e685fcc5ded6b826edfd406499ddca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52535db19274a23daf61be191ad605d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc326dbb510141d14b5aeebf54d1b25178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b728e6385ad518b4ec8544074409dcf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853044c4b04fe2a428c5aabc8112a5e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054bb9ba8e3fa8104e900bba89d82cc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e230af2ff169cff11a4f0c7b620a3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8325f159e3c05b9aeffa6d36227f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ad9b31fa9f1e0089b2287ca6e5643184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1bb6ecd4c8379ff0c13b50ca6325b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608207f075d539f8f2e2999055e60a01186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681aa2058abe52576530529025a87a89187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6159b2d8704a968674fc70b251b35188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc273d540f1ba8b0c8769fde4b12fda189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50921d00d0e0f6b1b5f037089a5dc212190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0689ea5bd82564b75b46847725d0306191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1e5c1c6a9d4de329dfd450f7c39c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c06a30d4b9e7fd0d5c63c26344852193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac431d966a6d381482fa6aab187414a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a63bffae1464ed1d114ccf3c508b2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3dd1f9159507b7c1bb3d145b98af7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8377abf18d0d8748ec1b8f60614cf1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1167174e20650fdfc9971ae02e1e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39245667b7a2a5af24cc906a18e130c8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca7d2c11633a07c6e379899eb39eb0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b57f6cf28d3ff4453e68f4cdd200dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971d54487747a1d5a48e6a2ee1d4fa5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eeeffbf7ca369efc039a7d69590f16203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232d1f0e7821b87f742245104db9a39204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bc000ae4d588eef9b1fcc309e9bb9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82ffe84f7ddf081801bc90a3cbd842206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba40ec863a2a384cc78403bb9964034207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6c03d190184080fa67afb2a21e2ed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e51758c8429d703d51def822a58514209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc79bd81d5f9f77adf7d74802d3f340210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1caab51eae6e581bbcd5c6ac1737285211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc7aec97ac17d661dedf8614aab073212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fdc0497d71e342baab6a6ea5cd4936213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61afeb0eca93f35a5c60a4535f17427214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77f30509f25739b8ea1679c13b390b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a413bae74aadfbc19ec232f1d2cd5c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9c31effacd1ccdcb69d808b176066217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de54c3aa52d2d42e6ff41c8ddca21dc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a0e7cc5385dc6bcca32c755455635219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa8e3cd620257cfe761579c3336a49220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3340b4cda99d3653b27b34551f3656d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16bfd558ed34305ae2b4092c306e9b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f1dbc2f28ee82bf029f9a39b123ad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7e69d400b3a546d796e7d59a03815224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a42447bd26f38bfb5b7d01d9240ef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ce5f8da5aa5f72d0855608ad1d637226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eead64924a55ed9ad18af5cfdc5569227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0ce46734b9f1d92fdc8e0e61abd04228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea549e6ea9bd3f292a4276e58cd8a72229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdf247471b81010fea1bb89f0c0ac3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f897e2f8293fd471277b4ed9188023231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91c816a1699d17af871e141ae1ed64232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a23dee0459601e49c480af5ee8279233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2af287c305bec22b5f674928a842a9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eced81fcf6f0ed5b438d777876e1eb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc016d84a07a7f21aaed1d1a653025236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02bf9482aafaf9925a5458348dc386237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe3f69baf14ee539d08c2043351c44238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92070caf4869af8c762569c2d1d8cb28239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e641e8f2e22d8d2354162d895eff1c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdde2456435f1ea62a00bdec97f403c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ead5e0e342802dc8710703d2051b8b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcf0c5e3fb7095842a0825464f59d1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add82f3cd81476bf95c7be53f8b952b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d15debac769a32dd21243a33d4e8a4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b4afc689d38d1a902940b5e64bb9e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769950409ca9d8d63609ee280562693c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633f855d4273985491e2ea652522142248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db1fd77053864563478a5a1a8a463f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9ab052134f666e73ce5d227d83094250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9be46c3d273fad95e2e77afc900d65251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fe3820daafd66acac4d4074689598252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe1fa43944b21f75c6482aa08cc520253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec0a12de44a41a59e2caa91484cbe8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46840bf94bc4c3d8e4a65853a4b25f35255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9facde3d955f4d9a98e08c53d9aa06a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0afb5be37efa83a4c241fe4021b39257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71be48868f95b71a94e6603153373f3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710a4bae06b5e1b611a9c80ad87ca07259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a843ff35a78565cbfe60f5a79b3cd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a6cec02bff5f43446df8c81f10698261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca5f78b4d790212499bad01da1b365262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab25f002925df2c044a49456fedcfd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bb1adf3e91b01f2aeb9f781743405264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf08d85839da5b7a8a93dd1fa395ab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa8724ee143b650fd22ada53c1092d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c51506074d7cfd83fc1cdef1718a8e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f4762e5c32e255cc91e7d51eddeeb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0c00ea4ee829e16a8dcf0b230fbed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d3cc62ca63113516e6271d128498c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0784327f45475ff07d706e6bc40999271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d868e807fa0984ec08befedb53719272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b2dbe4d217b29b07b5cc5f235a121273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f571f3794abb64d5344f480504f29f1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df958cbeada0da21c537789e387232275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66814b23d7f733153fbf9d831844d59276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cd65f620f0f89dbd3595f3b16cfd8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae74c96c37c0c0b4df4d686bdac33b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb6d1a06c8f168e82062507d650996279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78d075e5360873ebe199c48447a864280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484e0858b397f2919c40e03d13237bb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdff9107eea89023b1fe4862c2ee71282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c92e5e7abc06f2469c7abb70a8270283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f79c52afb78c7c1d2feed3a78743a2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98afe7d0d9c9009bc95d4f66b234d2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea872aaf3e3fbd4d83d287fb53cddd3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe1f1c62f70c00475c7058b660333c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc14a3d2b6efac4b630f7cac9efbc1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971ee7c54a637a7b8915d916a67e9c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e23f4186e59a332cbd272fed2b29ca290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2143d205038b71f2854a38ea1352a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2225827c48a2cb29cd476c8a79635292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac34d77d394f7313ea8eec561a84da293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc915391c8ed90b1202859db7836e03b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6d34ef6509c73d2cd35e83eb8b544295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7c98842e0f4d15f0058da4d36563c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef69ce0706db6f9d2d2444bf2960025297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63c04419939f9c98da070aa74e2ce6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7907a48d134ca54a6d8af608ab7dc03299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0c62901471e120f45ce20958ba6db300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c01882f6cc4f6ec009dea961afc1d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d5f70a2c511d4061aa3d8686a141c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9fcde486545b0d2a735f44aacd487303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2776a835693ef16f4161d651d270048304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839114264bb7b0ce0c3abc7fc419d33a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ceac442425a4f52439f6eba88707dc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51228ce5f99d16b2cec31eb3e921dd77307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1da876358c5d5a580be0b2a45ba79c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0cdb28123722a20995a59e06e6258309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8fc5225b47488558a6e7afbc9cbd71310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a74308f06361b687ebd18b2d63f8c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8890b6917d13e8ed0d462d68548f408312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b736f0e09bc81dffce201d28fc864e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c902fbd1adc308c3bd9599660976a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75814080a0f5dadd1405c0ee6a708bef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ae241542059bef44761c186649ded316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde17c46a0f055116b9f9a294e0c802d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994d60a7ce3f91965053e94c55fe0d3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89379d1a9bae33ea98bff5257782f6f2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57b536f057fdcab9d615f226e3fc3e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fcc721c09b9efb8d4c18ce63c9750b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39dccaaa76863f8093613a6f53b709b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c5e84e87acdd8e74fd75b3abc6197323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5411b6d38cbf3ea75fdb7221623b67324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28634f0ec43a1f54d5ab02a4ac71a8f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42677ca248d823ca2e34b0758e52bb0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770f6d94b1d1104f502b539424caaff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3eb62b54851c65d4beb448e20fc3b4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca96d4072a3ab99fa62557c0d0dbf3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1630a4cf6d97d7759dabe78958bd21330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b418ae3cae13435a9cd3a50fc93bbb3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec66dda0064d1d9b45452830a5eada332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784464308c63fa25c033d021a342564333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ed9727b10de85d1948047abba8c66334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf604c41da73466bd04b748a286edbd9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2698105a6979a1af1ea084179facc94336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2737f3ca8e75d81884fa774dd142d83337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0916e492b1b6a0b48ce8d34bb70fd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c339fab5a8ce629e7dc6341bf1c08f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937463f41e9ab07a8f9f75054be7eb1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7afe4dae1c1b2fcf4cab112e9c029b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192774e603ba150288f97de80b60cbd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856e11d6496a469969b2450a07e5017343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c0acef6642ce1950abbe59d0190ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3165719f75dccaaeb92eace9dc8c1c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06288bea5ae39f778aa8864ef64db32b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b6fb47587cdbee15458642402676f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e8d8444efb2fd41feeef8d85dca8c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c95b860e53f26faf80847a61d28bbf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4060a2b5b2776a898b2d37509bdd99a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ef46cd41e0ff1ffcc37c6cd05e783351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3c21b51fd36cbe05bf375c605808a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d69f11c67193a26e6cf578690dfd69353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16830f02dca5639ec6dd78967efc04354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddedfbecef49a3b96cd0738252abdf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884ddcb0c75d29781e5264fa725dc75356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815b814d2f235e290f4dfc4e4868560357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821552ab55ae42689b9c182ead4fa184358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7aadca7e5ed5433c9e5a5b3c44b1fd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1166d79b79020c1c8b67dd3937e12c4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cdd5b4e1b4e5725dc62b577c0e5575361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d113e653bcdad160caa96baaf1a6d3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7287ec64dd3f1b7540ce6527c70c710363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514946afa2b5bee73c3ed9408b719bd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd1f1f504efaae361ff4a0ef660e87365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3dc806e1a0ae3def38fc7dcfd0327d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839efd1e0cf8bf060e2d2740de545969367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121d510baa490c9783874d1a51f918f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecc8364ec38cebfa70700edefe1692369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02834217f563b9ef09ce02a86a020a2e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25ca896a5d6e99f57d33188048ff4f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c77052b843d11bdc7bdbf96b80064a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8d54d30f321eee688ac9bc823f2fa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52919486165b7d0e42c1d5c8a053d1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbeeae480370f2db0ebeba2d2df0aaf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6b29aa3d07fc07e044e6fec12b042376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071411288fe660e941823d113686e62377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fad66b91c5973a9bc391913cb4d09378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0d2c9df9057731cffe4a408f17e6d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d1987ec54c93062e9e8edec228cde380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22926bc4eda4e725775a6c4f368059381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837f4e73e1739a881b7e80e600bf54d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdf3cb99c779874719db8fcd810343383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c433d8816eeaac7c423378a6b3b3b28384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae43f9992237dfdb6848e42c316b417385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aee5b83a20ce6986fbc149239145f1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec73d32f5f5cc778c2c11ca183d4065387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d01aab98cb8067838fe86cbe0ae95388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f046160b40b43be828e32038f71efdb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e226c2012524114a6b98479478022390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48c837e075c4fe05b52066c5c15a56391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd45dde211967c9b8ac512a23fdd71392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403637476c6b915fc7abcddbc655efff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc08a8af6af55c1c92317bad85840e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16645784d76806e927bb8aa0b995481395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390dc34cd482adec2f684c3d8082641396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523eb7f0221ec5f1d4bf4062e79730ec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66cf5ff0a70564e9917e36eae87997398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cf0dd932260eccd1dca8ad7fab1ff399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fccf70f67997b9571a73ba7c4b8c6a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa73b72e7f24f71234826d0e4fedcf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4a881be1a049fb4aa6c2d44cc8f93402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fcf0d934950080e87c7525113e819403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe230a9af65d821138145f86d43e452404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187e433560ff5e4b9dc65ba19cb84eb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2e4905451d077bc664265eff3d7f8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04338a1aa50460938f484bed7a627b21407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997a79c9c632194c929622f2d6066f8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861bf581c79f24872f8a4493d8734c3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94087af42e60a0c7f35900eb3902a94410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165de221cf182b9fcdbb782d806129a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832775b0a2e39577ff89ce223ebc2941412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131717c484e402e85bd029538781f26413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b49a77dae1ae9bb714fef1e64ade26414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867509010bf0f318c14ec38b2a029c93415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42a718965b6817dd1800b9a1945193416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304c7007053d066ea3210571a8ae4d1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fab2e0e678d43153500faa49b12912418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de133036567ff49d5487fe06c6081ea7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52083ac7b0a1318598e21e409dedb0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213a52fb14b759a1c2c5111e69c1031421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffec19ce4ab39df73fc82a3699ca584422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217f71c58aada7fe56ef50a8e93d18f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf09a3dcc5f9a6c68b263039ab0f92a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b08b8f9e94ea5cae7235c457b9bdd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638f47c17e6f96da6d5f33ae1b4ff38426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ab5704ae0e99f7dc9cb7002695eb6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edca164853f969621d919c4ffe841e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64c1244f14404e95ca5ad26dcd3ed5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c296954d364a75aca214dc6cc6ad260430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d8429e9c0e9da49aecd852179109d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41846e3b763f1ecc4cc65b62399f1e04432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6ea0e4aaadd9c5aa308a4f7214989433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6ec494f14fee66bd00c6a916ffd4d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa44514f6796c1c2bfdd33885e82bf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715897bc0638bcd657d260dd83c4797436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97c204b55d39cf64bd2d187cca1a28437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8f60d9ecbaf1812d3ddda404746fe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27947531450c6e8c842e7d00fda6a229439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec475b6b4e4e270f2acc5f586917d2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e851c3d20389a3befad12deefbca143441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814dac041034cf6dd605620fea077462442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e45fa875da57127e1e6dfc2fdb6f0c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb712496015f18aa0abd217294b8ef8f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987b197e14c41c47db94e1beaa12c00445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aacee31790dbfe177f8bdd0af21cdc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005dc2ff12c1f3ded8fce00fc9e8994c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e6bd308cab0f477b083b284512ce8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48daa895b161da019e1abe7135f78bad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0234717c6b343f82488246e8a7289450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e23582c18ae7601b513fa9eb66bb44451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa10c31c9d4a77214942bdf7f488024452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790681fb97af8c2ecded2adf00f804cc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efa818f0b1154ea335f02cd5645173454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc8d913be166aa04355915008887fa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610eb25e57e0d7772b98a8c55ecc0548456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a443944f5a8c3b2868ce3c09fab3591457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e380bd62c1bb268a2e6738ab2f383458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a3037039bd1c835122a3141906841459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13d03e43561b6ebfdb6806a49da2ce460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4cff805f0e3eb7e082f929458a891461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4330fe8ec636de354c7e34745efabb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa361a908cef504ef281860e2710e3f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb472ad9cf9653fe4980c9a8e2ea167f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f0080197764c3971b30b6b908a766465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca6cadad03ea37218fe34515753102466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e968df664d856d750d8466244fd21467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be5aa0b5a3afc1b29564d668eec3f1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578f2e10dea0c3ebea07e6ef36113ec469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc86b905bf7ed3a1d82b8b8792efe49470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdeecfcadafeecfac59331ac787f4ca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0750c919d7282677d6fe94efa56665472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde36888db2319fb61850f61ccb1486b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479adacaee31999ac8d0266c4534435474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae557f062c1a553dd18b48d9553287475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d7fa8e0ee48b523a938d974642b14476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545d79b27df8920dfe356b8b8f036b6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb405b4fb163fb4668d9ee6e0b0b15478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5adb468d71428f11697a5f57f0239d5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568dac0a1c8e81cf68b1aeba8fc8de93480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b3e6fda6ed13edadd7a5a1491a477481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9198bc91dbd0e6771b93149cca5bc0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2940385a3e4736e9c0cc85d19e20f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bafdc39b6a02f1ae942b758f59d274484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4185cd62773ba7b548d2388fb2a13f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db11e0cc55148de8628abdf055f921486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce5ab6805d92c43c776bfb8d1bb568487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074abe4d08b4e0dc9da4237e72ebf8e9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360438e5a56279bedd76a802e6dc9a7489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067aef6594fd712c0123068af3b503f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7bd19668cc0563ec7564358cd04cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a42ba32adbe64c531469bcd5d53043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b174f019a151229444313d435bb0224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ce60837222b82142dad436ef6620d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1493a3600c92019f9c826417fa7e36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01296b91ccbfa44e7e3bb7313e71eae37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c7f1cc853102c2b121ceb8dada7658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09a2cc987bb2e309f003182dc6055f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3e72e01aaeda8cc9eb609bf5cbe7310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e2b750cde011aff392d30b4c12a6111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e041ece4df9d00bf540b8a4dfe683fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd546ee17da197a74d4f0b25168fc913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d49691a882b797f30ebf50d6e667514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18cd99a6c679383a38aaa89d52aaef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3957b6e759faa4d1a3f896c7bf0e0816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65295449766995dc064baffc50f8158f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b94c0297dfe5c9e72c8db99760f4e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5fc610c08a038f3773e1396ec5d2a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226d2f47a1cc0476a0f4cd76190c30220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07c60f5b2fedab0f0199bf69aed13021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2e4ce37f1f7e0e625e4c3fbf6ea0422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7427ade697689973da433c006a173b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894719023f648d5b9b49aac4855deba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b7aa5c042133764600146e5e5139d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ff2115494306895829079b3238b4926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7c0c33b39dc4faf90317448578a1a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0743f178f9f6658dd95e1aa43e84a4d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda9c9baf16395f2022a46ab87ee59129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934eeb36c989de1d747975ef472627030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca1929c1fb48b0b5e6795dd30662b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fd9f40491b9be424b9b934ad36ddf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfac9de153b67ceffabd93ac8297cf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cdfc024b04adb1e071247b925c7e434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e34feb10fc3f978a6b825c4869ebe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc45281df699b58f7fff58a7d1a7a336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941d47f724cce72987f7d8460209f7237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06479c2fa3e683d9c4c1478aa6657c6a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ba9a6b95cfe7737b813cb3f5b374e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123466e88679228496cf011e5042ac6140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a2db8ee160469dac0c1690b78d33f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02e2c6e5c6ba12a2a3a320dbf9db4f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf3305b12f44dee328bfb9f895b07143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84597da3fa0848f6f39bf740af724f7c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e000bb10f93e999ae659be82ce35445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f9e01373395249eea1dd2edf1429646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc09bb14a5fddaf82f2c9eab9dd56647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80087ad8b97ea9ebb9988db43e2aabfc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c6361be3001f3335a09b5fa809ca849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de80e1d27936e49367ec35749c938b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8cde426d5043df9ac5c5685a5a2d2d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e4045edb43e5aada9abb0af5e027352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca54a5573c3aed9764478c5e87aea753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe42f41b0b62bbf1fd8967ae97fe65554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9f3f26e9ecf1f10168d5c319281ea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eaf7d35904e515622982ba73c0696256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085f81720b07011a07df39f8164315157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8006aa028e2cde4fa46c45ba0921f8058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a8b9fd9c581f7bd98325d80b4befa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912f4a3a2f4c79842c6f67520b3c46e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1921c36d7edc7f1c8c9dcaa75099de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8604d0a1bb75457260af9427278d1662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee5519f4c812886225c6997da81e8163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935676838f37de36ee338a828cfeaffc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e0585602e70a329759d7e5d18530665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d5c11665a87ce4402f326217a52dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1a722672876a2dd2e32db9aba8a7767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07b9678c553700ee46b9c0948605f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90bef93a5b694c3bf4fbb37c3e999769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908eab0821a5b654a696092771cd18270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a8a8c81db4a81ce2a4dbcee63a82071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6e173c02a8b1d518c4e9d9bf9cec072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91a89b6525be01fd343e228c0f06ac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f333a2cef26d0e1f591e787f282a1f974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82abe92cb396168fd3b4dbe0c48dc575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca016f210d1622986d71663008c63dd476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d4f4f8dbaa5bafd56cd5f2d827fc977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec633edc95568730334afbacd7807378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c2539f11bd668bcfa5f9d7546b7d079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972072dd086af7346e9f5f3db799a2a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc09b94e6fbfe8dc157bed38ecd564881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169be1d07bf0b6229845ea0f89d0972b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91267e826656e6e00aaa8704201e525483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502d7b9fe7e9f4683b2474d9d8e69b384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114ceea1944f27225e3210bb908192f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590b7918fb50a2370fcbc1760463c7b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c610a702e74b697d953b35e5e2a6987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22005b807b357fbf2ac39c4a6ef7e1888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bf38d6deb825d8e2299d50ef7ce9789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8895848b67c356c9ae357b8cda9aa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcde28dbc7590de6c73e1e1083ce8091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce0d3ad63f88b889c64125036655ab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791bb3852f580a964d96fa8379388f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6829b462e2d47b517cadd5727af7094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf689b528e444230479a065cf9b83d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0150014c89c88ea8ef396cad70ac4796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30eff876cd45922b991c76354f9efa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acad284797dfd97aac4aeb89771faa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1937970680d964ea5706393828a3599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0663bf6be6d5a359dceecbce069dc12100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111c1082f3dcf8e411dd3625d2dd227101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb78897493b0c7a58c2f7f543858be102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7a26f3fe4bad04d36ec2454b8a6e4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b381ca496b036b81cf18132c1346b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c0e9c124ea909a262e066d20a9a5f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fd86db4b0cefcaf3cc90708206440106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb8387d5359272ed16eba91ea52134107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cf944945a9b68908f91a35c1c3255108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78168828d882d1f6821302ffd0eead0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb644eb6ebf70b31d34501249591c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06622019ca79a7c835be2c3008b10c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e373eda9e1b63151f5a8b0dad37b804112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcfe0a4218c61ec24702f4b38822f57113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96179b45467db3d4a2ab98be6af97b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cf703e523309c133d631b657e58ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea775ea5f66825968d35ba4c39a10a5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d5e5462de05ee6208f29492d3b213117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab4826b7fbeed508aeb399488f10d4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e84e9ec8d1e1c17772b9376acb3302119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53021c7db3acce643be5eec6912ddaa4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da21f5db2b6b6cf62291809f9c6d60121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f90bcde4bd7a260334177e99dff23d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9931bb430f5164b89534d62c485bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e0cdc6450b6428dbe9f866f8b5047124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f91ed917d0680f05dac8e269adb33c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1582d2a190cf448665aa960df9e2b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05ac9c85886ab1ccfcb991fc1b7cf5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75525d21384ed3d78ac80ff5036bc7ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf6c04a2ff827a301db501d4a83346129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212cb428e094f8cd66ae4710a7dd552130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604729395698707d7188f945d2e0add131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463110f54a86ec590c7a1f4f115d74d7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43065996aae6829f13f4e1d68dc25930133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5dc731345653a7dc5eb60854befc2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b4154a7aed5aa4f1b4425ddbee89d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d04d6e8a6cd2427eaa01337323dfb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af5b69cc5d43b7bfa7f3414fdfbfad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306aca199f3a060ba0da3e2824575a07138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8914537c07e8afcfc28fca6b7c3e2b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48c389a8955db614c511ddf99fe0c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91089268d26b0fe5bb2c12a0d91a89141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314dac0183aba07d85cb290a6526a781142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6dfdd5307bd4c82870cea8dd88a988143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb7ce1ec7d29412fa96482db844312144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac191094d0930c834a614ef07b112f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff8a93f09b4c16ba0277e56adfbc5f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb0bfb9e2b7ecf0d7731979db4506e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a4f3036bb84575f9e34d8569694ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103cfe681317f5ac7c0a5da7fd5368e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506721a2c0e70470eaed4e2eb4902a3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56d8ce34bb38419b4c61da2ad1aa36151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d37c341ddb26c8baa13e93c08e947152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b20efc42731bc998873ffbf94be0f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a883181498e8c87071406c312c7c7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edfded6e14ffadc3cdf843047a8deb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaac8da898c51021fdf426621495f2d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff889421148c85537d740f20e4d4905157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df8071ba6a68db173bd558daccd689158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9d8b72019e29daafd70d0b2dbae68159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146161a2d5259baaf9f141513c15441f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6b6b3e88be739cfe03ab84683ebbd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13aeb2db2325425d7d34aa918bdae96162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06646d841c504dfc1162c6320b8e09163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e6e130454473dafd9e836d435daa4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ad94cd2fbc99aeb9c33e15d775806165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2978968f016e39656e195e2d01ffe8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2910d0de856ccdec428a8e233ac38167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f99d9454a7a8ffba1e27edea337fe0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade82dfb3b044dfbc4be29f6920d2c64169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433df139d0cfdb590c38979539a02d6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5ccb3dfbf12fe2a691fc3708800d3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19459236b0bc31dcf8329d6682bd58172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923554bf373507cbd32aa687302b820173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c32863bf7ddac0f3826f14879046f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b96e456f32c0a74c7ffbcaf164c32175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a66549ebadfb3c126a2f357ac8f1f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37dca64f2ead255c52017abeb6355d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95d6239473857121305bb594b8e72d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a8f8e854c0c0616aa60a624a58afe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac6b5e02f1979bb6065e636e4b95d4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2db30fa8edd4e3bbfca32a2c3a0ae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e631077884bd77706798a814bc7e8f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411cb572b4d26b995c99416fd27b6a2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf313612640936c19cccff8c9f3ba741184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ded6dc5281d771b890dc229122267185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167ef28934026429b278eb25358b988186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00703df7c176d92039088e3101e260b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6822637b8e3cc73e9107d33c8024690188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971e557b834719b67176e2848e730aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2cd566c63c1fd87c8f52725dca32c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c324e1269e0c24d871692c7e8859c08191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55740ddbca94c405501cd6f2dca77992192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46df4ba194558e1c8592290410b3ef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883db3c6404e87b39316751e5cebef3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5316f234c20fe3001e075e47b80aa2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296425a0114c33a183686adeeb60e01196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b4dbac56a8efe43540141af1a7603197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87242074f2298d42b18cfd15ffd7df198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb035446224d20bc3485f32b83ac23199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dac08207e0ff85e97748cffd9b142f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bfbdc2e27122cf722d0dccadb1bf1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895f4e7c3d535c6b2272eb38fad6157202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fe246307a53f73d574cb7e2e73fa1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de1404a4d9537408c279fd56b61920204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5057135623dba6f606ec8e8e959da5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17cc39b976484c65c90a0fd5b135fe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105b533cf1a9a1c008428006c21ac0d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04ce93f63c1172b58e91f9bc716fb1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad56fcb43aa322daaa28c33a76d4d3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e295c5e2431ceac94b168999497c3d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fa08ebdd1cebeee9e557787fecce9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f8014c63c412c6c48a006479240c5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7dddcd5aeae93f96498be9aebaa659213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca78be57449b941a36923b3ba691e64214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc0d637360d62ed89b57f861705e94215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cabda791466cebcd72515b42e8bae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3702b8a01d07a7dd638d95fd9e374217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120bcb0b280c7b59a18d44439b46187218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc8cf73fd339bd5dff3c039642eb7f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638a9f538e05c2b7baa162f03c48dec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e46b0a2a45f8afb077a78209f9320221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb437b90f00057c34aa95696e38b29a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f5d94fe9716f699884da63f08ae35223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa76f1c6351aae5ee47c8e9fcba1ae7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927f7ecde92b8c6637bcd2d1c61cf83225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b0c884c0b7ceaa22c56759533f798226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0ec61762ac552a966aca8af72bb25227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0b31e7eb27c0bdf290bdf2f33da98228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fa7881c488f0aa94f3e255a5c6762229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e3132c0b64daf5b69317912e6bb8d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74f0d558e8cd3b338acba33f183d39231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ff36322787193e69cf9073418c849232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd24e489a1e0b63850de9eb23e3fb9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85e8798f34f75f5b3fe1e23469556f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26255bd75365b70dbecd139995be4ab0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e1b894ce8248bcd28320d46e358e2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7afbff96a57dafa3c0d03664bb289237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1e9b9c673c7ace3f2d5cda90d3eca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb250a0718fbd3b2ca1810a8cd3c54d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fecc56cd155090ba457f669f9cc6927240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285288642e2c42d97127b73e48320892241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0d8c49f3b630296ff434720933eea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ea22f84f6a742c0dc5b7dad81e059243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630918c9960f0f9928dd5d5c94161b3e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae0cc34f9bde08bf1a702eb37d551b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440d19af1bb5d4e6c410de6a7c1171d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1e8bc27dfd65091b3b3d7ef57592f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151aeafd4c655c52f0e619fb5df14b7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa47ecffe5cdc7fde4f52cf0523ff7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8d13ef72ce8eeb6b18aebd03aaa19250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8045abd4768824a59d5ca64574fb3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19629d0795fa76fdc27ab9936374d054252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65988c331d821265b27d7660c2663326253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5650ec8d23cbcede76ea88087cc008254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31480224a080c6d80576665e0f18bac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed1569b5d37ab7dfdd0238bdc7c974256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859d6d300f36a2ba3a476e284e2e8ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb17a46c603d5c134e5d11afea8dee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cffe1b5bd573a751ad6c70d797ca6f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b713c0a9fe0d79b63e99a332a97b53260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064eb13ba13df23d989cb0137c8f5e3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65d08ba7fa358cb1a887d015e93619262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcb8b9fba592f827424e0300d61fa5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f6b6b6c12884945d5179e1dfde186264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286f00e0b52cf7b3f59a7416e142ab1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565154a0035f531e92ad50d263307df266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69da8be1518d1407e935f0e007feda267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72bff89183a4ddc02b4f44de7ce7c2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a7caf41c6703fd6655ce9968801c3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447531bd98e4f2a3bdaa76108ad8b1c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618b3e226f18e0f79bce1aa111d29f3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6003a210ba9d8f46ae622fdd8cb60272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc93634cb1dcc9ec78925b92494463c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e25ed589d8b6dd2777fc39989b5d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a585668a69f4f7c37c4731b8bc272b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be911de35d99ecde0ee2795ef2438114276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9089bd7d3de45711c249ed73deaf44d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46f58fe66d0a08f27cc9ae2ab9d3b0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ba973d92247340e070f605fcffd8c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f972376aab1ef4122b449fc89122b1e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c295b2ec333e9a794128bf77bc2a4c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98096db1eb64833018e90e25345a25b8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f49fd6f74a2f7d87ba6b7d71768db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c037bdf4556ca35b1a56ef373378a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56552d9226d0b25c82cb381b3ebdaf66285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7dec712ecaaa45a9c364096d8202b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a723f0f4582e05e95a60bae7366fc1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576bb79b03a0b4e8667aed4b2b6aabd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9cf7fd9844f44f923d6a777d3e28b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce99c180b2865c8559759bbdc5c150290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ca203f0113ef98dd52d6b47f119ed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1e7a46bf7cfb196b18fc3d497c754292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce99ff1e5a4717d1037e80c115bead293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fd30976247a35d888c6baaa3dd5cc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71f0446c91d66ebf79e0b35cff4119295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c526d4563baacc5d9f629598d092db1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a96a19624242e035ff3de0b61508f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f4b567839935a6f84f21769f98ebe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea243b3652f3af4da128da57b347a66b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb93c02bb33ca789e971a0ab8a3c86300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea399b5f9a86c7cc0a8f9ddc000baad1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdac84a14cfa20c8bb57147093df2a8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48017dc9d346a61bc04256184c5d2bfe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7484ccc4783ea61a27f9b92339a465304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15f5377691a95a80f7b542f4e76fae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051f0c69d852e4f73c7a82e5617f74d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7edaf8448873bfd867e1e051dc727e7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8caea52944a5af95caedfe64a1ed6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb9942b52f62ed3d82b1b8aecae85c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d786579e7fc1c21ed15a0aebcc772a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ee42ac7b7b0fb3ac4dfcc6965cdfe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b55c5dbb4ec6afbaf671773a07ae1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c0132f40d726596b301b8545001a9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cfbca5b43286ac71d6a0dc5bacce3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bbf5ae73ab5a6af5b126d69906581315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fa9e323ee4eca7fe284e5ad0646a8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1b869f14ea4b6b224ae4ae2f89f7e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ccd76c3951bb3732eac9e9baf5cf14318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de16d949a13948dc85126ad1952075319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1abe778b5f8184ed37244205d34ec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3407f32145c4dd73282b2d99c796bbc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b199ac7046a843dea3b0b7f84b1bd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8f7c9c44f1c698f9c393c4a0d3add323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02326cc4736a4b3b4b4b80df44e69c5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8635b825bafddc0437c3bfe3e5768b3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa5543e9c5cba3669bf16baa161a77326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b14102a0de1337195cbdd61c39316f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095b0183befd53bbfa0082940142537328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559eb0dd6c51c107b1d63036bce360c5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee92cfb05a9f4604b27f5a3ee9bb46330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f62d73016af86eefb9c73ed1126e7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96f951c61755d71a02f386bdefea67332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad702edfc25b87d73a8623157a9d19333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df90a860947255a109387ef5b1df908334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88021f81ffc62a44306254b592409221335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095f52f15cdd2d8f58a04d5d73ec7f1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ced3121819ce3aac71dd81e2fa591b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81662713c2f730d126878d22aff8b688338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028aa0ebf6a9a26bf68a42e7be96043339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc45c8cef1ce8eb7a494df7ce36b449340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68dbf6380befb875458e64a1c38fe1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d38cda05882b7e270d23b7d5f6a44342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180b8b1363bafca5c5d5daa9b6df16d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11270816afd1d7fe5e0e4e5a39852287344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ee25f37b155210ccdbbec6ddd6fd0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3bd654f03a946d8631a6895c0bc3e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639cebcdcef7ad9bbd23c77f0779774347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1cccbe2a54f254b25ede28b63e497348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84832ca795e52c5368fb429f463803349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715e5d403d8b1499ae5d3c1c596c4cd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1122ce4424e67cda5c5c2df1717f79351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1b5cc1a484fbb34080ce45fec1955352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06311d1311b4fb8f5634b09d4b961e3b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09503deda1bf8cbbaec88075d271c65354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05915edb099c165eedb65ce903a0164355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a230b6febcde9832ae3543af1daf84356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b8dff666364ca9782da207d3e1e63357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecd0045c91eb9b20d1f2acdc1b5f7a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6079d0675a573c9355ff8900fa05c18359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3b5720bddd36f065bc30bd12f24fc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477155814d29a25101f8b02f6cb5e65361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea769a0a8387916859da8c7e27987a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ba4000024e24271d544f28c197415363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c29a0f78e85f434e8349fb93aa0cd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e80094efa8d60fca0931bbe9562b1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730cd7eb7772cda6f658a500a60a75af366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5088d306242ec6e387f043e6e7ca5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804631203c9ec4619ed927397c407d0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c036641f2af94bb416bbcb83a8b2e8c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c05f09cbb33dd88435a3ab74794ad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d100daa2f70c89385e612399a1f25ad371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace24c2e2ba60a3cd0fce9067450e914372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace0b973375b68cb0b8f7aa12b74e01373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368032c1e1fca4aa591c7fdeeb260d3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8a7b10a29b3c5c87d49d8a32be416375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824f2201205c27ebaa34330038849a5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cc97a9e8f1c0b5f47f277b4fe609b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17086c89100a6cbdd4afb179e99def1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd52688e2cb6850b2e8484439936fa8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eabd4944a46b4da201de07c4b0a521380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27acf11f6a9d30a92dd0b1c2217a504381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5365713d932a3327744c976e1b5990382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4529241caca0b4c0a967802ca07ed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c285a948079b382e926107fd2ebac9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7010bd5b938c2493e716b89233a891f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2c6a631ef91fe90f28ae124cd83fb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75f34d526eede7af6ad0ff6c3b5511387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebcee59e07476c57785328fc1cb92b4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3623569941930943d331aaa10ed1071389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766c80b655d10d771d74038a1cc2646390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c183e6789d0ac9d80d08831fdc548f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e986c40b9258acdbf43287c5336a31392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147518e50baee9013e7a3efa4221b487393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca97d71618fffad0243fab8bb75a46f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd60af46d9914afa9bcd98f81ffe8b6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2959951c98f646347a94a9667e4cdf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e0b8343bbf66dd34ce4f16690f609397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12092505d865a91bd51313a564708db6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656479161dca70e3e418c5b0b6211e8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8aebe11d5178a400d61c697385af8c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c9b315f64ff68c36fc9956d7bf79d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c32ac08f345a950824cc4e60e2c977402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d4ebe347acec7c3df129e8d401e0b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78228727dda413cfb86c18031744546404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4542e41160240fbd08497a7d58634405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631acdf6f2085ebdd584cc5e658806cc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a0e364e6a4d9052881ea18ba5beaa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222a4592bb3232939fda70bf5bc20d4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdb882954d9a510e10a4140557e7f0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ced85573d65c456916403f79dcf41410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abc674e3d6b289a70ff80ab2de8817411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95504436f48f4f8d6b4b8077f27d3d91412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da2be9d373ee797ed9b18fc3790bc8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c4c4aadef6de40b9308a8260b8d61414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73f6ab6e3f822065c9b0653abea4d4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a893ffd0563444907e4be09d3bfa133416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324587dee6f85b1fe876d752d3e2ec49417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50d9c77839b88516aa87ba77bf4955418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c2786f4de2db8c7b0c3aff6fc16de419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d4a228d7f80090e09088b2408121e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e620bfe4850e2992161b98f23a5fc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1acead640f0e55ac14bc39a1128e0f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a919d6f51e0284ec33651e44f4e99423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d2d286955c6c5848d480bf05334ea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b1c755b983aa32bf8ff00b443cc78425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf64063b15e271a184346961bff118426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cd501f1caab5c2ecd5eb1a1cd3a1c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5b46b0178ec4c8ac8b95f82f0adef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb5477c892e0f53169c66541149f1b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf884cd9339d8c47a6028d83a15083c6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08f1a8a6eb33ce0057ffd560ea80d1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c20dd603994a8e90c3b49d6bfbb36432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8010d3250b797715c165c035128e0b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb49e2b7353f49118a415d8f013e4d4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930a08e0f5c5a505dffd068802f98b7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76a646330afb72a2735128126155aa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c910522ad536ef55fd4216aa38f3d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c98fab0e057e276a564856aef5ec2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675c697e288ed314307a822febd1cd4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859d7a917ac53823f361d064e291ddd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e743fe1d9591fdb92a2c554bc056cf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962aa43923b75e519a1fff988e79c9d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4655da3ca226ee7e81cd161c5aaf2c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec6454774ce14aae2a26ede285a07b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c5271a2c7b8d44c03a873e6aae3d4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f72b93edcc79a6bd8a6ee007c9a6f6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82626498936153a7df619c184828b692447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37622ef0ace80c9fdab3dab6240a308a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e652c46d5cb6f81321cd179ffe6c8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e2c0b726b4c1a1c3e26e65dfe182d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20466917c0cbd942dd41f2c7e9c31b39451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d845e229b9e563a14f686e3deb1780e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6053a9fadf55b0c01990ad2694d8f84453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49b4166546584cd2aacf93526a620c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a389ed5f6391927ff3e3cc65b8dfec0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d8ec56bfb25f61af5ded92432f9e6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642714545b6ae7b6be3c044d3c95cc58457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67e470afb2e72f273c8eb6cdf928ae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f2b71bb6554397943894166cfe9e0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1e3a6400a8ae31110664f3ea59831460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639088b272cc347b773d3cfa4769015461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f136ac988c4a0ffabf2b4188a9b6474462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b9643641ca52c0d95e8f2f572faf5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02958337a6a1eb89eb7ab6edee2ae2e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ec576c308916e70801f1690dd9eb7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2c278a2ef6ac2daa782109c774688466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8f5e34152ee413ed8228929f52a6b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7593c2b5dc03fb5a54c68f454e0a0d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade5c9336a9c082681e4bb684bf0300469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310f2a3dfdf9f098f0d35d326930ced470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9457ef7d891d40be85265c1fe2f90f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a036c2b68f9ed7daa21386a897c944472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0968f05e7d73af74eb4f2e4f8d4ccb2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e8a41b4a8584f063a2d062049f996474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181f379e607143b6a8e71fe1a39a83c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec791127a9ef8f166805e47b97e0343476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1ba4d972f9c1c7fbcb834988d9c51477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0dd1b1b010aa484cfa11c845be19bb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b433e78695877575eadd1040971ae8479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>