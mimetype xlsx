--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaaaf9385e92f48cdbe06c0f7ebb3d41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533cb7eda6de6c512c3fecf9765be452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28c71ca44c41dad11cce7ce2eababe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeff066132b0a40b79bf1fbe04fe68c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d3bd1bc55fbf4c62d9fec031c20b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae96231a345ba022ab1a3b988a5c706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9370d40c29fe64b4bee5f7e7e3fe9177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c1544eab35cfb1adbc0fcb848b78a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7b18860808bd20927f98196d5781c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f349c4ff3fca388769bfb293d74fe7310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519fdcafc631d806405eec03d9bf80411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e729e4ff4a70719fca0a0a123418912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e305d4bbd38db7bbc5f5de41179659813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab371dec8df44c94b247484eea37a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101c43fc6a7eb5ee8cafc94dc77d94d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332749043fd9f6fb4fdb7648a1635b8e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639db826c20d5c411ce66b2766586f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28608ac426562ac2b87a1a98cbec65118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817666ab377a71ac1fa2250ed97326a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9ac4d371a160f1d554d89d4fc0ca120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e9fdff68a464eae36b0b43421729221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f175a601fccf6ed317ac87e10145122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77efeb4ecc5af36af0e383575a3f122423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584a0a56a85cdd75dc2de71e0ed9c5924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efe5e7ce6f76d63e0b9309a1bede2a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474aa8100a29218b523d7d18471df0b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323ff8cd5763f1513a9266e4705467f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb02bbbad08f51e6535ce9c44d305bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22429b9cf922d5ae44eb04983328b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afed474525eec19db233d66a479fc6730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65a4cfb0fcc0f08108401d137a23b431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88de5ba4c0d57434f3c867bef0f8bce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3eaf10c52df3da6252d03f3d1b73733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d51c9b3760e2f955f8d9f360c47fe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f15185a2e220d49577bfb9b4880f6335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc723df081abf4677c25a117a68c6836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09a0d6a2fcd4990e9532c69241bb9937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0b6f910f27d5c81ba0314f4c2ac2138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6584423bd0f71a65a608ba5ae6d40039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba331988ebba6ad4aef3a58dfae527040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02c7a4fa34362a2a442f35fe89fe8f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503e5dfe4db4f729a58cbc6ab11f34042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddaa05d22c48b153ee904bea1d4711b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b79ffc87c84787d4f070bfa40886144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970df005c1902070b7f7f2c97a6a995d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f090df79717a9b82a501efa7d97f8a546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f6244d8a3ea66f435b06b34e4ab7a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d8489ef4236951757ea7b74676dd048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64322beaf6d7251549611e0b414403c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554508e254225aebee0d310286c5cd950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a31fdda6fa7f88785f21bdd1cee54551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35429326fd9790b51c50d18ae73d2e7852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66e8b54352cd22f9ad585ad2a6ee3153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a7e210cff8b60da529a566fd4cded54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd21da1bbcbf5052026ab415ff085955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0a53a75daa2429f2252862e3fbc8556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4948210022a2e19930dd973a796fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6572a2ac84fab9b31f927737e520658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35396bd0d72a37dfa5f3ab6785d63b6659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e565ee49d5b192008e00f570623f51960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a372109ff9ea75aceafa25c3ca7f8261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf95ca559d2219febbf704df98423aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ece74a2003ef1cf9ecd00e4d288ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3430c114e0411696db3f806e3660f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca670a11f0d00aa054c46e7ed0471dd865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829e0cb9a164aa7ea119a614bfd0c0e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00114b0339e6087c4dc5e03fcb2fa0d367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22b1bddd1e976a29499c2ce529259268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0ac1f9a224c4caebbcd43cdd99fd169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d6311809fb7843f254bef9020a95970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435a0ca441f3ffadc970ffbf709f93571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b28280975012b9d0cb0d91b9b1c4a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293bcb8615b10cac14a5d4e5471feb273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c0611818b102125868e0ab9da775e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef713cda119fb1327770af21de0250375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353633a81876302f368d9da7f0c468ab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35840fc7d6df88c7ca6360ee990256a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e293806abdbfa604fde1d1cad8274678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d61b9f62311914969fa750d4cd8a7e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cc404d255d7d5ff9da9b3a6e4ed0d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578f64c49f81dbb1b457e99705efdb081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf7adda6b2c6695b128f0e0f76e94782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854db3466f9ef714c5090a6ccb31e6a883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3830f4664aad6cd349f5ee39fbf2f1784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272862def464e447700c1c112d0fe54885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900fa462e4bfdaccc068e0276f23cfd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee4e6baed6def975e13c04f6f2eecc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4303d97d26922da5d69b5bc7d3509288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfab70143cad4b619d20a3a6f2bcdc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030f71ecbc761fdcea9855b7174322e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a5d4fce93936569eb62d7d5c506a891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae19c294aefff91215788ad4a5f1b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96bbe58f4e17bf299e0de5f3ad6667e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b3150838ddbddcfee025db290791f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25eb33e92133a7fae1be0e2d4f03c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e664255419ee95b694c60a0fc273596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f02eeac0ced1bad8639b6b7a94dea397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c73e02570eef0a6766f9ae1f8938598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57ccb93dfbeba40f4b24be30d24e7599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05684d3426140bb9fa82143113a0e5a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e1d33f6529d9d3730df0ae24fe637101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9211e7a43cc3ae52bc79038cbd5e97b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ea5162d707d44e43fb56b304bc6ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c0929cb79f5a83114443544c39c93104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014beec6f370ed04eb91b200b750d37105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530492ded2b4d5f8d9a0267b48b9b78d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c10f9764a1d9797d2ceca37fccd68107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0b3a120fe0e7fedf51abe3be54267108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f74749b95315d4ce168cf40fe23311109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93c1a1aceddb32352a4384c376f749110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f968af582124fa948b95e0dfe23c1d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ca4e216f8c4816b416880070836fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e32bbfda7429e98a99e9d3e3b92b8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61c0262fe2f82b0791f0595d43b289114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9658003f301f1f106699afdca4583115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00b2c168828cec3c62b8f630f5830b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3df42f9c6f81801f5f09c541cf5b7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027b8868c116a20b8deb0d31646007f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bcb30d74396229e212830a3106acc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f1227e199b3c01dcd2f5e2ba8564a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62196c14cd3121984ca112b582360de121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61932e1dd5b0f5aa5d00841f6755d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c24c2c9d32a4cd3abfa4be1e3a39e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726c4b92f9991cbb1a92f32ab790479124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fa693a75a63923b96664fc00120d3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7163eff2cca9fb235f72b09ba33e4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0405c17bc857b528a855be4ab74893c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e07c3962af5e49fca90c3df74eef6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3f1eda2ea380d3b3ebe37f8bc4051129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04804e216b63370b45485856a3d74bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45937fe090d138cd5557c52b936fd6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65475a0a46396e198550f89360c08d1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca75e54afc7713db95b512d206531e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bab2efe13dfe5d644d4ceddf49c5a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421179882fb1e3e762d8b38ee4e4502135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418f7a1372666ddfef8a84a86106de3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c5bbebc0ed4243cdc2472087c23fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743f7b12bba7f8b2bd2ee0b878787f6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809fc0c5fee9f54c339cc09755334b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deee369c7d6378f5f213a989b2cee82140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d49f031bc41109cabea63bb253382141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4ee838a96bf3acbad7a38da1f4c3d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0180ef504383d4c8a6d574aad632d2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855a25b198ba992733b97e7a25a83a3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad346798a9f1581d08d7810636335b2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225901fe4b396821d728a29869b89386146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd572ba584d774115c2aa1b4f97ce7f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26f42955e299fea6fcc1aec5d74284148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68298ab733ba4ee1d4a7cb3ce4ec2a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac1773a76b366fad6ea0808b826e52150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d747b918bdefe07c2e68cccf2bebdc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54e15c68b68413aa40ad41e4f567a9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ffd93fa3f46c02cb75a3a1c87fb2f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b336a6fc2355efa8772b1a69284f47154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935176e7eafb8e95314bcbbe14588ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421dc7307382370b7fae1dbdfe059c0d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f67818417fcde34211d5d44e3c988157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb669b27c7d24fbe97a66b114368f5e4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae23825a5c61efe0377f5030f6974f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544e51b95ab7e2e266fcf3a070b9d07160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644ed033ca657df695403be8a1c8ed6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cb30d82c9cdbf3c039d0e976b235c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545c8d72e7506bb890ff874d4c5b19f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ea156b685156a2a34f39963437dd0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63c49eba02c249e5cecff430902389165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292eb425608bd4902bed435cd973171166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf2e6daa56d1120f3e30d3de2046d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f410ac44e0a772c81796fa7a9a55422168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4ed6cb4fbaef5eeb1b6d00f6146b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051f9d0f8f7045a276ea185c27c8d89170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02224ee68961cca8949f76cecbbe41f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9b15bfa09eb6fcd461e1d5594fac1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3459d79a4fe4aeda453532636510e0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9499aad838a6e7fa37a80667d1cc9d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7bd2cd62354e990446289c6172b05175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b090648660522ca3157f3d7141b6aa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a39bcf3199133539bec17885c0f78177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095bbd3755a0b55ddc2da65c4e49b91178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d06fcc2faa8f95934f0c848232279179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b78215339deea34bc19171f9e0683c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69422549fa3788c92fa7680542a9e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b142523d7fbe63673e81f67f72d7e1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4c59d05e941241ebb751b3ff2c336183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867966be6e049cceb478afa3c4193f0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003f9bdf0a95f2a7985e2ff7603da9a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73932249c5a40b06a5cda6e0dd2f093186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92d04b739a8b8af0cf036fabdc1e75187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dead8e4fd2b9a87fd2031cf01c9107e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e41272bc441a2180fb9ef746c3392189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be5de9a2e555b4dd2d9b3cc8fb7ca8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8413d6fa1055275a2f589d99a8fe772191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f2ded481cfb3896936c7155fc1dd5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3b957ba17480e0172246be0eb2dc8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989e04d61b862fd9f13a53580d7af2f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1ff4faf733272c155c9ff90fe6aa4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451adcb85cf938eecc7d39d8c918c394196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6ff273049972debe82655caf02ed5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecceba8b9d253d29d28a2e5b1a00ce4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5145e115f2ad6915831ccb83853b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a162e493ba3c6a6ec8ae3bff197174f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771eb80e10233f790b2e2b4b5b9fce8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f6e0b1a9ab16c82e891adcee46529202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acc785f25e9c399f0eb05dea4be8ad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a977418f158b6eb5ae7e8290fc930c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb14c92f748e04c7b0a3b5c4e4aa0f4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7264cd7bffee50ad7b73aca751709f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1a8735d0cc60c37e5f872eed91eaf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f9e9f055337b0c293a9e6c1493835208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213bee8b179cd7ba73a24cbe1093671209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c703ecbb25f28d38765f3c94c45fc2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f695285a1de5ea6bba8b9c0539188211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41ed1f1743efa199b3c97489c4000b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c31f9193ac6a96f24e03351480c55213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f916c9c50f3acfd7b3d0b255709baf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2987aa655efaed00dff24d1c9dc93215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f6b367ecdc1ea0feeb79faad0b393216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1fa108cd6ad5d93806e322144324e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab65ad9798a89ea187e6261c7d11cda218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b756d670e7714091c370fb5d204682219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656fa5927cbe0c40aa41f934e439ede220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44c15030aafd59c7312945e0df76f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a82685d3b5645301953d51cb75f2ae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2eb0e4d0dde4398b344496e4aa7f9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087f876f51eff0cd3b2102e60e866c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084dc3b4e66686235b4d2d9f4cae848a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742662e598e6c4587078d97cb35b63f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9056a98cc3c8c5e77355b8d272e9373227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c1560ecd74bb6ee4dcadbfde22d40228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53ab423c5191565287b74dcc6d5915229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593367845ec6de51c4c2eb6608f99cb2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d9d7e60d473227a3143e163e2c5e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15148de19b4347ec7f51960ce1b00977232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708f94093e2d80639f3334cbecad5b2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64afe8e217c0901bde40ffcc705243234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04dda66e5d4da02254d4da47f80fa9a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bae732fb7dbd8414b78dd023808829236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80958ee7a1a756fb3ec457909289e4a2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc52043826ccb067e9d755e0bf8c8a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b95a9804c4dbad4f222b66940c3ce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fec41d8fe8a5904d3f89886e9c9732240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e163a339d0992e3b991be8bfd467b7c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820e25e9c53a8db6016314d7939eb53242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa617e73f6b21699cb4e4b3821be7b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e014568970969373e57f238b0986f39244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e57dabc1dab79eb5e2617607b60c7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a784808cafb542d836dd64fa3df6eb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83babeb434c766bc4d74d35391ce596247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb65541f2aae5bc8717cd7496f14e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331832e39a43ad4677aaf942c1aaac8d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f45915beeca2148eca04f90f10f574250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224abd1c701409388e89ed93820a6ba9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074afc8714b2ff9904675d080b193ac7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb32e47f000ea7207603db03739b561253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ffa88e41f67c413b6b6f72d74d7a4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3c7712507576a7ca5fa429b75dc6e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b15edb7ab4cfc9a7536e9193742f6c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d4db2f590c2b067df513e1bced9e3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe4c74d1a84a9f3971eb5f9c833769258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb052211531c074fd9d6a1f1e5c9c9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6a8858ee7b071459f08e866e2be9d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768a5d53248b41b333e24ed2fb727f6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb99ca1ad07b20a98f740c80653465262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c1f01b1326d9b1ed0f85d5437cdc2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128e4914efbdd709be891bc1cec41dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cfe8d66212c09b059f6b8993180af265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a22d4217fa69acba68121d9b2445a7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303787f6d963113542336a6e665402da267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209c24089dafb2cbe3eac1ad66415c8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2135246642bf9ad5e3ace7edf2b08269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818f4088e3b7321f94d27a7244edb2f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be159eb60a855246a51c78f77813ee31271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd88dd2caf23d0cde6944e03a4b046272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8aa906d1d277a2d72914dff6dac67273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300da078fa857df000309d9d198b8fa4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c5dca76d9594917050e0240677d1f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5e200830963ad502402e2ccec18e4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11472af4d2e8aa52e75ba9cd3950b83f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaab88b763a1c12310e57307d165aec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2529fc943e6ecb6b4922d26fe2d4b4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c40fcf81286972b67f7ef936ffb92280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49eb13ff88d4f1c43e619fa8d10d47281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af956fcb700dc8b241e4de8f927d819282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb94e651f636070ce93fff9558ab991283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a60614898842b1576129bdd4e20e1a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5046cbc20fc6e50950e476684a200a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e46489d5818cd2a57a01b94d2f248286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f2fea080930d4a0b29d1ab7cde9b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f6b879f654671ce96616355a0b658288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9674ef2128b5775f0c65b7834057f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeef47ce355a678e4e25f24b0c67f84290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f70b944ac7e46c3eb29dc68d1a520291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c77d8f382d885e6832a868bee1b982292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b5e9395660b736ce5b4ff279bd168293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a9292eef58d16baff84db2018847e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb17a75d40567b89449f50ce35d80a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ba1a887b1842a632f341bd2a864b8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f77ffd18d6f8683d0dc73ac5b91b01297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fc9d419c80076e4990239862e1c66298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416073450f82175848f33398ea5f8f5a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e515a3616502daa3a212a5d7efde91a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb618e5bd323ce4a9986c996cc7506f2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97cb2e52b57922f2ee6f5f80a0b593302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314663a0701618bbe5248faa61c49023303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b08123b5d645c66ea092a8135fde6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fb9c89bf35d11301352317691cb5b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f50e459028f055d4f7bd175ad887f7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c9b51fe27adc1d1752d37fc9f66e6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935c8b5ee797f3dd5d8f57849ac85eb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0d5da512f8bb0891be6f1ad263bf6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7663698138ec2fa011c9a85d0558365310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b193acdd2d75b52a42831d4f41f9b43311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb996211a163fae20c76b042f10bffba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906dfd690e47e04780667ed1ec47a759313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd84b8e6c43eb9ec627b2f94b3d8ba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d790897e3c67595d47e446a6d98c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac2368f3f3f6778cf57a39cfae0908316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ddd5937348e7d39880207cf6226e0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42144664b7061336c78f235c730997a6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d49ebcb204ef2addd0bcd808c015b0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24915cc4fdf813ea1482fc27632bf02320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d8887b762848ce6d9efc1d9319654321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c40f2ab51b2b9fa5b3beea23490b7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670c6e3d37445dd123ab00c9111e239323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24318cf0846f57e4d872647de93b16324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f6be83390c739479beb0c2f25edd4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017932c3125abcd276290343db646c60326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e367fcfc7ad54e90116f7118bd901327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7b373bad11ce53d26908785296b33328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce8cdc540209754712588a3c21a27e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356bfbe6de695058a651bac7b613e42330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2b46e04ad4deee82725c2a4171e10331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c575549b7cce47c2b1c5ca79f91630332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e045c53f4a94d84438e8727657e2e7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297114b0f087a9c62edbe117983aca18334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15886295daf8cb1936280cdfbc793b01335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b702fdd16fe070ec5caebf93bb11d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff141883870bf1577e4b36fb958bef8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec930999e647776b7c8888d7db0516338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d01c6dc11bbf0f87e40eb450073aaf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2858d6d35776530995e70bec0da03fa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9f0bc0acac9b6347183260303c704341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610d1d9fdfc08791982beba0fe5faa2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a1a76350ae6b1020a42574957c632343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d39181ddde61150319c56a63ba07fb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa372e252ab9753d2465cff37e724bed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799543b7eb5a70a5ea56d51a5a75646346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f02d4981471db6daf729334492843347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046278e2dfed8317b542d7237457e02348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8863c37304745f6f3970ee1d6c3039b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498194e466718f2a9ab762f988d8972350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d794782ee4c02c4e86ed0efd1eebd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b686b21d1a3905da6ebabf46f27ce11352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794ea5e1bed65f4149bef7e555c1538353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f02e7e046db93f171fb6679139d762354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92f25dc02cf0a48cf1154da75097d4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f6ece8c2a7c96f7162a0f324a827c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db442a4edd6068d7fe25943f75d81e99357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a475d08091e22da9907c623e089681358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a286419dfcc681e175852daa5eb35359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41e3ed15c8e9c4c9c38e65c157b319360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c7b402ed8804f0670acad1054fe58361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520c634ce3be3b4dd23e28496dd5a05362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850c43ee097ba9876ea9b521312fc42363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f6d9251f927d327eaafbe1593037a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29ea7e6706a59a30fc80a762754e30365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62545e67611e000ce73977a595e8c51366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6fdb3cbefe1873ea2b8efd02ad59c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d298fb3435758df62c53560f0caac368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6ad4f096667d3f5870fbf0b333367369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477fef47292192feee662abf329c782370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676e57f745a1644cc09ff55d67cb04a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140a24971e9edf56ad876361019fc77372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c38ee16d7bb8aa93d2a061c253fac373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c064020a171b5b69a99a9ff67b6b46374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29802a8053cfee1c71e9c9d0339fb8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa516f690a58ff3e660cf94e29c9d91b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d1c75e9721a1a2c855fb9739a27d4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbd4487fca833e22240d3e3f9e53bc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fa5a0fbcc2c95c64763c17e9c9cee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1cb71670bb56dc999949c0f62c871380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b35c9cfc778d1e88efda614938104a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc1417512f75faba78ddb1bad18a03382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c6595531ba4c04af21407518fdadc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de9d478fcb0ed541b46b1311b7abb7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904cca6171c68963c255450f64d122b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe29f0f93a89292ecea0682183bd4bf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a0b4e153b865c87f736894c7c5e56387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17aebcca9eee436e3c2a5bda8b17eb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50701a8d1f1c98d140718bf15dc3f6af389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e939aa59f6dd2ef4fbafe9de097c8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9f36708144f5201735f21c258bef2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ef160733d0d0f29e4dfab32219007392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0141e8df4e3f8a11e9941dff41ff9cc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a86a7c3f445a800d362474867dc2c4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8674b60465a6343cd3c5664837ff69395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17746310ecc42af8d35b17351b9d68396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80118d8915ee3c67c52855a1a3f2d59397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78192bf205826af2a76c4e87b5801003398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f2e7f91e4d2610eb30f96d0fd156e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdb11acef5f45559ef62b011785369400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5c1463471bdc80e30a7733befa225401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e89afcf8f6a92aed14a0e6a1cfa96402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10e737794d322046d33ecfa3b8b0a0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195791b38500a212fcb94396bbf9130404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07dd4b7487c6cc058837b00cf7820b7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082542472efee848889172932acbd75406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb00d34871f49427c8462488b34687407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c1e95d97ee5a3c0d4fa947ba211bc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa593fab24f66b20cb6c1c1ba95f2fe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca1d725dabc6d6559ede1499acf344410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc81cb0142026247f06beff6e9aee4a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a0ffcd1c8005130479010b7bdc71d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8fb138e16be88f3608d8d60f24472413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b95dfaf1f46fa2a2551355203e171e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5b6decbd62f33b14be6abcf704b82415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce2984f26300a3287cf064763364a1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1755ff6dc95a5af2462034073a4710417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65d5bdddcde2e226ab53f30492336f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e02dfec30dc1257334c1886ff5180419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8370037756f79c5a9a4acbed54861420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544b6eba520a234aa216ed6e534aab3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc51db0e653be6ca3088f896473afde422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d7d2ccc038a181a28218a6d6b74fc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a73a632f59ee80caee27c70acd75d1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643563edfd6b88b125fc99340a3cc05425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe230b4ef20596d842e2ca419781579426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbbf3f6f9e3febc10749e7d5a75fe1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a4b04c1c55a351ccfcdd1919e2a1d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3308a63fe4cc5fcf01745a6bdfe62429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40297d9218e7015469d359395db37633430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe07aeb1f682eb55cea429c5eafa3f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9094ec59f453f11c159f589f373274432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7224b533eca4b28cdc7fe281d44d75433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98107c4663e1db33678ace12c5ac29d4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e184fad033d6c5ca007f5481f09b564435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3e949d7eb4e80c7b3c17cb50187bf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28efcd247445b97b06a49e39d09f9f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabaaf889fbd6a1eb64600ac10ad203e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b0f485f22e8ff304f54ef3c36a81a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bfcf0fa266b3f2a229d82e827a24bf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6eeb4cf7b146bb12e1625c04e7f67441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0002dc7a7276202f626210038c5ad2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf12e01c01c54e6981d962c8c4e4d8b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6303738cacb7f179f52198dce6fe502444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650943433f487a6235c8fed1ce5bc08a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cec1d684d19038021eff450c02008446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd01c1f5704792f5c698e8bc78dba10447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68ca5da82bcca781e50969b376f6fa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5decc7441f3520b2244a25477d17b9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28bb1424220030395a8c13208555ae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2233ef177c0bb739ff1b618cc15237451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206efe888d4dfbdf73a343bbe69c40b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f911144c10b473c38c2359f47cf058453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c710c54c0f15845775421a52d18e0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ac7b6807288f093d3f47de9fe0cb0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7b8c348654f639988c15c8241c9a3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834b5156e0854fbd4ce8671ecee73fc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d3bf7031eafbda67ce0536513e13f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcca45755916988151940af782b0a8e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a8c3a8599e914782dd768ad544bfd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083047250081d32a57dba1efc4c9fba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38970ff082aac630481a43cd4efe54462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6680d1e373163c24e1b2b348f155e48463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3cb319fe8bfc27a9d3086781588ab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ef332237e1bd5c000ec4a0a88afe2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac01880eb2fff6771cf75bcd58bf883466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decbdb20d1aa64a5ef248edd5813e11467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f90d1b6451506bcee46c2c82f13cb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134a25c0f2b61453fa856692151567a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa933a5564a1510e839221620c096c6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03f2ca471bf8670ede6be5ca7e2feb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d84c70ead965570da5ec9ac3646116472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace89bbf909d3a9ebf9e4fc7cf4bb66473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34745e64ed251335abe0b40a4ffdedb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ed33e6a0b76862364ec6449ec6a29475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e77507c529a54c497ff1abf62617f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb7e03eb4da88e3ec3a4b13e067a5c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad75522ff17798ad97a4152515288c1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac00f2d9db5fc7a6d376c9ad0eb2934479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d8be34dff4e710c44e98f45d61a21480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd6948c2e51b112709d061ef55ad5d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f7925f30afa7dc0ffd6288332f683482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8e9362fd781b20901c0810fd56af0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0325d52e9537912741f3ed0fb1bee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaafa219b32874e051d150faa8a4037485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c86c19fc51e29a6a5a7c8bd5db660486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fa3816de8802f845e04bb869b9f35487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b8859a5a73749eaa147f8351cbae6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c495067185a8d8407ae1f62a547e9d489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1c4104b598a2b950e30d37b592e761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7f0a852051a9322aa9d8e195bc2362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145290017b8aeb6d7f318fbaa1c0e243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f021f07c539bd856a372e4878b2ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624179a019a02a196d3ef5c89a6954605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801ec0c68dc5c6628905e6a73c24d816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6caedc633b8e46f2a48076e1568bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48456e8de140f6cc205eba76a7182b2f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ce7cc148404e764bb9a35c06e48af9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1134800a59235abc0f86fa984927210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a667840071bda13c00c502b88b5cd711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e9d39cfc0e6aeb0cb2dc5bec26d6b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa861a08d9d18527f322e88c017a63a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9db68653c08d339d98f7411786d0dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89595e4a8407cb75f6f60d1c6d14f91015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d282f57d3c1f291377dd7985229b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ed3d2f65b621a5796577abc575d0617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cc26fe1fc7503c117835d4f275bc018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f84d34654632e0a8d7bbd62d4e53d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648200fe54b9c431d0ae4684a670b4120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1b2de85e94eda480084fec045076d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec85842826005365e0a923a1f6a01d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c846fd9b713f561844470fe3bcdc123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc83312b374425e0a3be2438321d22624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262fdfeb32f2c90662dadadb3de45ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b178a7a6bec7c338d5a43dadd0eff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae32486a0728db91815d83400a4f1b427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95938209c7df05f1b1b439868265252c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801295a99ec3259826d79093a651e79829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5feaa26d05b9f3fccd98bf0dcd5b6630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df817379cc84e8acc985efd8d8804b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6bf95a91af9f635227eebbe16865332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86a1f30fc5230deae87bcef167117433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c797f14a0dd7acc84957355481c66434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5f1962ddc0136913396a263d1bdbe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2519f2a2e55863991e21096eb551636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90a484e4f8ad9a0c97fe291dbf00d137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4e66ac218db4fefd9e072252a0a7738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60ab608fa0b2c339749edf140c080039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481042f4edc4eb226f4a6a636bc961740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557e87df5df68bfc35feb6591b68b4841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ff0cd83c6be5f52d564c2505f38ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af17b41ae7153b7cc71660111e44d1b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09d574c59879d4658d3b8bb3bf74d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed1e11ca1ee3d6f1cbed903e9f1a1445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7046c2fbfc2eb0ba754454af554ecdb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1696b035e5e69b45842abc30d2d554947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac94966b9bf0226c1cee17e5fdb016248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae93a5741f6ea5d863a7f437d9f9d849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd356f0595b2ccfe74068e75c3854e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9983416632b18bc5cdb9a7dbb83a751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c866a9d6da3a7dc81a9d3e6da7bda5e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eba2aeddd1343a8a3e0ccdaccb44ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daea62f20e9f1ef5411e63ffb7c592c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a270732a3464611000eb47deb93fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e956a632892fc9869c4f1ef06741a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985fa29b17477fdcc3d6eea53afdef957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222aa00846ffc7770d3f6016fc9491f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec650b57c987e70de744b92346270059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07153848af5746ce0e335fde8642925c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90b43203c95914ed949cc035a5c8e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc64da08b78630eec23ad96a81ef9b962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8012c52871dbf4fa57ec98ff416b3963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189134a1578320243531b9e27c8fc30f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61e4044fc8e04b2050766ab1a6e20065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff4dce7228e4320ffdbdda5a6b610a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e384ac3a843b056e037f77f0995a967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bae165da73455845d4a90d7de886168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a3a19cfebd2c8d76a4868d3ec667a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5583ccb85ea8a52075f3e33f7433e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37016c8cb5ca78cd50cbab67ac9d0c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e745abcac8860c6fe504b279a7d0fea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da87241c10f52f6acfb68abac74947d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b58a622a0e6ad18c912cbec096a5474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdf21b0ee1acf3c79b77f14716325975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c6c37408f156e9f3c5f6b04bdbdac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2908069df15668b2dbf3d6bd95305677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa95227f29f4c5d805f7f285a2d847278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814bd654d310e86a613b34494b22bc579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253428bd3cdf2ab552d94e73604de99a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38d438d3bbd41e06485608e7e6494881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174cb14f6ce8da70c85a40ce2fae04c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e42d648a8f3de235bd65b5ca9ba81083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062f88b245276f3493a65c244d28ba584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8154c32226e982624e8eb0c709c39d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d10d1cc16d0fa71cfee45b50cc129f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed10ca6d53bb655475ea96129a6a9d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5ffc80371e0e060610d6044b233a588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e977ce45d3de6f147a4252cf24b25189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e267ecb99fccfb79515ddafc370a7090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaed559e8f13c99d9e0d01840d156d791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceca6d5f5b5a0b3703c254e0ad9ea3092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981fe9a15c18af670ce8867d107687a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f7552d8d62cc3e701068ed1e4a2c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54ebeac0b4542e12430a3af46ffef595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881cc999811905a07224d3e50f978ed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794aa6a385957465c4ef2d7b378b837097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d757112c0f9b167d4d899324b4afb3498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d3cd922f2e42d16f84d6a77b3a83f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c06362333bcf3dd74c1a84d107388100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082424a398c081867d6f097bc2cb1aa8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9ec23d4089f94437f6ae35ac87d5e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da03199800e82d9d3ff6cf9ab2e34a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe808a2755cc0de7de5ad308dbbd583104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25110993bfadfce6fb6f99ea856b2061105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a0b648dbaf41f832ee912f6d3e1de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10a4aeee56484b0353e21170bf5288107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232115deb1a2ffe875fe3bbe85511f9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1df3b8741a64549be2ede3b643cb93109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed4ada7e482531d2ca86a46ea6dbfb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c5a9b72aac8c201ef00429fbf3cc2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0eed7c964e5811fc3fec36f21efea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96560d52b8ab243e956023c3152f3656113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144a58713c433d1ad271c73aa44a4b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91674e3e6df3392923b3ae90e984cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cad7e0541af097c02c2fc8c504220c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5a122efab46d714076e1704cf9de7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62126cbe3ec48e3df19ce513373d8df9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586116fc000da5dccebe800a567c248a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169c0b8bd24b6d4e59f3c3233bbb3b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f7943c442e4e44993fc2db9284cd6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb22cd456e806fd8bc774632210a71122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e61085d6baf315601596e306da65f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f75f7d52e07345fb516d144ec44688124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51c042228d5200e37bdea39e6ed642125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccabd936639ba39274782ba1851ea9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994343972c200ba0f5071a9d6dd5e4a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef7c05107604320f18db16155d5e51128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73813d58d4547c3f15031d49132144129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5f30f0c8059ce7198a8d05be38672130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678d7d1937ac6335396173f14e92cbc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b6b46d32c427568881eecde6fd309132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4cc6d0587290a82d3ae475bd2b327133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136fa340343b2aa2f4fa1584e13bf54c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e6602b9676e5080d2f9bdb3a6f3e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84308b2a45cbedc8e0672a36df021d45136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc6fc315fde7461628f29a9b79065d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbb3fd3f367ae53764c5c8b0548b5d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd2188f59bd5a85301690f5a7d75c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcc1cf4a0948d0c69039151cdda95d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b0356a6ba3945db92ae6dd373e79e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadcf048c6f6d7537288e856839c1e7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca1c4aca5042c96de321c9dc1fde40143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893e54bf59d26cf680c0da3dfabc958144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfb30bbf138d6e75aba90b52030edb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4772d2d6bd00cf85e2f89d8baa20a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ce425f26a9f66c7cdbcbd689a1900147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13858bc1b84c9c72aef61f12b6aea7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8eba90b01b09cc8aac9aa548a189d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7ee0fed9d1bb2b9503e793b304b38150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e0431b44988424494d13695d5edd5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873770e93754919308f29ff8071e0182152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe9ae91569ddd5fe49631aac65e12e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d2623eae182df5d79d17c22793bc5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809469dd0b59f3fb7986edbb0db77be155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02817ad3860628ac8b59457ce4112e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b4d5c490168148f10403a374308d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9931bc0e1b6dc5b8a4668766eedec1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd202d91d4f3e356948365a63f1499159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823b91d2394aa64cc929847f8573af4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a1fdc52af25819c00738b8b8b1967161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597216f3bff1fb7837735d5e3ed1745f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f5bf0f4c1578a5aff697d42acb9a1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26910069ba6ec02d6f3d38b6d2668a31164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88394344ec9a6bcb47f08f370f7567165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86764bca7646fe6bd77b857cf929f3f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7950c6edbcede733164430d2bfc5e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4434b67a21701905b80c45614d33d5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da60ab14fa1f3a80f6c33f20a7934c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3ef12bcadb9c0c567969cbfe5c432170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5aa70516b8b5fe3e0803e81a8eae4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db444245a58d60598e4d23ed66ea50172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35103c920d483d1ba4cc7412d67c3046173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0662eb654018f82b8598f6e4d35d12174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebd27cb5e4d75a725d7062c81d3dba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d43bda3d355a0f0892a0d1c12b0c3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f70141676ad8c79ba317148e6334b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212fec0a7a1d463fbf23a1db27fa4c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c511ae3551db67ab403529d86e23c0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe2ec01b50ad8ec7fca9169f4ac9d1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04a169d7a5004bb48d22409d70e52b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f11224f7ccc007a20fb4f3a263e4f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a43821e428988e07c596a691bc1a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ca689865557f2e6cd8254b88774f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc490ac86655fcaa75038c27a5fb384185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684961e5f102711e84537520a4ed3fa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1062c18742d274bc47631b3ca976e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a17098ec96d4580fbb0479656c65f7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2a4403712c6106d30d1f2e6859fc3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937f308d841a9fe745173e09b4d40c9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd0d098108aacd3f84cfa87626ab66191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2898fff02b40a6e4bb360e6553b680c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbd6a13b0cf193adf966f49949a9f9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2c6071b75db9427408cce3a6e49ea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93394904eb2e9fa7c76320028a1a77ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba6373e3abb0270f9f271bdf6858e0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a0104aee69dea6f4688334020b204197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6ce2d49e08be557be841466dd3a76198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cce938d7c86ce365884b5980475ce9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e55fd8aeecc6283f83acbd2d4039c5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b9f8fbcb5e14c4b72f92e4cd1f28f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65fc4cc439e684a2a09fedbf36aa46202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e6b2737bb8639f847b997a5a0445c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d2520d4029c74101a66f64b7cb18d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bf58ad8b43ccd095046728a369579205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853e7451f76e71e101835081ea8932e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22088bedd7f88cdb9cbff27969815078207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c0e7faa878ce4593fe990d1ac12fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12925bb942ea0ab5a71d59e486848594209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa46498fd0393ec9be845deae34209d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e201dd8159cf8c9247eda454c09aa9f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5224ef3d5fdbe714c0fde39a013479d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1125cc76258f2c17f7a04a8eb6c8f70213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca015582c4d55cf6ba661034a6c7005a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c57dfa300a6727aacc727a0f67fee3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e1d721c9d2c67d5bf78dd003f3b78216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e44b4a5482e160b5369ccfbb56b62217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ef7dac4509ee0657467d53a14e9c7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c8e720ade970b05ac6cf1b11fb23f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43470b252e773aee0fbf94afa8c0d35220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969dc4ef3a074bea10b5455fd783c47221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da16d8244a888d3441bf138eadcabe0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f19f616c25018d175156db1c4cdf45223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98dbf8b1fe92cb09f7a63bbf9625e0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791636d99689872f1aa505e6fcfe172c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759ca783fec783805ad96012b8d1026226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975b203545027c2e58d8f32a25ec18c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d54b92e5d9f533a7ce267b998fde8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d6683a865de79c55c0c4ff2cf616e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819c70587a67669da9f5570e9aa72a6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac0edab62c9bc693c2b7d435e1605d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5356bad170a1b8fc75a1eeac9ca7a06232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5122a1a574bd79c10b79ef13bd5a1f6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebab2d609f0006ef359128fcfda9bbb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc507d7e7360fd73846b3f60de3f82235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32191602f6fb4d82a9fb552156953683236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508b49a9eb9b349a91ac205260433df237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebdcb9f635c76beb0152791e3950fc0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92c6700b45b8c3df5ff82e4b685ba2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f706d02bf73894d4da37fbb6f360c28240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e6beaa6386754347a13658922ff7a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb7c2c300fe84cd0ed89a9b7ca35c2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f352a96784f34e667d72ec2c1dbe3d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd813a6627d32c89ef2824779737912244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c91322f818b49c8e5e3afcd2089ec9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf3ffd61ccc005f1bf4b45a847cd99246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912947b53a243cc8af2b190019cef27d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f1910647c5ab284135e2cd9df845c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032135ef8238831f0bbcd86d10880e4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bec0c69dea01eb45bbb5221e6572a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b036fded7177a3302e3b5b6ddc52b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e450dd7bcd02217b7c7afaae8aea0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db567e54f3a1f503dc48e00cb20c1b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09266bf533c41fb56f16532ac5c2a7c3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace826a27ed2fce2b396e89c39d433e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd29b91d30be3b311d25e1f6c3db86b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0c0b4e2d2bb3e01f1e5995910f8be257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145f0cf8198b9a7d9b5cb941315fcbe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391cb7927930353aa237d2d0d19d0df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945607a525c0ee0ddeab705c8e29459260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf511082a702ebb71054e6e04f29ce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d67951f3f2bc1482e8cc70630db1b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff1f4fcb341b596c81d7ce92b7f3a9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54706bbadaec25b3eb6eb38751b0c7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e263c64d97eba8f26cee67f9e8389265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbbe91de26d6accda65a8404b62d49266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76265d4b408d066b0b13c57dab2da861267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51ab6a2229fae55a9908dfbe3b346e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba191a7434c06502513d01e2f6ad17a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea09cdd25c4a4071ec2685dbaafc86a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45f98c35fe525715dc937e4a68de79271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2026ba268e7cfdb9131ef86410c86d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977c591ac3274172307bc3ca8090e35273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007025850a22b1580708c9487ca677f4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448795628dc30423055371b7bd88181275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbcb92b974bf7ed900a7b54d46e11c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741a6585baa0cf0bdcbdafb6b019fcd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8867a91a2f87a9c0bf2dbe20cf709a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270320f99a7413ed6c1934ffc532dfb6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c642d4391f8fd683bdb3aa8cf8661280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f419b2f897c2e8544bd79f9ddcd1f67281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21d6e0cc2cb05b000490ddd112625d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe91835f4fd6d079a08887773ae79a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9406db279f10e3a99092853700d45f2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c7e0c08899194c92079bde3a644d0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd214f406e761c5407047518dd0f5b6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e161107b73cadd7f3dad6bae35ec7c3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f1f8320066d65bd7ac5bb9d3a5b04288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4f60f75537a0eddc7a1fb6b2b18b3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f9e8c09103f1ab5319922de52d993290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97dbea52a9baf2804dd3fe91f4738b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb20dd69450399a2e56732fafa85ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1fe5a8135671ad309a97c1636cfa8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657e74dadfbdc03935ec0736592e0cc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb61435ffee224fc5f9c743c3b35a29295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34eb03645c24b7fcecea56b3bf97b22296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf63c8f0d411eff828dcf5ed1c8adcc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272181a59d4adaeecdca0c53dd6a99ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba831a203117f8cc356716a63ef36b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a871715efe3a957cd492448d307ca04300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647649f6fc18921080aae846da0d07d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b99e5219eca7c3c8c9fa691265c29f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30f29f13b829c8dce4672c2c37b550303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c16be33448b8ab540843e5d3ecb6ce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ccb7edf8c391062b6df0388a5048a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02813ef77399768ad5a9867faacfcab3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4af13a6f4867df5de96084108e89ea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8417b2f79e590c252fe165bf3932658308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45a9fbf02d1e76cf946ba36b8a1267309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00230044c4786e9db2db35341d2e67310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7d43edae2a15ea0f4f77662682725311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c02fc478c3c017c455333c053f93a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e75434fa534ed5f4351c822feda038313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba4a801a8a9164bbb704101095dacd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bf2876e285acf8bb75b355b71d0c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48825919a10103bc753d027c04fce3e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511aa1ef81ff53b7ff2ef45b8702b9eb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269061ccc101555b71d5a9e5ba7074e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5b5ccf22feebae05acf9498cc2a4a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c939a2b4a41591270abef22f616c6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b21ec85fc7cd26adc4015df2f1684321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf703507c2ebed3cf79b3e4ff0302e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed92f0414e740c0d6e7c698348437f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad43e9af6682e11eb6cc45c74ff0bf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501ad108ccb2d5f82ed4e9c1069215f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198a223b9e1437a17e0c6fa7b20059f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d387af3646902e42c633f91d78b5d26327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041e4f982d95fd262082a364f141e56328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e02f03d260840efd9eebfcd1082bb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b9cf7f61417e0311e177595fdd6a6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3ef081cdd55fad9bca0642b787480331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38eb17b7809dba3d2a8706f880508b6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe1e8b24ee4a2644bcf99c167979f0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277fc752f371189777e2b8c1f03e67f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd266d6aeeb026a9c2e42130ee9c753335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d878d5eddcba6cf674f730d2eea58336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40897696f954e73bc4e97fa71f09459f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e39620deae360c6e713b45dcfc45e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cee68bbd33ec5da5e72ed477921e13339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344f9fbb74e6872aff8d3a3eb5c9edb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e178d21e7d2f7e57c25606752599b8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da10a2dd5c25cf9941061c1ea726c08342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405454650df7bf7a1eb8b2b90e3cfc61343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb060cf06e50b0ebaefdbf37f51f665344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3388770d89454b0d19ff1e21816e134345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29d3f9e4e196333fbb1522d4092e0b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379b749e1a8f59e374823d554a6ff2e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22ef145ca3fac9a1be48a60e84bda3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0c507d2ffdb68180c55ec0c910fce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df065652716ee55d0e450085cfa2bea2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7bda4f54dac7c8c77c1654f6246c2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b88a299de3cc44d9bb985fd6099f9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162bd0fd9b8be3e4e8516f3a3f0cc31353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b5a6536b2b3f235c19c21cfa0c5e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ae22a30f69116ecb0d211817a6bfe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f1ea4b61efad03d062ff4ecf6ca94356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bd330f003d4e0892788f6e1879a0e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294e21c55d2faf94243323d6ea8f3ba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009044e1b7e87ff106257fb6bdb1e89b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa944c32c4cfd69c33b40fa616a2997b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7d94b093086f16795d20c7e6a1482361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50dd8b8e8065cfc89670e4605522f4c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542d18c84fb33322f21b1874f01548c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349005f9c72efea3429b57b47b8709fb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb58b9f5889d829478360eba38c359365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a67551388fbf990143de3162bb531366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0145a2da556c259c61e401d9a9c34c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526800593b8f10ab67ca358882d56059368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e189b426b2ca585de0ce1a86f22337369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434c26429bb3d4be8c78b0246d24466370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd57bc0975c9842168998806b2d56d4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159a342adf06ca0799edd5ef5370301372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84230c81647997c2970e767db425348a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17b74b4a71f7bb64db7a9b84d10897374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ec7667655f0080ccb1230bb63c3ba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf066b21b6b5e51346331d677f72ce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fefff1e7e5c6e48e83be057eb89c9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bfabaadc7f2693751c1ae1e8e41e3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba32a7572da5f10a9cb30ffc2668c8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2cd0ce84109fc06c0c068f577af00380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5a1ecbd7b917dd9e44c2330941c35381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4ce27dd75bbbc597184783d301ecc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a39420a02db702195e80518cb1272383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f3f8cfa3ba8030769ba229c483f61384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ecfbb1d87716457a7f7996498c7dd3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5df6d8a85cc67c6582528a003336e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156981decc2724354783a1630a3d0e2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93741ab6e2cfbfae5115a7317989dae2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd261e7f38c24ec673a68051a6a9695389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beebb2c7a730b8d9886b00f194f44ef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc551e799e64c4b59d012e6b09671f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460922778ce9b52460db67025388caa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf52a0c6124010a8c4c2debdab47e1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af84be0765c95df0212e6dd7d9ca1e5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab3470e698835ee9b1d153513af912395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345d725aba8d9ecc3f938dc9309b5fe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac704b9d33f174e546dbefcfa9a712da397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fd11226e9aaa8fd553b13ef2846a8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea84c76e6f2834ed1e92d93d309997399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17682097bcb9c061df902b935e1d8f0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f09f6240bad0b95b0c2e06aa6dac9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bfd3f05dec6024a64fc3de031d856402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86522976b3f46007f4cd1195b5e1a03d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94108dd1e0ee54fa0e262480f82703c5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8411043d445f2718d239d4278a5478405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221c0dd5e2ccd5996ea891498f6243f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382789d06a88c0dfa1f37d95cb390506407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521b0eb89718e1f0fa6a4b3214ffd79408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176dccc9ceb8b47e6ecd4e7604875f4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a486a5715352f4d3d458f01a919620410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2d1ba052203b61004b96a57ffbfc2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f79048b062833f8378ccc2e95457c7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772326a8d724b5cef7628192a66fd9d1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea261340243c1d23191a60759ed346f0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7438bbba766101c6be874030a6cdd94415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4999d0eefbd5341735784b4a1bd1e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef5924e6c14cacaf02432a99bf5d7b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8451d83f6734eab420c8f2c83ae47d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fdfa864bab274cc0bcd6042693aee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb112f844f57f8dbe3b3a850b27f00420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5f0957d38c1a4735bba221af0a7df421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f508a3bf8f169b1731a7630f8d33e8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2f433ce69d083bd354584ac65e0d7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9e5e2cde46431f73b0235a9f935c9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da511a9332e11f83bd22061dcdd5d3e1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdd3070e8ca6d49ffb8cf4da41285a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00c9fc16d57457aae76feca6bb3273427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0302bc210f0729856ebc6c888400968428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2742806afcce2e9285fe7a475933248429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82655cfa89c5b2457bf54af0420d297430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265e3470376a5fefc5612ca6853d19b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2766bfa474dc3a7e528d1b18a6e909432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4213f01f7cfe5ce5c51c16e3384bcd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a02b22db27e3bfbaee7b7284ba099a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ace47265df26fb395041ddef5cc42435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab3435f75a9b8f5b8aa02a23672a42436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ce47a9f9e89ae73c9a8c8fd068e7c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35f25362c8179239c23b95ada86575438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647a2d5dbc8a4e872d8f6531d69096d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bac82d35467f4b8fafe1348a44ab19440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa947df747297251aa8f30c34c9549441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4af81998dbe32fc3fceb229a7ff454442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c15abde798c9dee22653cd81b6d90b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36a1c78ddf52e44896500fb2660850444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3675b6e0be587efef6b6d85989391445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a04d1bdb15dfdec3608ef717875596446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b01fdf962aeae7304106606021a0d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f160d57d2380c4169800ef60912305448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c931fb2bbca2892e6063cddffe9ae03449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4bce1a79bf73e80247f0ec8d2ebab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7e6df558f9ada13dab7eb1fd9c8d1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3fd038d05cdac935935075bae241e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f856234a346ceec7919b9102c95a4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1488639b63313318271bb047242c2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fde9c116410d473c25dfc283e641e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ff3b564abae33d1b46e60a46a9788456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9fc7c0b5b1ce56b208c6cc61485d6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91c913c1692bbbdc9868d52d957258458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcbf5e5d1d82a34ca64c73c190861f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c449095d1a722525e3cd0bde1c09e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a1fb806c5ea55a0c7dd33d6877bde461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd71fe9003b78aff7d5d19b6e31607462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de6b8f75953c6eae4e1e717a577438463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a50aee44cfbd3375c7a39c11c13667464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a22fa20b6dc97fccd22645887832a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c312ad4324248a6666070c4bcd385466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831eacc5571651416405aa979e10e7db467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd0305968504c897e9487a24a44b4f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0b8b121f831d5d9677f6c9ba629fc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14945a7ef00f72430f1462fd1cca718470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb753b3cedb6a167e1f33452975da535471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5fa3603456cd78eb861c011b52e6b1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955b7932562123694fcc0b28f07b608473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348d233a6151e8b84b4985b8114b4be474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec19e1c3d9ee260bd6c8f5eefdd366475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d71673e9cf64a67b7eee1234245ef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddf8a801c234247d5947a652d3cf37477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>