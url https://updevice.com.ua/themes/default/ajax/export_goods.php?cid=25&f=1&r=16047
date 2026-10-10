--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155defeaa8f9c408c77c4ed2ddd8c4191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc062ffe7912dea4b8ccbfde4d6e4b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ad9b8ddd8967ecf666936313fb84b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668755834b33c0e500770f210e5591054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb01c0dc394a48929e2d9a7b24eeb45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630cf7eb1a86bca7256e36231507dc66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4062b284d53e8134c9f214fb9d9eca67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3041919de051f40687cee848f746a4e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba018562e5ab6db282ab0c6a61e715f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd1170863683974f1942aed05fe69f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef40923b651c06305bfd8a5794a7a5111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4812877c37612a0194317571c4a9a9212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b978eef0df26d6ef487716c5e7648e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f738478f7347b2d1482df914ccddc3714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568e0de68040da8e6f5af7cede668a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf5686d0cbb92c79bbbb8111710e2316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10d4087d190e3a47949882166d64c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc32557b5f29ed62c04ff4d46119ad418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606668bc2a77fda0b3bd36633dcc384f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815bda76af9e59847005bc72369e40e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4594f610038c8b5d131fb2a7dbf28921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29dc02fe8c2c08759eec71fa70505422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a94c8ef5c055e026e28c3251ccd0d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95de0f6e7cb37b1e3fd8f3438630f224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0714cb7b2808ae95daa0880898eb79e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ef9fd60de5c458345e6cf2187446f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ab798be11eb09e02646868601402027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fe730506dbfbc6fec6f13e435d12128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff69182157774a01f3309036a328dd129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f6470e458b33f20bfd9809f89bffb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce717ddfe57776db34b0110fc036570631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1c2fc71d24303ac4e5aaf79cfdeea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef5803aeecc175b2907041197ca4b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44afa10599b929cbf781f238073e31e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11031a114930cec4732711ce4222eb9735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553ab11f965196a59d8d4cd4fb6e56136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70c1ef17d9dda8aab531b023dcff7737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c5579083df7fd57511944a096aade38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc70e0acfdb8bbf40e6cab4b58006d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63541505a750ea293ea4dc419f76be0f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f890633f72ba2e8567da8b218fe1541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9c58ea736a1a1f2985ad89ff452c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d274e1362a6f360c540878987b7c35943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d06526c065685bd057778fd03fca344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e75d7c77076745be2f3ffdddde4ab345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cfb9649b278d1c5e2cba72ca0381846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6269f94fb8e7aaa92af3e20fd1587047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f30d7c1e478e2efb0e83216737a13d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4d71162261b197e32d77e8aa4e52f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034d43784cf76b88a74d591516bbaae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667fd503d33cebd6fc840615e14361d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0da4b7270315f189c140656c3886b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee49274fc51909e993bfaed26ad27b953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c34248582dbb809defcd9e1c8873054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02553371126573d45d7d3dcd06ee0fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7d8f14c4a2c9302a1d8cba667ed1256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75315b4842b2ce1d58b0894906fde757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57dba61307a98f54b8f1cd47d2c1e658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478c306e88874bb01e729caa7fbcdb559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51d6f9822fb03a8816e4869234fcb560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a869dd597bb14e423c41e99cbf7a6561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0be068780dce45a35ca75267e2e0b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12111e44bc8a5854bac7b78c8d0a50a163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9e8f64abdecc8533d081225c0c99364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0c2e4a078b02f0dfed2c3710376e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc676b1ba60b1453cba1de2949126266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c693604520c0aa461b387cea999a3567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381b5bc6dc5bf66fdf535a5f5751c0c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf7ac3fd3933f7dacf6155e8caa6a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858effa9b8aaa0944cfc33881377a3970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3a0ceb85a4621728a180ba4596b7071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db507bfec7924fe17539c28ae4bf9d0072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb5b762bc6fc9204ccf03aa514b83573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b9bcbc656b1322a75095c38dfd0e074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fefd4efebe3fbe130ee9dd1505f76d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3977124d0d6e5f29327e4bf99f6e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c217c09d9ebb08118a6a1b2ba1469977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fc6c19370958f61fbe0a0b3af001b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518aab3c1de4bf9a59df7597beaaa6e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bf750d9c5187e6b6d7562ccb6b88b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ae7df0e0073c8ba967167361fe34381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d51e4175010303c7e0ee75c2a56f0a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7f04ff62f49df69600c7e2c4e796483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e27c46bbdfe54f2d8cd8efc43f20e084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2a06f029cbec30757a9d7b5b08ea585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f27f846687ebf9869a98a749b7bda386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c7ad0b8c25ba3dee0ce4135040db787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04bb1b59df35a1f0eb4376c649d61188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91651d7069b567b769ab077109f30c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb063d34b91c427fa922d85e4b044490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e69958a52d9ead2ec8166f1532939791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71821ed22b9d1966a8d029cf6d722c0b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337dd8ce17c2e3df43ba4bfebd6685093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d1c0b7a44a169ca29d40952caccb894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d818daedb1bbb5fb2a724c1c6004a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c9b2f839e75b236cd6cbf8852574996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb28ff0d3b1720ed2016cdae92be08997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09e5a4407cc114d8d6a1957766054298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a693ff975e15518b3a7519a95fc4aa499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdcae42e79bcad7820c43abcc5ff32100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517d854141c10e5d0b80b1b4447fbcd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b99e25eb86645d2448c70516fd1ec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6cd38acad68524b176d7d8cf2f4c3e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5a445155a7deb36d5e87206a16794104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8f4ae43f907966bde9b84974fdbab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72511a80f0b70dd01c4f4b6133a4481a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073387cec4cfdfc91508ef74374a675107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820cad5da312107eddb0f66b3fb38b95108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e940ea55f76c98c5b33eeefdabc30c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c24f29e55ac0a412cad8875e7f4de0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a79ede16d5f92d888406f71a7b529111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacc2e50d427c3c1cb273dd3748ad6b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb95f519fbcc8a4f5c907e2e5777256113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75a7326008680d6b2bdf76cb920389114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba259126eaf92d660275463cf1b762f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9916835596224be6267a6791e74c2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09d299fee9d8e541e25435ea845c14117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f577f328766d142821d8461536d261b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bebe39ad9b23ebcf4b3dce81d12e4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f73abcff43ddc8f5863bd56f50acf1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326429234ad1158d0867c2758f47342f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4f148dd25c681a0aae59ca4e0cf2e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be5e993c66ea3d90b12ddd46923ebf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a927808cecabe41386bdf5107ed1512124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bb4416bc8f61cef049a1f4a32d774125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986240eef48592040123b5477067862126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a51a781e0af82e9f633316a1d13faf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd0b7649672d3e09bd94c9cab6642a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccd07d79c3684d337a1a0b8037a745129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0910e12489004ce5637dd3d2c1d4133130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d941c070eca17f5a9dba4d2e622e98b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ade1c7a23e3fc18ef3ef3c986d7e0d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d36ae407f019c4d1cb9f53a7642a3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfeb2f2955781cba7ef4207320b89e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c99241fed8f411a05b9b457f5b513135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226636f3045ce326dc32731240e0a632136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6583bad0309c76095626ee69dd6ebe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf646df7ba2f34ce8c80f5afc6f315138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad20270b642efcc60cfc54bbeac6d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987e333d6f85f8d48e4b8ee36fd9993140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa04da0e7f691d85d3afb9b706525bf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b78a93cde628b9c4f267ed7a37c377142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fe852c33143270b39316d13302ee8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4bf235aa6c42b05f8422b179516943144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37ac621146e7170c1fa50826be0aa1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f64e1da4d37d60a87da1da26b46f82146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aba423c325aa6d4ce9d0d8e247802e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219ec41f770bea87f7fd8c671eea2d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5cb709ad76f78eb72426f05c60dbd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26ddce673e9824f539d2e2d2b2fd19150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88657786f850d7204a323e5253abc20a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88ac90614ff89a01e90a74055924ba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8e1f242229d2723e77bb6e43674db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31879bfa573e31d224145753712585f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2f30639ecc01c11956be85348fec9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5751ecec5b722b5f9a2982f9c714e43156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748be70e43052dae0974abaf6b2d3cb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708088c9bf96b7ace739e7b8f6f6e2d4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4332279d4a661fbdf9bb5b3fed0be8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880479475ed733e8c51945c03b13aaa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff361ad02e6d390e5dd90c190a8e2dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662280ecdd9da50da4972defe37797d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167b9dddb4f567d45f43541c3bb9e0e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f574ab8e94ca3a116f5ec32cb7f9a8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f25dd39ee90535f9878546a0eec4f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb43f90b396ef492eb83db6d9c2aae8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2dd27613f4b7ffb1d2f6f3057909c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c1ebc23164121a4a6a9b11b9a6bbb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e68c0453558c3041266823fbbffd7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a2c85371df13fddc39875908b731e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f637e6f9e117188b28ff90d8fc424d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e866fd239f869239f02d06065abb7e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c721ab42f8edbd1bba273fae6bec0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a25c080eca71c2ad9265c6db9d700a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba31ad161c6b02af0ef0218842ab135175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c9fe33b44a9c561f8202d20f27d0d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701cd0e7bef402b6e7e5fbb93a47ebd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db5ccadca3173d21f269ddff3cfff6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a015b9084a92636b3d57cb9894db265179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeddcde2d69d9b418a79225aa917b2a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6d53f930eac6bcb0fe7c5c5cdb0a3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6130c730718d22960c3d53ff936b96182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59aa31cac7600f0e43202e8daa5bc7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb04cc8c44412852225d95042fc2f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67516c8338ea13ed91bcd3e3ec55799a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c057a734240d1c376fa7dd6711ef5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89775bf23c095906629051bd85c060187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c02debccf119bd4e445033256f1ec9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e013b92103ee1305db6ce2e41066fba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b81998c2357071f44e000badfadee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d62f2fa387e5e866b716a228e833dd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693ca1c3a7e8f970bf10cd205b4cc38192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf35af13ab1882ec7290db1aef8ce7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054c29ded495cbf7a9daac3a76a9d35194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9e8aa042f99a29edcb5b41f3c5e2e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d0db66bc2500bd0049b1030715287196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c3c92527d4d53714adf82b9812174197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981a79aae6bb7c179bc0c148afb49a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f042faf0807371a1172d522114e83199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc45f05416c75fcd9354a897043a95200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e8b44c73ad0f7e768eba15636416d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91aa3b800cc360c8974492793d3266e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85109cf62989b713f4b59b685b274fd0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6660636e24828b520d3223c7a29fe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d16f66d3c9efd5c2ddd40b0a5e755205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bf96121d0a2a2b3123ef4d372f736206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa782a05e0be66e58847ba559ac0f24207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb6cba696c2db409ec2a5f80438e47208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8719f07e58def86df82eecbb049e15209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66959c7bd86a7c24fd5df33fbccd97b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758c4c5390198365a217686733548b8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793501db9c6ab4d6524fa8f957f81dc0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f1f27d62404958295bad1e7a874ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd5908c1a99174337eb7b4a74b0e5a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1923a7fbd62bd4c1e3735cbe7ed86215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd6a205ac1ab64f33ba155540b100c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83302176bf9f3e69e2cb96247d3a71fb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eafeafe55d85d06c62358a2b48ca68218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817161d0643acda524fb42b133f8f294219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e627207be0028b368b5625ef910207220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66240264e5869318ac5a7fa7d6569d46221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c3fce367fb6585c76359a1f7326e4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bb4bbc25e55374a2b78228d813c61223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb98bf15e644698acafef4693215df3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939475d1769531f2bc9cf88bb2eb629225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c195d2ad7cbbbc0c9d73576a10901226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34371963083f616c15a467191006bf6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d6abae683bec1217d204a1972ea96228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f6e2c70fbd12a18f352a35af68bb6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92065e13585d5621d9e6083da2e64fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0602dc38a4289b97064938607e4a7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88f77cefe9d6d26c9af59a750031c0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ade7196818fcef570093cb5dd1e1f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e3292cd029786109462aebfc0e668234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1958c8e37dd866ad1dc05ace83569ba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a4ef0776cdca4b050cda2b21dde50236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c15328003e6848d8f03c1108b13b6c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5141b8fda525fdee771fbfdcb73b4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102946c08615be2fccbbbcdb10abb4c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2e3eef1703a9b7b99bd6f97fd1bde240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052410ea1261eec879cbaf1f532726db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a1a289132baed403ea4c951d3ce6b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30766269efa607300063856df0f1f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bf18cb46ede7eacadd4f861eb37b2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171ccf9a29398cdc1b345f87ccdec65245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89b00512779f6a35b757d891268a10246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8fc4f3e3c7f5b2fffd96d8381fb67247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93219206e980b438b7d6ad59ac90e46248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a2be6a93576e0d6d8067cfada2387249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c955f815e559e80e4d5c19223c82c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539541e9b7bb8a49fe957225ee19e902251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a645a47f789565bf5082aac0344089252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559479acf5484c2e1614d780cf89496253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868bc7e662233e09cdaa5fd9a2ccf06254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557acb92479808a070d621b0fafed1a6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8f9982ee486e9f4cc6d62106849fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f027d99c7fdbe4ec8ca6ccd307898f6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66d5d7e9def695f54b4a6749bd3873258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116bff241554ee180b77bed662597de259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee427a5f211195d39adffa97140d6c41260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef540ed95437b912be1fe2681e3299261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b83b5fbbea694abea01717c1c45b5a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705851d32cd2ad555d9fb2eea0b6de67263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d8843ddfabd7803204c8984bff517264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213074a56dca2529278da9cf5016661265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40a183c7bb501706e6d84f15011ee8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18546ccbbd2fbeab236e342ec1035eb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8e2e973444b4ebf2fd427fa778a78268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb7bd2836f38e62904c9fa37bbd1b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414dab2a42ebdf4697a59d44f964f394270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718ca9830b8fd5dfdb4fc89f4580b4c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587240f4ef30d672452c9756aa605f2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7b577d1ca9bd6ae38307295695dfd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2fb1382b734f9d6a6cfa6155a7836274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e48cf453050b9f7d12ec17a3e6fc0e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42325f27c6256b9e1c3d6a92839402276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5f3c08d99877175e5f0cbe25e127d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf467351e12ae568ea00659d38b611278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08004073025a766df958ed663a8eaba5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db521fb3895b33b84021e130680e9a8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3c362c9848de311179a144fe85f4c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7802857cd2476b9ab1919b1af41f7bd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b48b19dbe53ea035306445786a5206283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c58bfa5b2d65d0833dce696993bd1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104de5704f0de80034c1e566ddd77df0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf931aa13b22fd5e78b1c738bf913979286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d771d32a6c5d6637bffd23b2ecc16e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65a5689f357eb789cd32a9eaacb9f5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c089085ae1bfbafd1530dca7dab07289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132144c464566d93d082a42cb0634a2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49f39275d5355a26fefbacd3e74c34291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e7825b9257503bee1d878c15f7913292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b8abb8b8ab8669b1cca80ba954174293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12eae1cc3a12e90836ef140230aee4d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d53321bbdc7875bc3f5a08c5f256a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06dec08dc28ff4361496f0d621982f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b5deeeff0ab3796614d1bd7de20be297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2ca8e1ccffc0240610d719957d8d2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5fd05428547a6f48890be4baaf3f79299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b931e0902cf5ad254d4c25346c188300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d9261dc5760105a4ec5760d6cd0cc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d57e3105537f341dc18cf6093b04c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac5d85f785285a8bc4af339c46abe1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7d32f0ecc3c74bdbd6fe76fa4d28e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e3f2021fe8ac825ed52313d62d985305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c271c9f32460950f31bb0b7a24c3a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4f6c1d88b8c404f8475bb244f412b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63486799e3ef73843549343cbfdd8ea6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a62980a654c0c2b49c706855b264b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cb3d55b14ec27b8dd9d69048f060b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abadfc1de98cb3dd7ade8306afd3ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0ce5ea0657c29e5c6184dd60aae16312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7cd7df217fdffb9385b0ad883cca6f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e55b9cf9a9d8958d86a7d6734c89d9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ba99fdf90f9ce79d8186759f620e9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf44622f4bc1ab26261937539f6ede3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377c739b20b59fec4c1afea92df6be0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91785a0e0428a4d4e128ec0aad651197318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab255bba76ee7f875dcd9a3d5191546c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a0edb3d7e220a2e640c2e956074d3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742deeda7827be091f965a4e5ea201c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5f6cc18ffb8c196caf850ce89e422322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd04aa1d035f0d7103ffab02c02f17323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27069bb9cb5eba5fcbe0df168b0ee9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023bab3265bcd2123508b0396bb70ce325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61a757af4ddaf38c7cd9f8dfe688d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f46e8a656cff902188a411f1fe017327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780726d7b50dda58e436a1dff41f960f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a356d3ebf10ad564400f8b0ce76c7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9e3228d614321c1e6ba1badcd3acb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d744f8addc988fcc1c7baa53e5dd442331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703ff4466f6d874369415f13842c4ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f023cbd8df9b2f02f2315a68e5f790333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c03f866ac8c73f0dbc66d4c0fae37f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab20dc702810382ff1dc2ea7abb9e2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9570154ef1c84bc097d5a284f3586b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e15e5f29f57642bdb6a9331b21fc0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad761cf4699a09442b57546586eccf3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f49bed02c903cdaee46b500a08271f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0c92a948ec210e1303f03c46f5764340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df8d07da6271ae000c0e6c1fe2fcc4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a76b4ff843849531b02163886e961342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fccf92477f1d9c69e33b31ec0362e6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fd9a4d349760d6e5623cd7ca315e6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372b1da8e8d1db024ae13a6cc0b07c9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22cb9b08a44a0ee7070bc9cbe587b4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602acc30dc02ef7c57c36f26a464975347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265180f2f331ff51b85186fe45600a77348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27e79e71a2e49176e39d464b3477a1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf839e4ae447967f35f63015b96460e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e9a217a4b7f44fb57b555844b87a5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf6677235089907b1e93a6f8cf0a16352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3958ccfb944718d044d5b9a08e7c8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee08a2c047a665d38d08fe241303ad354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb007e171fe968246dc343c1a153d347355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f06a17e0432d007d379739a78de859356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974bc6f30ee53de96451e7b322dbe2e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa694ed9de5d25047323fad92ecab1a4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d5768983a9dfe6132e1c66951848c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af224486638b90225fef35e700bee6e8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984e40695258a53b9b767505c75b87c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec37971199fdcd78e0f7b5e9acfc28b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43563502303c292195c81d3e404d4c0f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20907243b310a13861102685dc04509f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0ad540ea65804b88994e693827759365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05fcaaccb346af931854ec0863e659366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130b7a4371698185687ac5418994766367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf055d233723d7b15cd808c1d58ed21368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a29c22767457c1771dbcb8df0ffcdf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c607213664dee29dc6819c166244e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917003943769ff8d041525e836200d1b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ade5684247897727a2d9a4be6ddd5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb03f8c4213181fa9b7c79dc57a30f5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97683c1a6437663e63fe7bd2a13579374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8776a3f8c8fa2208fde24ea36ebceb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569166c52cc9f43ddde41d02bb08f9a8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22318ad6b474d46958aafc7044a50fd2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7deb3075b6f47f73e3f5eecbcc2794378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a53abd69e976fafb96a132b403f27e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738688575abd2355d679522833bab558380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e5299ff284f4d8f695c903e42e277381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58512e5eb806209b64563377f7a0eede382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74444a7c648a8fdfa30515c6e0ed1a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726d3b471de9894e98c03bce7872122384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc75d204d129f4dc0daf0a69fad6b8e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85943f8d279f2f63fe1bf773378e2986386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471c900f24d77d7e016283250e9ad74387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85e5e2a0385a63e9e78a3156973d68388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbcfc1ea3b068726fbeb727145ee88389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca721187f117a720c3b7f0a953c5335e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c84c57a45a24902c7ba436a0f7033391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880f42711586e7759402bdbc68cb1e8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ddda8a9c3466cb4cd090504dbd91c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680bae1870437a488d2113a05ebb54f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838934c38e73411bf6837747d681045395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f35cff89778e1c6e638616e0f8771396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b4e7047388e8cd90c5340d4eb6b3c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec4268aedafcdf8c5367bbc4d4a8ae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73beddbc03418eaa247884b11db07c73399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036a0224e82893bcf92423d635a59f7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a0713b8418ec3b50d69c1260ffc68401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f06d21bd1ca9f1ebcec237bc5f219402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0b177df5e1cbcd1b6bfa53195585d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a10f944f3f09641504f5e573586395404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed89394c96d98275a6339314849605405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3cc45bce0b365443a0c8c5a6814f3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a3a92c89c554e86f285340c91b81e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4171ba2b5ecfed1ea0bd808325b44408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734daa39bcaa7c300d135f4e30d685e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e1c07cb5ea1160a6f57ba66332166410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e34820bf9c93c1fe85b1d934e9f69c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41081076dffd3e02316e6aed03261d21412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fce8deedbdfcae708079d1b8086b7d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e0685232aac545c3ac2a6f6f30566414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4aa4872bd6b26edbe76114663118a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684668b51b08054cb05c6c8e6228b38416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f3db7a0481285a2b0a56a1de86263417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec8618817e95cdf2694afbdbdf60dc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf40946e4ab94ea17d7b5cbefa955d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd47c0bc1acb5628953ddd3604ba890420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414b56c352040335bdc65ef97e12c4c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69cca5fcb3f77bd156988e7116339a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664debeb7a386eba2bc933c8fd7f9aec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48356dd78fb37ad0da51edf17403ac78424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3cc6212d9c2025ce42056755df280e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646a9087700ce79086514f471a03be9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c7ce2844a9254486392d30b9b42be427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf447bcfb1abaa9d2faf487dd241dfaf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09160e2dd4daa1841c215f7dfb4f4b5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5ae230c500163b3a97fef687554b7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86414c8f4c158a04f626d83cac229aeb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755e34a6087d52d3a6c01d2ee5526e2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb68bd073b8f54f1f939a8045e3d1cb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d10c7d3b824a9b0343a5eab505517434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81423738f169b29627978f18b475004435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32ed5e229327d8636bc12f7f3c697c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbab7e5b026ed16145aab872e42ab34437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723e01b2a604c7f469b60a5399a16e2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151b4eeb3fbb2f7e173e0ae10e90de3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8dca8fc3a5455bfa5014c3e92a7a1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee37171fbb2598f0762981d1d3d2e35441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2c49b40c5876635645458225459e8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1c0c365029d0b0ef3aeb5c069b115443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1aa50c099296c6ac0749e2e0a87976444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9178fcd73fea21a39f822f81778f81445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08a330b2e8a6e1bad3f737ec184125446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164764c2dc2ab3022b7b40c9c32a2a7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d55eb28c42ce1795ccd4824f08922448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479445846c2d44e9d568602842484282449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57c704c1fdea65e50394b7877dbe33450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebaf2000f2768e88ad7c07b99a02a3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b470000f93c1d21835548abffc798452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd6a0a7dfd7548e174ef45536b4c86453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1295e0137e1136ef62f02da926cacf0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497cce5db8903138aec2028fd302872455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a436c14e6d1bb12d1538f1661faadc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041fb8c0943ffb5215325e8dc41ab242457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51890b1a5952353321abeb0e7e7eaab5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32c5baad268e3f9280c38e509c6753459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313154ffde985e91221631a389b25e01460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da496ad21b452c14c40e8a5759c5aad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c80022b1d80d6609cd4ad793559524462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bd42237b67b5d4810274c5900a0a2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036ce7b6f9bd4679aefad9b5f34fb16464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913d07974ee7aaf423fe7cad866f07c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588acf3457f816031b39e33117fccae3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b628a7707402367f8c3abfcc0c47c0a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2c95b26ed8d45d0f662804d607634468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf60dc4933783f7ccb36208ffc54b7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dabfe3590cf15c3eef36dc9007396e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b5693ce42cffdee15e935236c1e5e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c3f39abce6e986da16615c104ad82472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d9c977b1bde16502431199f9178cb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122dcfc12ae377bb60c8b6469b85daa9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dcfc172e5343f1157db99e1e9e1f0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9610383afa0a1f8ad0c05c03bdfec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdfb3c1f8cb66c26e45b927ac72e70477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935d6e9feed6e6aff1aa5f2002c278f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5ef516b34aa92b8e76920ec11d797479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbfbb406fa43072608a9e3387429c1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41715c40e01debec622fe13bbb037ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e33e43a2b2ab51d6f9f2ca2c18b7e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4bc15f441dce53f36505a1b1593bd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce809ca2b5fc8f5636c1c7af5e08120484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd6da396e55b717290451cf49253cb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7192a28b47f0bb48c9e7b8c81836b3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d444af55d7eeab55b0422be5e73bac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7995496b17352bfc21ccf1d4fab693488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf056a17449f975f289f117bf61c75b489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2341d6537f76fbbefc4c0c9223a931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6943dced3449330aef0021cb11ee92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7d881adc5407607583ee14475a54f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237995f2e8df82b7d54eff8d6e2a0dc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038647506520a0aaed5c7e3726be8195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b85719875d3108a32ed3bcd58b4e046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952db4e637951d5572d6d6f41c3414fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985d050970b1ecdffbd09cc0a1dbc9d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea82863131026b7165b685d34dd1c089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4911430b0c2fb65416e62dbe9c6d5310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253049c9da08dbaa53fd1ef6564a15fa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250b4309ef2514e6fe079dad9a1560612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545ef03450bc566734f7b8862eddaed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614870faefd58d6c55bdc1b9b25dbfca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bd836bf24423e7036aca94e0665eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a32be99ea459960416b52af2b41c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287c6c0b03da8438f595747caab749017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae59b365be53ac8839da0d5d496693518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832ece87ead3028c05826102f3d8b7b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d71f5e5f488fcc0c1ead46b5df5cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf40eddb9870f27150508b0a6083d4021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb829af773d607dd1a37f2abda1c0c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b7f0429d0021b665edee796e97a0023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b1afb21e12cd24dc4fd48f460a83724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19799ef10306f517b31ca10e9c1c9225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422114d77cde558363fac7fa779a52026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad988acc759d70b3384a35ede6780927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbe67a42013ad5da893621331edc0328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a8fe2cc2047e71d72e242d639f7d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea894786fececff1f3b5ea1e2bca6730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c0f3af5e6d8e44585800bbf09aae231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0724b8254f579a87e24213c3f36a4b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ef3b098f2cb1c83c3124045df053333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5151671b5d5b6144b03d91152697ce434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0fa99c77a90e0c7b19fac26f2224035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a166bb94e194cb8848b5cc39e95cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ccd4e5834463ac92b66d93d6b617137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec21611e4bbc03aea7449433d4c5db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25da86d2c2a4c4cf9f17f3bbdaffe639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d66baecbd533351a0dc7ef29ee08e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8b42695756653a9a7d7dd5d04c29641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0b86d52d463564c366206310c60ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afa865a9c78b2c60620090fec58fe643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7f3027d2aded51460828e7c89489d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c172fde161024d0b67caf8be02793c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c186d52eaef1ebf0efd045e8e4268746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf57e9f0c08921805b025595111e7e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325c9205cef39ef7f70dbc70c27c3bf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11980157993e61d9cd5142bb4683cf2f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4d579f67fbf4b1bd8b1bb538c829450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb52ec48d97d618a2332f4b87768e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed0a02c887ef3ec0dd6567387acf2352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2b07c323242ad539788a331c8c3af53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce699a445b8225f30187fef2170d95b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad83d7160cf27bd1c70b65145d91dc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348011d2a46f314a78ffa39990f14f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d639b8bbff13ebe202cfaa0f5d8ec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ebe2f6d5bf3c29a8fd3075177aec058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652781123cd7ae9827f3c9e35ac99ec059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663fb8fbb4ffe0b9175863f3603961360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e3895830089cdbc5dd84bdca9e99f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d6b01237cc933818e7e5f1863a4a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354ab61b9e89b1aeba7b3dbdb7d32ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a60992b5fcbe7ab4240df4644d93b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03907f3cc8f73a2c51e9d5de7d2bf5c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288aab2de8cf0b52a31ebef060bb52466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6ffd0ae4a676f980407747875a26367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bf292b905d36a033f99813fe1dec268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1be59ca49d3805360575bb7b755a9869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c8f376e6c252c4aed829ead3cc1f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb4d4e961e8e7eb9e267fd67ab3c5071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d63f9395078cc177b362f2d375a8a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35a89ffd67482451894d6612a0ba9473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355c13e5dd30099ee5591974eb94e2f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b60033de9c71980b3e7d09c0cae3e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538610a86907a798b81c0d6d4ed0e0c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e6bc8e81e0029a27564c9f01b7b2c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81f93b6513495b37dfbf49e9a45ab678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956b19be85745ad1b61e6c94efee42079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832dacf599e42d282aeb3865b8444ff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545d183f20f3672794144190249739481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589bc0b120c00a6a331af5e32411bf082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979094a2388b09c70d55bc1c0e9aae183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853abc13d34c1bc14677286f74a4d9584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb273c4a484e202caa92298d7fdc5985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4437eb0c47007eef6fad25f2345f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5eea587fa711ea932de84d925081387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e187f4e3211b8ab34d9a416a3e8e688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b84051f101ca7f95666140763602d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712a614dbcd64cca4f0baccd436e21a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c045c53a3ed50a94cdd4deecafa8591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a383d423f356f692384e0405450520392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3388fce830dd68cd0f10267e27201493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9dda61353f32a578fa28f7b040199194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7522041e833a8f04ce494a5732d1d095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b45c0be62f3330d5386bc06c551dd896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462af4a0e8ab834df7e947c0aa2543a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6b4f869851af3a12f8904bd7a056398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b757564669fac30c9a099298d71b54e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812965f5b4bf3c1eaed59e44edaa1d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4250744bbeda4124c76fc8d9f8704101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f555b9e3b65e20f487735f847cbb1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf3a4c2b497f9746b6d62d26734efb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309c79c28e879f91a578d0a550b3cc9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b19314dc3c80199419a85435209d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94da35a08235df481fb03a370cfeebe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb939ac2bd6fe0225b23b0f640960b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78461ab86713381c64402772863510b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73dac48ac289296c27eaf5d9bed4000109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d5e7a94f040d68e1a820f067a8df7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99e3071ccfeed29d232ccd95081e2a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb27cafce2373a67684d32d8ecc32f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e323ffaea746505daf599cbf8cb055113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf7be71f301e8a557110dad34a66b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f499e62d9209c5b90d14de1f619d7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1abfbd56619240025898eb144e46b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304adda1de87b4725aa07dc519a7ec8f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b97c76a6b39e8dab0534a473f8d6f6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee287a7c6873ecf72a32e69c3dfb863119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a72bb09f3488b26542eb9665644fff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ba9e7602c459b294bc4d7eba83142121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341677c1d9494bdba67b0fd19dc7d5a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520aae27c4f0e330cbf3eb42ad727c9c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3abc4a9654b9c718ab7ccdd9ca4952124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91f821700a482126b7bde7334c3894125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add68aa6b4d41640edd370485fbb1929126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeedf199bf8597242ae7f7e5331887b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa92847ac9f37c3d123209687920ad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc8898db3d79273249ee29934221ee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e3d3538c8f54520777904e85c9929130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a8682b9b7fec2331f4e2e9f7ef861131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252d9d84b4ed66fa4cf694f685b5ba6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e71689230308ec1713128404c18be133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647865b91b8138346775dc571f3fd82134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ccf5154cd90509d37150a544582593135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead66f02e2a2acd8df2eede1e7bd289b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb0c9f4672b2625de7fd97b65dbd44137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580546def6506aa18761715d25da4f0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c3b7d270e83e070d3bc43fe333ee6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e9f34514822cd29963a5dfa36fcf7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f804c91ce35f4b727d6308a335c66e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a47dfeac0a5456b6c25ed5d71020d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c45cf23441820a1bd10d549f0114fe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c322adde422855efb149095fada8d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052e296d0d726e025e2c19b593ba8ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbe548bc6a7a04a469daec72fe3c7f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493514e9e15316e6560a649b9b17f12d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899b13a932318bd443f7dd4be4c947c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14b21105fa7b87aff58f509d0a15b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb6ae509c8959f734e0f24cf1a327a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc3de63b0814394f5260160d35b6a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9f7ac1738183be6f4fbd75f311d00152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3822ca4f5e89f3eaa94fcb1fcdea93153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64262f693fbbe3f798d46ad4912b87154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054520ce403f94e8e65523063b0967f9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fa444e77fa0877343262c6373505b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26578059e3cac6f2b1d39c2972e849157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7f7450c63e1682d4a30190ed81b1d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d552e9e6746ec61cf5c01bd195296f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd009eccd2d0e4063fdc53231cde1afe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e323a91b7fd1b387955adb756dbaa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d17e1e986eec36ab608083ab22396c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583f497de0a263201c226d1ebd517b1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413ae03849f8a15f8e2c308f9e14139164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63110b97bfb2fff30c055ffc42eea71a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c6ce6ee940c01359d6aed1537004f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0cb219a2e41a8a1c253d4cf019c7c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff661155fd0d85a941dbe3a7a67b50b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f86e90a5e5d524ae7da884328b9a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7a54625afc6ceb011d7a2f76df960170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a7f1033cd195cb5fba8db20339cf8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d95f7c56fc8b826edae526b4493f7b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8bda01024fd3bc840ca2537a5f394173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb6fbd39a741367b619a977c95d7bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287a98d3a43a0339cb144c55470b011175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92973975c33cbaa5701edfd6d676122176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d8aee58e10cd4b507b82532cc83ad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7e82be572872ad98e53564fd297c4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da165f5b5409a47d16a9e0b1e852491b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5e4e8380065f956ecbd2e30c4d93e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9524151a25bf63fbba3b60b13abff7c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd775267898d5760f82b1b6f0f555c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c63b5b794df41b966e0911dfc5ab87183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e501970cc263e4a18dd7820f868c4f0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb96a2ef4558c12cb8f105d0ac369e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462302a0cc3eb76cd6c6b2145c8ba1b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdbdffe889e61b0ec24c113d11d1d0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65fd8a479f6d9bf2e6054f2303ed0b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5559bfdfaaf8ab66696dedbe66531189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ff4ab36fb6aaa04ce105a85aba240190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1d812531b0d72c706dadacfc4ffe1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e33f4a21c41bbc37a576e3885b66b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b52f12dc63c6774a247ba2aba25ef8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59d481c5e73be8325364ae8088f306194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70c35e09ed11949ee609901ea0cbce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864967b4fad93c1c37826182bf16d4f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8d2e3720ae17454806f21e1ea78cb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3b07b6aae98e59bee5b202698a2c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e328da546ad104ab24b4b5cf1ea55199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2839334e60f745e2e7e6d839a72e9d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07358b95b08e132d4f039c4949ba335201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0b47341625102b2c68e8d7f7e5299202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae95d1fd2ccef607ed5e1d76e44c359203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360860b5a1023cbbb2a047cd5aed0c42204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370871b4f69d3bdee777cc0fbaf4a2e5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bc85467981e26a7ac25df4b586fb6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a18609c8b8abae37e607ef7651cb4f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed3c5861b5a2ca924cc80e216ac62d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6c6ce0164ca5d4371003455f574e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da250751cec25b8886254d06252bb4a4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70e8ae345e1b5533ff6e1ea75db02a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3a6329835f0dd358e033c1476725b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067447cbecd5d26bb2c075afc48416ad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ff2923f58841773decfba349f3e2b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa81f360dd066a2e33772a276361792215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf92929bae1b7e2fea4f97d72d7a79216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08eac7edb056f23ca379a7ac554cd5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d4b20d5c94be8448d40b0d3c1123e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a76b30c0e976cc909fefb5a1594bd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11291dd8fe54022df35a9ff41f282cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb8ddd27d996a36fbe7a6625b30615221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f196281d0a64e5b4a30ace84c9d6281222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c51cd6243299474f082004baa4fd89223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a863e2c45cd7d3ba7d6e06a5261ef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11920ed5852f219a6231beb3554586c9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f73c2b7a8b83dfec32b68f54e4d27e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950d25877443bfe2b0f7db3b42a54a5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19980b369cf36c8ac8856a7db511db3d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06b0fad457fd64449ffb080eaba442229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d4a9fcf5b1fe59f8ec3b1c1d0ee2d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf786376862e857798300e04e3027e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a577ee414fb5fcf83dcd3579867493232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b90e9ef39a337cd5e02d1f73139df1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d565babdb7f1b81c779290d721f5766234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6111b2daad7125e955f4acabb2611235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac798b4e6adc2079450d1a443f1427aa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336f9ba16604cab7e8ecf0abc60f503237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ecf47664f0c8bf2ec470234fc43be238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868faf62245a555dfdbef64a1e13cde239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03047cdb52332f8009f0d01119363d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a956afaa7b2ae1127694582d74bae9a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4476208a1838dead9249487f1bea013242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362696dd3d5174d3ecb1e7ba324482c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708dd638f29fb156f6b2aebc20d79f5c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc24fabdd3e6f4a1660bd3d197a459245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023347619c2f656fd2d8e5888307705246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbceaaaed96bcd059f5ef76cf9e3cfc1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72f4e805965942a605cf28acdca183248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f1e4e444be973ec73559fe1f3cf87249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503eba5a70a55557542ec89694e6e60d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6c110871375219d24035930f86f82251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2367927fbcf104c9f42df3af85f20252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8855148f72f618716b9d9439c4bf59253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a918dfccc6dc1a50ee91ea45e78ad4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde9ddbc0fb122530343f3a083ebd6e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562806b7ce3911262d16e9ad43e4d362256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8f2f89a5f4194f547e7acefa03add257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafff5816ac7e5bc49eeb749f5015b5c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31c71eac0ea56be15a82ec461ab1e0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f2f07abb12ead3b3c4a343b421eef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a2f2929ef8aa7712c52f1de7c59f9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911b975209a5e8926f44840029ad0a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4288d5604897c27d96f3fce8cc6bb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370dd32ad101538dc53abecab85efaaa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec7e94226c32e7aee636417b73d590265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd78890316ecc654eb2ff5d7e822491266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2f5785ef2d4dac7aa56fafe4fcfcd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20967f9c45b3ce8cb5268062bfff4f9d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9e9cfa802692b5295e357dbae436a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7afe15a1225ecd5f3fffa371413dd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f0f393e2598d4de4a66210e3ebdc8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283085e82a5cf0d315f3cc52e19167c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c3e3bfa1b8736ac3f235c526c6aaa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbed484e6af33bab82b651ecac2fdf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9198a43b54d62b192b1c712296d6ab9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e21687c9f35b3e122a72ceb97580e2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d899c5fb2a54ea48bfc2accaf75a934277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483a1828e84e980bc3d2cb5bd38fa68278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664bd6cf45d4d8e77fe3a46e776c806279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea41561575a058ec496c890020794b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585fa2f5ae72569bd483fc8f6601ae8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df784afb4689d4256301a7eace2888c9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d36a506e13f72008a848c35b27a94283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13320adc9d82599ec9876cb01759152c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1d6dbf21149c6146af571514e110e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95509bab3840ea6cd3dd0430d1789fe5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd420da82bb043673efaccce41acd8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd042f2eb92809030c3b417ba057d7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5befa3341b0ec115f4d3f0c2d1edc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ac5d4d99b964c9a0dec307c85a45e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e92d675c02abe9c7ffefbc8fd9abb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e966cb0acf02f2d409a5fa4b491d212292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af2ded62a1239c34c19b1af519d8fb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd6887eec5fe75dfc5b616ce38c785294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3e4735ca5ba123171b3bc9605963f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940ddb9ca91bd63c33617da13b3219e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23875747d383ce596ddf04e1e3d2a0c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43adb246efc8a5ac8780c672135ca1e4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484770a44e3aa7f3837ffd7792f79ef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b1962b684f325299108ec58087b9b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52feac8d293fea736d3a4d5ade878ce3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954f97537508973a6948144df86b0f5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a04fb50794ed4fa9de0bfbda056f4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71c52b7e1ab50de572e08caa9dff8c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6629e09b96975034c8193f58401ac70305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72641da9bc6fae9fd8732269ad2ab2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf08ce7503a9583f45339805c7200d0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2ed58b7cff46fbdb7b473d2ebd832308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da42709c5c27a391dbfde7ea89015c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c679804386fe0d8afb6239617e191b5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd09d85359d4df8e9823a8580e03a1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa17ab7f12f3665002eb763f172003312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f0c094b09011b39a0bec7eb09a148313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef616bd16ca71d4c924118eeb93c5e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d1db4eb910584e38f97fe60ba685a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455a9b147b743a0b4e48a479472ed9d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ec7c854a656139b7dc8926b3c8c26317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b4051c276f862bf5fbcfdb6999d3d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c824f642a8371aeec4d0ff258ec4fa3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f32226178585886fb134fef85a9601320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5c396b0c02152e90894bea8811d43321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695aac01318e4ba59c71b571b289e63c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423f3eed297a3caa7d1cb45e2e0dff9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c31ca980303bd2c9b2eecbab5bc32324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120dfc145603b5836e6cfd28c8b9056325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9444f9e5fb680989718fff2197554326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d190bda4fa25012b30d7c369bb29c0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9106c9b06c8259f4bc193e90647a3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8df11a54ac28540130c25e54e53c37329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bd3a0930298c0bf1c4e2469e7ee11330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8100fcdfb5dfffa28eb0294225b607d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbd41a5f6e39886ca9cb1e572dbd5a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df7769bb19bdca14f23d2db79f5e37333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683905302dac9e473fdb198788170fa9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5bc98214fd5f4e5cdc9d68df60b3e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c8324c7be622d825baa5afb34a48c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9b9215a4b9f5af7a59e8021d7f111337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b90b0e6544042563fc68939e59f12338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0933de6a38bf3eca31bc4676f2402339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94aea68d4a97e2697a7eae2410428f7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e39cd9dc240a64384b4a7f697dc624341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61fddc84c6ea8a85f1bbb8c711aa87342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc8e995d48b06dab61e990ec0bb2f4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf328178b49c4d06aa01fab6491425344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8acc81ee25be7cc7767f91b2c191b7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44d4ed6af61d2e9607f96bcb1c7d0a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf5a33019fbbad3db9aa7c9289aac8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd5d3913ea8981a3fde66d6ac03937348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10befce167fc59d987f3d127cb96efa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee90fdd65d9d70f231f8ad7cdaf51a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99551359ae675cd0513021d8089d386d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5658c967b12c26da47dbf5f1601d3d4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5e8fcbba3ed29d1b26199c6c50493353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3c1cf950918e09020f238c6830ddb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04d1d2200e3965fecd163b9d0ab383355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133d65df4d20ace6f859b756153f3c9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbab67ad9c920890c79fe85cebe24af357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5165f440d2c83c705609cc400697e16358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c6b1080cf69dcb33b7a002c680384359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328ec67bd8c8d3439bb186efa24ac16360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821d7c79b45635dd2e0cc0d2009407c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd052b17312b8b09e1cce92284f4fad5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cead929ea17c404d2abb226fe3305b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2617e4146a9c0638447af24ecbb096364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90d9514b84ab471c893a808c44f14d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e32043bcc7a64db6be8e6330736d7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf1f95c2533a39b21aa271c3a5066c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26d5ff498373b154ce9105159682fb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61d8caf27fe1c2a40ff7196440ab71369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921cd716544072ac83dac5431060e92370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6940b443d7b28ae5bb73ea7b7427aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534123f0f9b72adb4b5f4452dbac1173372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f18f988b7f209289c5914d9e98f93f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab560eae44d103a7bfd3330a68f3b4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f472c46a6dab2fe10b32cd0bc768c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7a7f4a746a1c5d4766f830e28b8f7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824969d59184189dbb483e50dbb6ef6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b83d053ae8855844a628514c600397378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f249857325aebda89e918876c215c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4f29647592261086c79f575e3e580380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1e868a437b6685e3fdfe6a4a3c227381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4de258937ed6c09c48022cb2822a1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918d6f103284e4628b587a567da0a96383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e89e0bac8111c566cf7446b4482576384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff6c9fa03f930ec21cc704a952e48e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdb43d3dda86bf83c7f425bc0677cf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7c3a6f3fadae77350502cf15bf5fc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf47021b0cb011526b8605150c71f7d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eeb2229beca031d1657e814331cc5f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db47cf883353a09b995c76e2f56a34a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778a090e919cc4c917c57b2a7099f76391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d541366054e9d7df58ddee927861ff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f67e25f9e65f4666f394095d50321393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45949b82fadd7f0a1d465746e06e0c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9441baef220874a7dafbd7ef80ebcd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bd9c66e6e4105560a0f7da4d5f7f7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457efabac1595cdb824f936f83bcfa9a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e61c9f40e96a5b59543c8a61d0c83398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7456bda7f5fe7149f3d774103545a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093c9b1927c84cfaa62a6fd4db0eaf1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e8b52112adb43a72585389c4bdbbf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05478e817c0df2e94e84be5862ab860402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af68d7aa49d4993af2ffd1fd379801403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e2b011e9e51d3dcc40a29cd0949cc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b700da5e95a08fad40dca09f67c6c33405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14b6aa0430eeab5ec90a1f54c26dfc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2a92d15023515cf9a43f0112a9e54407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb04aa24124be34b1005cb65afa499408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d9e029876d6bea7b9424166f1e63e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24398ec2f3c2b881e6cfec7412e64b4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f8679ecd05240972722a85b1afeac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88399a82e5fa434b3585de4c47df94a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9a5cc3b2621d1e907971d8d7ff6b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28df50711ce2964c5377283a2ad4da414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b534b05c4e9298e4f4dee51a8cf4371415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d8df9bfa49603ec65721aea7aee0b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950113e8a001baee340aacab75c963f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252f5820bed50b81d00ba626e667b68418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27be89e14189f71a78684229bf20ab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8943c7222faccf38f217e5227ad4c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5b92f7221c81a401e7bb492d44362421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680401598f88445d3217fabfd520630422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d68d0601c2f57edb2d00decf531333423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b9498ce4721c006443d85ca18bab9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1149858feba082689057bdbc82623f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10159f475da0fc7dbc238830991548a6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60536eacf208d07b46ec7493ffbf269e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92174c8746b28965956819ca4492f927428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1aa984bc3f8f525c63fd283c6aed6d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44df5f077311dd37ebb593940de7b58430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98a630d99b0c92c994756238562299431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff95cc55e07515f398d987e996d9927432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7aad470db9a008e6cda4cdbed28a06433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9972882f67e4b0c09bd05e5b5dab3b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7808035a38d7ddc7a83893392fdd7b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d736e8caa73f24d3d42fc823597eb3d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe66b32ce5f82b306e9a775edb2cfe1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344dabe698d00ff275da4c3eafed356438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f2e9e40e8ecb1eee0c06bb66cd164439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ef5c6e51f5dbf3c77f8689019fa1c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d07ff1afb43baae76ee177dc25d0f8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b25a32e44deee4783994f7f7122b2c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3ed0bd9ec90f781206b2b2ed46fec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267481e1a3c4478289a46fb3e86da2d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab703a4fbeed46524fb000e5650ce293445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e7b40ce53311c3935d4f336f2ddba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cd8fb83788a0ee7b3edf91a53a7c1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27f98bc9735ddf3be73acb781e4494448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b75d386d6aec70ceecab5cc9852c5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1687bc91ff796a0fee81c78532402b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd83cef18dcc0768fe38aad4a0f8c0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cacd24fe962aad452716b1787b2c54452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61027fac570a3f6e49ffad1b3050a4b2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef354d1d43ab9534dce7eee588116c87454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c741568570222386d1397a0e613fdb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597754fbd2586f318d4c6294b5362e2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf839c5c9b9af772da4f2cb1fb8d7c8a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f85491c370a428a9b54952b1fd4ab458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a452eb7d997f8514c935521452e76a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287caa8d4bf0bbdaa6ec7980b42cf39460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8113410dd6365c1793f488c437fb8e0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60984f303bc0834e87626e494f92542462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9beca3b877e4be3fe751f4c611fce1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa60f911e57ba66c05a9cd2b6e2ec4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da4e51bd7634988c8e4d1d75bf93fd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738a1f30984e7e88a3e2371bc281224466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523dea6ea09018bd957857c10b89958467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5654290fc988b60ca0a5dae251b4e4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241504efe121c784858f0b3ee000cd69469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc26706cbda21a3dc6eecbc0ece1f66470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018014f39ec0d585015aa395d6244ba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d211b1c9af9a9de21c4b1693c834f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788dbef2d23629ad816b8dfc1c82d5f6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46ccfe3d6fc453316528138dec9f87474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a93f78c635955d54e237cab3523ac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa4883b4c10d4586384ad68695b8ca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b410106b03d5d54d844159d2e253f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c41d91eb27c47e110e6bbc70c4a86478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544eeabb83d392f65285d63b2d8cf1ab479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>