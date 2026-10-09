--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ca1534505d9852ae9afd5682996ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8917abbfceaa7e878323fe7e93a0cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfb1d265cdcc0ba62615a88c35d5bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a0fcb27bd06f3bd747adba9e065ae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a888ec7296c446f8583b9f33f780bb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e880d2826b357f95cf18e2700a5bf76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171d9ac2bcebec4626302de69c756847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9ca4546afc28a990b64e47f8c66b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed2c062faaa5d70804218b9d6d22749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1dc461ee2db8724314e02c47a248510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191369dd3c0ad5f7f517dec179b462411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a2fe47cb97f3705316b1cb8cc8ba112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6598accd75e8ddcace9178d224abd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab2cf6d1a95516b7bce807eddfdb8b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb72aed6f3630c1391590183740fed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dacc7018bbb2e6a7234d27c62d8c2d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698c2c500007cf72f355ffbbff8579117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252583c756d7b51a4f8ce0dd6748c4e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a872ff2d3273cc6ab04018d6f463419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c5227280e8307e3140a5d8d787fc620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68748e93a914a4808bf0cffb98d845f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24c7d98f29fe5ce581487d61b6d63322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793243a4479e6c03a854b99b34b9aa2b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8fad965bb58d6252b4df24083fc62624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f620a03acc09e8af0be4913d18f0ac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59db01f5bbac8d4f014ef9899c904f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b598cbcd354e76f8a5eece903be68b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db871bc009669ef76a3ba84d942c6428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37575483f766ddd918be702024f46a1229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269b0007d925db1a59aef0c5ac993a230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464337d38eed0185745f3c757c666ac831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de646a846b3f1a0826065fa5bd44cea932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd5cbb9d93e84381d1a4144c91e2ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1441d478beff99a56ae406172daadf734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9e4c796022cbbd8d6124745e26e5b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce59527768ce895747fca34db92306b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4d73f67c28be7c765de3655acfa9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30d98e8ff370ba8bfaff1cfc20f86f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13557654541e0f4d2adef7f24a224439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446475eaed5aed1ee35a0e8af17228340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a9633f3f5a1841136f9e01642767341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcccd4404cfa867e0444a47214f01242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429aa0a892fd5ff37f9bb8700d1d982343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd152aad9d46c65fbede9d1c8c8507f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597945f2ca529d504d9edddde371392945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73179a3ff85d5020af8af571b30a0e146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26169a796c3d75d2fda86788615a2e947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ca01603890ffcc18312111c56e31d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd19f70a754cdedd5239acdb2ef6b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82f40d0588ffb8fc5c72b126aa83f750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d282e2faae1fc7dc444b7b633fcb0951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973d9a673f0af44057f482adf36cfdd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588edde54bfcd0c3096bb787a15f266053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5667c7b3061cb939a68057597706554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc7c7ba5c5e968039dc282cb876cb555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8ddec69dbc8f93d66f76d69a2bf9556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a44cc36935d3486265e0e06d4d5df457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0858bcbe14b7b6ad08d0aeff7fea758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69d975c4d3583493f5ebe38c736fd959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf8551a740d3b2552358dead33ff1660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df715efd69894da8a86db6928ac4816b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c676a14976aba2abb5097f9426ca1c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877f2a72b0e6b737106fb14aead857463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0f18ae32e943a1da557c721890a9464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112e3f54dacbb625799ca6935a916fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6a0399e0ab0db333444d9327984f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96526292be39a78500512732b965ea8867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c6ecf1416b5f4e8c5076cf6751f9a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0c99303c00c27ad1fa6c09251317269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e8462de6caca26694f3b15004902c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d9458e155f07007493272df49faf871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766d2111f016815df763bd77bc9357572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134d5f792a20e07d8cff8808f9294f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c463cca19dbba5e9f9002f144a28d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eba8a95a93fdce4312a9ccc35fcb3475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d48788d2ab04834832a43be53814e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed5f3c3e08f46ab04387a27485bdba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e14b69e795d7c7f2399b81ffb1e6378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbfec1aff84b660ddd5ac36003a8f379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d291d95f62227785671b1fad6f515d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649319024a808d5287f1689bf548d67481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58796c35259d7053aa7a9ae65625eb8282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcdd11474971b7f8b37dc33de5de8183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886244ff16d87d2bd35c3ccf800f12a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465b618a3ee68121746a763b709b83785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0563839909aec9a2948bd36ef86d686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128abd1c206832ad5a7470f614356b3c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c56eeb2d8ac3b97d507361b4a618b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192f74473526a4748bc1245ffdc6cc089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851ab9fb992f77991eb84083c09b29290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483def76c411592949045c0800060bc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc5680db2a61cd35c0ea369f5564cb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd950823d60e6b48cebec813853fb0093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555fadd1d65f0c3b6c4d245d67b0609a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1d389900935331966288007fc0e4395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23d3dff51e5349256129881a26bd4396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee597f4e2edf325c0b5e1d1d1e2e89a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3175d83e4531bda030231f290e89b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffed9b509bc423271e17aa45a6fac5399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88088d1c32616ec76d7894a3e6b24ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a194c20115e6b945980590da8b865101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3dddd58ad5edb47f476b820ced55b4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934db30e222757002054fca112e9c3e6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c6c84aff944bd9e19b79bdd56c893104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc358826e43d0126901c99c263a594f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bddf60ba5e272d647ec0cbcdfe85b1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98de9070b7026399b798700c6c6c3ba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2d7085d16616ea8e487294f4e8c22108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3be94802b42472e0b5bb360ec91c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cf8cd2313930739afdce6e952bfe5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005aedfff912bf15490b94eccd8909b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af887584928b3e08167155ec27bc35be112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95746b910733928c1382f3abf1eb6dc8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167ffa60f74806f3dc3265e0c04d710114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37dce818cf4c85de0459dc7b6a0244115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285cac28ba769633f4875d594bb8f1f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a5b14f4e885f8d3ea2eb940e74a88117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c241aeef23c28f326ffadbae896c63b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167dd755f61975094450a0e6e3aca60119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302840b07184c40c9ce29505278d112f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfa31816835469ff29660fb28dd445121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686feb7b54852065e9803bb5ca241b0d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2399af571865804029c5e363ca950d2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41223bc57bb604b5cd8fe7c140e1ba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45dfc7abffec99de187f644634bd20c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aef1391b9ccb838d04aef03c25cde7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2017d6dc8329b9ad8c05568613776127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960e15f34a34cb68e3ad9b8c1abdd5f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9c08569a4507eaf940270cdccd90f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75267ca81ba98d8cb309faf8b058d860130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983e88ffcaf22a159219c08dd127d71131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f559c497d37f29e5dd4b62fb30583132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc89f9c0f480ef8adc01d41de2a5d9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a785b1fa307a5e2538e5cb6e7ca0810134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2feb2bb37e044425a6986b327b9b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eeb20ecf339317b1f2fb693eb1e9b5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fde506e7b466a1df077d7f3e1c61a6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7e67c2a152e07cbe32651ff1d05b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a62b267c7d5aca6b8a41298984492139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02e72f8bf7273a2d80ce202e4a2b57140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e56b579e157ba0aacb488ca74f1de1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a0a381c5f27d4fd90a7e95d9bea8c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa44febcc9640f51cf6a48c2f2442a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d49b1a9f091244d3f6caf3d6990270144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb13e768383e859d3e07274ca7d65b3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74efe8f649a3863ab1a6562391c375e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5b761e354a121cfade17e8cc11fe6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c8b1e0e8b2e0510c0f3948fe27c80148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e195bc5aec20047fab42d96b7f96d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee946b8853f84b3b6a330d59166e8dd6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feed1b8eaa51d60d37ed1c40c5bccfb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a072c2d5d874a3edee72382fc0127152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0209579b0496390b1798b0c97370bd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02591f7032d427af60f2758a74515e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9af63ee48ca2a11bd484523faa9ef8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82aab0230f34e9f7d696547006ee51156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656dadc53881c0cdd5e8dc83da5e0fb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119158557b9e4c30eb835d0ce8690cdb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64a3e9d01e65176d370e2f371e1b9b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce89583639800574ea2015155f9987b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4704998daef2ac186c0ddbeb61910a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0c3476f06f1d090c2f1f8308cf009162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900c5cdaefde19738d84394bca56c84163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944349b00bc4c0d9607371633f13e584164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693267ddb3bd153a31c10327dd51a2f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec648a1279c15d7898843b924595d147166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05918c5f1cef8ef3127ad4c845efe397167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618e5119ebc511f20c4caa554672e7a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba04127c4c8c94de0ff6203d66e65d3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516a565ecd68f1df9b8fea025c90e9c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce79fe52e83ceb68dd9f10f9f860726171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c800348d017ed5b7972d3f3484a536172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b06d55e36789a2af19203e97f1266173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb958f80220fd098ff351c00a89e20f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdbb29278cc665f12df36186eb028a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8922727e764880be6fb0bc26d1cfdfa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a88a3a766ad7580531686f95977e4c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421e4346d2c82adef9ccaf47a33699c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c7103b699518a5e4e99d2e1b6c534179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e5bfae2016b7f65db28dcd68c88bc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2505556a46a5d3d3f215ba64c2ea3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba1faa96fe83f27cfe85c436dbddf9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6de6e8ea59b282b10a0f60dedb647183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48f4a2850a9a11ef370235faf16fd2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed874dc08030cd397b7899033b27bd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbb8d848064d2d1e872c91a5a739c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751edc29264fdaf429beb20d537acaab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51579d709ac6d3ca72554567fcd91381188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c863f0f9414543a93353c6f884637189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1ccb78d8d7fd8aebb41650d96c88a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac17ecf70eead8aa61036fde539cadd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c38cbe20345e1cfdd85bc19945514192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf2ef2f7313dfa96190050627f6101193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea256c788603172bbddb876cdf3eae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d713d97b209fcc52f7174a2c027ff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd67afbeba33083893bde373af169a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9c06e597d5488e4115a83a4fb7cb7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81035ed8e3223dd80974ba55d8577c14198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18514c3836863218e554602e3a437b09199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4ea3bc3d73532eadeb131789ac426200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b303957dc934b9e9eddbcc384e968a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218f94a4f32d1a0cd44ad17a049ddfc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd13f6f515fbe64b0945c9d53f58d0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feae617689830e66358ba0c636eab49204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb737be6485433f096090c2d4be36c76205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3572a53d8227c5dcdbc72600f199086206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1aee70adb376f8090e23a99becc4be207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae00120131c139c175c766106065f5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc35d55f2e69bfda5432831c227db73209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d475a188276370a699f954e6b0c104210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cdd1a3be56096a11203118acd9004211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263063858238be259c33c95da697e8d0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caef682d07f27bcb3f1e9f32c8a10ea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d4a202f692fc79ff01ab55ff59a2a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29375feaa86cd888a802fbb39a76efb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceca1e99f31d331eec95c99adb87645216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2366326344ec1932f9db646ca804d4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c11a2b3ccddbfb5ec6d6c86135c5f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7f491b38a1a2c3fffc72896838e07219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702a5c29e01939d7d7cdfb7deb1c7ae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45971c945ba4f0d0713452fa7e672efe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35b4f77cd23dee8dd56a9ebff93159222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee32c1cdbc6eace5392c2c6f214e24223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd6debc8f2e242f339e50db365dd15224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e20ea6bcd93ea5e9a33f9ab9c3697225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda706249ee003fd93352c27e80e5d69226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6420d7184ed9f10d0e8f94270e492227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fd906e66fbf3711ccbc03fef569c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee029031a794ee507b58647d6471aba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42046390ea292cc73531b6295cd5bdbd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5cd4fb39fbfad060f38c3a899f12d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df8b82feacb7560626db13cf02cdb3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f02d0e73ca92e670d9303b9f56d1bd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eeced4930bc76a8a8980fed6037c76234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249abec952a934dae974c6444501a334235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e9de96b0b3647ce6e411e8a64c1ad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5af50a54138be534c84c851fe0c9f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43feec285d0b2119b0ad7993867bdc6f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01cf7b13231b51cf9a0ba1bf4afe9e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa834bd14c7002bf91a5e2af84b40d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e637a85b97ef3c8123b619bafab95b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406635dddf21b4171aa32c406f46434242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f26f04e75f457ad8f10d6b4b993d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae1106ca5073caa9d1dbcc24b10a92244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd344adcc9debd5ff996158ff0f56427245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9abcec534ece3e1aaa9f9ba568005246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c3e998b89f327f27360e9dc86027f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0fb3750e2fe1ab5a143b107341f7f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff763bbf51eb615842d0027e26adaea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28540ec64fc9792e5204efb983ababc1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3012f5bf25f5060e89017fc8214a53251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f13df4103a0ec9daba963ecc605f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193a8b22f3653540c7f3ede012444e3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d1a4f45736f55151a3126f8544349254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16fc915eac2ebb9381f6f06a48d45c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8d6ba1fed77e9620ca2b2b50fccb6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed435053045e8fcfde9a31637810df2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64697eaa3b0699227b0606ae4462b787258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c0a15eec05854505702d4452cc0ec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d70cb96c6da2294a493e495911dc50260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d625c34331ee49add4f11ba0ce5dbd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7ac17207a4ee948dc5e9bfff4387e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65d9d70e0f71e36f082fbc5063afe5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c639261a832c97da46c955da84630264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea11c85ef872cb1c4b8c99712b4253265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b5160b5dfc8f8be233efca218c60b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051d71a6ab01479fc24502b3bbf3587267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e900874d20b31cfd25ca3a089149d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bf1bd847bca57757e06dcfefbde4b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7aaca3f266a8536a70fb5359c909a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3cc695238bc5a7ef64fe3a56a3545e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e41caadbb1ab031289cd90227c407a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1202b39f36f4a22c641faddaec872273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06653e33d0871d43c27a1b5a63b0dc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f896805c4d8ad365782e23ad5dc9f3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b9ba24c9be0eeb29eb80b09f61c50276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf07f990d0d06cda6165fffb631010277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9836f70fba13eafbda1f9fdcc2227278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177867f556fb513d1524aab78f3d335279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c667d1dae81ad1cb8124c54259a95e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ebf2e76b617a085bcf5756bbbce8f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d014c174292bc699c4b4c21d763f133282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21196e3133e1678cb29ccb43df1a52c1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95058ab28dd8119ff71ce75ac54302284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb38a2467bfd5a63b90421a610357b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab633e40f83d8a1ade9bfd801ccf5b7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077f0fc412e0da34115901fbe13d867287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced7c90ae4e06352050f3a81dcb408b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d398b72414d3fdcbb7555e7d2143b5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca46aab752ec6f1bb7e6d263923a99290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951cb39ac43acfd480441d6b1f1137c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8166a3f34aa5b110b717f80a6fd35dd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebfbab7d3529c9febb30174f2f78d5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38009223408dccd544527af6b44ea5b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7b6c1f04f1db70722b32d128b5330295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e8f59e2d366ba04ebd7f9c148d3d2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53fceba58e7d29cba57597b67638bf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895df7e1c61c94016e973c339a27b09298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf083a7f8c6addf5b7e239b1e5e21c0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde954c062fe7adbb7744785596f0bb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802214049ec32a8a7c90e268af23df75301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b9721ace361308d6b906eeef418e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1cb8ad5a0f90ea504c73e908f4214303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac3458437dded1ae1af73df3b1ce7a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67ef5722d01b76e12dbeb227bd2f5c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7138dbd15e7d944574bc46613bd666306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a34e38b40907394f3d19bbf3684618307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24419b1649089b63a896b92b657c45308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809837224620064184baf59f4668f7c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56827d869f8da79ad0fe67d24a258268310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904ae0cb3345004db26c94a981cc427311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c12ce7857d9f7ebd5f3378658b847312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60822b1988c39cac4eea7ab2e519bab4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801f06c84df05054369d30850f78971314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05042e49e7e3925dcc3c1713e3ad21ab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33327178739eb7ceca8f90502eb0def7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584021f9ab0ea8ec802bcbb0773145d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01209e34635c78d7d9cb8ad48eae44b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c0661450b0abc9d37b1eae77772d7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c54214c6af6184435338abbfb9228320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60443398acc870341e8d439d0977560e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5e71160956c22845617cfa22e5910322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f728afbca62dbad3b323ac643f9147323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaab6d34bf824b0a26e3a25206b17e5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d186fb3b01c4a40f830f08ad745f7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c18f26bf0585dd5258b9002e81131326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6425a63f0a542f049af2d4b3afe87327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd726be51f223a501af7ca1ced7aab0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1198bd783f89694f45c662825a0771e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412f7bd16e2ceacd7b46cbc19a48bfa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99aee2394b32fddd447be339b4fd968331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600c14d9007c9ac84e045ca0b37e2b2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d831c4485f9dae61019ec272d16cdf0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad03ac4d3e5b4fe4df3d8e02edba556334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcec2c6354ab900c8a50b75ba32d195335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b52e16b4e2b76e93fca4c85259c23336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadd0aff45e6aaf97038031f3647bd3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a469a290371b882913ec56915949d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24891e4834ffb736efbb3c991bec252a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca44440d779c95b38659dda7abb0839340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034249c6c50e2c9a306ff2fdf22e78a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace8fa8b8fb3b12b9d72066c2e9806d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1876f810de25874639f0581744063af343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca78a3d0b9d06e5d8d55cd80b3e77cb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49285e1e38e05905957677f1ece3556a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfd7f0b9af6bc027091e3efb89a421346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ccdd10d59718b657528db64bdc9cb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f5d40f4cd6fbe6064184bb646faec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8bc74ae7ecf9906f4222cfcfcf22e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ac0e493a2d29b90e6aca821709004350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ca3baeb84c2a808aed4bf048fa5b6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90b0c864e06dc97ab0ea62d5d32e5d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a46921fbadcfffb91cf252d6a6eb8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c5c418acb4657095b618c945f4dd3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bed8d3187a37788d7b1d72f654b248355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33f6ac37d1f002e84fb35f5e110a63356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca28d759715992a2727eed374c0707f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91add22f35523d15caedf33c3abf5b65358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f60dc703c7c8e23ac40547bd5cc453359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f3c4950c02bc2f911f17dea52471f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dae97108fb2548db5ab76bd11f7308361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778caa7cd9c6ef8c5935984742adef9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006e2265d2e15060f58b8d075bcfff0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c42714d0ab961573e5fbe3b8cc4ae5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c049ade3f2fd61b9df9f90fc7cb1a4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd42f3445fc76db4ce92c0eeccfd6e6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a646fb20aa92276fc6e815da736285367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4cd59821abfc5aeb26d5a41fb6f18b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c8ed51861db212f84b163353b9c98369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa526e99183e98ece40cb06961ae12370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0340cb3f4a4198dc7aa48994ac5a7a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2393e69f467e218f04b39b0187911372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bf27c8653f778659c382b65937d06373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12454be18a9646711c6cec67fe2a18b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbb757836e11953ff313b4307d6b9d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c71f0deb4ddebf84db9ef27995e3a1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30202e6e4df0a8cbae8e9a9ed7baf2c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285b461ed4f38cb97e88adec533e890378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9fcad10a4e6c94f6585eda45d9aeb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ad7e015eff9f1c2b7fff36835dc99380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4f80d0cac1698c777288fcac5c67f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324bac21a22813fb6b73a1a34697de6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a9d48b82151d5639e73b9c9549dc4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debac50cc9f3daaca4bcf770d560796384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d50d5ad24c025a0bf8a42f8fef4d7f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc82affe45effc90568e9956babbf6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c7c53132621bc50ff9dd3c25cf360387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb628cc58eac4f97c4194960e24d10a1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfb5b0191d146710c4edc8ac8b7755389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271d7b72e2337dcb9463054b3edc445390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eddf3b0e98373b26f488d9c0004d23391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d3b28bf983460efce15e9a078c927392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3334c0b826ce1042f5aecccea0c096393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79fcc0710af9751a0f1ca7ca102de52394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0ef34070d215d1adc642fa5851e20395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc7cb105a1722e29048bbaeaab85de396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd9badae15aa97d78b687cec550d07397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409da882b9c3d961e975ecbfa24b76d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1dd929f57e9390cb9d423690b2fa40399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2022684bcf3b832891399c21547442f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fed25f9a5a2ec9737dd2abe7296a32401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d824093777c2b5a698eb76bda048e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2ac2517d0ae59ce12c58c745b1aff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f5ca110a3b80afffff4fa439b2bf7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd32f5150b8262cb14141c811c23f0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f52d12066b10c2bf75e4c1d499e4b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5e99fd05b77616bb496a7eaa457e0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5229da1fbb377dfb6395fe0e8cc772d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f7711b00d9312687b6d42bfccf699409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed7c10b4be83b53dff462350107083410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917effa37784b6129ac46e8895b134d5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72b3bb83d8388e0c80355bb4527132412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce2f07441995f15c8523077a81dcbe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f106eaf97ae6cb12de5fe956c1406414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe3683a4857ad4d426a536ea2dcc6d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46094a613f714087de52d44804abd5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b779cdf779b3e927ec6877361402f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b2389e1c1839a6d043c6b611ab2c2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32416347cd308ae37d105eea10bf0fe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c75f597d7660a16416494ea7739aec420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942907373e6c0c74e99ed1f6bcf26ec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476c07fc973078e5d78e19f7bace2fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad081bb868bb67bc826b5cf3d4743c3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150771ea4a3c5f36cd85c0a5a77b986424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66555ba87751953a1e9cd97a144b36425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b0b99edf5db768ddfb042d3bcbfc3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926a4c69be681c08380050f05961fe9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6f78fb2105e0c00fd011c85aec866428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0560cf991aec36ded0d9fee13f7f411429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723b8cbe394432cbc30a448c0f034a6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9786c8601a2a9a9fde3684f70dcd915431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6149d4700760bf68d73eabd9f3b0c1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c8d70187f862aa1541bdfcd6ca9c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa637b103a839d8036b4df4fb6954e5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900fb7ff58bda3833aa236ef1968ebd1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbb1fcf98a5db2fff49532a596d01b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e280692db204105b1b84392e5e2efb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a4508b8cda8092cd0da36134ca202438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f695f4df532d387883037cbb8db199a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78e427f05ea53975d9d48ff0c9ba2c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b855ca2cc726e81a9d2caa455a567441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77071837bfb5f8f47c114c35f7e853d8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f1b7849fa53ea3f6b2de59ac92134443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d41927030c1a75085e8538e537d26444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ede3ca5129cb67e4697c5e7d8704e1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0920e50a4a4a21f9dc649e15d62a21446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bc07a1b4327dc335fcc6263a5e578447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7273e896a5497b8e0c0ec7792fd0c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1d126cd557913e00fab6a12462459449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9aac6c346a8f48aa781688f44be47d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4e8c86e59f8995f144300e158b5fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c357766e4cc0f7a7582d5cdf3c575452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450a7668a27359389e98987dcd14228453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b074fc6200d7dbbd8c13262eeef0e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a0d9476700f20b10abb42e35cbcea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ef359bfd19fba3c44920242c5df12456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a17f79c4138ce8b29e01c403e8f8d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4685b71121f99a036c5e3c9af509fb7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddc59c63c81584e8a977db7fb90603459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ca5f837c09fbae03071803c30c4b0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3302341c10a28d62cf4c63385a743c7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1b410fe422606d119f45a573c6969462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5fcf26e5b729d26b2bfd967988463463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbc31247c0158acff8e1b48a1edc93464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71f430ba9070fa6ae7d39012a8fe1f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c0b495d48d865da17d783294accbe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76803829feb1cc51ee131d6f51e8e6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242023d2774075401bb66587e714fa15468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89389491c17bc01c01c9aad1f225e03469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97046e1d6ffcc9839ac0b12b4cbe87e0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35269d1f2e042b3cf8c5773e069290471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858dc54f3902dda52e0c7cd976e8519472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c9964d95ff2edc95043c7262945c0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d2d435e392f9e605de760d022bc81474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db323fbce993e1faffc71f480a997d39475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8243d7fd2f9e18e53d2a45f96faeb7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507380944322e50628d036c042163434477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d32e9212d4d95812de0adeb1433d22478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b06a544a10e6156d54fb66797017f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d20cd14a3168476fef59c675575fb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a47128c6fe61e4e9f994142e3e9f5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ea0527e7a3fa81a90c42eedb374de482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850df3249568c2e52500bd8d75537c9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8674177d6023bf0923060241d9a48484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60390d0cf26a92cae06fea7c3e0c087c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ef0ad38837e2ee797b6ab7c51776a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be952b323a00cb2c0f58218e4e8162e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a56747e77db8e77e8c02d1d736f8e1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc62aa78b630f0ea6a9b816b8f3601d489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc3c85c7de484a9862794f228fe7c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91d93a87ebf1f376739604120d9c072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6b13dbca8a4807e3beb7e8b8cb4083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d6fb9fde0939b96ff0c58462819d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d84e1c591800120c8122368882227a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e40bbf217d50e2c61e8be302353066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fa068dce5e0cf059b2fc2e08f7db27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afedb8a944494b2864139e45ad9bfcb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a2375e1f66729ffee79730a016b149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d829e93b0807a77c729dfaca6cfac310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397480216d5aa546a5255c564389c10d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee14749c21a44c9058a4aaefe9ad7112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8e4dec347092f1d73f14b98ecc44313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4383d5c40d5befa8c0074615ac46414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c71e1a8da2243ec4cc1bbd5f51e5e315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15479fbf062741f20d793ec84d7fc79916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45176f064b60af65c6c1a23d030a88bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5126e3ea964863fb61754981a1db8418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c278c8207220fdad1aef511a0916e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8f55a8c5fc3aeefc9fcb2c580a9dd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecacfbd5d5ca700485bfa53d3ee88c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cef213e29e99e41a2c2de719c01c6f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b6c518341f038d408469b5f2981e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a33721291efb3fbec62d892dd631424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff86927c638b792d65aca95ef3a0c425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f43b9a3e4adecd4e18a7bf4f6f5c2126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19cd9aa16f9e1b2dbd56a08c3065c227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cf3c64b8f9452c713070fb1aedf6128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e9c2adec050857494596b80c51e1629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08089fd16f39b92c40b295599de001e530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad141540a8e0c0149a98b2d8c3c50e3a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b70cbf25efdbf130f89af614228ac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a8b7f8e6dcd2ad2bd946aa324495f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4106d0b19bcca48f31e076a6363f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9241ad7b6d4831b3bc7249ebe898f6b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476f3312fdc1a8e9b10f7e3082afcec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bea435d8f1e6fb13a455093adc3e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df8d7dbf7518ec6adc0b10f57e301638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e481e79d634a28c792e9ade054e737f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3fb9c497821b475b0f084544946fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adaba8f017a438fb85e02403c6d273941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bcc846ab2ef80a9a7d2fa71a1686a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7dd34b80c16c9c3cef24fd692427bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea77bfc474b35972ba5ad05f37b18ca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091cdf80de17b42b8e4224a4b53f19545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0af435c32ebba86ab80232f6048e0446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def55bb0072cb62ca6a2c88a8dce2a1847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da883214c3b5edf74514c981d5d231648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cddbbd5406dde51e58c1bb3dc4994049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fafb6f562b65f9e8b286493f1b70a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670191faadd41f87202d2ad3b8a0f8e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5076fc14595b371ad04a8097cdc0f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34543249aefcebf41cd8c2246a312b6a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768a86341982643c2cb4fcc5cc67d6e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39d669922600b2c78e21c4500acc1755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0ca2a032d0a0f3d42a068de063e2456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95917e08d25cc01e68cb801396eedb9957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b9cbe491bf5080c294c2f962baa0f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eaeae8049d13e0c6fd980ed133dcf059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8212e4798c003338541f0567a829060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de90b9d77709b2ac274308914f58c9f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744a8d1d7ac0e286e73d469e9a0c62a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1979ce0be4d50a7dbdf711ba0291163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8daadda9e8a203629156b987d91ef564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd8d9c2d2e583b8e97fdb2dd8191bd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15043ffd59f5dd3b12e83a14372d222666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d0939985aea66372939a5579f139d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d181b869cf80bf50095df4f1cb0717d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c04630ef9a01251ccff995e45a20d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4d1bd680355c9d84dfedd4351940270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be37076d52cedbc0f17ab97a376fb971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f349acdc73411b5f1ec081f0a963f972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4219ad017924352a6282d856601a773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3150c924490b2f91052b35190e191274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55717f9e7b8a25ff5204d19f2ccc345575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfa6cdfc710d250c80d1a7a67e629a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a5637abb2c0d698f53e562755369a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bc81aacf1f71c69ce504e2154c02678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815cc6b1cc4d2009636af10efc1043079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a8e00c6ff22630daefe882638e8eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06451508568520a5989f26685cf93781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74420390b796d4f12f1e0ec8cfa37e0182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2d96a26175581e7f7cd938cb89f0f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032393f4609a23c7888d2c1d5b7ff7d784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15a5cfcdea32b6c228c210f86fed5a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d58a6065922594cd3b27ad96c670a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46f2269989ba1f0358f92d79de3c3387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8afc3192ac65a2450d30380fe5ea0f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd480351f8afe40d7ffcd6f72011e01e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427908c1758ef17b3c4a104f2f7e9b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353c60fd91ef9898e7457119ca67e3c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec68a215ae4e15bdb27a69f9e77313992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c543e9a9dc7d662b059d7d8a10f3ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca56c6049858afee4f8b30cab6a7cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d491d252c05ac90a96ddfe38eb71d7b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a83bc2d2f9b815a86ea51c838015596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465367ef2abb987f71e1cb4ad44b71b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10e78b5ea8d8f2e4113f79577a3cdb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac0b59238be13590567853cd11ece999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99394af61ed0120af60105c0c8b87480100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e157ead7625d753de1b93eee4f253101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95968ca4ad04b176aabb4fd5d4bd0e8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfb328120d8e644cb8af1066c2df1d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fedc09860f1d521e8b6e89ee7bd47104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22740546797b0bf70d2f319b673b7419105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3cfb1e6f8050dcf8a813fc54cb4d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdbd11171c54eb99c4d5782b7629e8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2130d649d7e6191c795ab182549b67e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4415effe7ddb99bbc39d3e6a43680bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a9dca8b5c4b4bf2828a2bae124126110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03c8314260fc2629fc6acf3e42e194111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf5bf6634844255c47c5042746893d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787889cb29fe26230c577108de0376d2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfb4205f050ebdcd92bfe5f6577c50114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed71cf868883c0fccbe36f839de4e23115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76eab71a4d10e997281684274f0d5ae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f29775b7c4a21349ef6a053d3c1b50117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300b6ce9f2340d0bbd359ac03a22414118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafc68f847aac5099a4a5b80cf400db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503efbd056bc066d3d8fb22c8352ae1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2f3ec529ffaea74e49fd10903f27f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ba280dfb3cb8ec26cdc4cba7feaea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9a134ebe0d8e8fe0955412dfe92c5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471081bfefa725af706e434cc76dd01124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd59180d37c15414866cba85a80b2f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127525177b339ce660f1c1b0d9be1a9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba17a186e76ab52c8d9afe5c273270127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5915b316bd80961a266d926c172d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf08f005ac3af3177c04bbc26d9ea78129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16598085341c5e6509b17b4cb82f29ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5fad35df326b8b373d8309cd7aa6a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb4bb05cda8324d5d1e60fd968390d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f72222ff9bc097fedf61a37d57b56133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f5ead7911057d00fad91f1d65d01e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147cc0a4ea8ff8771151488f7b185df135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda98a25a15ea5de3be099c49c028e18136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d9e89ea4f7e4c669ae6923f6cf407137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab94a49bd33b51f582ccbbb5679db9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd121e72119afaa304933e74184e32139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d96143c0d7d1f34e4fef8b1128dd5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15455bc77388a597579f37be9f8355141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a38ab8d952d99d4d63e28b384f029142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091c960868cd1a81401c81f0e01c178143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023102b06e5bf1d7bf2f737b624933e3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98a62fef9fab04181c7fd53a9a0be2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a9bea90ba32f0db1c0ed3a5701c7c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b022a15617c0ea3fc49b352fde062147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ff6188bce4037286dab4389945b84148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4496ce6641fc9d5b7a6323c4dbe54149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d8a2a626cd865ca009a7ecb4b041a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1650e4fed9c7913bb1aef1aa6b5bb7b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e374c94d5e904843bb60cf5978659a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226392559ce495bd631125c7efef2507153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912762aede03e8cb5ffb303d83f198d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357057a962d4ba5460cfcd4c7442f361155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cd0d1ff174ebecab4fa21c5a6d8db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb54e33ae51573ff70df2ee789ce3e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273099879188f218ac4ad6dff067140c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c584e06acaec033c23adcf3efedec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff16524bc8fdbea1bbf5aaeaa070f2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c404564151add0fc7bc761b6ca84c9a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8435b5f40c913dfc46f9d84016783b4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf119c1471d961347fcf560409addd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ed4161e852b4383d9589e116a3df1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecac8643667a456793d2ffc12607ebe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1436ce6cc3012b5f003fd3cf8f7c22166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9adb4e9091c58c2a76e37f107fb9c5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e705f821ba7be50c2b7665a85d88a3d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec408fb08f85ba97083f7eb6565f63169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d32989842f1f156fbb7d669577dad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f5ea8eb6098ce07e34b1514862f68171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09edde709f7ad2654c9cca62080fe36172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad77fdc9077eead85e61491b16fd9c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560f50289ed6d3da1d9add8a9f1c8cc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a0fa039dc5db3de4e30cdc0361849175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca2fa792df13b7966d5ce316ac92df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba24fab8a55db2a20a6b00ee67e032177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f44bc8de179f931ecee269746c492178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee704cdc881728457d99ead8ba313d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d2c073ddae5ca6712be46fc77723a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0b72c743a1d52d51486a80301bb3c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235aa236241bd57e7d327604ce05189182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234a484fc19af33def28891cde961c5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e52480a6939f1d4e08a5611a0df2f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a1faef95e901ae2b6a92b87b3c104185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0372eba3938b5e52800af45624567186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462334f83ab85627fe3d623bc3431412187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a9f759c9a99e2d9f8e8a7581bb17c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade53259dae8bafffbac31ee7262140189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9071734683e26acc99ff5ee178e6592190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe338f015809c4e9a61ac8a37eeeaea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4251a9987f210636c041c7dfb9fb44192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd8780f8bc0f48fcea05b661a6adca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e25f233ca53715074d3584a1c7d9d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5f08a96c7e2269c8af890fa79fce7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30faf6ff8491468bbf7e2cc54d9608a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e13850c47d0c6192d0000e82099e0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ef040fffe7dac790f17fcc2d6e2b2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0332cceca43bbca3a0a622293701d8d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bef870ea23bfc29b070800523ad01200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fca9ab7d98bd9745dcfcfefa34b9d6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24727f9c39535effed80e00c1902740202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0142ceaba849261b57d21db66a4e6f8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b306f9500599ede3d245621d422d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714437fb0c6c25868c1288ba6761cb61205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93ced6b495faa66f0bd2d24c644089206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097385546f57cffb6e77fe0f588f2945207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec72381e788a2e1177899be9c4c0cd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69ec4c694e030bf86b6b3c19d845e1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199e187094aaa906fa6dcaa222c0105210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce47230d53b978bd4437e3118e612da211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57c69a5dec1125b0a025574ed87f5e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5a70158e5534ef1167a39ede1427d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad60b6bc1b18aedbfccb4da5c153bf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c56517cecae6ac3e70839a891311f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434d1c662eab7e763e6cdc5eb263871216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9247638efe2ca62b065aea79e8085217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bb9ca3f64d68d07b9e237a2e8b5cc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb458621ef8fab99fc9b597016da8b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d259414eafff97140cb9034c3cc5860220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55431990c5e8ac0561d69bdce76103221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9201e4ab0caa1d910cc21f8d653c155222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd4cda0747c6fa80dbecb8d4e981f4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba35e947d7be75f781070282bfb03b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20785903d0eeb7b8301887056e426ca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13588f2ac29d7de9d7ec104a0feb902226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab2136e82af80cfeb819293f03c5ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d089dc6f471522021a2b27755998d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603fde4a69885e8f0c19447079c36e4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406652720d50b10069c26514269249c5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59266ea0bd10664f81821285a7746566231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4ea2679649669e5a76bb3a788fae2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019b51809669b3972ff61a6bac5c275233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683af82e22dd8eb04770e4e3ffe5ab46234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4a0c1f7ccca1c2696835223027bba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f790ac30cc0c055794a7bfa426af88a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95223a967a56209f25b5d97674c6c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e60e73dbae03a52b008c146d6f026238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8572eed122a5211e28f5cf8ed37c3c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab097e05b78f72362d513c681cbd4b30240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48080b5f62ce0db66a0ed41b619befd1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a7f945dbc9d32d288f1c4850ccdb5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63f20e4603858602b58772e5146fab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d840a2a79c3cab3b7629284b5d770244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14029de4f980e5b8261e010ab40d00fa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b04c1157ff7b17d1b6094e8765c385246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5b3d363496f742bce7b30a4a905c5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726960268aace3f374833544e49c8db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3c245e01c9d555ff27c451891fc92249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91f52990f9606c3ed8cb16de3926cc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb6e069d34cb9e30d68d6e4048cbee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21b508062c68471523dea9929a0e6a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba975f5d59402f77cb9776b86b609860253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc57ca22d7a93f27499510d04db4f8d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41bdd392ddf4e759f6ddf9437f1763255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e086d22b2fecdb88209d85e583243cb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7df93e43d2a0876e79afa24427b466257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10251a1567b7b6f06413ea60859e6227258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ec7dbcd3b81d5de37402e1a0c5727259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b61abc308983947283424dd659c5f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47e871da6ea027da2c8d0307b59794261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875dc3650799e1870517aa551ab9c68262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341a6fdc20c7bfa7417ad4df06f19db263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc186ab9939a72f6207431b43f8b74f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286927938e8ea62df3d8d1fc3ac0684265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8b6bebdc30141987e96d1b1754960266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d1859ca5c034b7f5ff7d6e52e42b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa36f2b8aee3091b0a712105d5b8b6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb22cb8dbed34dd9baf08d774f2869269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12648554c44de2bab7e2821d02e948d4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb0369bf304c706cb4b51aabc1b349271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8edcd384dee0e86f66d4590430c6a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0080adefc199864432f423f449400f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9834a1cae66cf9d1aae6df94191e2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce24ed22015411bf1a553ac23df783a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e4d42e5b0ee7e2a763c4d4b201b5f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cda83b6b9ceda486db5c4217fd0ce1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb8e8e2b42bafea303d127c506783b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b76eddb8bf5e5b7c6cc5f260407b65279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a413e8a1083cf7572bfdcc26151af5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a024d8c336ee2d099cebf77a9576e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07515deca2b82041948ac5832ed90e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba64b305938b1dad873aa0a3c59b52283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2eb4b09829b1f106f445001798989284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb273c2f1d107619fb27e24b521760f1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7d4ae7c71e60c71f677b98a9c6984286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d90b5948af28ad9f2bc93c7c1ddb64287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccb4dcdc84037aa9a44139b86acade288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196b6d4f94b7b924de35650f7b0f1a1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc34fcd69396000bb95b03bec3e555290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4193cd834691303067034b9c3f134291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda92ff18bd0c2b3f015917a203e6bb1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926976966640469a8cad3e45a4dd536b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66d2193bf253f3fc592d1432c641b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a6343098f629450d6e0266723021a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5c9017a52bf065c828b9165cb9027296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d31dcd7f1adecf462ae9104024d71297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d059a62f64c7a7f03a40d3662cf59b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea8d0a8efec91d076c7b0425a5bd77299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd76f6a340ddfc1a8de315b5042e75300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8d76597be2e348ff1064b07e76886301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3b92071f4cc2ae4e5165ae68bb6e5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5929e27ffc142c1cc2a86a738d0e5d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360aba168b84b363017c7866a2c3b7b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc3b0f60c6e4a03964d612b784222c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1e35f0f60de1cd11b0353388e6869306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ef56b7ca9c3d73cfbce69140696c7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844a6f3312b49ac0bafc932d17d0165308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7046d67b8875f2ea98412ccfae092309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b129a5bf470e8c0875c5ac6f737e02c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd997479faae1ccbaf8bfa13b95231311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839ecb14d704e05dea8ef254b2a9e96312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b242eaa531c6549146b904bfc69b1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29a75b2ac5e731397996b0e3a7fa4a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a477d4ded730136745fb1e5a88a107c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332958765b6e7fc9647aac7c17f593f6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb7e7ec7b9861439389ffc2707b362317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3ac1bb890b6e14283c4f830b05ade318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f8180d4b025105c84ade76db2af71319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7a819e1d235d0c3b85feb4f66b78b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9168c58d94492647ea4f5177a98b6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be0a15b4d3618f86bb62166fcc8cb5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f135789db17236ccf6c8c7eca132ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecad3f6b744e014e50c70d186f764b9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1d2e828bc7e22389fa04dff8b2b53325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65669ae36510ce977d09479cda630c5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2bfc1caf122f7d443eb7732e1ddcc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3213cad80ebaaacd2dd159d6fc621f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37f1ed5bc689b5ef10294134b6ca99329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b51f377852a31aff6e417a8f1a0b73330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60d45e24e39608d9d83028f6fd7513331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a82dfca1728a9b3a0b8d1c5b339513332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debff729912ecc9124f2f24ec7298c92333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b89dd86bc8d02c7b9e8c6370af162334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5d55634694c34c87163d58d945398335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790e54609119df660c0db6e7a0e98ff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697a7fe99b4cc31706e81485f8b452f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565dbd7349125644beda1094124abb5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1970a170258710618cb3d55071d9d26339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea71d04445104175f7160dd5033d86340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8419c8049e912473f3123579c6df425341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442201b9121e4921cab09c1e81642921342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286ec5499807abf1b9544fb78d79a4a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2dfb8319441bf59ef28052d4e4d910344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2293bda99e40ad131714c25e08600a7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973f86c38376be2c5b21c216af8e7c4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252947eebbec9028a29d4dea7df5fd2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495abf81f49ffe4505ca7713ce97eab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d7619cf9872822e622e286632a183349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf51762fe7dd6d164e03e926fd15600350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8888eac18354b40d574e991c68dcb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232fc180d8c1c02fe8e23d736fb2807352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb2b4af9fc0cac076fa15aed6e30dc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f0d83b4c95ae46ece82df938b4946354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491bd9b9c6d4e3886ecf9185912fe83355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8122adb5e02741b0351cb1eccbde2a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050a5267a502ae39d64fd5be88e1180357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee44d1e2873d63d99b169cba1b403c8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c27940d451e2fb6aa91ce1daa524c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfb4ea3eaa60dfd48e7db040590c2e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d1cc017d48851ca5cdfff38d713cf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978aaa06079cc7b158e7782ae05a6140362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361be9e8f26fd86c6c225ca2512282cc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a698e5d986260e02a8e7b45e4d594364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e78004a792451bf2b1ed4dd2b85c9c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784bb00521479aba4ec5c8dadd5d877366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2235811f22c34c66c708f8353d4db04367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3582fc3119355b6a7abc78aa3fca7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cae2eb40860d5b11ca63b43f1109d5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd81b457f9513d60fe4c19e0d327af8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364edcf211e0c7739650bd3d3949438371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212515edeafdc9a7873f7f4f88eedc9b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65f52fea6438c0412869d7e56a8eb0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cf7796be5073ed1f3b041ffc88ca2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f49c80ef69030a09a4d81fac563ecb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ed4f3a2f69cc0ede1d103d0413d32376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72254f0374419e4579c1b8d1fc78dc51377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a1c9342c3dcd07f305d898e644f47378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f05d8590bfd49b3f2bd181ba006309379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2de7aab2d1d2f676cee44e764b69e6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee22aeeea64cde0f304563d214be353381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee81d9127ecb29bce68cbc3c873cebe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfeb597d7ecca91a081dd87c96313db383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10440952d8b7907973de9caf8d1cc49384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cb74c80509f4ec598032289f7d47b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb6ee6e3d2d495ea4332e5f82f5404386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf75a4a0e22ee59fc9f1a106f379d7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262bc71b667f946479d5ca0d5c18249388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50640de6e3029ffd0349b952eacff0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd9d5418dc314d0ce588cc55629e1f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6ad50f1cd3698b90a9d10ebd04215391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482bb153aa3d1d4b8bb34d5a9dd956f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e84e64a2e91be6260d5f6c68328ae8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655453f657b35823034506468acd2e36394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224665f2a06d897dd669bd48339392a5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d65d108aac079078570a54b1fe7086396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78312a4ae68e8aadf5559524c59593397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25663ef509fdc520a08ef9aaaae9548398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d1f7f7dd9ed05262b08e05d8f7488399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b031b15c5626efe0a56900803288d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a94124f9072961078dcf4cc05e7929401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02f3ac28d2ced5a2ab684a217db7ef402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9f59d22e761dbd7e8396c4b891453403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbc7443689358742d9c6aa10e07018404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482a43ab2bb8070517ee8c80a51cdbf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4a5e8ec7a8df55697c9dff04aafb6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aaf48acae66405a310d054d7b94a65407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195e453904356968299a2805a6c11c5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c05228f0d2b5bbf910343e1db2e6f4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207a585f0bc7770e83a6a4ec210eb4e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037243856e83a7ff8dffa7cd19bdb90411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb27d174b58258c46a718c031602d4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1c1583bbc2daba9fe7c54bd18cad8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd820e79caaabf20fd8f5c5428fe73414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d723f1ff1467dd9f8b6d48216c8745415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37fc56062923c95e78dabce6d6d5b4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3faa64b4e253abcf1fa046cf7b4df417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45023fe3f0f41bb27e5d1cb4fa583454418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ac26c56329fd4434828e589961bbc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059bb386eb4b322218ce4389602f0ec7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ed147e8e11ea1fe56f3cd683fc8b6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a517443d13127f7ff6f84fb9ed4bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e5dc87796b9e861f209a164e9ed49423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b967b4b2122f4fc407d1bf2cc3f60424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e1c1bc194770b8c8d572e2790f8f0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407e7361b68c9fe1a3ece4035427010426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ca6efa796ff935f502df360d52f75427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf2d60ddeccd28e416f1b654e31bcb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175017f8674abd58bf35597a15e1066429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046ca74e437d10f54ec36bda86d8d7d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c4a80d51ebc33b0024edc5cae70b0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42e99dcb08e2470157b4f183b40887432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0d34854073ca3c9c39f8577ad997e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a99a2d726eb1e3b420e49d673eb938434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25da8ec0e1b9423df181800addef050435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3604a3a1eaef9e654b46142930d4c1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc484c30a5451ca23eff40e88c86f23437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a5df438e4898e526760b54109ee70438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce82b495ab17816784485da1b37c9e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0c73a2dafe97728366563de561326440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6f16346468a6f01beaf3b1be79258441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdce5fa6373fc951583910437ce411442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c447d16808a2aef37ebeb6a06218da443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aca09a2ada538758e904ad33a4b5dc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc88a5e2e9d10ae994e48d60e88d4dc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95569eb5cdac68755d7e94f93c92dc2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd78f03598486768f9a075e130a8ea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d56d2eef642ac53d87ab6c159273be448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1637d4dfc025168ea915cc6118036e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b113283ee4f8e621f3825c6eaed02fe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa3ff05347a0f02064642d22258383451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161694efba332bce2b7eca9a4be939e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402acc10c9b0aabf7cec7de200c1088d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bccc7a11e8f827d976dcc980196ec6d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48345c414d6f832d02a81be1372306455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd598394aee2ab4857006ebbc173f81f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454139a446112a9a170cfe68d73fba6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d999ec22caf3146f39f4ea7511f936e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99431b144b4c7f8672192b67298ef4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865929fa0a325595f55c7a0141cb2b6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405042cbf02c6c54c88595074651bf28461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a49037b40bf73582d0aa8efb7931e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7400f9864c73bc9251e402dd39c8c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9890b9a6150bd4c0bb1ccff678ceb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9814e5ac0f0c739670f966f9b8dd3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a9d051427b7402b2d7d01afb23e5b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb84de59f47e642f611816566490ff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c09f0be410efb711a85fa031e29ce468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19e8696abe05636944af377c00d272469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8e9b1a00e236e810912c1eeab86a4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed35f656c0735865b15557286bb882c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a328ec6ecc590f7de95ea205fae13d6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b875207f22e0ddc63012b1f7a8afc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1099fa4dc9b46a3c64b8294aa83693a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a5e9aff52b42b12ebea44396fea97475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643f8da507c4495322d21f82d1b3168476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf318398b595120e29025468701e838c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527c0b6350a819c31fec8b213160d36478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c233903b35ab5eac3add2de6e5d0d479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>