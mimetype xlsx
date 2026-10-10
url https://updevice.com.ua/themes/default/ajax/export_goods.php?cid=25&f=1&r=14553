--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990f6c22d27bee52833e99928018b461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8618ff0d927137857f8fcec61517512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f79e785ea95ea66f991f958416beeb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8347ffaa58cbfe390f2f7dfcea7224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdc52193e146f8b498444373ff21b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0e952652916592b7844067483dc0b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdcd1f4912590b070e3e78da53bd0e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c2018e3f53386d5678d7b683989398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa42798776fcd070468ec707a718439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991900a28488b47e33f5c36b8253098010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08eefa5ff534b86b5e83e09a8ad5fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb20ff13975d5bbaeb93f21db4009db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01497fbafd359a081be8658f6c4a54c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61942c99bd8fbcf535ef1b28053edd7814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75d75167ef23aec50414df9c2427d615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff3ef3f0ca09a836ad36829ee6a2f716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50e6a28b8bd9f5149e1e841981fdf517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb05454594071ae2a02e6812b4153218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2b4243e4bc40d81fcfcdb63ca520319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17044d7e000c0417afd378a8f1a2d66220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8622a52008132e7271a6402bfe183221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2ab8a2d567ec465d73c38e73952d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4914b094c901c72ee20f1b1903c6b2c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed84a948cba84fe4dc60d88048deb7724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de830869beae108cfda497a7325ea3fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c2845a3ac6a22edca97c0bdfc27f826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e896c86ae7aea33ced642fc246219e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d89a3af15bf6d2ccae18bda2e7a5d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c6eca5927f2b4172c82ab1befed9429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e195c8db3b390a8080c5cbad19b588e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d7e6e60b4cf70587719cfa68edd0731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608ec033d00e76254b29346f4c6774332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cb0a1ef7429a5f010a9a59cf57e6f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3354a95d63e1e54e52664d7359a7d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e668f42ba23b5c586bfa8b4bc78180535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a838de5057f638c79ab9a94d54b228b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee345a79de5260b30f54396bfff2d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9df3f6addaa2585d0edc7abcb731f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922fa77d25f0ba48ee1c5d0d613443d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e1d829664d429f9927b72b5a28f4340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d74aafe6f33def28f104e3008e7b7b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f17adca04bb0d6f194477a231bead142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40589eb62acb0086b8452bc6f0132c3443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b510eaddf4d93f58e052c076c65f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc824abd2b1dd9f25350cb8bc42fe9b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8992f7a10588b18a2d478416c5f0a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ea819c87d2cbc8a1eb5eed3baa14847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac83340a46bcb2e1ae2c9c4eee02e2848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4cd453abf80195fae6ffa8db3530b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e485f3044b669c2c83f99e2a00d74950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31fd804227ed436e5455688702c39051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdcf3c1968b5c9d3195d79c0dad82e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1778766646a41feda7632bbdaf5e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8b6fdb5b041b2ef9f6b9a8af4d28c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0bdc9e4b2b2521933337567e1bfae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2efb57e130d5fcb5b596d3f06d31256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc690dc7132760bde4bf468c053828957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df432c385bfd02a67aa530093d68f01158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7365abebb69dc7c09760430e164bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504050bc10bfd9e2af7bed0762641ef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798296b7f4c927280e400c78ebc8c8061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c6623214bb4b3bdf608a2e7cd868f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b01f179644b124c7adc9e936be67c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795d7cd537690e1d8eb2f7a6eadfeed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf2f856ad091195d688cde9021744765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718eac8ed39bbd33af1344b9e4bbd8566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b066518d5929084fd5e3a4a73111967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6198d5a04e66900b5d61627c634ca0f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebca3eb5dea2bf6677915fff8114f369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edb5ecc5561fdd5d48d37428fd2e7c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10660507e5be36dc9dd0c3c0b7427a1c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7761cd11de58832036eb6058d8a1c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179dc7d386bd01e1b452837801fee48a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f6cb2e03b6167a084bff512761f2f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc75dbfebb7a90b3636f36ab47388cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce09396460f11b2348c3be654e0df676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eac9492d3b496494e29e2edf2b67c177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78fc0f8d7e13768daeb8642c183ddc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500ffb882ead6599697c24ee7dbb68c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab27041049381c27533a93c7b2430180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869676d0052b994570043e5509e74da381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9f3fb71486c20a30703035d5398d282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2bbcb485c39fb559c8eaaa917f77e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11752395af8e7953f44bec9406369e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e094ecec4c8c275e9d3d90f0807812c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09568a9071396187ce4fefc0eb0d315086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943cd76712c8425e69482767ea80d86e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d6ba3b6499c26ec21d462ebc62f9d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c51831c717107d5b525fbab42480c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cea12ddb0ff833cb1357c21a2b864490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306060d9c03265d43ad4d701255c17d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3427796dbd7d0aa5c378786bc8863b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914da487f6dde81d262c963f36aca64493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03deef20f717a2189712f98eb22b72094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254a9c369e71c1baeeefdbbd25261d495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfc111d344c41b48bf59d564939cce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db76ef508e73ff5139f36b083e79e2297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38855c6c92bf33387e1bded0bd8a963398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47943acbffb0501b3c9fc17b6676975099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126218ea382f89b122c7c3791f280edb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367516e5be7da4ca40c751489cddcef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc1d877a2130d31f4f68750226bfd1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60cec892f2d280b4c91cf2a5b60a73103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1911f5f54a43b7ae6530029cf7041f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9c1810a3bafa806889e76ed49e069105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f249e198c3f57d32a738072f686edb3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc90e1c9736a4f75383581498f2bf0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68a77cb3c72256727da402533eca38108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15e7d5216aa6de64a62c82d21afc15109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f86250ec2b69d45d8e1770782dd279110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd910aa3db6993f8f25b66ebab7a45e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eed899f6b8393013d7e0f79aee5a3b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3c3debb43def63a2aa3a74311d069113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35adf68b2a11d174f7ba2a527ae41903114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1aa817b22a560f29d219a8e3db4b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f378ad5419984a102fa7045390ade116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692fd6f68b73902e4440760825b82d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141e4f69a5c3272684cb25943a3c4f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f60084ee3fd2c1399c18ca8bd25ef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c20905580b39b39e4dcfd2febfb4af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89db3cbc2deb92e95491ea0064e419121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc8920f02b594a44faa95f2286060e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48439ff3c7e453ef850c969f29eba514123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f57d341cfa632f9eaa8a9f654a981124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2720eeaf653a0cc6b4665658678b4d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ecbba8d10030137791b6e2902b4af126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03024678fffc688038134689367f1dbe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4ab242bb338e5929f106f1694c71d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6846edcb112a22f24245084de9f9a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9385f62ed2869bd9dfe71ed35086a9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6d9fee19e8c5504986f80bc9d1cab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36201a99a69939cfc6c35bf93afba415132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad58abd4c96bd724124ebc7aec2b8b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c16399767b7289c16312f53093c39134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e555814067cb98130320d26d37eecd3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e90f59543205fe69c0b3450e42229136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d802e0c4ecf293ff89c2f50a6c0559c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6a35deb532a2ed730c9701b132bfa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae07b6debb17c6423a5a371df38bfba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcf023a5f46191484ca7db31685740140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8ff3a66b9b138e54d20cdfff55774141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e751ac7aa17cffed5e64c1e373bb700142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa0632bd6fa7b6b55a5b0f0fe57ebe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdacb8c029fa6fb498c560cbf3cfb00144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadf9f2c76b09087fb121fa4e1c1f23145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9b213a9bd3741fe51159f25b4d098146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613411845291e72b4071f658b1778e84147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ca5464894d5fb41c42aa090cb3736148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc831eaeae0949629ec4b056a64cd04c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3551a8feaefec8144dbc779db08a24150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1b56cf24f1fba724cd9a6680a54cd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e79b0c5d83a6bcb0909bb408f4e45152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e438a344b8f935b165e979af2c3fdae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272a87fa52ad479f2b780a055b9754d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74913e10900073819c3b0129d18c55d8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2e3d9b19b5923f884763eeeda67b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89245e573df2998c5790df1781a790e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62ef33a34e77f17fc3f2020b5945e4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25774ddc98cd3e9efcc9598ce116b852159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c37014ef9182b5aed790a64b7080c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4b759758cde6ff00590f2d8d54b31161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476b4885c054d2cfe8eaf8fc0b8a281162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180bb3f34ecef6c563e0af75dba5109163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ac075c36210165da08c64b6e18335164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24a1cc483ee49735416d2098e003b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46a0fad65fd1749b2212eda1de67ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b8b01b7505db0567a5fdf291b9fce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3712f72917af3864343d3d48ff3e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa03813b8dbd66df2b369201943796169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d877fcaee05931edd32f044e9ab5f6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e66dbf5a7aee7155982ebb2be5867171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b6fff97025b3b6c0ebabf981e8e2c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde6aad203f786012f0c60eaa5139f5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6146f7528d6cf56a681f48f3a1d31174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17f1601cfaab10d5f558e5706aa2b8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85684976416c9c5bf9026c0a6179936176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5541e919a0ae55e214a48f6d4d479f7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c601b7041eeece45526ea8c585044178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502edaee2f0ec5317096012266258f4f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab512747ceaf0f1dc0a1570e11a5fa30180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be070866ea027669cde3dad8e88199181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0c8ac59e9aebaf65d494b1618d1ac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07e8e4abb13f72889ce7d7343c09bc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef98c749ff16e9e8ec6c9831136844184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b17f1c622b1ce962a6c148c947a13185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b987bb60a94144045606a6851c6b01186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8366a22ad1139671c644b4b8f75ef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa6600eea12cd43a8554c714166293188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44960f92fee2197f038666a748302bca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec21103b24d73372337e87817c085d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70292a311ac4f8ddda2e578f5e674b4d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b9012f0b8fac4279d49f36226a3ee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b77c3a1ba90d222389a8f8afc7340193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a96ee7e68fee04bc7d04872520669194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf71e97787f46133551cde034bd93cc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf48fc375590f5559fd6ba7b34530d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128dd249c4eb3f220f004d60871fd49d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bbb2ac518d09a4a8bf2cb48dd8c30198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8ed5287c120c506d3d73cfe284c84199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc32f6b043f9a894353c50fa6a4def200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa8374959198f0efbbab6fb1a516ad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5a169c18a3f5bec59230b8c07a49d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a96edba3e621448ae258aa6b3c529c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdd76a56daf9b37c350ae667b91ed8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0f220ed8ed3aaeb17535d4dce6b6c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf7e69149693c7739f5798a4352887206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ce796445c34edb1af08fd20f72082207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104a86772c997ebd0509fed741eb586208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9b97b7bf69abc0a031f47dd2a7330209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616bac36348f4a749b6fdde3eb3600a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d4c1f9c1741bceceba8df83755c9a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5caf5c10c5af50bdb64a1738e5a975212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f35ad5d17acc97ce5ed9339e62d5e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47c4d0d9ca6bbf82a46e457fc37737214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890beecbbd0c17d2e30094f58c97d559215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329742daa394b028a887bdb0c161e83216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637675958a44504e4ada0ed2d3a26dc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae8f1716a71ed9ab64c820bc786a9c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968fa2c705c70ec4fb0a4732a1f1aeb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bfb088983bb8a61f84f14dde21582220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ce8dd1748a5383eec057c6ada6ac1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8508dde87c6d7ba3a97cd75ef2f58e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afce8bbd65dcda481388b795c9a076223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1c27536162bed193b935d99676667224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a694175c34fc9f15e9073eebade65d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a86fc71a97c572318d79f43a5d7e5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192b9360e2264e2d96986c849fb4591227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60ec198c7a3e7aea2b445167b37ff8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e3212d84661768c2d9e113cc31e15229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480ad8236837b089ec9349d18a6061b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550837e751eb50207351465689fa8d35231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a513cb973535d744c15c44582967b8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14b64ecf3049543beb2f5aa8ad1dba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba735f3bfbb18882a2623dd88c8a3bb6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c9da2c467ee0c3f293326cc70c9b8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e059dcfd4f055878fe48ce089438c5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5a45b3915b1849ec75c4c4d0d1931237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af6005014bc1228d0d254f20937222238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cef0dc9d619e0d52ba0571a401c48239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df25db3ca1a1e53ce2f9b3281de848240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa03768b6ebff9fbae52bf5e01452a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7ecdb74a4b46c21baa8a31856d846242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f006073e058ce755da4aed00d037af243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a9d82b768b8b837003e45ca131a8f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b3d67e5283cdcbdf225e2b5725aee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83492d9258174186d5a1da582cb239ac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1955cc1c808949787e41a37703409d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8ff62381f4996c0e5b859f6910772248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c977e0bfbda4eed0cc769c929be8d85249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9e98a6d8f879260e213a27a22959e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868f0d416b6cabd06b8fc3b55b4b1a4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ea09481049cbe6187d1de9a418548252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8c9ddab798fcd00c400f1410f3e7b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babcc4c4cd8e1de722da72d961a8655254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e57bec96f623c02bd6bdb051c900d4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62491e54be69f51696a49238c050004a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627df1697e6c783f9eda6ee19d6fa8e0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60204e40cd4c5c013a7f1bffd16ee728258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e323ee0c547ee71f68b7605248ce2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbcfd61d983bcac6cb21681330caa8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc2fa6f55212886fa70fa3cd5a2f52261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad834bafe5265661868c912e8f899cf7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c62a1b86fc43dcea8037ec9b4104c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d0da2c0eb3441c088e2f0ffb7b473264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349e0ea1a819690513f7efdfc8b1efe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2e59049572dd77c15b87eab1dfe8a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46729f572b9c879270516a7e9d31763e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d35e8c839f15f46a796babecf75933268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6348e38ef1f83a56144a9b89fcec6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb590bee9b942262339d507e02d53b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c577ea0c0b4c2f5ea1c5b5f0b2f3d3a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63461837f1a5a7c0a89706d8fd9ab033272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf30ae336cdf4706c1aebfa9280c4ca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042eb7fbdcafc25b105657d5f97b545f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7ed6d233398d2eb8d5ea44540e07a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58aa52369c4cbab22c3dc768509109c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2f376357627f9d0fc48a6c38003a3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6f71d3e12b318e0516cedd03b34c1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3be136c104a884a6f31a4666bade1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e820417fdb9e0ca38306c6deb91b9d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af70b3f5254d63680a96932bd7102f5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fb885de50d9903ceda9ad086ae2dd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cebcab5125d6af20e7a913c167a312283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe38a72dfb13aa4b9f035775f54282f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b33ea0bd305e4fd3e6dd7b965532de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a2207d89958cd81550f17d7c21750286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94dc6e828b8f4ff2b455aca55565ea7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e798fd29462882db9ede351ba4bf7d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59da4996131b15d7db160b5e4948697289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3618eb17abf581af08dfd7a5e7f7066290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96131d96fcbed2672eb9beb5718bc966291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b8b3251c6036831a0e00384c59930292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7736977470020ad518821bb43f37903293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184993bd2da73ea9ca23143acb4373fb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4485ab87453dfe4ad875d5d81beb5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1ec3c367d68721e3a0658b2b3fdd9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae8248bf787cc5bc9699953deec493297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abde06fb093f5d11ff5c882a37bd68a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5b9b19ac7e1a7548352c65a28f4ff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad04554d65fcdae0d6db2eaff9f242300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa9138c094cfc5b5a0c8b9c8b352eb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d53123ae26c263fbd1b90c725c0e25302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac879a82732cdf8c46726f65c3e4f91303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701b66086bd0bb508efbb0d49afa140304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e30c5875bd0fdf1ab83e059605c94305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a899ea3ce7412c466849ec1ec8b48a9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff18d8b29aa037864500668236b566307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5a8e7272c7ab796e57c37bf8d49bc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171af5bf93f548d3ece0d1c911df592309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415a3c00fec1850da7d6cb944516aa2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07865335271f918154c08b9b699e38ef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a59ef9bbe32b9e22ea09c46f555c6e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952920e8738556322eb065d0ebbbd73f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753f501582e41f4aad9d5d892a112b7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f5bd1eea12fb5d36178a96fa8a371315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efd3fc4b0f204f70b04fa9ce4d3087316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3274f4da1610bb59d62ddd1324c3445317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f6ff66b8e4f90ef7d5f985fc37a81318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081db296629d7fdcc33c39f06ce3d38319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f178eefedb49df22f5267227588f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f700198ef8d3de8b378523e5641a3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2bbb7b008b5ff342d76808507c257322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada88653af049ffb4cf34eb0ac2099d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1f9aad7b869b16dc0bde770dc597e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5a78973b2f19116190a566933f54b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02651d8de54e94baae9d03a0d2f087ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497a4892c34283b723c753dac926687327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf9b328ba7d34d509e0d381f9c028a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bb1c1373318f6ffb94ef64d96c97e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8964bdffdc0fefeb267bf1c699358be330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363f91a27c88240be6806d82f236a04331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665671876cdadc8e5ceefa58a8f9bb9b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713599f14574f4315e983485f7c052e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa10d40cad7f0321683ab46791665ee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427ab573541132dc3f54d676cee3d7e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134640612f84f3b26a2cbe34ef409bf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b65dbb526dfe8011b203201a81a29337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510eb8c42f7d12c2510e26b06c5127a4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a66633b28410bda6e8844e72da00e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd05f87854b165a3ffe96619f332405340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704944f5ebb94ac52865faa31e99a58341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9daf139e1eacd822cdac04c37a181bd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58e7234562725ed619816471e68e30343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d778b9ff7ce184e8af4f83f6c95f20344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf67d0759870cfe3415f0c35de2cc2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956445283cce52564bedbbe35bc2d74346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865df98bc302ce1ca6de428482b5e76347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a499702521429b1ea974ae499e937df348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df5a0c2aed7b08ab18971ddcd25be3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17aef8e81b516cc346ba74c204172f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0fbb9366cbc19c96fd05ac124ac9d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae970e4f4aecf2141749b603147661352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8720e8c599bb26f9feaf7d4d13c68353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d81de2c8a0d7d8aae8a739f8c83dd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abd98a2583f94efd1de8e0a2ffb510355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16588430f5244f5c4485c4b43794dcf5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c316f3a7f2f450393c51d4aa1c6c86357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9281d412b46ae1bf59d716cb304bb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67299da00f691ed0f7897a71917fab68359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb423b925d9f9adc547589727c79cea360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56f94635a8de64e8c0403655b9c5c6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12ee9aa79564f6bcab659e732c9fe8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83593cec1e4a3716486d9c461ad38fe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5d5a64141f13c30d9dd7e1019bc10364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41920cd616ce6b6dadc7222dd06cd43f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3015a12eb0010a304edab53c8b3f8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ff022cc5fd859ddc56570c58b6596367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9559e871521f0509c53caa59e4dc565368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582cc3f91bda29a389efd1093947ba02369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa715c59d06fc1fdff7a14a8b9eefe1a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b897c2980e341ad563aa9322f87fa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320703b2a8ca71c7a3d7795845c420b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a47cd22f44b284957a907b31f36d4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da384c5ffc89243731d50e2621c6e4f0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35d0a67f1215927ed715447f5021f5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61905db4e6978ad94324f6b0ba0ae1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2835736b4e984ebd9539376795681377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03811e8ccf28981faed1123652c0eab3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ab6ff0b48e05336d04d5ddab7e5fc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112eb5f4013bbc08f981369885a11b0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a08e55d4148e5ae0cdf032cc9f0d00381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d13b00658f9b9b014d44709308580382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91353b31f40782db8ad7b04f0f3a63383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806b3da326c34062252f10ce80c461f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c2065f44a1ddc867e3a70c14945b7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abd82bef06ab7d490151af36123d3d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1edbe960fed7ad03366bc1942e91c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ba4be181b87517843c8214e068149388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35c9f61cb03e2af7edf8c050c418c4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0ec14a583f027a2d67b47ae0b026e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a944a5be27e4dcc851173bce5f87e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c78e6ebac628e5a893eb0708f5e639392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbc5acd94ad235a2b2577fad240760393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979939555e492a7c6845107ff08a827394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9ff174a773254463bc173d93cdd52395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a27f82a3305bf7ffb8ef18cce632fb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590075d6ad5a2f4122002c273e70b03397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6435e50dd3658fc04e7394e0efd30398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed292eae9d75de2a58a5a8366c2868399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8b99e243349065ecce7314f69b3aa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d6a28690d77f4c9c9448ec36743e0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e46bb32ba0101271bf83261a3eba3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e3bb86597f2c1176fd105ca9b71a8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d6500282fbc7d6a6f1a690e3b1c3e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c758de572d75626c740e8b72590e93405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7fe2b65c6cc4a1cdee999b1513dac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58f09d55b109ae49b6b7fa6bff154f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcf3c9b4862d5c2fad6c813aa463ac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84d85daa5f9b557390eec5fa53e41d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486e84babdef27c65900ced2d9fe53e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c84586fd185b9df900022cd318ead411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a64db08119424c4ee3fe91a88ce3d3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09deddeb1b8429ca7ba854ef440b293413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734cade1b5a50cd9029f49f3ac736736414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82335bb590ee5e058f6d6fd08b2091415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7196af0077ab078704874b43825396d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c98163a48164df368aab9748f07fe6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d6a35f03200bcea8d74094636fa8b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27435472da2e825f86d9c454e81983c6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52488e50809233679e977ab120225f1c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032f116877e60300a7f8dc62c0cdf3d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63131966bb9eb89065e164b00523a3e6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b79552e4079086f524e5c08a744949423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c84ea54758f3cdd4c150b38e0508d7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1f3f8e559c92b08db241dd3032949425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a247783be8e7f177fa18dea520de752426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1221630ddbc19368f199d8126eb0905427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfbf6ddfb8529b8946765bd8ff58e6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112085a84e7d78c938264a2458d45e39429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6bfd9366c418130c258752a37e7c5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233aa8894ce2c12be887d9d452c7306431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652949f568f708cceb930be54d04bcc6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffcfc29f4d15aca65425f300bb96e2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a52be392ddec77989b317e90448d4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0687e33c8816107513b3adb7bb70571435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604135b7990c69b472b97b1ee18e7b85436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada12bf31bcd78dd2d44a03e0ad8a81e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b9ce0675105ef4df1387d3b5748c5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c4f6c83f06527b1c41f35a25ed7f3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede7ffb87a6e2081996fc0130021657440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9967c8f5b814d80a3d32b05301deab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e2c5684065a3b8dc22fd81c63c5c0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac870ed622d9fafc34f04c112a783fa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1308d239214dc77841c13b157168a1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd7ffe103de32c7c246fa1d4cc1f6b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741348a1f247d3e4f2798d445aa6cde446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25b106ff27cc4dd1874a9a5ed9061e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed096a16e3c6ce10d04111fa2797c0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fc57f0b82ee75961d4c4ae3368689449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71745d75109e0e4083b145dc477e8c4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cebf14920ecb9acadc293b30ac8f9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6549d99532d9bb8b000ee8eca9757c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72f27c40cedc07a5f22667d9264407453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df116f663ad55872f9c31e7e42842688454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a28a1e0026b2788077efed084f76d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c84b3fd21f448d6151833b60c45d39456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56312aa7a003dfcbfcab11fc03720e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75766b1476583ebe84d13980cdeb639f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686e7f08bc3bfc025b1baa64b23c72c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765cf0a142be4fdc914f35d0cd9466d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74905507ac0a68aa3e4c019b48491e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f33af359758f2602cd425780af191462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4856b1d523a89551676ab5ed75f895b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50666484373da93e7c425468cc3bb9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8a6658d1ac1b1dd0461119bcfbb33465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb630cf4ffa2f36159abe3172f70e73466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fd368c58679d9b9e74c06b60565b1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a0aaecf7eac9f4b69b1311f78792f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24636a7d6805b1b446bcd94274d3628f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce6716df1757317f22605319b0c17a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12136225a968d4d88ebb170603e7f8b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b071bdb631baf2f618828dbc1bb1f1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b2136e6286f524f15c10d2dbb7f98473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565e7f423bd0ee6ad0f322c8f96f581474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cee133f425281bba20810707711ff7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c7feb6fbb9dadd2893bfe8f6b9c06476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb72c989dc450f90df3419a817bb362477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3e16b98822bacb33ce08a8b5c76f5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b7c5ad035a4ae9ec563c43bc2cc6f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25930c825e7a81a7b439651d68d2a993480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687ce70c781d2753410b1c5e387c7b5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbbb516ead60ca5f855f9741d747ab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161adb32078a0a642a2fcabead32f0f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ce6f766e829a72b4de3280897d93e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9604d782d7ee13828b78cf29e0804fb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be667d78944d77d35b77cfdba6e1b2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f74d0c398831477148d8d7599fe9a7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840befda41b5360033bc355172ff85c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e1e0a0fb19b3c347e342f64ce3967489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31608fdb74d6bdb62a85472bc05dbcc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63a93575d13323b518fa4f22b77e262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc861a36fe57728c1aaac28adfc6de5b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3884bf55f233e4f7cfd48e7855a184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd82fb2008ed88a0ff026e789894455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45533b354c3f33197274a5cbc5eab62b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cf6937376ff4ef946263d52f773007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede5e2f7f9ca568aabb0618f1c02c8d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240ed596a3fefdca154c54db0d759a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1eac1d9732721543f02a8ed67ceaa410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c53cac42cfdc27b44e60aaf571efb611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7f374542fbb99bc54ac1c7b12fefd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85880521fa214cd45380e21d3e4df413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d41f2ebea827b363db8fa89385ded14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f88100bd517298f2de01c7a71ecdd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a332d19ce199441c6ae3798aee17d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37d392a2d6b1dc6b9b8363480ce62d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1189634ef5caeaa3e6d9b4a456809618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb28b7f9aa66a9a9b4eb819fe9191919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7c813ec544b0caac336ba897bd13f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32329b1192b4b99fd3bd18fc9472fd2c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f60e97aaef5c92d696b42fc833af122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e481e15f3b6b81360d19d65f5fc491a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed5f499c1dd84e0c279b8ab29e985124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98f353f83d8d1e24c8fa7a6cb05bef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a8eccca835cb192fc505639a0bdd726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78567a0235c3e67bbb141fa1a7d5ff927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3354c3c8eb6b64534fdaa700f72edc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3883062ed65cddb4d97fcc6556b195929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de038a1f0ecb216e52cf64208e434030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c74e8bcbb382c43cc86f48bb8505231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568fa174c2b5ffdd082afad2ee65ec432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d58f053d0d4f2902bde898edec4ae233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479397840f85abd5a2c0d94eff54200334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89378a42c0068f608d7092d5932d9cfc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46ddc66663d4c2efa3ab8576a6dd8536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd3997521594314620ba24b001a6ab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174080ee2a24a581eb9508c8b3a64d5538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d57a707d2c2786e85328423c3225a539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72920ba4d47393b608c11ad3a41bad640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c00e60af15e34dc4fe9ddbf63ce7141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b2a86fc3c72dd0aa881e09eb9ed2842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590115ce0fcbc3908a27acdd27877d0643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d2169a7bd4512acb6091b851cd84244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab272ce232d9ee6270da071a8d954c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284366fb6d286c30ea553f5eb3cce6a646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f57f4af9b62679e895b56e66eeac6347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00591c18a8ec1556c4ba2afc0453ed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83259a44e71addcfd3e970af9e24c5ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22accd80e81efedb9d6f6a5040abcade50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bd5a6dddd137d9feb3cc8c1c975eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2870bdae3f788211c19f4a6d3978052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f0f43e548538d393281637b3b752353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0d84a388ac8b4ca705ae950446c0154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6061d873cd0ed392f5ee0a46bbd00ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f41d36ed3221e9adc755a1924be0f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df34698eb5e20310783bf1f5e23676657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12db7711e3473b49bef8ef0de5166658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364ae8565373f11ea23997cefbb4c7359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5b5ebd5a44a66e76221eddb57c92d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0070d437fa7bc52d4e871388cabb2361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6d3f73e01ec58051acffa2141561962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5f0b7e05ea9135dfbdf4503322ca963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb732917ced20abfc65720e507faca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b303e25bb2bc19ce5657694ab1c316a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df843bc626651d35c97c9d28c17dcae166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4da4c1bc71c2a7da8d6cd5533c83a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788215cb7b0830bc4df854fee4372f6568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae1791cd553b24642813282957448769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cbaf134c9eacf5830cc30e355acc970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e7962a8b2bc43623d97cb4b577f2c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc9d055b2a2c884e754f1fb335a0bb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd2946209498d3bb678ab47397bca173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cb302c3936bd1b5b5d11b9cbb9de574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd24953bbaf7c8f2b6adf3f82355f4075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609306a49cfa9302b50243bb57a3baf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef2c49b4202850da0e7230022b117877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61463dd7c9c9aa9bc7e68b33df9e573278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfab61304c850adcc9e53909f9bce1879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93a6d3d9a4d9afd54e470a3212c5bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17170b719f943c66b09cfd632d2d9281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebcb407d214137fe28a499b96612a882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1481cc699f4261dd0ee85d80942f5183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab9bb8e3893b6bf5e6cf6475dc8c6d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bfdfbaa8577e67e93bcc7d64048c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255444941fd54fe8b8108b5aafac533186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586903e7086a7487bf633202165745e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305584babd602cf4388566c2a70f290488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3295f553a340230b1c5f0d505381d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdd91f36a4bd3bdb7ec7d10324c46790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778ae44400b0e00ea11ecdd2df33a6c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220878431b86fadbabb6d5e61416d2aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86d47ed84297a1026f011e1a4a59f693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac972d8734641e01b4342104e180ae394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666c26720c9921cb6b4ab926bac90b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65162f81eb3b5c5b9d02d687d4ffc50096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7a911e8b21177d3d1e5bd09c8fa2497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68540cd838999c45610595f72689df198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d43a5798cbc06fb4dade616b9304499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c885e78ee15a6f068dea1b5378db9e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878e99210ae84f2288982b31a0201ab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87aaadff680de5b381c95174d78e6f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6127628bfac68f3d099633955e4b834103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b49a4119d4739729a0ae2c26bc449104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545ce34bb83f7fdc579beca7f6eb0a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89090e68622ff21ab4967568c6137f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17a6058a844ecdcb7121d667476e38107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aafbe50a69687c8953aabf0e701c7d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8cd837bf05d6de04586034d5c930d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d787e38df946d40a4891402a54ddd2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d64d354fb4576e3e98786ea8b7119111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76b69c2244dd027442421d9b1fddda112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619e41748863ae8a0af33eb5a7aff3b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853dcc23d5d2eff9b5c91317a88923a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225f996ae20481024ae584866cad2df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47ef059abe1848398bfb272bd2e15b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88273eb4619e64256d1d5cf679c46c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d322bcd138cc1276937bb2cd07b64a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058e954f258417bcb69d92b9579ab7a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6db721c5111233422c6c278d700a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b59ef746e8320f4135cc917c2ab202121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5612c3fa1d5620934e190bc241cf4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3c587fad0c9643f902597b18d6f38123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e44bcd5b86122309c0ec2603fbf6b6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a0738c7f5958425e8c927e611f2bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4168b10c785425e667c7e6b0d60b8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423e94d13c4fc30e4f5f4777ed2b73d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154a27bfc133ef29748061a1d42d979128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c58d3257891a042d0566bc50df9bc9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988a682d6bbb6c8bf0d2c86a978c43f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6870c5f033d45c995b601afca8c8a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221762a6cc5331a3d56dc93437f7a0d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1446cc93a2cbbad47b1b873081472c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c21ab5a21f7b79dcf7608b69a9b2f1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fe6b5eb7ca8d9e51eabbf505d6e7b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103229d367539561e7a98c5e0884c4ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71018e237dea82d87b3fbb66bd0d7279137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0cb92defbb08dc7d5b2ee634bcc57138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c9b61a615f201a3450c5521ddea45139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bbc67dda6565f99a601417049b565140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd2aa47d230ded1d91d688490ca9bb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fac64349dd26a8450219c81cd3f3bd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc6cd9754ceb5791d8d97a5164d0f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f9e96065d18cc7de591556028c9a3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bb6aff4954de71731354a842f6cd8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f87a2dab55d49f8d7a867693e78a5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40d9a6441c1b59df11a83f83719d3e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28efbb01add84815fcf3171728fde7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869941d73cca12f119259b9b166ca3f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f380aea896150119b301bfbb54f1d71150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179140acf204efdca779ecc41ae23bb9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86dea3ce5c5531178fc5ff768b8f84152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59801192b2c2cc68c7311f26d94508c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28835e98d58d34811183a949a93d1c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fa4c6fb902a3c6e34394d837926da155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90227b9db03aa727c3008ab6d8c9f9d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233ab23f639db09ac72d5752f1f353f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a1791ce776685d24b8550073b2dc6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a80ee5d71f4297326150583e610d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bea64021c5a8ce978692dabc9aced6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4722556a65f28538209f7ab03125bdf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7248795e652577e1fad41fd8f70e4d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f89bb71427f326a817c62afd33fc03163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a43bb2fddd90b588e0af5146d7909b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee440650e567d24ddef7c3c20e0cb93165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac910aba5984902749def3f09b8022166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faacde917814ab35e97bd45cad14686167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce070a58bb5a62f9694de8af35c6291168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5001a6142c7e8f25d149a94af634171169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4af462ebbd3a14b1b102610cfd2de170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee54aeb3937b71a300137c6bb8b03e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0acc821b7ff3594c2401307e2cbe9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1291814fa2a33a07b67e5a4968b76173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cffe94a70bbcbd6e4af8069d6ee24174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978962785e1d3d6cc81290cb5cf306b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bec0aac3098cb897fe12dcf3602efa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1816a78930cb84b6c5d451d848c5a3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b5f936cc6a756e787b63d37351495178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff130c0a014fcf2b050a230e529ee636179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e614d1bca5cd1dad49852ff9808781180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc373215bf83248c6dd5a7c4314ca3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec0a04f53c39093f61edd5be467c70182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090d04792fb585afbefe036dd7242c4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220027ca0e6439f4e04557c3992f37d2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c690d2ac6de993a5ccf4a97272356185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc8d4c265a9269f389e8a671dc8c2d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ad76bc3ae85dfdf2ea14c37e165a7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde3a435a73abbb141301224a8b9421188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b14c3f81f9bf8a8bb97bc5bb04b19189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a91c5a047a5ba837ae6cdac1b2a1f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0c8b851b4d66e8874ee85a4a5025a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35946aa7a9cf7c24cfd925311589807d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77133c00aad3b89dfe31cd2da8d3ff73193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8981b0560d186482155aad4df2c4c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba63c17c8e925d3aad23506eb9d250195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ced2933383f6aed0784d6899a26e3d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e37ab7fca024cfb1107ccde32a9d7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b538b520fd988139f80abdfb4eeec47198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25ab0b0cd59e0ccd91a591d5e32ce5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5e9498df7bd6111f367806a91e4d4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2691e8ae90e96ba05b969ba32218c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5f428b01af73bf757aff5f69b0b38202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e70f41f08cbdf4721337f8fb33f79203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c31ef2e5d9b09b1aad6fdd59f32be204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9d03366170c9f3b6b199c1a329e71205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c0bfb07c5485af59a796c3bb0f804206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129801841f20ca21e9e69d83447cf70207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2b9e6201f2a425d417a9180d778c3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45778588c15181cbe66fc8b5cc419a34209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c53ae2d55a12dec7e750b05c004cf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264551d493234689f48f903d74462e87211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c6479eb13f7c602c0e2fa3297914a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf315b863c45e1aac8d0cb5fa435ae4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0187416739b2328d1646cd1523b7f0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef488e3b321224e546b7b6bfc85a03be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee027e6c63f349497ee413bcaabb540216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614d588138caf9890db313b4c8a2951217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356d9b888f31d2add639b2380e77f88218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cd8e81c704928b47bb0e4bcf3a118219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96f21dd190e500b7c5a4972cb6b23c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d773de95c0f3134141a213a10ffbf39221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450df37094fe0ec733e2db55e8d3c42d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0111447b4842b48820a7c207872dc7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f1af9863c4f497dfcbd2f22c39c97224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972c7f7c7cadd6d057614ce2b2ebd3b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7d769f0e2ffa2ab9427c8d67c5da6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d320223d02bed6287dffe455c4e26227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6a2673fd64f3463f11eb5b993b3c6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed996ccdf0a83f79af5f7aa3e53741229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c881b87d5766e4324b8972700cf51230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc40d31d077e2c1ff154f9ddbe4b8b1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9bb47e3cb9e01fd0e9a405218fe8d7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb34704fbb6823735e17413df89788233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527294427511c8f3149fa666d5ac21f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2d1975e5fca1a9b414abf5c0180f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cefed8abf3edcff9be2ea5ee63bf0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df0c76e6266de863d9640945396986237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d4de64805dfb744f4612f67e57e15238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b449d333327746c0a1b36e8448ad65239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935a70764587fc9765b5cb7831d56f9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de5ce94f57ef52d0bd4ad0350b5bc1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c66d768b95c5dc094595996aedd5c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb51ebadd325603a22aa7ae9891b5b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c18e6586beba2434f5787dacb9a8e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a768219dc1d57d48a840a30ae3c5b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ad5881f0cab4242bbe910fea5a290246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d40c03a9792628c9a0a57fb8ccbf3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932424bc96bdb211ecf129c2e62fc4b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f93a97c2c47f8c371656808631e988249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bffac695eba9f9b666611d2873c3f9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce751e1f4a5531361e2af74a45f4e26f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1762dbaa6243c65451006a158349be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5740bab198f1afee5578f9becb723253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2992e28b77ea00fe8f5d9900db0ed2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0a33e9d18de4a318d123929dea858255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49142e8068c9375bd1f50254a62afa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f26713360bf725ecdeea7b9b9f0c67257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143229f7306955920c57639af90760c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063c93facc55068805f4c0e26b4ef5a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b194553b3e2027ede7ef2b79318f442260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199ae4bd3b46672ff7c91e03f5a138b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5c2bb0c6734b1934393e20b1881da262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96992d896ce9d0812e3fe88c89293b7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98d158b56f73ddeec13be4e6062307264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ef6553aaba8a22c45cdfc1e6ee2c8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1e0691f0f4143df82a8d2a65bb49b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadcd960fb54465729738790a91cf16267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af224075a9537e52f6a96a50342cc2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004b34f29db1f76690a63873473c53f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67ab9e6219cecb00c5f75f869d4b4e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c141f0b3fd686732d601f1ba546c2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064879cd1dcaac140c754d142e3cdb1e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74546880b90cb4b2708d4823e09c58273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da947765479a375cade7f67ea18be583274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6a5a7d4a8e7fa5b76385768d48a63275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba973d92620f3da0a263e305ebcbe157276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd81740e5cdb1cd937f2ce7cffd20b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63215fcc372b110af997e42d307354e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14239f06d31090b7f917cd693d016d3d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875ad75acef3527938945eb872a7cdd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753f23a2bc93f3f80dfebc530028489281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e17a961e07d4e8e9c1dea5bf163a52282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e1b8ff4c8c48a807f1d61a183b7e6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f04088721a50ec2438c78ddd05a2b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59093ea8fc682a08ab5f0a2da591883c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da093e0f8742e7496d8a4cf73622fbe9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6fa6e8642f911fe955ba9c74677f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558620559b9840d0bfa8a4f58e2e1188288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3678185588ea11b4a6a8ad1f36fd767289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc72806821c2862e18e8a76785d96d6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61383b48b9506d78a791c5a6a1a7a99b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ca11dfe9f97e9cd00a60ba2ef7ea9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9d629193bf63190429cb1538ba953293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24329ffccfd94c6a435b441220b91f8b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddd3ba0cc03059d5a9647c245e309f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842aed23a85b2a400a2351457607ce1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034d80fb1feb52452dc593167091567297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8947a37fa8e8f951fd13933c5b6eb83298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f104da9f00de3b412e6d6b6f6009975299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb97e99b62d99bbe855230d6c167f53300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317e0e65f2197f3d976f3aaec747781301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980327ab9f62222920d2397e96559a94302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9c12fa8908fa0077e2e12e914d2dd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d33a1820075d6854a4c1688c28908d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87788d19d3ec4008cd6a6ecc8d3cc23d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b67b05d97cad1df4fb11d2f877179a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194ae396599f0c058d56b8db7065467307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d730fca69e52bf12c3ab3b8bece00308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519fc4a9a330a868de6f442a7df88ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30888d2c68c5a503707816437b50c150310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28292ebb819f5269da16bd34885185311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aae115e1d0dcd1cfb405f0950b0d0b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82799fd9017da1bee8631907160bce98313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef77e7c1c7dde88484692a94048361314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39a032ee81e1aa6ad7edb70aeded3a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76d7dea2b5109446bf1aabbc64f1f0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10eab26e53807b0be1f45a78f63bc96317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83953ec56b4b9df0c35f35aeee89a0f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1942e51d652f022a9865a8e0f99e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b561a9c6078f4a9713b63d2452b937320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be842547a8f4c6e469176ba708b60336321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5118a1332c6af64051fb701790f2055322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa9934a3e09109a1bdd24d48e09388323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4588d0cd6d485c386469aa1e813e75324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60b2a994cd01600c85f88439335966325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bc0cc9b33fcb43eabdb29cb929b11326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1930e56afea151661485a2bc4686809327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bcd888ff51dd99be2c47f79f7f6cf8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6df5fca1fd5f9282723ca6d19f478329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc93dc35421259c4367adbdf3e11274330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38915f7a47c27febaffafa7d7e9c8bb7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c098d82fa191cdf09a70dbb5c72d15332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc25c21f5744e8ebd16aa6a6c7cfd81333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162dbe6680305b0acd4df230835fe7a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d1e82eebd34c2476d6fb121cd5521335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d1f817868f296c17dc02e0389d4d2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5056553d40fb69235c9f3a929a68fd0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29023c88daf1531c2f7e05d14501e642338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066a62e88544530e80e85b9cc634d1c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289211d791a6228eec417c62335434dc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220278798aa3b72273ee6e38075a7af341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b178112c660123af996c9b86bc3707b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647a44efab1d9ec48928f5cdd328ae9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699d1b94cbc00a06b480c86fa42e19e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96181e09dbc3e9dbe29e063e9984d079345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5af0b432c2a6cf65a6fccfb1c17c90346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d39e2dda2fe0b125c6eff9dc3c770a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a4be1111b22cf821c269666c95d39348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884519c25b8bcd0337ef826c66cd5f9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e8e905022c283c006fd7398ddff13350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaff8dea9ca780f2eb85438560d1895351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc9b12dd046ba3a06a70715534b40b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1af32b880ae576dacb8d23f57922e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c16d856d08ddad5b3430721e8f8ff9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58d0f3d95f7c85e986e4e1929ca612355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca85ddcca5335c174408427776a5297356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576a7699df9279a243b263b05c8be7c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0849dd2e5f06ac3e79407f84dfa4d4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4bd97d305ee64c6f23741e7fafda3d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d565c1a5b06ecafdfd487ac7fee47f8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7096d821136ead494c8352a6d8a29d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11467a30e83a0d80d846967bc8daae362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ed6c5b9ed77e9cbadcc13d33a291a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad788257db78a7cc7b4bb1101c0714364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d293706073425f17c7c51803c2a1f0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b09ed4df605ce168bde7474314311366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bcf03fb416bf7ff28b13f28f2e3bc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2495f324ceea7a9a1fcac8c54ab16b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c6c30d9f81178b331bec2861764f9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8215cf7182b808936af0cc741af260c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93c5442ea187987a0076a8e11e47d8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5cf30d8dc8135fb211ff440081336372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8176bb58f8bf32a6b7142c78752bd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465057524acccb4a419a3d7f55f11913374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed6e0ba17cb7a866fb049ad58de474375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4a511ebeb4ad8a9e0c9fcead27a36376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d5c27d0914c7d587d544eac397292377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7f1968fb00dd784ac7676e60adce1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc86e08eb2dd26f902c5cda289599e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfc2f9fc12815622465908fb756878380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f712886abb6855aaa9931b2c5d9c15e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3b1e6badad67bf2078bf694214cca382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5445c4e7e791b98e0c7fed9dc8a4bea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c198e1e109536cc975f7fa6641ba8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f13a0841245f269184c356f58214c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd0980d18c06c47671b55fef0c81a7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43402f8b805b606f52b732e72e737c35387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34b273c644b65b9ec40ff7572acbb3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7761e7cc97be95f84641f3649cab749389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948cc8dbeae64dc9199e439680f3cb2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cf46d9b18db210620dd8d3c2aba7d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704d9cddfad00c4f348facf04001a4d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b699376ee2056c211a5661233fe92393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41533ef17f59145589b2d2a69eaf5f60394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c148b962d0cfef17a287471b47284395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84287c8e4f9524fc2d42ffd9cc61341396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df20b1a3ee191eb56cb5fd84d40290397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7efea6e0a701141b3b15c473ac185c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453dcbce425ca3e316346dde177acf0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ce7883d5a58e6c68c0e7d2f91d592400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805c880f15c862d6f855b5054cec13b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cb90e2cadad69097205c0f2eb00b3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3df95e57df1beef9587c0ceec011b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa889373514734e99b4a7db0bc3154404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54049ff9347850efb84be9e685aaeba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40453ed33dbc3f6b39e2650076c1708c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3566f9a9227563cf6a9f983ca104ac0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973d3b47ea29e219e084b2e6abe7ab4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8ed4376ad2f63b7fe09708d9e6b13409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c216e3003ac8425c16c1d5be204e661410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f80c1e54e54ce10c6126660331510a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fed888544814f6e6804e8a82602f1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc6aacd955d98608c3d76e04fb61b7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a739198285b25c40cd5d371ca561510414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8ace912db2c254f1dcd950b8afea8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800257993a3f77031aa9fb3c677264b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae573cad4f591c58b0f2508cb09aac35417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b934561cbee70f07fd928c94c52792418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e53d0701b18008fcbadb6638670336419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6687fe3c475f2ecd8fcc91af27a608420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481a55a3b83e66e61d45a480dfcf834421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e230678161d7476d15291125e42ba2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186c5b57540778e580015da46399c3c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0097de2cae822357240532ca40e8ccc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87947cc17bacdac55125687d5fedac8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c146c70582e6fd73737b463f83c009426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cf0ff35a0fdc53fb5241a31776bb1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a44e2fea8ad66bc87e6db1eb5bebaa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546da3b660fa3f864d51d236ee3dd9bd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630eec5401bedecd4a9c27658022bfd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ff6ec946ce692b6e595f2bd787d31431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956198289d6f2a53304ae5d7bd5eea5f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cd98ad8c220683674824fd7c58d57433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c54b5449de945f3715700d7de26966434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc62d9e6477f3f84dc82ec058bc1d2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e436eb942742c9a3ec5ace544aab46a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23630897ed366039b1e4c15c1831077a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014dbbfe5d0306483c40cc953f90d78438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8832709085dd1ae653ddc2e58654f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0aa8a6ec49053327e725d727bb6f27440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01421a84c0970a69fed61db67e5fad93441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e84553ed1a4b3b5eab810e42b1dee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd051be65f7ba64d02c73c50bb09512443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883f4b903bafc2cef5f1d9eac417e20444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8518ee117fe72fece635be9ac21be33445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377bf793bdc0266a12ccd78416b4a08446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42af638499475116e121d85a6604ddf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f28c4b6b2c2d67d505a31ec99f5a1a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b0177c3b469cc4536d83aeb437217449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb956a3eef2b91f951953b50f63616e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bd8cf7331546305bae4e93eecf600451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175b2d0e1afb09b7a4f6246af4b4b18452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3783ec93d5aa3896c11b2bfce73bdb0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f875c6b1510f5bf25b41cb97e6ea20454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ced71a7e2a5b05f9cebf5ba7136487455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4546acb2e1c597a87f1d48e45f8266456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524e30097b04635fd47f27a3fa36a6b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d21b9a0b99471f5e32b63224f3705458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5222d52fd920762b9f8c866cb1ced4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f22a30f7140bcb407946ac4b644f4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f309cb71967e95c01462fb4dfced7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14315dcf3c1f801282c727a927fd2ac8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf28f5561a11446f2f5bafe06677e33463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e516caf8b51c2f66bdcf5aa9722b80464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890451e2c5ee4218be8444fc97689820465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a038a177be84ea3e29a8fa05d18c1a5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a55e5fefb07a369ae93d205264e7a1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba9833c07f9cfdc1e6f15e5af266e4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8870fd35fe6deb84754d7c17f34abb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fab316da09713a6eecc6d761c0e8d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc05bfefb71ba5e3ceab73c0aacd481471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92115c997edb66b45aed0755ad6cfff5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abe0b7d423a6390e15fd3bcbce55a7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb475d5ebf339a0894aef36dd98cfaba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2c64d0f5c1bf06014d4123fe65238475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecc0b0351128a924cf21e7368ffcc2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de5a43d6ee278d7ff927098a0bee28477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>