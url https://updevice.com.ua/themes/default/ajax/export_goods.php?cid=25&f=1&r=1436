--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,53 +1165,50 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
@@ -1252,89 +1222,71 @@
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
     <t>000009336</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000009434</t>
-[...7 lines deleted...]
-  <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1688,68 +1637,50 @@
     <t>000011661</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-silky-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
@@ -2089,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc464d6c57448a2b8a1e09d14ddb0bc51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f09b57e7f9aef860a026189ac7f07f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25e38072824516481d417eb4d9b19e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ced0777b6a1ee420e39f32a90bd4dc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b8f28507da223dc741407df47dec45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80614a426922c43bd1a38d00525f2b5d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d07d122ecded7134f17a943b06a0a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca106300de4ccec62bb802cf1ee5088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8df0e5f5024f3114b76fe5b0a82b5a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a661b5323f6359ba7f582e3b5c17f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c38801065bf99f36b8296d18a27a3c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636774545be0b572229a07dcb46b4fc312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af97e25792613d1e6b8164b4380a89b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809b15c55746d8c49e5e6d972aacfa614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a991ca9d2a14678f71af2f29ed1c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a13f4dd84a289fd8156146dd6252a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9a9cc7df4bd5af0ad069cbe8f49b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724e034cae0c5d781115d71f721e27918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb0dce44afdd6aadbc68e2271cc66519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b046603158c7224e3709b8b0e34a25820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b367fcf2fbb1ab5077a79a267034d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df83feacb5ff8434242c14ee06722dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d7e1548fdde740114e08da9211de123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35654fc1b69848bb4e4493b4ceefa7cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fd07b9404b5a645fb9913e20692e325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9c31ace27682541ac800b4cff218726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080157278577b990ef497aeaf13d3bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fe90e255e295615c5c618ed40ec8428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6977ba5a16ee12f1864d48ede23683a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d36b4c1b11d66fca3f8e45ff1fc2630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d405b20596b28e3ae1b9e332cd8dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3eabce112fdc07440350d7f3ff0f3832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952259e7cfb4dc84cb9ca3077afafbb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165a44f2483021c5e72be157661905234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39fae9c8edfe36fb254f26e014118135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57402f0ce28ac3993739fd3183132ee636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f142d2090c212491995ac47e97bf237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ff0260e858668b9dcb0b9d3c73abf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5ee0335892882c2a557a39cba829e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240855a733362ff9f91afd3bb1f04e3d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139d52495bc354fc45a38abcf71618541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4262c49d6e2e71ac80b00dde6f44a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8afd4dc2f7af283127afeeb7f37fb443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f10cd13ae909a58eb89e2f8ce99bc244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1003330d423000ffe7981482d041645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43bfadb72e34baa9c15fd4c9f3601046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcaea6fae9df66ee4bfaa37918ddb2f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1b464a2613b2e2bc2482334f1421f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0860174b842eee64ba0ba1ac6ac7649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c76ec4a7868183b299eda4b30910cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644b2f2b66833e8b07697ff163fab0751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2dc120db42883aa14655beb6d7dd552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8f41596a90c2e8c69a4519d859b8f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b83d219f87bf1211058d455eefb5654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fae3574d6e62bae1dfd728088a278655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e48c08b67dad0176d9f5ce59d941cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa326e31ccce1e47d633e18161858d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe94bae37b86948573c59b764175aca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b74e3c1e1c3bf3fe5c124b8c3a117359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f392593a305605e1b6909059a374eb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee80ac71766d4e3e6a47d7c655e8bbd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93704235493d51461310cfdf3fa3fb4f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ebd69c0e19d43db6ccbb39154add063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b014bff2489267f7f745ceb5e6e9e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671fe27b7e5fa4ebe628b092ff97df965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7978e5128cb317bf9ec8ec47ae6c93966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a68436ceaacba1553d5f7c5daa5ae967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5cb724a87b9d50c8a3c4da92b4a8f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362432d9a0b0430ff8a5e37cf64251bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc380b31667d23bf00119245ced8c8370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59f2040bd408d887d819b0613841ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de765b8d8f6d83b38266fdab73da7072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4d33f04fc4a71963b63f8dde2388d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3382c0f0ffeb257ddc70e6f62fb06a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6919264f488efb489a01635aa8bad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff437415309b662e023f31379c16ab8376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff07b946de7f1328a8e95e957956ca677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f4328f2a7c87b9aae61d261a90c8d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f36026a5b280815f7b0180220d9fee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a896102bb10cd72edb416c1e30c5f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3376a2f45f6d6d8a52c1b6c68d944b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12a079ad256b91067383909178579782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61debe8a015d2693b5cb43c340f3cd3e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08032fd527539c57690774f9aea1131684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e737dd90baffafe8f2f0684753568185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ac4d1c7c460b2451acefbf6534d3b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed57867f46db687f203e5d54ded2f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefee3c50c907a658d80302d98fdf9f488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fb05b85933e266fed7277923b562889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44f879c36e092bea6735b14ba30d5d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e342358c369eee013a41f425932a7d491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b14c494885d34d632f69d667c164b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b5f0266fb49937bcc71449f7a451593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f2fc6e363692cfb3b137d680888db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce54bbb0ff48d50764853c603ea38c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6aa8caa99d19cde7885713a0a4f3096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e4b338d373f592ff406ad32b75a0197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e711293b2a6e93f60715f20301537c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282e5e5caceb53550a6ecc9ad3ee91399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672bccffebc8cd6025f74f383cf933a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46dc2ccfc5cebbfbac69c48bb5cabe9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bb517dfb0e4201e84f2792137fc0e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef70e364f77c5a790f6202668b10273103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879b1feb52eaa9f40f54ba868ca9a49104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd32050e19c69639e5c82364e97eb8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499d1c026418b7a20d41512af30718e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6cecce49711d6d7cda0a0f8f24a7e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab0419d005fea321e8df20d45fb842108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ee68f3ab522a16004e190ed63cc36109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57747a839cc5cbdc47e7c4f87219018110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0f6096dd5c0aa2aa48fc63d563839111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c11e588ed9e05b2859c4d890fe796112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99134a9d1cbd2bd2b67cc519a818c53e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c8269994549f791bdd6569a74efcb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6efba31f0ad620687e71fa2031a50115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce424395fd66416b43c4ca64a187160116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45fb545fa4480cf50fc14b604c1177117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c37b5fd8acabcc0de0f0615170f95118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8436caccb9417e9d5f670b6b18381f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db10ab424cedaf232556709024e348e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c828f198be75814436ee7dc5047ea9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a61ab31930e35f23971b7a7f823d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd3f700c9d845ad218a942fdada4c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46e358fa4b0122a9f8f49a16196274124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ea31b57e7c6a0ac97affc9c79aefe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e2e3d6748854322b2848ea0957ded126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87159b60c3578ce8939f71fc75b27d55127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6e4ecb2347c1de417eb307558a6dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e5c0d19619c6312bf9de5bcfe3c97129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84349ca387c0a6da82afdf69afd302db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc105bfcedbe95d2f31f9461a27996ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a8868155f70541205457999eedbab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98ac860a28aeeccb3f8eaa149d1791133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c67bb2c7f8b8f2eedc47e9392c1591134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178eaa1d0dd91eb3910eb5667f59df4b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a3176ce07b2cf071e70e14ebc7ddc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3aade8e50ef6aa1c946a70ebae0378137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd1a9a1c62a21c4051b763a81de5d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cf74c9e49410a70e475d05203fb11139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc16645cb1b3355b7a40ecf0f1bdc2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865f72aafc915b60f82aa4e8138dfb1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac121686d32c1c86d525732448edcf68142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bf22ad48aa93cbf6219984a91d593143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a97bdd8dd3ba207e6ba0eddd6e700a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e701310164630e20c7033ab59da16145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a60de723987d82dcc233b115792ca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31814dbf699d0a77ef649f2e95cea358147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29946da52146bb0735652e2bfe87b062148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10975ef5339bd3b7f0e209bb7fdc6a8a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348cf42e839a4dc5b428ea840e30e535150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90161e8e1fa8f0fa8725ff479dd70d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfca98bac555039d4b3147d23be3c4b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c79c6b4d78bdd5f84616c05382974b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53cfaaeade2a0a4d3e67dcd0d5fa82154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5720acbd280fa2b65a63c4710ddcc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31372e17d019dc4078fa52bf068ff3b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693744555c31f6612cce3aa514bc314157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa9a0d82c20d29504ae520b91ec9eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931a81ea4d62df92fe9aff5e1e9e7db159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a0d25a399fd3e4713915b3b06cccf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808a8800c289f88f29b778c033de6d9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4362565e169d3de73132512e22c2493162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eefc2fe816bb04db11df26c4311aa8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76048a7e57e3b47a3e9e6db103a73a9a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac76c4b27d222d95ff03300647a6bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e7b37d418ef3f14a1c1a699fba537166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a4d55eb64ab4d381246d9a08841c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e73806e290885ca5468b6664f5d18168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece462cc7d39fcb8c5935da0bcc23466169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cd1f3c54b95e1672e13f7c3f5b5d8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63482a003a502154aff46071ed530a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afba7bebb3e317ce47945942c1ead2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecbe24df4e744a299d7d3f99a76584173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00d1224396b9c59e6628c4b6176326174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8dad7105e5834f9178f8664e096742175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e79cd86f6f6845e137f3706761345176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d42a94812efd147cd97359050194f8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2dafc4c48f445cce9d1ea03ed93ce0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f871a59d466ad46fcd5431d3cb4348f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556bc3f1558b077ac6b2aa8e308b1173180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203d1b010434d0a83dff020576c5975181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689f0441b3e4dabad9ecfbd00f87a5c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314347e3bed00bd51c56ed3b2d56151b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b75a7545c0eb069a95dd71ba9cf2d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae4576bf62678c112ef06e8eb1184e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab648ad4977bc0acb79c4557726475186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc40d71c8a6a17ea9534baabb6811c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae40df24727ecf187ff083d80fa3528188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc093c1f8623064bafa52d13f0336a13189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5c01f9faf03b002984a7474c1eb30190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae079c07f00b4e14ff6d1043c0e3438c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcbc044b115bba4963c0698705cd6d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e2a4de43dfa82f59023e6889bcba5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d6da1320a5e9b4e9b6e27c94285f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eaf6ccb6456bc8f8c0154454dacc91195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65801ebd6a46157231e534668cbf515196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd25a9b295ecd011d9de200d59ecd01197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb25b520ce6a31f9c0036b9a866fe17198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3de1fbd95fffc2ccfa4747cecb683b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223bcd06e10f964bcc12c51498e26dd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3f2774e384137040ec36d783fd10f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed5d345ff9c60d7abe1500b500fa8a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b0650dbaa9e68cf891fd43476e8a3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520702dd3bdf1b0fd9ac6a2b32b3224204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d29aca92d3f1b9eef4bb2afd48f0da205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3a9f420681f8a619d761431e03307206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97dc507b7cda746d2830f9769e871f7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e1634a4ca9919570ee06de93dc3d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7b532e672af0d1a3713251831ef15209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51e4e2c9448a5510e3dbb4970ccd98210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1ef6ac07e8a362698080476737c23211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a711a13b09ec6e58234a1109ed4ec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bd0e2045d28cf899f55c23a0d04d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa24a6ad44d1c10e3c56f0a69ab8be5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b14b8fef4261879ee9af78ee2a1ea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0065da16ee11a6d74eb6a9f596b612a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477587d74bbc8436658dc6a33600053217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54e93093ede32dc0a29f9106be3c93218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a295b7d00fd5a79d873c5785260f04219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc300629d1e3e6fef8e00076d99c28220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cb1c30946cd10de38ea220bac1f12221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a9b1bffdb9dcc46411d4aa819f205222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66fecea56c1d9964143c6bdf93260f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2aaab80ddcf347dbc63756a722058224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8e115f051e94154df7ab622725990225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec29222371c040b7f1d1edc87abdf77226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcc953f070a554b1f37b3c4382a24c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b051dcc0b44a8ac9206f04b5e4b707228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9063e2a9fc07b14f9a4f8c187b75c45229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec3730c19e419b7367a1f2ae6141d9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27847bc5e1190c565f3cdc18a258f7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2abf454d0d00c1ef4b86a2bfb93e13232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd43c11be0b4b064e8a70d340e8767233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd9f975b8ed4d81336c11374abeeaf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0392333f820dad92111b91b6935aec0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c42cf69d8b454e8933c553bb34bb3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd2dd76fa1a503068dc193b054007c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc9c56924589179485649ca5466e9c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b11ddb8817ea29b7443a5e6918d2ee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3467668c4afa1b70c129a0b51944983240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df54ba71ea7c8b0825f19763da5480a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be7e118826b41f759595e8fbcfc791242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6d61bffcbad16a2e04b0a9ec33ca2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ad09d95e777099324c36ac1334ac6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e013be473c553b05555234e4a6488a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552ed9f3808dea9fa8098418845a0d6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a80b4ac0423337db53622d3655676d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df371be206e8f858d4ca3cb0fc2a4905248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7025537f0ebdc752e661203f70bc26c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f0b4b779ab72bf42f0520e4f38252250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e9cbe99fd6822383d87e676bf87d0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684bbf86954b6815abee4f4a248c63d0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb79cac0078631611bf554873b67456253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085beb1b6416029b44cf29f53dbfc462254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fad4405c0714be34a550a082f23d9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07519139e3e485a9d5d6265c6189bd81256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bb5a067a09fc8a7d7df8240aaca8f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5987c426099865b38e7813b6b370e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229169df56d6e61e68818626da348e4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bfd2860808b87ec6efa8cb68c50c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede95dcb26e417ea7c776d439fb9cb2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2426bdbc4fa565415c916e9bcf74d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ea3ca18e0986693d75d22813a8f65263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b85f06ac69634d65bb210348c1a74c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496302702f6d05b01f857c886c9f4be8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31dfe222cc5bc81d8a23d34d3d03e5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035b8c179f9e6c4e51963e74850728a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a19ff5160ac652c3d207115486c969268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb81d54e23a05d1381a057e435eb6f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95c1ace5971a42edeb6bd95ba28ac3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b07d2ae17fb01e62ef01355a14433f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5d0295f3c1b8bca66bf601d518597272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d64025f9e11510380c0ba1b565e55273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89cf1330baaa3ca64f960453396b35274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a873220c4ec0a13c1bb9101b9d8289275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf34723cc0cdc71f0bdd412e67fe7d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675beb95df41250c03fb1f0f9e721f39277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b31c7c2cf3e542106a195a0ad5664e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef99485bd832511c1d4821b659a3a4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4697833daa0554e853c13a92c47c35d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb9bff5afd5c4c29199a7a9d217225281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2e891350bd6216e8729c1e92c9edf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3b9ccb9e26ba623aafd560bc22860283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97043e485b987de6e051f3d310427999284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28fed504009888913dc2efbcb04f19285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f99404f982bfa9d2fcc587daf40de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0412073346f3ba00a3732e1dc998f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24641e6ddeffc00fb79aca3100d53ce1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f42b096def149553d0eb0e42acb56289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d531a7f24bf9f55090cad6b53a40d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e142dd74f959a62114b0193c58d63291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a7b68088b97e71afd64b6a3928ea6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57f5060a63c446bac50b9d6e7d3cfb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b66754f5b97e87a8e2b7f8bda05e3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa01e54f6b64af25d30dc60b92d889a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05faaf05b4f4c5dfefcb867676f84e6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f1cef78e9dfcf690bd0e4869be13d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f6f8e5cca8c00198d29cb7cde2bb5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbb4939462c99842e51cf3aac49e04299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c671fde7b4cf398db51c39cffbaf47300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159d8337b50a852b7d2a8d07a95779b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1ff5c3a763e44a6730f04fcfce31e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3d6c013f77f9b74e65fda14cf8e68303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f1ecf536931d54255565d09a3503c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3471bd1fe968f89f9ae9f5af97bfba0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297100b030fdf19370b2f026c24dec6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b657e114d1b0df5ee4bb0ad90377d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b4e1a80a1011483ed4652510a1045308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27d974382850611ba6f7d0e6280f92309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf8047ef6955943cf245d01ded3189310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978628a2b267ab40d496da99e132aa8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da991e00bd4cecdd2c8b54199b3d09312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83df2e33e354e9f2263f37c054f4b4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e5edc765c90e3bd17b7e22ce50e39314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45759d501d97333dd0a56a282d674568315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca14937ef63d65a22662c5c15183a5d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b7f2c516127a06d48bad61f6aa462317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502ad030739c714b6d8317f5d31141c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f00b252d84b1fc0c16f44d091bf53319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072198ffebc7f58d8aac88bca033b1c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115256926e9dccdd834792acb63edcf0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0f6ab080606fd31cf08808ac13556322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf04748ad7748c57bfb581ffc350f83323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97f040b699571e581cd40168bd7bbd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850f3ddc9b5907c9d21dc2126ab13cb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2042625c1a8317a65b3915b8ea10e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a160e9aff8a5663bf0db92e0b91c7c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0fe6f15641ff583772fa5f2e0e723328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aec311979c596c3215bbeac9a4c182329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c135d6c9970c05618d83181ba2fc0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c085d6f2fd125f960973c39502b9e4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aca146348a22e98527b8efc1deb454332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656d4578fa88b24aaad1f864c67e610333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e97facf8f9d84e307c0dab917f9fc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c528c84e03686c3f1c1da9ad128ef1d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f6abbd95009561a3ef47063bee522336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1a837c64761ad60f2a2be8a186943337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4781680c90cbf657ace2d6b0e8addc2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a74fe4370a0b6166be6bf353988fe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4350100ea949634deb21bb598dedca5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cf5be3fae5fecce266e57c81beff3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc02560035767a638a7fbb137269ff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b547cc3063ee31833b46b1918eca464343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3a945d455aaeab3d49181695afce2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e99e274fa87ccd0fe0e4c6ff1aea15345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643b98c0ea56aa02d729c0ebe20abd8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eac96ac15e01bd8c6486af8d19eb80347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dec8b06ca6f461c623711922d98e05348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007fa3fe681d76e20414f77b34d1c5b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa407b5be4e34899be323bcbf7ae37350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6431e52dfe2cc90fc672b33c09f68351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d057997e0c0d1d79bf5c57f8b6637a5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251c9eaf350cd3dc88ca213358d23b7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148abc800539ea7af11534da9ba082ec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae664f60d760824551f02d2d1420bd1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a87e437a0a3c4e3a30e60083a87087356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a3f9a320e690d258fc007a457341b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cf5725a14b137a08aee6a3bec04bb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b15055caf10806227e8c6dd4e61b68359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158efacb1aa5bbd657d37badc3cc3525360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64d243e609e3a80dd11252b193b012361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e113afb8e8ddfffe095c6490fc75763362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517eb53f5322c832e3cf0219f09f0918363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8436c72018c6843df585ff75eff1e5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77ccc702bbe1719dc8ac84e7f4a68b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac811260fdd0f37e560f532aab8af51a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76e453be14835e6a158a8aa9334052367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9193e25ab4723d90e7b70f22951bd26368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e2ac19b9d950ae224a67d4c4ebf38369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef560880e1e24065821aed7bbc6f839370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668568650e517bf1de2f509e5564f9f4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22078522dcba1b8277dbe3def822f5d0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552cbf749ed4e4acf9a8f4815324de0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912aa125505625de2c401cfceca8ca38374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8753296e6868afdfba116e0956fe51b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188c98e1954ed1b85d483a168ad5062376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee41f6668a1ae58e8e2c21f7568a84377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81580114edc5c90b0808a1bdcaab9d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85d89cd1d050375edd533ff27f38c3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc068477f27cde932081dd25abf860380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824875c5def5bff5fe856e2c014dec4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3725b62099c51e88f21f810c066894382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735579b97a6bca77b4acc7f2768ba235383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634dfb8635cd51dc6e6d6a74c3067449384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d97ad684b9681d4d14685a89b0eec385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182114f7e49a6abaab3081198329612386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ec060a16f190b0f9ba978689a8699387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70de8f94ef0514ad6778a7d969ebac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41e9cc8c71cde7aa942ca82328002a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c4e85494da957b3b501cf6a94f3a7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02d4f7274c53dbc07b531dff49b27f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa5b5967cf2e64f5e1de43626bd7c7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4260d0895c3e1460416d427345a437c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8dc08bde879c02db0c6a55ec36c85b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd112a353d7e1d4587d088416318e8d9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd24d427f159c9c270e4ecc924280b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d02ce705926827c617e097e6836a57397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffeb31e17e205fc8487e0d940966be6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6e5f01b814fc80e6217891e9a787a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29ba74e1d6e954a15630cd706f1a71400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de937841fd51ef50d6c8d240fc5f96401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4af244be5d169fb5fc2493c1903e7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53a1568e297e0a83973fcdc9b8e8d1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366f7dd24388738b89262d75795c600404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70489714d10b2aa451b5f66a678f6f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49a04aab26faec958d20bb1220d574406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3220035d503a7bd7d0087adff162de407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462944e36060bf77fed291b408a0f91408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68600add5d1a839935c45bb36e9cd30409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62bb6c9f3a95509f1c002caa07cbf4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c263d1a782a18d5c3944158af978b5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2266f8eb2c4370e270fed1f1688a95412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5092fbff5fe324be5fd2af26b9ab92b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e444e12dc0ece90d0eaa4f2b55213414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468d11f670c260e7680efefed59abe3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de3c608e06698786eb69f905f8b690416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3df371ef703f0ad13732493ae7c951417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81057a5c415dad2c6a790f09b7072b37418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cbaa15a543ad7c45a2df0bf1fb8de419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b69514bfcc1dda51d9c97dd012e0ff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f17627f9b6c09a44ec9da231908b33421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397968327eae347f87a52da2c721347422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e921a4af1aadd88fd57376424a6f3ed423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fa5a4fcb91a8a4eb100082e278267424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b4d594312d1474ccfe1468b9a017d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e52a09ff59e7cf941b8c2cc741352d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec172d838fc9dc17d9d19badb83e70427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6dbd193b6a0d06353be3f0b4697cf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62527777fa2517a28d8801845522463429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a079dd6ddfc14a368a1a52809bdac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008521a32b907cb4d5d0c281c44f675431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85da635625eb9096a7903e806690096432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786a104626fc78613691db0124a4624433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31027568b523c0ec2fc0f7a3975cd41e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7652f57bc164b6fb1f92110ab5132d0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b8aeacc4a7afd9612e05f7120766e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833d9557f1976eb254718e904b373ea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaea6771e4f43d20f6d0b2513aaa499438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886eafaf8bd4bf73c932ba48c9dec158439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7b4d0e5e08a6e05170ace70b5f119440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afe47a8084dc75e9c80466a62fa154441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5c4bc29cae0e4cfbffeedf2f99ac8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9667648bfb09affeef85ceb9b095dc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63decd5722435dfd3d3745b6360dc295444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd44a1dc9a8597698583a2e68e0c503445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21782827a288c91a7bc8b11942bc382446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648e2a4738f101ba4717d007c32ce50447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c638a77e92098c805343f84b4334736448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb21a2db1fff5e8df416d53f0a01bc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6b982cb9d40dfc08bb6031d3bd634450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ed47d6b0f6d9f05dfd9683cdfece1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca4cde5d4c499d73439c1982789e62452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041e68e66737593d62ed5862f180022453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1e02b17101ac79e928aded8114acb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aae391b429d8fefcd44672d49fff1a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c2081be4ef398d7c5533a1015140e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d2b7e9e1e92219b10075c5fdc7264457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68d7ea09c2a9b95e68713a35a072d9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a33a48697ade7af13996670ea0e96459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0cc6be7224df872376188f930d1dc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82421841f7c0e09e077241244a09c78c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db2533a7ba91bafb1b8dac486d58e8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593773321f8e5cafaf8c590bd070cd97463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fcc3f016c39344a7b26ff1d88918e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176a7d00a23f7f6b39dd373372b6570465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399d97519ac0462af92f907a75841cc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a07a00d41b553e21c7ddc285f8fde1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b580d32694b2cd41215729b46ef16468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9d106cae772b780224455029b6b05469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45038e1f6f6c57dfcf3aa21f1396cc13470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626654943bc25ed261ed2b42992fa6b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912fc3ed58469a8887e090d275bac1f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c7c03b425408f8ed1ca2a37a14966473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9b9cd552f42703240831d1a9a8b0d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08e99bc216d29d67eddc63f5a4b0f5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176de1690568d143ad19fcb59ba5484476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891aeab12956da9bb7ae04ff11bd1f30477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec463866bd8b7a632b670d74ed4fa849478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d971cda81281d4b52daa9357a4487479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c103d51d4dfa7e85aed8f207cc64e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d1dd2f0e3c872e20cbd5eb728ec6b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4af15c0971b60849e94706c51f4e21482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732124f57bbc75af13f821f763575c9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b742323cd5f4ffe68eb4bc37ddaab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0d28c28aa954ec23a64aecc070038485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e72c882235cc0b345dba1d1d7aec51486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e2f62fe9ec0005a4836e9d9390338487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce909856a40e5efc8858891e7b24ff67488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be873ce972081cb488e7691127ed5f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e653bf4279bb6fece14af63ac6830d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f70cc5a341b720ded9b81b97dcd246491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99c988585da947dd8a3fef8175636d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83847db7aa49804ee550409901df4b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e7711368443b03ae146af8792fa3b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3261187e1bdcd733a950c91886e6ec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87833ce03bb8df676f166c025c663c43496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98382ae9f455c89082a7f8bc3840ff0497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d68887cd2c01f3747dce644a2481481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2875332b7822d3cece5f4656ec7d222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069117a08a3c0cdb804a650edcf6f653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e551c6f19044e6e7690557a4529af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c4f40e5fefe1f27e9370540a73a605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc94c5b2edbfc42a0c96cbfaff72b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcb713f3fc9d9c43fa76b63d3c5bc17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e4cfe7274794b5511aedf600353ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629b2363bd591c333ed926c98444cdf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140b05ddf9b134f9cbcef02ad34f93410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09989d6d8f9fd1b0c33d7538424404bd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0aae4a80765a66669d51a66de6c94712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80104630945113b2f726a4462fcee2df13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe0e1543a4bc9c6f912e5937c7a8e214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b080ecbd4689f7b9fbdd158dc0954e515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e7b7010ce61799e9eee07d889722816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bce66ecfb617747a8b16a02429bdf417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e54da831f2b341181d6e6fbcea0d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124b450cec6c8d62e9a92815d53d52a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e66f7080ac3d3abe3ce8dc3962853620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4911537ed129829722d1ff70715d9921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b05bba73341feb41595dc16092a38b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22877febfc381480dc0012e6a17c82b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c614f4f2dc07a194f5a2afd00ddad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c858a1fafd1b0b2b98dad8a98459b2825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b68387951ffdf627e36ab724d28a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179449b3bedac7a7e62ca987675341f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c2bdb6e0f25e764d8125df51b345928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b70942d29f44e7d2e02fcf75a3a1329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfaa97b0a821779421ef4a2f3b73a1d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91749aecfd15b07dae3d3ab091362431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a773982ba0c89172c8fb62a6cec537f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708dd82309f53b2947f29a8c902c60633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814c7df3faacd585815eaa2a8d88e4534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4314e78254ddf08879eabcb7a878bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a1f978fbed3e7007edd18b178576536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe2edbe3b33be221424b55fd1e5a9c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b296f6ad1d32b3a76527ea2d65d3838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8ee22d6d0650778337d92b6311c3e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb464207690297ec75762014ea6ae1f740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a5a8578e84059d848868f405baca641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07303ee1beee6cea476c90bb57a714a942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd0c622d7fe4a29a70f5794c8c609243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f371d52ff8e500b3be8b7119699a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd104865a0fa2d3f0d5ba9427dfab46745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e98bef54f5b0b4821081b77c8726946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20feb8502781612687a4356a29419947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5510d99e37ed5c35bac199073631e6d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c2503f182f03a23974f00c9d1675749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6770b3a6e86d2a9b7f8ba3240b0dcea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990809aeebf9759734734e6ac470a32851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0e894682fbfd81b76ca5006414ac852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b595a99d501dec886ff2517bb731c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca80473ee1abd8221d60cbe4dfab5154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aeb04da480426924155fe768c6610355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a6c10701ff3b5fe0c58ce2587b26e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a043ba6f5331227b8aa7d027d96150957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524a3f598fdfe845aebd04c92a6cfbb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27d9975236d8972b2d26566325970a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278c22593142845a4e1dacc90d7d0e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb02e122957b6860b95cf0a600154b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0d31ae0f7269f0bf30c212f6b380262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343271aff13185bc8c8dfacd669c12f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730283e3ef76ba10870757d726e4faf764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca5c65e224e882f730ebc45f655d5f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824c1989ab854c9879014d29a17e33e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929c502f2ee9c450d87c506a2e50daf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9684193f476b4f9d01a40dbad6093de68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629db753808bd7b218255f8e19ea0a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f71e8c2872127c6a2fe39a47f853ff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989b88d0c50a3a690d0009de013ee9071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13e005ba48e34edbcce9706bfed85172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d0f683332344c6765905958cafd4073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda371947cbc92031f9c0d03e50021074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a229e28bee3516a3e554c8b55d2115475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897941fb80da926d79521e5da428240376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800d528d8433d8d8e4b957d660a9e5377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503883929a754fd8cb185fd0992982578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80e6e838226fb76381f0f40e5ce04f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444dd1e5efdf56694eea8871f3a6b25e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f98f94554973987e3c3214b4c8d34781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84958afda3e07cff36145846d1e51df282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60413ca4137909195bb2660925f0fc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd77b9ae0d6da466f05a0100bea59484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1809f03bd7648ddeab31168a91ee985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b259eb22280e60fffd2030d0aa5e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630079d21deeb1bede59ac1238fee31587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc479a8c8c7108ca8ac8c7d19e78c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f897655067d41eac0cae1e0e336b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2df83a8a494cf9ac571467e2f3a7190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa0145e205661c243e51389f60a14191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf247dd1f4897a4b7a49e1751f3ea0f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ff696da383e66dbf58978308370fd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f631d606e6487acab6ce97e051e2b794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88f12f80bf29dc65432b384b7a4deb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e8421efbe4b2c7c9d3d8850826c3296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198e8f376324ced4a938960583f821597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e041200f3d39d823e4a6783bbc0dfb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0679e1a3c06cfa8f5c292fb467cb399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71ce61d5038ff4a19d966f69844bfa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a454c17e91336f5a9b5cfb79062951101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45620c400fd5adf70741ed9aa90be619102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d200fdc078b1a90d43665e812320713103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d806b07f3dc6fd6ae1ce07fd6380a3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb8b7ec710a34b3d90ee63c557f546105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428b155fa0835c3b871c355d86984e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b151a37993464b811f5c9957e0c93107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cd86e79e248aede03339d90b76099108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2366dba37c73ca9c30ad2588a581c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0408917930315df75e3e487910b5b7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35c95bc3274cdf3bbef655b0cf7290111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991e67aa64ee436599c1ca10db0e6a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f59c95f095f16d57ad15a671c04fd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91d73d109689f9e9cf9bd611772d4f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903dc3d9e1d316db3d4912568c900794115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99c9ca3f2f46e1ced5308840b82f34116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc645727fed392c8d77b63e04109bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13aa2217a57e81bb67b12ccaa4d4af1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f34ed37d89dea3fea840686e6a4ff8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bccf722277468a6d3ac0c4186aae1b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea59c314d5cb7768c9aa6f1a983e59f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367cf841d8d466f722bbdf3f697e0f3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e2038ad3d6c6c782269319667d449123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594793679ba7c9dadd776a54f2bc495124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317dfcb47db8dcdf7478a1d44c00de1d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed4a1ef2b557197bcb070ddd777da6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6c94f8a9ecc781fd0323558333559127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320e82ac0213b213da95bc3707f470b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c13de753a3522af4548c577e78cf6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9e28d11d18b3956f67c392cd32da4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bff527d94abf2438abf84cfe411fc2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c56f27c95585b78bc317ab34aab084132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999da49bc066a825ddb1a1611faafb3e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6beb6f99c55e25ae89962ddf28dde0f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa18b0a286bd83e1260e298c2f4d0f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586a3f4cb32c76ad1e8d873bba21690136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75f12c1ba58d7985e919487689d8c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9025d01e37de781e28ee168f27ef157138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdb35e31e50b9462b73a2133c6f385139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5973928c16c5bf0d2ecd4869887e0cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07f6ab25d3ecd8e001a6429ecd4888141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed1ddfb3a511b5aeab0e61f6b46d0c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b9388ed51ae5f0ad13e7577f4e1e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439be77a81576be191842d4544872efc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685afba6e41ad0af517a018dce838dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df18108db13a4d253e841c570e24c98146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efcab6382421b20c86568481fd39771147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc27870f1720c91d27ff463f03e7fb9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e1734ae55e1d48f5b2262eb2c212f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5454c547a7030c51fdfdf25bd72576a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a877a6ea317ef3d0161d00e57d8477151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c02fce733e047ae6e69b9fd78c5c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e60205c72ec5430639dad08b1a8b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daee04d70dbcd66a5c0921fe6bb8026154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948cf6614993c56e0569c5d8493a266155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdd58adb1a0e1f3cee55321c7e375b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183cc617c30c33b7ba71618a5a682f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b95270a0ec9f418010b2d4ac7103d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da52ae4869b751a1c69924fda541a9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704ae936713cb5e1935deb310113ef0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ad1739fbb226ffc0da82ca9099a6e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d897e2da9b66b1a19d2cfc79da81e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d367c4d509dfe25cdcf05ed6427e2da163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf10a0d68b485bac040e6fe5f7534a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5dfcf329ed44d329391171f1da80b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65207e005cd2c71ca75cc99068963be9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29003c30250794571008892521c9c9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7818b9e08a60bce1dc48283ea128ef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199d1ade1bede93aa65c2ef84a8ba70169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1d3bb822a95a8e4f7236582bf51b2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b956a26a0d4ccdb251b04e1361b4ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefff0aeda73057481e2dbad636bf57172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a3042677c6d55b6b954bc8cc863ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17edb2f7825359b548c2fb6da121a5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7bbfa5a98115f20b3bde0724605e6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03a60736df21a40a558c18da0c9324176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98abb6015fb9fb41cf0ea966833308b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0d23958ef6b0eed92ed7c7bbe721e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b075e873fa69b0f5be899c3de3cee45179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5fe39bf6816695012f0fe8f20b90d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf558f41ac9aef2624f3db5f761831d6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b722e986d24b37b60d54283773c893182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb009fc1cb503c4a33bb7dab10e03ceb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13331de97e00a6be5252b83d00b01969184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa236d7825aa417901b1e498686641185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f42984b252234448c1e067c0974b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf70216ba871777f44684a2a895db8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958c0c89da0ef6d4eef56f30c5c04c3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded51faf079b15d7a6a8a8d640f3b66a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b0e541730436a3fba49c4c99026f1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d4441a90475962a62bec65b7d036e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0d8279b3596466d4dfc3fd71191b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2ddd10f222edde4929e78dc02a63a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c1e1fed5c97fbd3d9aa33e7bfb76a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18486b220786f79c0eb7368229a597195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a156f0cb09a165049c08bdf69cd68196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29890ec2fb1b95965582b1f06e786d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f7ca0d1400870d1b63b92833693ea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d442054abf720dde9ec8693ca6ddda199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cd2c644308d13df50fc861568ce74200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68d662b3c35d84ae21bbc89aaaf3e5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0091681ea09bac2c071f63fbd93a24202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbbd4a674c4b893c0d56ae0b6b7234203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0d05f0b1b551df0f4a1be26c0a1af204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456763fb81bea9dff2d6f5b8d751738f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7531c9dfdd3bb3ee6b5b574d6faef7a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b90b057419773f506a2e4ca892c40207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefc4b2940629b7686e0133d4569ba2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7383a4b635ca3172a2f1929ace82fd8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3250d3aa3aa9743ee7e373f74f75d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f57d4a16c9dbe7fee0107cbbe95212211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfd8c7922a06170536087196f54e2d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df2c7c62cfc4a8513e88622a40ed84213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7a5ef8a56e0e80cb783cc9755f980214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23a96bcd5dab1f4d5d085489eb5dc5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19887c9e8e5fe5504ab34d4133f704216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61985ccc2e243aecf80777353aa4af4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5391fa4cfd22ac0b5c4fd36d2a4302f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b8791d9ff5378bc04768424e7b756219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34280733c4b23a11a108d30dc4e59c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f737d34f6c62b0c24e6f301c4700750221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b06298c39a73316a35e5623dded08222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a254e16539c1f30c17080c17e074e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f33ca58f36cda0693d3e409d8a06a0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4e92151ee11d4ba8ae4a270d01e90225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ec91265623c4c4ff8df4f354ab908226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b0f54e75dccb4288af8c3ecbca63f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2eb4102290c0d14ff1894f8f50e6eb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a7d1f7ae18885e3141ce9039ac06e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35abbb1014406a52dc29fa5f5f1d9fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb80d65f297fbfcca21d07413cad5b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5f0dd3a1a68187ebdc68c110b9425232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892518e548402788331db24c1e67639b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459f562714734ff114cd128eec019f3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8990bb5b6b6d0581a31072555d15d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f2f237809887139f363fa8d10ccae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf4739b2849153962738806ccfb6ed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8bbea5d77d9e180bd79380704aa48238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b3653c9ca086775893356ca9c6986239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd2041b0fb360d57ba2d4a131bb627240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe320b6c3036f0f5f829defbe533f645241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be99e473812ebe3f4c92792edb83c00242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a9d88a02218b82cb51fe301edb564243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4e4d16961fa4863b8de3b4ed92adf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8cfbc4ba28cfde59a83ae30ea2438245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c56b53132cd1fd1fdb8267710c6044246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840019e245a45a40497c74b9b16a194c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c39418637e75584d1e3886f1de642248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6042615c7aa0ad3f270de16aeb045249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20e1cb55fca52b30a4f4369ac4aa66250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447f2492068239d41ff94bc5e2a4ab4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9e113d72ae429c2fd39190d5d8236252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144c16a805292502be07d833287e4f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aea37d101835c6f9c2000bdec36b1f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90924b5830951a2c4dd47c7a26d085a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d74c5269d2c60cc98541fa3ccbce89256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19936eb19d67b8f332eff737cadc1730257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546ef9a7f7e629d309dd4a3398515a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3d654684ff48aa3a8eaa089515dde259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabdae4a8b389c75c3987615ee206c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b54fbe043f000ffbe7e96692f2c4d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03babe919d198a1b450b4b13357477ca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d488b5e430a7741b5c69498817894ab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b286c30e78c21d3d6d1006d63d9908264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056e86cddff6fb8a2d1a23747e3cfa1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7dd7f8480d03f8c29babc7bc981746266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb9f89872fa1ef0a0bb726d1cb4c42267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9cdc815c69ca6347e784d90000228268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf16eb17aae6117a57e7733de82c224269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f18236c9c7c3fbc22c9ba55c44bc87270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f1b1dfe863f9288a4436cb634dda2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70623363f56fa99068ddfbbdd07d8012272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d155c0f3ef7109449c7f6778c0c15d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2023b15654e641e4a7e5311b9ba97274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c92950f544353f59900c5123245e2e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09f135cf30d6612781f14c662e3839276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc90bc48489da0e6ba2c26d044705e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844cd71bdd5d8df47776f07911d45d7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051dce2c6fbadf1c2c65d76630dbb78279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd2f81893e3bffb375c2ddfb2b7de7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5484240cb55786b5ec786bae0d4581281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958267b862c368ba60eb7095eee8c86282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694a98b2c9d2a300b934823c6cb6c8b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d75b12d3fe22386860504153946ec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38cbcff5340a7bfeb2eb26cf1dc9d2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944eca941377633f9faa6f0254f9d178286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080ccae2610110199d890639bf2e1f3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c142250fe6a60b658a92343b2c34e0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56137a7884dfcaa41a083acde4df8f8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c20e16a0ccb17e736d6376282312a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffa0220890d626833d28b677606d5c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdfe3e05aff35a4edaacd9ad920686292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe324a2cc7a98c801c05776310bc3f4c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d147d6fbdef4c7c4570c2523ee9a9e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efeb1c093808d3eb6492bf9c6d443b9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867a25811bac103e1a5bcd3b82b166e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e61453d3d846544c67563fe6fa2d9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45186761fe5944a21ebd178e3712e0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbc3d8e23dcfbbf4c231f43feeef68299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b56d28206bdca6e907dcaf7f096cb7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5db215266c697f309027ca8fd1d9ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087708da9fee55dbde4d172d0e58ff2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5171fe4afa8080d0b0add28f48932d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf958c49bc78005f924b74cf8cb866f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92bc2c2eeda8f023fd810c440dde13b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed02e09fb5d6980d9046c30d0d425bf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f898d808e8c6098fdef515f3c77f15307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558cef408c9a84dacc6a53f0aa0efb4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a89ba8bfc5fe400ae13535528884de309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155cbb3e85ed52da5ecdc8e3068d852310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41863339174e4331a920cac9bf638092311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed60d26d466c23581322fecfb3e5d5b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393933c7fef2bc651b0317a1baffd33313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659353ac92f92074013857db9c984a3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69fa4b4efadd28c7721a0d2c6e7104315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238e5cd4040dd06cfbeab9afe04b196316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996f711793cddbf7ba9d42514f30eb7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacabcd6b90dbc3f90c1ddc49669cb78318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56989ce7252c7dc9581715218563354319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e513cdecdc90161b14cfca8ef5ebd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bdd7ccb4361512f30ba6ef8ae5131321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c8b8e3506c139efe820eb680f5999322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e6d401f2a4a86de134d49b99a5fc6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51d6304fe88addee763af4c5f60048324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638e44303ee09193228a4c270ee383e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d23c3e15d14fd976722c8ea5b399d4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df58915f08a9a5fb55b6fc8b5b3784327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e736d46974cc0b9ba596ce3d0bfcc0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed86ea10a23fb7ffd37de8f0270aec9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec549dc12d231fff52d0ce44ef96fa9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f608c4bb5ade739d8f8664e12ff72331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894816b13ef7bb25958e67246f4ec7f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625676419bfa26b099d0a61464127f6a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ee7cfb08a0d99a7525c011d5e897a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1493fee0b7eda35f6eb34e62c4abf89335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f533b3223aea3b5d2a61ef05d41a49c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c0be05d0f97a3b346748b817cad60337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8f46ee4472b0bf0328696e2dd5fcc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481da0e5fada48728007ad38f12a1400339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf8c63746a0c1b35d3b2c0fd11d5f7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc179fb3309e111dde797c4f4415b0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac77a9020a4b1be723854918fdafce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd545bea02e7630b9040cbb1c93bde343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e749e6258e489c79a10cd41942bb732344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194f453e263972d038301db4aceb75e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97621c3cd66e2be7aed9b96fe48e4c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46d49bab95a7612b1cb0f4dca0e936347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3302607211a5f53d6e33a5ccecb29348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092815678030b9ee3318b79899b6435f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab408bb94e2e95cd7cc5d606c98e18350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99370d6efcaa6032135a6be531d9a6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12782ce22970ab6f70829ccaf6a1ef15352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6fe6de3ce6728036ae7b3400aa080353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f637ec1ca9d0c29b08b65b046d1d92354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe79bb2427a141bb931fc5541320cb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31959fcffe8fd5f6aab9839a7365ffd7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6f29d5eefc066936081403a7b8f00357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcd9c0b41ab0e4e7f24bc3f3b08e63358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697205057f6e4299499e0ea11e21453359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66993b8527b9a67425d9aa58adb38a99360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc483d92cc74f585b599135270531f63361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f8a75ec804a03394c4b400f5aac8a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b9a42e97411df0922a64a50099d5b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c500294a58220eab744f076d328361364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26938b886ca3520d938c059f3064b7c3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6294811ec3ea82e4ca00936a0c4ef3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f617d3f854308b516c6387d9d7402de367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89efc5231d2ebd76e7111ea72f004f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea057c1ac9a914a34960bb14c333113369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcce847f356c1c7c4fe8c31ce158fc4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d4d4e42d71be0852bcd380ef464de371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215059f1ea290a29ed01b52e05a1481372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8920169230d1f0b55d09688783368373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e744adecbf528da5f7533958889e89b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46f60a9416c1b9defd9f16c4835e80375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba992119cf8acb8e6e77ef13586bd71376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e252d01b68e72f140c5f6c15ff1a225377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ddf887d753b36384870fcaee1fe94378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd51511e867ed47e713b882c506d253379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f08a505bae7ee47aca62bf727dd36b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d075b5e0958f0819e6cad4b7e010a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13141c4dca8def70cb6b45614451ca6d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4933ad8a2f1efc163d4b941dc227f61383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7fea84815bb97a9f3a13b87e9b420384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f607b0cebc988066c925543d022d8e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68820a5e5b781f4e60fbf080bb5e5131386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f1c1c4a0f743e4b326d02a51d8d35387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43304f03119e686fbda7cbc62e98838388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02825313a6e7d2301025360c594f261e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f70018a94c8ff75c94f879c30608a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df722e83a54dde0f54912ca27821faa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097b9ebb5f3c8f7adaea07237a7aa6d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879fdabb8c2e23938150a7f3ed41b1ad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41601b0b1b9fa57c2758c4bcb3414c7c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c002414b4bb9b9c1103ea8bf1b2015395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4801865982b2b52a9fd0fdc9aa217b7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5420ac89578bfbd86f30e52be39c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5dd35f9b1f6fd7b35d17ce9d162ed8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b226e07e3c16b6588a2739ab419f8b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c9cd85e3c7e6800ea1cff94411cc2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43691f5d4449ac624392b65972d56aa6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd447cdee32d3c95944e4c051ac2261402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0105fe6fcbd0567fc26060398e8ba403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a14c52d812f2ced4d17f1ba09d307d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224f6550bd439455d4c93fd86e20e84405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717739b1eddea601a25a71f1bae62f0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856d707c688180a564dcff28ada2dee407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8f8af5c4eca660e126ecdcf8ba563408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea267b9496e4a0f5e3a0546257f4f2cd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716b02c542414b7fd539efd1124074e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90913252918589d2aeb4f08d2447f71e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7183ad9097c429a096daab57816b4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ed4529fc66ca453ebc4c83bde972a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83783c8ab79ebbd24d0b923c0a0f3ebe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12b63e8c7ffa1c3690bcf5654d00ef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520c6bfa8cecbf9ef5a7d419ab2787a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f659e8a4e897458f7a7986ea544e1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365372020c7dfbf41e57ad590190193418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0bcc6f9e30f730eda128ce7893f78419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57c66c3a39ae4482ea98daa9058408420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817c7b3d971608bced4f62406fc0c86421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51bb539696b5a0e356ee2bc374b5d2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c077008b5efb0e76c6a882948d0c88423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85f0bfb4f267dd6f9ffee0d4b701bb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4f330cb9876d502a39ed6d43bfbb2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5eddf49f6acae64604b9aad8a88b1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5d065d151be51adebc5b36dc1edcc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9f55c9fb2c28a9cd475de5f949ec3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c26d3b0e2a54997b8f19d2dc9d823429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2dfb05c6b4171c5f225e0b67639bf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a160b84e1ebd3a2f55c2464b8140d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222662d417a4ab8d554e438773fe83a7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12771c417349d8f47730db6bd18f1ff8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09773862a8124df1f88acc9cc6c768ef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84940d63fabba44aca8028500ef370435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030bc020798c50092cf1d342d8b0ae0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3259dadf47eedb2ff491fce30c0e76a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592ff810120174a0801d662ab403229438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b282c334a29229920327d33d844e889439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb915bf5491d27f7e017bebca25213f0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ac624f948efd20b3bb6e1b1d2e3e7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b458f842fe36f8b6e17b1661d25f15442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80a078b5834abf55366a12c0c6be64443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22450af4eb83520d71e7efffcc62899444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d960390f27f7ae340d2c278137381445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5972a57bc8363b01d9c4bb7f639693446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca411ed1ce25e782c9e4b398386b5a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e2781d44a54472333c465cec13277448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da406501daee0b2b09e61d5bff599f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33358a104a4da5019d3e3229ffebd9fe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5493b4fcebd7bf151fbfde8df3dde32451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62de818dcfa03a4408f469da3dc23d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51da3ab5f36fa4e43f828f9efa5975453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578db5584897cbfafda704fd8a25b25d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce8b913bcaded501bb9ff676b16448455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b94a4f08f36c134c9c81cad0b0ae41456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f4c9b6c6ee90a0fce55a504ee6a9c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55425679f808c4dc2900dbc5bae1b9e5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4e9133ac5e81c7d9a0bb57d0e5647459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfed53304408b06dc599c2dd40cc6a9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6d0822d18af8abdf03c6009d3eaed461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3c1886c75fb09e4447edb9632fe49462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4ed0f2a9560659b44ce6207c1277e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1076ce519296bd5fa5100a255498e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ef05d99c280b0f8e154376434c018465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb37c71d3b1f3b48b118cdc0adcea2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f30e1841f8e090238de56ec05291c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4848151c5668b9911acb26aa56a984468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405fa4f75866a2f8ed9b1a48a43cb1e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb806a45229f53c223dceb137c03261470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29788d6dd0905b67950f8e9e94fffec1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4994124eb218761aac7d1199762db472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a65c086009c3955e65232f602751f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c74db53b07727b32979d1aaffe55d9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee2d71d7197f9cf939014911a2d5a1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f83f0cba7176aa593273720c279d7e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c751a2e3032d0651aa27ef0e4c542f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb9719bb6270a5b7cdbc4c6692b69f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1a9dc816ae2d90bae9de5a64bf606479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5401,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16451,590 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...538 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17301,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J250"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -18036,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19301,4319 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16978</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>0.7</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19410</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.46</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19414</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19415</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19417</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.86</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19420</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.76</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19422</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.63</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19475</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.52</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19478</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.84</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>650</v>
-      </c>
-[...223 lines deleted...]
-        <v>673</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>