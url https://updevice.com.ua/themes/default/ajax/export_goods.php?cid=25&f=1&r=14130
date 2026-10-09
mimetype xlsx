--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d37da21c47b18d3798d0fc1dd77bc21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044585fa5ac150651db7800701486e202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1994beb34b53407b44af183c5cc043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccdb4f79b4396ff820a148322a51164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e15375caa939934bac7dbd492b5835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc897ec3b3e207f08f479f7228970a826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42c268036a6416f64a3eb0edb368327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76cf994baa278fdc21bf6447a773018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da974f0044b6cb624142bf695fa4a109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdbaea4733cdb1c49c21e3826b5e5c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a033d2148781c06019027be7dd3b6b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240e42880061fb75148f07824abf6cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152ab580fecc9f8c785fbfb5069453613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fc233292629ee9773eb608f8b8bb614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6ed0b37fab686f613fdd41c94053b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac016cf4b38484b939798f33ffa8afe716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e25f9d551653beb9ef07f4695377317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055babd1356f8246c6edc4f108741fd218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66979a5d03cf7a46e963976b2a66f819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb278e65c347f0d144d48fe76cf1d54120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc36b76398e84b8b3ab43d9f41eddb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027163ed61403a6abee6ca68c6d136f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4a4589196a0af67e24551a57133d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c82d977a749963d2d073298e1803dc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd5629f71128e2f3d23cd6dda3fb4925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec72c8e0d64be61d091732b17d7e7626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871828e961e373e01c35dfe4f1ed22127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92dd4bd32f888a7b15d7643d32c3e8828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba510c4a423e75073390c89d9bc981d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714436acf34e3e8ff0122f120c4db5e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c93833b6c6ac843a246025ae2bc8c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9180f3e93bd7cc9d1332a6fe7116032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a3ee046682a71b55a826e6c2f426a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6df478aea69e81b3430f048251dc9634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000da679f49736705d8356fa87f95f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06cf0778b959cf325b8a231d3f971536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88decb1a26b2ba6ce29de1e19c469f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be859fcb10623b05ed5a8bf0a7de03638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747d8db450c3001d789a7303ddfee8a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e675939a8367616f985bb9ac2ad2340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2671f1fa463f5ad8ac12cf102752fa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49621b0ebb78efc4cac11a5762e48d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3bd53a292d3645b50cc30504fcca143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d56644773d9d65f520347aa0644e7444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4031e28a8df237fa9de8d4b3a86463745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64483e28a89f25660f5f38f11274a91246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c4805e3621982e5e6c5277396ea0a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b16ba86176f766814d0eb7f29247748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de843875471ae3c325ef0b64753cabfd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f285cae379661e0860d8d685bc0b5750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b3f1a622a90aead3b0ab24b3db86051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4367428e616ec3c3c5aa380187e5352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d6b5476b10428c60c00ab20b6c63e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f826abdb1ea3c3204b175365683948154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161dafb62015fb85f0b4ff166eccca6a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435998bf60d4fcbd2c5f07536a8f05e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b786faa539abe481db3087ef3bd2df57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45792990e6737eec6f24768fedf8ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec43d130b301df29b835aa5937d852c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97884a1e5a8deb10b0d26a68c3408ef360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02c80ee33428e0dbaefc3f61471d5661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d234838b4d3bf1ac5263cf8ee161762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3b689086c7bbc4e06e5677129307f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5c60f6efee6f52c41d7f78dd3711964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e51d545233c807737b11ff8cbc4ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e589a0bfc7d776ef2acc844dde45266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded06a6bcb69ca1f34f2ccb3f7bcabd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f24795e2cc3fd1c7f46fa4025c85268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959deb708d85bdb62a111856739ea92569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd70b8dab51e64993e753c180216d070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df80f6cbf4381bf6a877422928e64d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e346d9155d54e64d81ea9d6ad7e6ded72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fded51434928479a694e0cbeb695a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861090f5f59bfb7b88e9484eaa610df774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bea2f66328bcb96ad9b48af78770f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44a98c6994a4c1720bee2e1d015b2376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c17b66b885843499740b426670697977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc10f1199821b8cf4c469df5e3c62a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11300c00a8bf3939f5fc6dac5fd620e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d9934cba37d0057197811488ebedf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232a53d7d2c4385ff6ac42862829c2b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f35c139a3a9d7e7479130ddcb9fbb182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491bfa41beb03c6e0bcec150e02f57483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660df78b52643e76d1ffafae427d71184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c1d12b5101f9b1c5d18b1bd992b7f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e431a66981c1edbca1e362dd70bf186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bd60f803fe9d2d3f66512c96c4a4387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374d331fafa56538b6a71c4eeff2a8788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e48d517b02a963fb65d023921de91989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff9e15b0ea724604bbf14314351d7d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e07bda1de4863cc7d86fa312db04e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b9a435be7f7172e870782fa2c4c8792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b606f31fa26a9f620d762fa8005239a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc7a68828c7314cddd3a21a68b7c8b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b85b52d8680aad370200758c3e1c3095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca248ae5644002a761663fe6aa026ba896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df2e3befe3431899cea58253755e0e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d7e83701350d073e6fa916135030d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c52638cc374cb3a073cd2948b8a8399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd4ee8066be96aa411b645948b7caf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e81d82d25e1ede15ac6a5a65b9279101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ecc3d806394e1afe79d5141e9d36b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b298827177f92c4c231f365cfca1f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27384b88cae3efd9e9cc111619884542104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60797f041a02b7acb81a104c1f21aa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ccc140f8397f0c51897f2243122c0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bce063de6710a1e0117baa8ab12bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be670ebda472cbd54e89b2746c464f4a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ef9d4836be6d9eb7d4053f9bd7a67109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ee7a15cc7801b5ca26774d0f13476110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b1d4aa1b8b80df6392b7e0e3fdbe8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201884c8cc10c2e25f65f6aa19895f6b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabecaf48a1ab4c859d039ac0ca917f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2664b35783f034d9683a89f0ca8c127114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49b0cd90c7ead8bf7ba5b81a13713f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858b0d03e804a5baa02ede264f73baa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085949c1da72b8a93b21ef6a65a1f20d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5294123da04c22f554d70d46dd8c1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b033c508655b44cc350ede4a3dd3c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501af0c2ef16ab4048d57a604a130bcb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be43947bd9412f201f8a51f3029870121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d55938d84a23cf92834707f26c3b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d40312778facc54b2d33dd715b671123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d44eaf22fff4aeb0d74463235caa0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473ab17dcbb53a0f7d55a63eae7e212125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166556631106040c937bc052c0121365126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5420498adb5771fd2b07d4cb8a534127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945fead5b407956d1da90bcaee73a25128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787a06c447c706704755d7c93ad0502129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16151c81a828c1819961df2d068aef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54425d7c62139f66648d271f6756b8dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd267d55b8d5887e5a876710490d970132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e17ed2944c41deda294f779407596c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0adcd4cbf38d84fb10a948cfb32ebf7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ab2b5366e8fbc0cb34c5953aa7df1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb92c9a9840294cccade30ced22ef8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056bc44cb70914b5329eb34b2c0628b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771197a14d3fa96a272581418625332f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ab0e2831493515a1d4a86b2fbc316139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8faffdcf0c0f2ea088d2a3c1f056c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213fc7311b2b8c1b8fbc7a7aa353e88c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2257486b7eb96b80c2df8e82f40f664142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeae12c2f0736b2cf640cdf2b480c8a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c8296ccfbc4abce7cc9cd20b99580144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0ea3e2dd29f7d92e5acba5379db18145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccf9d95313c0e72c3a54e791bbe54e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b255090f4061446f230f026b38db4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac714bf9acc6005bbd34b1c336ecd1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16274b72094a24f4eaf788e12c0449149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf97af4f1d6c2a8530437fb53884dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413d6a15c83499294d854573c9ceb71151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af04216b475d20d685c19282b129d0d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de17032cdf3f9123e26383d85e286d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a371bffba9356a8ec899b1ec1dcfa99154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d3cf265b61b6bb49c592cad2c58e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36a4ee9e768196033f88f4ce101066156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967ef4aa2b9662343c5217d11ad1229157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb3fd20b9c4a05e5110c8f33cf0399158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cceb6fa9ea96e7c921986fc7b5079d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531978ab337a965f11859944ed9fed4d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa94db5a0c02dd5250402935f83be33161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612d19755b807876c035ed2fa92401c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8b7ff2c33c6849cc9dc1e041501bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e72072677206da2c24b5cfb43cbe8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388db881f6bcf1ee0254da6cdad740e2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488431750ddddcf56b14a84afa223734166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb13d02b66c770ea174136ea42d0b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981bb74036f9f5b9c28e9881b154f8b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c386f9b4d45cde59e1bc01431ca638169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099df41e4ac63b183524f844c67b681170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4194902a280f7d32b4d422990a2cc86171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb114845250f842c3b4abda7a4c187b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1f0661babbabc4b49c8f23c152348173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c253c956f349182631477cd16ede01174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbde88e6a960edfd883694fcf672fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec62cf9a7daf3c7badf4723a8e9caa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40baa774030d764a37baea29fbdec454177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a8334fccb20f1a9d355464e7e6e53178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc64b8d1ed48719b6a4286246e681f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c497ea02f99c73cdec514584484a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1136d254c09d59c1aa551e19293146b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fef492967177860dfc6a1d1b5a97fd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902c12b30c541951a6a50200423d1ae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35401ea19832bbc685d19c42f67600b2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430974bd15350572abac4189a878ccb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d7894c385b3a06703ea91d1e54ba3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ca476b1e15ee84c4bc50dffe7b60e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab53b5888d3b0ef43c7bd904c79e39f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42486ce0f59eb6e0858cdacd16a5d97189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97726371fc388119f73db6d37e68e52d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914970c59a52e1393f2786a79f9739dd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3e49f6ee039c328a96c057446cc94192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2f1addc2243581a2eeaa1f46ee3a2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ac9c121879344c3bb66622130db6a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5c40808ffd533566ba2ce4fced27d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fc44541c3e36522e612a588a3632f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bcd2fb58f17083b8f323f9da9e92b2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7f823b6cb8bab9597f78def1f596c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32979da5f506addc1ce29547d484c008199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcc640201ce7787e592739286538bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e092b552a6b42b99e48946b3c97a032201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d653bb0d333783e996e3169e4517c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c8f19124144875fa5d1e47c750d24203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9a3adbd922de24d430b3220d738de204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28b67c7c499e1b7ca902467af1246b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2712c031dcae6156dbfa7d76b5ade7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0054f1efb9e3515f6b5b123f1e61c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f857a9a091c54d2923a9f8910d4234208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce10d97155dc7df9a5deff99b5e28a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7822d74bcecf68216fc3cdc592b3a75210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fc254cc0102a8b5f28e58b357608d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf65615e846128a70095852fa2fb577212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4df2143c730b570aad4397ba8f7644213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296b39300dae2192fb538080f534aba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed62a6f4f8403e8c6bd45956bc119a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca32c9e180236ffd93369b1bfe0c3f4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3133e7fa77d45f4b4a49c7e5d75bb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d2ed82e56be66ed6d83b25a9def6d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db4559e0c6bd9f8a67dc55f35fdea3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee37da7663cc19a2d4174527d84653d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337fee9d570767ecc67adf01411e068221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90294232f288c6f08308deefacb48fe0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f008b167db2fcfe29061f55e39354223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7b23cf1ff3620fefd52e1a4b6ec1d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d03b72277f30659388be45c6770c03225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea6768b79462f35216bc872066c306226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9a6cbddb0e49015763fbbc0734662227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e1b84a6ccf20335e566444341a3f3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74f24c06b4025b250861d56b4bd596229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e6db5701799709c4f82b4ac5443b1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234faa4b7aae0f051d50e25accaa7bd5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fb346810e105bdba686cbe86c255a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a927f4492737783512aa341a302ab4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a1188c1cc86d0cbcb3fc6e440d575234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ce47181f560e0f490c6f01b39dad2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2e9a05f98b810f78402b91970ade0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21bef28a2a4dc53d3705d1bfa884ac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf769292cf1d0ecbbb1d7b37d2f8559238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec39bf7a2d6c94b8feafa8d579f4052239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2f8213b81ed5957e9cc32b77091de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de9a977e22a260d8f847c32cc691ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29590384bccd128dd982e1969ec43afc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18964bd3df0dceba0069e880c7dc592243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42134607d6eaa26b4e9045426700f99244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002338c9503ab37d9fdfa3f4a555a2b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312cbe050730bf381026fb67218e7ab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3c473a61165c04050e2091c7a51f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d971653bbb7d191aba98faf2e2e914248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fec967db83a2f8e76ba75ed89f39db249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcd17c10f371c0aa913e3545f9e305250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b57d47e4b53f1b78935a5f3dd9a45251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07d9dd5f6a5bff8d8cf118fa7f66d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2ecd404d2e8987e8e94e431f9ef0b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc684f353993b9f81bac71fc5dcac1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023da335a78d5cd70c900f96e9ac30fd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd2fef640e52c4883fe1370be76da3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c2709f6c9b52c2e0135abcee2d282257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbef6cf50e9390bc9f7f79f4179a0ea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b372c00c7938367debfdb02cd25ee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6a7d1fe96fe0f4df9a3d1917eb66f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942131995057eb2f41859e388f86f033261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896cc7b36d28d90552015484af43f63262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce8c22f240b6f6e7944d28b414a4a9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc33dea191dd00a44c5ecce902c7264264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb85d02461b606decf6456743c952f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d514a3d4867f0f5f47e66c710e83fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d1218351c09ae54f20c562243b4c8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9832a34698475cbbc0119c66925847268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d9ebe0318d17705052674703f2a06269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6280906162e4d521296b5c721fb250270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67402e3e0eb65bd3b6fae2fa8309d224271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729801a35df5cd4d805c12a40fcd6a68272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4e255ea0d3196e0ddff40293c1fde273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d27fc258cb179ae1b60a9369f36ab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b48195487cc77e2234975bca685ad8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98ec342be0dec7f375faf2b2fd28f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286800b9c1bf87fda5b97cdbcea1daa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256432a20ddc6614fb9bbcc2654c7c94278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b813cc71810f4230acd4d8af294e8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5edaa7fcf5bd25446d8c261c162a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb3729f03b20322826c13a912678be281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbc51611ac570235f0b308707dd1b9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac370e820affd5458d0c01ff50c72873283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f7474bad656be728b13a9740da260284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1415c362f48e7f498b182ef57b4236a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c5327e22a483bcb61d30eb143dc3b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e99ff0bccdc0ee442de67e436c0b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456176c8ea2e5937fe7df47a2f47573288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705e7bb9397436ad924a4d371b58ffa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e604477b0d462d892d8736ce779220290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d4de23e7bf9a486102caa7228f0cc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f05255eec2bd3808502f7e5a55e60292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa99da4ede1b429f6e344554c47b3b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96f3ad772970569c3fc029f9fa47c7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add7ff8aee0d0c2f40e3de7904d5b5c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3dce97225306c8029757a873e18bc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8db9036ea7b73a8ee3f7e8f47b504297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d624963f0099b14305910e1487f387298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4b07f951206549f65678ba985d797299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6b0363ebad2211ae20935aa4b303c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89fa925b89926258236d893d5119ce301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba723843da2c0c139e41dafd010843302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac0ec1e2c23bc8dd4b125b5ab6004b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f963130c6f20191ac92c6a851a03891304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ecc983335ba2fa3e810daed610eec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6e7dff4dab941ea377a2b7f80c5be306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab038e8e07de801af5f5a32304f78a4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92350ecd0617e7fd054005543c62c0db308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7f4584844db0d0d418153d7f180b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b209227479cea59a295ae751250a3a0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8aca35859cca3efa7942fa1b7ed64d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c9a75abc62e490bad87b77fc7fb0b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc95456c1ae8a5c64cc53e7123af2c3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a0f91031f96ab492f5370dfbc9457314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e99e9080a621d0adae51f59fbc2d78315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf1cde9ae6e19de4bc5cccb7acd0b8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910dbc0d515a54a6e974faffacb4c6b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb4a499e9a43143ea7a609870898ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55931f8ff8ac6ec14e3a62ef7565d340319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54148fc439743b7b58879d69605bb5f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228dac516086237cc66ac0b6e19d1db2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1774a42e6097b0fe416db6dbe3742322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bf821976c6f353ce77dc1adce4663323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd410cf288383f0c7aaaf0e5566c1fd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd21acb512d83f0ef0b76797e37b04c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5005ecc0fcf1656413e8c1db4cab6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59580c42e48e11c27a884c7bade39115327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546206a95df654d3e46283137c8320b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc530e133e58f90f5736a8278eb6950329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e592424b1d2f34c71042911b64a4e79330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a182b5cef286da8eb1b55538e41f13d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5253f3c070b683d594a8562fb84ba0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f48b7a0c0b1ea20e5488d4f09d3a48333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0bd5b5cb1ad29c7c2e943c8390225334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09936862ecc67299e7377a57bd1d88f5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40634da8b206378207ee08e994d6cf9f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389883518dcdfc27876585dd014c9fbb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4247fcddd278a728a473ba7444350d1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa0d01bc640467ae12577dd2d0dd50339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8664d073712a02455f102380014998340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21007ca140e9ee46feb569f22c6debaa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afbccb7f41764eaed77ac3225d8c11342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de67a5cb128c71661b69ae5b94f13c3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd856f7fd849df8d1442bc6e82f33fc7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2f56d193d77f571e8843fd48ffbf6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a375057ef3dcebcb092a0911d39ca8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425e53ce4ad8e405747219f488a7654347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8697c87afaadc9415c03f1cbc56db348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67edce5626b99374c2d353d65311bca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6f8e8b1eff755c8a4b2aa317ef52b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afa04967686a88ca0676f9a49cf0f6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58f694c4953748915159c880e1fd2b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692123f44513627527024d56fdc5b071353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f73014f42f5b393171ce40ac0ce026354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29c891d8d17ba75acd4f7ed79ed8a2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf60ff6895c205dd7fe6b4bbe7fc88b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec0412e8128cd0c529d897710885cd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866f38c9dd7b00b4f931b859c5caef0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d480b189f1cbc8a7bce84a7b145e2a8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953393cd295da1ff336f96fef47dcbcb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4054a4fde45bd7730bef72df20b42e6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41980c4dade69e7ebec245f47f37ac9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9c89f4ee68929524cdee2c94c46fb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ff9f2528279aa5fe8085f86ce037c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc425d886c0b4ba7c273027f146689365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f59ac28c1a8f405820508809c1ad3d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa017f49900ad0aefd039ff7182f39f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c111083ad0024b2479880eee71f216f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67cb063bebadbec1fe7b300912c388369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677c17a5110332c82474a1e13408a74370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6cc60e73b25ce5df3d242ba665358371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e28188ac74d0ac882bd8a5b8f5a0e1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d770d03ae7da912751404cca01ad011373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51190730ffef51a535d4c5a10eece0d6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7461a18e28e73ff7864a7072c83ee86375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1eb758330c8d9c2416e7f2f1ce6d5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9adcc4048fb7d8e88d6e7bfd726d6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d385649d5c63dab3bee739c8bb2aa56378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545e721dc85387ddb43bbbc8ca4db0f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221479630a1841cf1468559d15cf55b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfd1d69c16780ca89efcf888be7aa2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a061fbae756cb0f3f2936fa153fd77d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83575ce6e691fff5848eae71391eab4e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a89fcb4040128f078e623707337d4d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d508fa57bbe71a20dd802160fd575a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca980bc658ecef49416c5839a08b4c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16868b392c9e7b04bb16a62d385f8a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40b8335e71eba5ea3792daaea40bc6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aceff9807f9812667b73438ef664300389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35d3285ccf194d37c0c767eb3b5cf2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0b6250de96b0840db8535af76e767391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8b2bc21d7a7a16faec68de808d953392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e83ed72a4d0205e4064889eb1f4f8d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38db85f117668471edb98318fa6c6d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5170de0c5c519a8e018c9e8eb2714a8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9521986b589e0e658511565f89196e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87a4313945dbfa3b57daaf4f64ec24397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c752c20852d507c832978f4246491398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3165780c543d73eb091f4990fa845f4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ed91946e367403ce274f600fc6019400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f5e88820a404d1202494d177ef1e8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dae377aff95e08405a03d52a1cadba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bb025e1ff34d8e1ec5a9d0e80a708403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197077d47c619a65d6964a388ef97a5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83796748d222342d1b8c59603f68d8fb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce9d34bc8fc701596e84e2ee8b46d3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9217e51d82d72fff0940752332c8024407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219eb1966556430161289dbcd55912c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd330da150a706ee59d2d3678b960ced409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc0e00eab4b72e5af712ebc6b74eeb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f031c8e47ad7141b5468bce0db31bf6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf28f85240ce68d7771c4d7ce58e8d7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46eefe54d1e52da4d6c82f7f2ea60c0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488fe6ed1ba27ecc5f9642c0794f6c7b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff558fbc759dfb598c64048e307fa7b5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463502bbe0f0a4c33828cd63593c15bc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d845b96e19a7c5a554e677978ff1d1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8588f4e0df5f50902c328f5b8ba6fa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ceaef644c72de10dd9dae3932152a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a1e3ab20182952001cc86d36d59a8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30edfffc7718dcac4c30ec90728303cc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4023edb8a955884195133b743f00a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d340cf94bceeabb96193c9d623d57423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffc11ffdf0dcdbc6fe713c26dd920d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe6bf427a991d8f911df9925c4cd53425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c488eaaa4c0607cf5802cd9044745c2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af5e34b73a2ac29699927819a42f50427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d6ee8a5befc385c5589be020b189e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010ae689831f36921da7e8b5db7497f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065fe8a5b6e6db6d097e3fb0f0c5ac0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e5adc45b6c79b9669a4956145bb09431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4fe6ccad3574f5b463fe2a5495819432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c99e48d043e8f4ef188bd8b6cc42d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960ff05905d197eaacd036b9d4e2b49434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9678e6356b804740c3f411e0287b77435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c9c534e296cb82e7efd027f799455436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f739b84a7b72168f03848daa331c83437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757d6192da8c30cf1de4b38e9a74399438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17d32b6600d70a4710cd1747e9abe5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59145d22969bd02aa1664248eaf97067440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a5bab9423c73ba3acf266954e237d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2836e9c7fc3e0830ae32a2786a6e719442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028244f3c704d4b2f2ee2b4241065c6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937db6b67ce6d1f1d307770f5e89b224444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1508a8b789c063d6abff92195fc4a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098f34a616709543ec0760ed3676c67446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6837083138180eeeaf33654f6860b5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438728178b2ad6c4a6345233cb073d8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77d720d79fa1e1696c54c8bd5f17d6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe4b588f8d16e8a42bf4d1458a7c2f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61db1497229632aed8a9857ceee568451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794bcf0e1e7ef74405bb24824e20dbff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c2ad4fd1d0469dc90ebdf92ae69f3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a86d0f24b34237a230748e9cbc1507454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63675f3da3be0ef7200a2b440e349996455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465264f82311c212f800e0fba05eb06b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c66c4e53f86571ab659194a547a72a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad60ad4ef299382aebe0a98e71275e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21b37ea1fba28103a255a2c992c084459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b410e1a647c6e749ad001fc4ebbcf4a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843b3457969fa38e2e57ab79b3d5662461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4957be1a654c6659460bdd0769a7f1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade19fc6f2b3c239aa5f90ec375a0d2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1eebdbe4bd38932eef0be0a0c1b2c5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3766c7d7a06a3216547193d41ed581465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5497caaf5303ffc9cd7bb7ecbe84f92466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e71414e56ca296566fabb18067c754467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5f84a1a380b373131aacf4021ac9a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad392ee19c06ca39105f47824140575469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aad48b178048b51df39aa25e75b7f7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b966b1c9e596f1e3fae6e51d7c30bb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b0f54c802e002b078bbc85e205d1b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d16ea328310a33727baf27cc5bd5a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcff032864b9f6936fbff109a545c3b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2a3827d95c723f6d318e7fdec1383475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a7aabed70b260cc5a4abb03ffa327476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59d08945631d1509a8aef1da6067a5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07f3481e433f64c97369f891d418a5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc88904dfb74d05c7bcab57da97b307479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4f97b6467ae9100a32dbda9bb8615480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992cce25df9e37a2895420772e6fc87481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e30c1d0dec02a527ab21cef5b8a5a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2573dddf1d916aba833cf883f85e3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337400f94185ea19fe52272b6bc1576d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2f75874cf8c48bdf24f4de2b5724b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79ea2a6d8dd79a5d5329869c50cb48486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae696152a30d14fb7ec07dad1b5480487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d645cf5e76bad287cec85bc3f64ca2b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b8dc8a3fe66729911d43ac807c21a489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6580f5949d424863555345b62095a6d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87676a5401bc6ce2f9d2876d5240ab832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb3c3d40feeeacc48d53461da88fee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadb5a594bc31b8c3956aade85b96574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cb67fe79a18cb3c232ab62633ddd25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54f0f6d38e4ceeda309eeec17063be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e4df6316dcaff98a54cc875d59e0c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d18b63931e691609e3043ad4ad6678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f813aa0975211af5a406e5178d870cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab387aba008b5712798b0cf00f619d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdac61f6defb4d97550f901c8eb852311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c526861223ee2a0d975fe2b41bdcd0b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9265f25c21426fbce4984ac6d71101f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5012b431a273271727ab4cb62423a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44962861d68404d745ad827dc2ba99c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d33a446fe013ee49f32844dbb0d0316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0a1503e0eecd8b0bcad8d027ff8f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca000d0ca78aa0014802cc56c8ab0c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f40412fa30c0a67fc0035cd699ae2319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd95ece13a1af6afbab677df4c4ee320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c27d5daa58384851e5609447e524421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dddbbd5e57773c7dac8c5ae54f5d2122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15205a54fd949188efd4a9b3860f97123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5ef9466b9cf8a0a0d9f2583aac92924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b4d161bebb0f93f7682329b07d4bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404f5b516eca13b6ec8147a44b9523526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd235d88cd43837808f575251f20be827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e5949dbd3891f571c35248d2d325d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fdc2855eb8b1f386dc091cfceae6e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771068ed29cd848c8f657dd30f21f83330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a5b87ff2d57a38b9098ac838e639d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2ea0c520e74059215538dea1438e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5bc11b6104f981d52efbd74b4a099b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccef97e2726b0390df01cee7a9a02834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9bfaead668d631c05250885e72bd335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a17e3f49a299b105686964b65ec77536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331ff776e9665762300d025b78d9bad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7370f3faa014ec5803f6948377140d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969852c90f2942279b3f90fb4ddda7c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed22dce55082574e327983fa5201cbb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bd83b16af67dbfb4a1b2eec7bc09e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abee302614aab15bd3cc4081499555f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb85380921f3f92a9949bde2e7120bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1769f4ef2cbdd6094303042634c1944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ae141baec23e548afebe81a38fbac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ad1d93657737f125af1fe4a5afda046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e54cea5d7f08850d659b3b54d90de447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9797c2d8490aa0a0f949cfe15c5dc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10550d3785638d403d84253d7eb1b149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b979655422596de01e5e0da767aed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f6376a49abb098a093b8aefbaf1bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118e885b358776cb73be2cf8d30251452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c118711bf3779ec02e07a16bc76d48453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e6b8a45b4bbf1da89d9b5315e74b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20399b4038c2283308246e36976269355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e156c5a5bfbda1e2573e160b8b7c3f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af601d99643bcfd86a48575f0b5a55657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604e8da03358f6d166062bf4159fc9958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32aeb15eb415bc01092e145707252dc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5244a67635e3145d41a4917f24723760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0697e38ddff7f1bc3cd3e7af27e93561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbffe7095c1c55394c4fa6bf21416d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afdc2dc28133a5044590213b4bcf5e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270f9d5efae83f79426054766970fec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185434a470aa5f6d241b09a779ff791465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0802a04e0a082aa0703bfca57284ebd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ae957c0bc205d7a1bec1b45407c5167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4713fc9b405121d67c936f247a5ec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa500d17292babd498fe5451bc5d42969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f19ec79bbf744a720c1104cbc8827470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aef0d5b8d12db24494fa61fffc1a3371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62fcf88da2c320ee936dc51258855572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54c4a95555ec55b6946b9df83f4e0a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aecb5f76f359ccc5e7376d2e212334974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ef8489c109e4ed2e458ee6f99e0b575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314bff88969bef25b33b02b983569d6c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c39f4260070ec33a2b7daeb7966d4377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4821ddfb3a8d16e30aad1a69f6b5078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f810d50e79ec9002620fceae6c964979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a006dc1de62d86a9836a77a023b6dc680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a8c7c76d6362d5e817fb94eb60fa281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c92a5ee179d23a658bb09e69d98df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bccc41d1b4789852742f47013bb83a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c71319676995a2c06db9a5259eaafe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac493338bb8ac17ff52087bd4bdbaa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd35a1a49a78dd4d8ad46d25030b42686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62047fb625a9c7d4424f69f4c0824e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e09cd1518e045cd4aa1bcd1005dc1f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f7012056f9cb76bf4de2d89da653189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb5bbed0bdcceb9373d3558684c2eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963bc1b399dc5c88db8d35eafd19f6291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d726b8fafb71821f4ee1e6f2605cb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74760f60da58d04e1ffe287a74ab130f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de015f1c8d3344841d6aa8dfeca3444e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45294141a05f04c041dd42193af1cb7f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9130d24e81a31c9a258259934f2c43f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf153847c09739e6a2bbeaa7f3265597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b1bbd74b631b40b23378e5be47c5b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f10de8708bf5200e108d6cb54bcf599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ccdb219a5dbe3bfee5440140904e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66b21c94c531df3a9fdae498805053101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d512a20c55f7e6802c1e1852d539a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de1530918c26120f76b25068cfe028103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd392ea755767c785389d046605a63104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0685569b444172403425f885da290105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbf8683b9610482fa11d716a344185106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b3f49b4576e43863f797c65a9306f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1aff9bb585bfaa5b82e17edf2a7ed8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1b560f89489fb16b052ed54e8a55d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e2acd891c2d9d047d96ca0c267162110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740274ebd7bece3b09bb1a5ba7e68973111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d98718ac25db547a08eef66b2bd8c5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0c64f27462bd350bc772ad146f9fa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02f696ba16cb7b06ecaf8001f29c30114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8b61dc7e6236a09baa1db776e196d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fdc6a69719466ae513478faed64b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4492f82902d7642bf575e79c03ca2ea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056df876a103ddd4488dac69870323bc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6c26112547af032cd8d3c0e1cb89e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80b250a8e3caa42b56ec9f66318c9f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92167a8e12d1236a940ef32296adb5b1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e8b7bcc5350d14f69fd0698bf506b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc84167ebdc5daac688b9e3cf73bbbb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8e9de702cfbbb19ec84f74eb5ece5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3eb3e50a7c97286fc8e65d9231656125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654eee4f8f0a0e946193d461ec533912126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca304af6180061add2e7c833307810a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadc628f54892c4667a75ed9b71e969128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b638ac298fa2ea45c5ee295216fc9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8733e6e3c26a9639259d78a02612fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a69cdb47f8d38aa84ef32a73b7214a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5af89a6625a6f5ef46719b26e5747132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943ca1ad4c241aa80055bf94b65211c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8417752c4682c870c79c5228a5d2a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9092971b4c87f8e106b02bf151bcbc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668becbb0a4461bf7e14e0fc505b4029136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0c9f49599bc1df488e488c6658c9b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefd240799b4b876edb23c5cd6d6ad1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86316456ace06ba52f049355f405e9bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9902f0c3697be91813e0a837ed4f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5062d758dbc8ae1994eaa8f4b4a2853141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f112f96e0fd0200e43f2d8c53adad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcc8ed091763e2d6a149906d7e5444143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79854d47e1891a68b2463ab6d2afff6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a5021f88f13a076b8c306e31ec9e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ad2edc6181aaadbf8173cea954ed1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10a0161c72d78ea1dba932184183d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68f7b15a53ce00f2d3d686a4af65f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f36d06a647d172c16d25e2e22302ff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77ad11b95478d3eaadc39cb35d50eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b25f165d6ad54367787a6018be2f5f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773b9590e9e6453262fa09c185c5005152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31b592cb3ff3a96d26c5f37af1f6cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0d119c4ac34e7aa58d3c378cdc9dc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d1dfbf70069d87af0feee6b419b2c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc768aee54228208e48ee4f11e324b1b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2053db8335c21e35c158cc7b12e7f0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f61e2a93bba3a8646ac324eb1bc24158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e0d48de093b9534ebd73c9b778c3c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6479f96b07a1d5be46ec8d48c38d22160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae94621943a21d4e6e4b8fcbec0322161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d54323dd5c8b9b88b665c6180f26c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc00dc1114b480687db05164cba80c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad13d9845afc120b6f21d5d3e3640b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09525fd3410e6d6ff8a903eb6d6790b7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f512992e4d42782d535e735e0ea65166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27be598f40d775713b91c8c0a66184167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3207be6bd1ed8099b17f34282dc097168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373be022662af42356516416b52999b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120842317895efb5d55728f3b714f62170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5d6b7667b4d1a0bb1dd174c4fe709171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a75e4cbe740fbb480b623a297c566172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c2a198e839dfc2a5d5b64775a0a8e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ca7ef5c9a99c45f41387d5e7d1a39174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa20b73260852d0dfbd44407acfe059175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b9cb07770cce0c28077359f983582176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af28203c4cdb4a3146beed3ccbca57177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112900142c21444b6ab9583934990c7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2f79799dadd4b29f3dc770864dbd8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea602f264c80dc9782b4e4f5bc9b37180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399903a4c1e513ce6370e87f751e981181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b474389495fc4acd86a47db5737af5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a5e342e228afe4c76d8257f1aa316183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ec14375ad0fd872ee9d787b394ac3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889f1d003ca1f3e6bf3fc8f28e55716185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5880502fab2cee07dfb3fc2481af63186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeca076682e875d05f98a05f6f5ecf9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc6375c8be184d8f8eb92f0de1c9e7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4438349f081c04fa9f6b1bd480ba5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837695a00f8c5bb25fe86edde09c78fa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297204f29d18918c65ec5986e2398dc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b642316c0c5d7f3dc7b4a42100250192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121152480c4284612db757906fdcc38a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643432dfe71a519ce9fec6d88bfada47194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c116a5adecd49e6601b3c56ab8173f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4c7a3272127d49f942264234f71dc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e67aa71b16be0250595c85fb01247197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa481152ddfcce2532422a769b32f9d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6623f5fc687cd9051213b0cc1bd9fa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10fd511203fc115c4682a5cc969cda5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b44667f59909e2fd402369166493ac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b8bdf30a45840ab2d89c22e10bc9b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188b453538b657e7f94e2da10750055203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b1fd94f2ee8f6245396b70c7e37f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b374f7101ad4f6d75f3856108c6ffe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c753d993b5def9e1406c2814e49741206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe911e4afdb33f4a2a9238db7618b0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c47888ffedf78dcf15254b6e73153208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061828d45566552a582d765e14d0488b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e414a89e58a0a0ff4cbce84f7ed374210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19dc46360944609a062fc30f8b3a5f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522e4416e8af0fd59d62238532ccc64212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64b9155eb273d08325ff4634e0464b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607dd4bc4d468c658644c7efec95433214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcea73a2c46a318b9cee1ca53677394215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5327b7bf5acb074f48ac83726c1da0d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fb36a022ee29688d53b3ac0b1089f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176ce9557e0619bb8f207c22862ea43218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7c0a330c3726f6dead2ed18339ddf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d696ec6f46ca312ecd1afa2419fbed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f22d661b4f8ede80991d5eb7d22f9b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3e2a3dbb65564da18ab38f9beb191222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d95c6a9a00dfb3ce40e21a2cd416b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175bd8822b8a90763ae49a906b12455224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc851ded6d67f9e245c6fc047389ad8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56d2e9d8f0a8eb76aeae4eb858675c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003aff5996380d1b7dd277aa58f80fb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c630d48cb9757680ae942663693a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23066897462b20e34b954b4f490791229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72687c5db5800d172b24c6f5642bdc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c95b99a641806a8e022ac0acce14a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34b19fbe7125cfcbd217b89a48ff10232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426f6545ee77fa65a7653daf62de61d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7b74a4ffd9ca59652f27f1834ee43234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bac30ad3a8b9c26cc7f1db78d19a69235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663d2134a41f8769acf1addc17c0184236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1d93dc67d7c3a98db12bc863cda10237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354433cf88cfc090a673bc764ca1de2d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6708948f3c436abbf80eb8bb4d761239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb42040cf8a035c809d7ec08b2bc67240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f990234de2b92f4381cfc79f507e8b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a41113cf3a30f8086cf933610d715d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796dd4d95f138262f4326dfd68739e98243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf16b6cc439b4913fc6ef482482bca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43a800cb31d014f3773370385fa235245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d06fe4a3108c59c0943711c708581246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9f011bbf0e8845997c63a48cbcf68247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aebdee06614cae225d039ba2f7c6af248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21187163765c42187bf740749a5727249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d5447dcde062b21b5aafff1147a85250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068db718237b533cfee5a7905eb012f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd26ff71a20f1250550b7bfa1d0e8b4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb313bc49f1e303b04ee3bba5aa086253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1ece40e1085fe9f9a6d6c747570d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c9e8a35ca123ba71ab68c5dc0f5f0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e842367cc03b2ed67c345ad69aca9ce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b29051275343926d97380c99a9d75d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a657f551a404b6994ad1468dca673258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e519f66c5d3caf3e4bfcd00de00eeb2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288bda932be9288e01505a0e48dd4623260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc177dbb241df4191614a1ad8e98c0ff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a956089f4be9c301c20d6395ac495262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c6abb6cf1ca03d2a36b254f2f0a3c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bafc4a12032dc9419e83d8369d3ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30678d441c11fb759553b0183871b81e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299dfd8bd0580307bb6b4a2619bff68266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577e203d9a66513009e5dee9436fe6f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77d60fe7e7651a1e027dac265e83dc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16472551b7a6536c6a2180a872549b5a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cf4aca48845b09141205374ca889c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35c8daf395c982b4935e5949e318ce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c94667e77d34284ade4a08f8548aa4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2405cc8198a45f6582514e39223200273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815dbf3167e3addab556cd7f3c9d654d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55646ea9f2d1e203145e33815fa32563275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640990ece1f19901ef302a5dca33c049276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08010ac91127cf1743886b32deb85b46277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1fafbb2f43088b0ecb6d13b53486b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171b964641b2745cd4c03e9982bc615279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a7a1ad5a7bd279d63abc94d07d9df280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a765b002626372ae3f6de83ebd4fe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4127d83bbe3adddcbeb0a5edd644a8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b8a7e8c8a922901677bc9fdf9820c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d126555ab7c167b1a6b036a1555c1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7da08c6e9f6885c142771565c2431285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c056d1e924217c1c3d27b2cc98ca08286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de6176766a9eb5a0b3a691144c14ea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24a4bad67982384e6ca759a0bc9612288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67f32037d94218d88cdb64c19e3a25289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a173888b2fbcc0114e8e36d793d88a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de153135de3b0a316dd4e99c9cf0b6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f2babb10c110d7660df72970b6f6c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d122f5818ca3bc84a595ea26fbee02f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87e2731a3cf291f4a4b41a9dead26c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594797878f8022d8809fc6621c0937b4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad19a6b30f2fc12e7311d7dbc8a12e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b462d5e12f827bb16f6db08121294e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc702f67be7420ee10c749f203f8135d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fa2cdc11f3002f8206f48677f9c0c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2508ea8c3e73885d22c4b6a24bd2b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb35a85ff5195ed1eaace49a7a36b6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea5197669bad71c84017f7efd860c6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8f093ecef71942c38f94f0ab54b8e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ed898bc826d2c5e1477aceaa9e0c5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63307caf9128ffa1494b909b88720e1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a9c6b5ed84ac6ccc3306e09fd4d03306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e2db9268df3bc4ebce12840e118d5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b9fdc0be3bd50afcc3d8bd75ba04d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053fc58e3e7aadd138b55943564d826309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c30302bf7beab10672f1f6ad4f70dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb93ff467bdd8a98f093e63c0165f32311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0720663851350963fe6ea9b7b11311312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9e036cfecc29073e876789285527d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b66e9bbf9ff21fd3ae417116bfef47314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18102e16eb2f97a74590267fa403638315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f28068432e6701ad3655ad531cd53316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0d2330e1e1f42c84eefe72da0194c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e886b36d61f2a566b2b02eebdf6b716318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61750b50e226d68f9201ea863a06934b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848545db3566d6082ca69d5f301da144320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ab3d81ec45e8b542cae6376734b73321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86a8cc2fb2ea6dd4832889029bd4af322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973dbb9d3270bfca14eae789a87ba777323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c439ec08cc57c7e4148cd24bbae254324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e12baecf42cae09aa7182774d0a34325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546c66c904c77836acdc3b999e25f39326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8418aa195e081e44d4e99bcc5cdbb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ea5c4ef160d7e2275404b6a3df4ee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745f3864640f080271dc930ddd87b25329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6c8c6d6afd634cdd17d17846e1fd8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63c6cd86b04e863a5fd819be4abc2b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6c079ea18bcfd145568a78c46364a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d8ff6e6495097cdbd524238c4b373333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e41cad49f17b67e0eeba28ff8f409334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90a7cc006cc744db0790d874eb106a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb17611ccca118dfc86c589f0d93852336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4077b395c17a8563105a20c91976792337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f218cfa96fcd613106aa7ef601cfe2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771fd1a09c6f27556478c5c48aa55b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930690fc440955287b3d68fd0b3e3e3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f27cfa4a6d46c506755d76b335e09341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1112ae2d70294ee2a19f76fcda48af9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b69450e043f4e97f2880aa0acbf74343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dadf32830cf94704ec92992f62e9d3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035e6c6f19826ac1ccf81f20d2f66a1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3a9ab305f3ab9c68d4165aece63f6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8d9ac583a3d8f814c9f913ee98ce8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f19d77e1e608627e709c786cb0e03d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a929a607f8d9ea043b5cc85cabbb0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29374fa1a4d95fa63ff2fc7b86d394350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a50ddb5beacde9e760ccbf1df6e2e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebaa4f99aa7f6bae1188a3ca29b15db352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a812775d65d7e20fcbbad562333ee3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1bbbbe4ffed4fc29dbdb621ff3329354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49197e8e2ea935a2635914011abfe66355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f9ee3ca3cbe1008090f46ca6a7685356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda325da4d1ef020f4956875a555a24357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35c05fcb4bf0b37d6a1bb44d9b4074358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4d79b08f3fc22f8b7362a63d4f48b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba438e7a34b3d24d3092d83438d3c3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efca118ff7f6c3416ab223cbae2e692361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b20f12e70802d5d04b3dd86e2764dc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe1966288885af3c741e6726fe0709363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb837ffe8718819e5e16438f684096e4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abecb16e320a1009f69f978063b847e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9df473db1438a23b22949e256ea6d1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b69946598f8d21918e0bbd631247a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233af679dbd508779ee7c118bd6f5e4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbc0855b22fb20165a5896f2f447d3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8e02fb41a301c631631d10c731995370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8737e2c90dd5e0e25ec7150655c487371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03352477ae37cd0b52f2a7c890ccd215372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e6e7a8601dafec12e2fda743cefab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233f09ded5ea90cfcd2933e358f371f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a663646029f9b40517285ed7929c00375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707c098204d70318894085f3d584784376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a23461dddf0b4d842fb4cf9b387831377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed5dffde52fbc8f0cb7b75974739ad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e78e7a227ec7e7e05590d67e93803379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500722f3513fcbafa50e051098ff73df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0061b6a63a4429304e71254cd9c7c99381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15061327d833613b60f91cd5c484e077382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbf5604e1c986a7edf2a30510d41db383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeae61debb5b6706185b0f6901bb880384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccc3cc8b60e64922e83f5e8a6ac3e5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a2edafb0f87a977c790496f2070cc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef2cdedc87da10a6a8f2231871cb77387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278ec085fe4e0f742be06fb838654ab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de929e514571f70a89622fb270cb948389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f6fd8df69b6d97750c1efed834533390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20c473f40363a3250956e67edef411391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca0a89fd810e18355c43658b0e7bf6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6284c0ac19a31448d336753c1ee110f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ba29ac1c499acb562c9e6f9dc2b00394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343243f263223615e820dfd56b9b2b74395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c18278bd0e88bfadad2a0908919cb6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343fee99f90fafee9b63a8e8069a94e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee25fae6cff3b459c52e292bc2e657c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a1e2c466ff735b9b40614f87eaddb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8cb5f8f3ad69ecc1595c19a731e37400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4b64cf8845489211684ea57ed0189401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd465896903d4cea10159c5afdcab17b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca4406b1cf6d6ccfe30da07417b2f0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d205a9e5c157d783dc36b0e2e6560a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809dbd72cdcf98bce053b7c56354e98405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c640fb2b39dd8d64758670a981cf9e4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d1323232d47775123dfa16e31cb23407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85457f569920ff326067861553968570408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96e874edda9d9ba473eeedb27b6b85409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef479ddca3a8d5b230014c4063d7f067410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de2da6aae002da0fd0233a9824f1c9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1a71ee32866d6a68667919d634e9e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e316df26583b5c7fffd635ee44927413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1410fbd7857d1e6fff0c0e8ad9b2d38414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b62b614d8172bbc3a3b1407593718415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fbbd4c0c1a039427a90792e4253a1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ae4906e31ccb0ff516a0658c92d2e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b66b6a2bf20c92dfc0b77efafb540418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b312cac0d2a32a2bd8ec7baed2107419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111ff41da1f0684fcb4e6f7761ba38f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673acbc3cb0abedf19875eb81d3716e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461429962da186ad9fa546d13f938f06422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4d0bb75241a1283e560a042c4fd46423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908ab6bf038233cb02c6ead4eee1b36424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252ae39ec021a6b2d5b8ae4687e1bfb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659b7977fc65b6a337a9d69e023020d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8f2549edce3c3cf196d129d02a3bb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d7d5df3c17bde387bbabedba2946b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f09e53c027fe1ca511631e9d1c756f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf750ec31c5fad3298934078cfbedb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c47a7a630313c67487269d2ba60f98431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dad736fa3a9c833ff125df50d85ab4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37db0f0be993ac0e0903dc414f130c7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a39ff7998dd985adb2bbde219a3763434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69844a1126657acf31fefb1130e775ef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89181459f012c43e17beb98014179a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee787c16f5bb8d0b083dc96b0faaef6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775f14b45585a0d3981f9ac09a469c3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0b2036e6f3c01491f3e23003d6aa0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ffc5728f02b45b8ab4517a40ffe4f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371d478fa85e0064f7e15c78a61f155441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a12d6b3119c53068da1c58986bbd45442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732bea899072820882c471369e28146443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d007608f7dc0e91685be4021d5238444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b31a5cd1ce1025c4181a8b3a468e9f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307138468b807bf81907a928d030e92446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9be8f1604a5615118eb9a79cd90f9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97dc9d28efc1d88fcb5e1bcd31ae4e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8f4cfb89dfad2d0be4f4e75f08e66449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd5f87dc31df45b367d9521fa8b9e8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d79af1a8940e100b82b5b315ba4cf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0a80101683e26756691fe94c51136452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a28a999a2efd925dcc062d213908c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a5d5ce57b442bc16c951e2cbb7a50454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f881d7b0dde23e51f6b791f71ed6c4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd1de02e96ef62084e93b8dc7ef0a9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2c36a0346829dcd795b0494b764d7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9812cea652278afb1b2ac6e7ef3230e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a1a5e24ef589b9d6b2d92ccda297e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93f090c6eeba325f89477cf5f70dd4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bff0041fe9d906e8b796291ac9835f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1dc39fa8f8d5feaf18a1169a76c36462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a02366463611fece42849323285a5c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cbf266b4753866db71edd24c96cdd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee8039de95cc8b1a7f38b8de34bfd4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9da75bff0eff5b0900e086c37ee6c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea1d575ef4899cff1dced640646864467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071f2dec80d1a5dbd805189755a746b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009b01e0d0837f4d51b2c3dc13c10c2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472d782677695f79814a03a1510463d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba823615290752bf8cd3fe468f0a8b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8b2871e3a19b2a21f1cc4da7e7446472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24347b9b3b50abce20a78c48ac4d5e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224794c16ad97e2d922ef8ffa81c876474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b177b130406d48232d5b5043c54d6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60354cf2edd0b229b11951033e720a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629c96ed174cb3e6b9e379b58359c8d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f3bd3bc0f7770d3a8370b8824c875478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfe81e724d69cc61ddc6ebf05135b9479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>