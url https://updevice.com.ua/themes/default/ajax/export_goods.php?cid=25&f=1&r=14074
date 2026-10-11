--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,53 +1162,50 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
@@ -1252,89 +1219,71 @@
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
     <t>000009336</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000009434</t>
-[...7 lines deleted...]
-  <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1688,68 +1634,50 @@
     <t>000011661</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-silky-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
@@ -2089,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568dff81b4de2514803140c45fa760b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe394d2642c612a1d0d7edc2edce7b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5d3e29ef584e2de464d8d2ca1318a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df76b9ccbb55a5b5405de4800070a64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db592d8eea826380e4dc00935c6b3115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152f74f55f8697405a9b31a228a62e76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c55faf583a75a7652dda047fbbb957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb922edce95a9d1db4ba480c612f29228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2d1ca35c0dd8c37e247903b65e0349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abf37b21e70c0fa88a486655a82f6910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfa65baa1f92cf94d0929d795867ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c934c17eec1acb1e9f1a5011e558c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16762562d339049b7914ba0b885a515e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740f27dba3f525b8d56023267ef1ba414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff0dd26592d3d1792b12d561e54ed815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044f03d8abff170cedd7da424850fda16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db8cca199e6e0b23f956df6ca746fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ed942bca08eba9b81dd699419efb418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7ec4d51c7f1a0ff1427af733e4ba019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f04bf25ba3e4096a91ecc81ecafc8720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2531c1817bc5d7cef88ee6760d4dee921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a868a42b1f2fe3add07b60f2f1172c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd98d121939dd7844c582461f9c97e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d168c53987ceccbdeb822a25c2fc6324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2730a97ffebd5e8c909b63e7734238925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6672d31c6913a9a16c63b32d89998126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fa66dc91959ec587afaa583b72c5d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7c23c3ebd153417691112d874901d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba05b9a5a530b4505b2f28c5fc382429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae026501a961857279b72399afb07e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fb53e69023ac82885492032858d7831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa4be8c28d183996facf30c7392fc832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2dcd4833196f88ae7d502d6a1d00b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9deb9231bd53c276255559ea8e1422b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c57ffd5d0f4a2840b36c1699d53d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7c79a9f13224bcc93c0ac4269cf8436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19325dbcf7aec23ff1c15f9f303fd29f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7106e293da1a159a0392ef07ac86b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c0023946e78f7ede628229c6d98e039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f86b454b9c3d8e44a707115b4f05f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b035867e6cc33d0a761b99ba58bd641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5d865ed4a88b10ab9d87f56afd0de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b295c2739b67438aacb211c2d10dc943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79b197f051fda41f6f5ca4b2fde61144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b3847681978b2eda363437c99cc1645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab92263f61b316e46c161e29e57af4346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcd1d975d82f8345da4633cb5c09f747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89045ad3ad386ed8293f583ddab34248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444901ce2ea1edfd61a8ab219487f2649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09b7e3a5e86c70e2c60aa2cf07d8b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193fd2d8cf75388af95b5b88268742851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc2b2cced6c3206cab1ab3ccfffc6552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314c8e0059a24a245c77fcf5f9748ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebda404570663123676cee8a77906c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480063a279aea55c9fc4a09b397efa0155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c33d65a9cadf4bee97d7de9cbf1aba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715efd18850fb55ec581f959c739377757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fd240f905219aeee0da801021cd0d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6b267e54af69b24a80573a43b3a8559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055944f964afe94795a0d39e18b8d1160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01445ee79234a417e315f57fa6a4a52561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046240515607ddf8f1cb21f0036950f462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718854c3e673c68a2e20e207e509ba563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c00e06b0943ab28de73c6ba686b7ea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a5199e591a2235b8a12dd29d79c5665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12392970d56e741caa2d495ca7d81c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883f264418a2969442d54d8f1060e0267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f665cdac0c98de356e846be90b50668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab72eb2772a59bbfad018c3eba73bfb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ca1a89392e0e773460ff8bce13a0370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd1678c96926544991915db5bd426071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34910de9c5c379ad8227ebdcda6197272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f94a12d25aa99ad7d896c488ed5a773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e5d42ff314ca4bd892d57d15fde5274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139365920e52dc0bd1de18b574d1372775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147966952ae9c90b6bf46069e54395ff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc0e9d82eef9a1deffada4ead996b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68f6172e68ad17ba7cc189677bde5a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bdf44140a888a0aa6b21603375933379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454c7d1a0c2d29417737b8b8b7e512f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74bbfff5c70727d56a74063513644081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf74958da956abcea6b89f119def15382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab06191a4bd39d153307f1c1a4eb0c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e04895ab303f2a83fae0b773915ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d833236dc2242d107f6d50f9672c2785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a144138786fa07c256f8494da3571d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf0b9a478ca52297a3cf8811c6e82c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f803904a5eb7513e75fad54d69e65788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9cf0bd64dbd4ac0f20667a4edffd4389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9d4b9a91a432166559300c90ee65390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6847aebef7b411a5a20cbc98655e8c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6517fbf2c7dd5af9838330f73ad29ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b445f0d1c5ed3627d1064e5889d1493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c8e03e3b5e5f22b4b1bd995700cf694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3fa22dee93b487c3ba59eacc1326895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be17f866c0acd225e0ff69d4b13b9ed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8650ddb4938b0be9ce359e221291597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea58a4a375102037a22c99c3ee7570698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22455cf7475213409f0b19eb80159f8799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d288a7e88508db501689372129a1bc2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44690699b09ef2a4cbea537ce50904101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d02e4c6973001566ef42648097efa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe232f8d05b72d0c9e0b34690fa54a9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04595c4592b84d556f2c11acd81e2b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea929989a19e93ea4fe816adc48dcee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a947a06b36ee14d6683243c7fb840ce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbc6e8f7e640fcbd71bd614c3a3f88107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748e95d77435d1c0a2aba657f766584108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23336bcd2c30b362a2ad729a88c0754109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a1627792795c7bffb48681dc34530110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8884921f0fd75acbd2efa010868eb46111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b07bc5d9b0dfdfab531cb2f154951112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac27cba3a879783662efb226cc55b34113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd98373c08383c733a318f1ba48665114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a42d137dcb2d828a1368d3177617c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedc9d2c682bf732ec1df1be7c2c1b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1327f3e8b283cc624ab7926174b5f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad15a9812c99622fef9f4099c8d5cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840274e7c852980a5db3c7a52596a87e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a403f4cd3f8948a0e1d691d5547c2c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54416d285345331f053a6c3389a52c48121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320dc0944a74967e06d3f35157bb11d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab279ec9477e200adbc9dcdc4e91491123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9dd2515d8765d0fd958807beee515124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a56e57fad5523f0f59306eabea657125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50257892bc76e36536beabfc97d296d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641557e6b69a54d93e9df077c10bc70127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a062368322aaaa6bdf9031d41db5a5a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f7b75fcf53315556bc58a31a936f9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ef951ef25d6a175b8e6653f6566b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd3c45656073566518939937ecc83a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6b27bc14341e45eeb8da807dc94aa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b46b2b8d8adc2354feb29d734a72f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d390afbb5c74f723bdd4ce7a79bd3c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10302e2984ff87fcca442aef6a33af27135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d1a3aafcea8cb86fea67a326f452e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8dd01bd6d28f67f41baaed6c7df3f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f84c7a0c7878eacbb8117912340a70138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6465776a51e1826a6eca7de15fc1c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28eda77b66a865b41af8df255d20ad1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76ca1e41f277ab25e6ddf6a3c54494141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994aa185733246c1c6ff34d402ae2667142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa29b4cdbdfb7ef11159ca62e2f8f3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcf26e6a745bab397156b0fbcd7f56144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef35d67036762d26f11ded82a22af2e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462a87359433022da5bd22a3c5fe371146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa33c5a9122bbd46541539f26945dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880abe98db0ba62af33954f61665b4b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e214f8cf4561595d3d42659802e9d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658e04cbda90c48e81401a0b9f0afd2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265f0a8a5bedc0849672406e2d725f8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665715839d4043340908562961a2b0d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a251ff7d035281505a7172776244e4d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2d1e3e524a9286f70466870a14280154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752c172015c61080ebdf9c7bc4919f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75b03aac6714919001f555b6b1b16e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49d091d145a40800b968bf9cbe0258157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055a5b3e47a840aad7891cbe41898a2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921249729c3954d0bddad3826f0f946159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8beb95c3eb7620b32affa0cd8deae9f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb18fafc6d4f7dc2dd20fed0d739a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f5f239291933eb23c145fe6ec1313162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232b6822737e6b403771b65aa727602163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab1aebcd179e0d444ae46683ffbbb1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5e9a47b4ae23f08e8bf33f087d79e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e904e33acf09d14b4254dfab3a8406166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5d38072bf66baf8ee8bfcf3837e5b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7380c8ca7edafedde50bfe30c39f4f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae56a3fc34372fbe90a1c932eb3e60169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4ea77f31a960e4f2fe7bbc6a05b57170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1940cc973dee76fb6a3a20651779cc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c0753e7308ec3d96ddf276c9aa333172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4c4f5124e27d95f8bac8bc0f41dd5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962918c9b13fec280a0fdc795de2810174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955234b93ed57cde499ab4f9f80d9d6a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93defe1fc6aea728ded3a90c4af2c160176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026f4b5762bf735dc51ab62b2d419e9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7b1ea30868f61bd5fd77773827c59178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05399197186f4c0e547dd70e7a65334179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adaca91318ad9a0717a52c6424d54e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1383eb1d13e44096f2282b18501b5dc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5f3e08744c7057150a5c10e29da0d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21207fa82c7a4ceaa7e7ebc1f1fa2e2f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbc88dd2b45aeaafcc139e683add81184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a4cd0d871d397dc9c1eb43840c899185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2614565ecffa54980e04ab42faab8a1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bccc267f980f7329caab1d7fca9cb7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8e4d6ebfb1379951f886c464b1bbd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ba3cf1588f4f9a3b07ab8833aa5ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ac86ba6e063a2d8030ad168b29255190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043336699ff98c98a30dbdc4e9df28b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8b4c0538574e2c60deabb8b21ed97192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d55d434bd1fc669de385280662faf5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff639c04b74402d296a57cd487ca03a1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c9cd23d4ef8395b191b6381467806195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b62e94c6748e3d2b74beb7af2afde196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90751886ea92c278bd64769549e945197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2308e8196fea7aa65f1ecd44c74ca95198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bd9368178bb07db965c65fc74d6f5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0a63a9675102b12592c457cce0ae5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e524ebc79306144c7357a0d51979369201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9beaaa58d11439065fc02d418fb110202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016de787e1398f9e7ff183c23640a6ba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49411165f17d05e33c84496f9bfdae5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592b6599efd72a52643ce6abe23eb61205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a9d9e811bc5eb43b09064d44ac122206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04957b87314fc21c454289ade4d493207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43541459ec4dd7fef18db076ee2deb8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad2275c883de1658dfe15c83276098209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48321305c9c5915e5de4e7e36cd8c432210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed967c5360017e330d9b06f9334501211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252edc18f593437dbb57b3e7d25df67212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81eec00f335101dcf73126f13910aee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32448d679e96c62cb9cf18ff30cd1a2a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3123365bfbeee992c9ccae0bf3f3a2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0dc1533913c4aad5a54117cea9ff6b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a591bc2ac34bb0c337ea2add9ddd6da217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2599ce10bc62d4db39faf89a52e5391218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c920e98c3c6b0c5fe083ebf5f07cd0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736fed9b8ff627a45ea78eb066d2e5d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee4cdad61e79bc7f414b0031899125221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4a20374a909b22f2376efb8c6edfd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd32d2000e75f2764cad20b1e9cb16223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e96347f803f28fc4a5a8f519f5d34224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01971b05a1166993c8a2215aab289483225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60163c9a291884b191a3bf6b67efbe1a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54acf0be5f0fb8a29b7eab25ba3f1c7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc62bcd1948dc30d56bb63552d6a41228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8904c79c01a166fde859622ed10695229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5fd65cfba8e97e1aa1f420a564dd4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35aeef200c3efcd1d60f506416a5e6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8871b703327cb89d207a2bd007b3e83232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9664e9307ef314b9d684740b3d11d36233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b5c98272cbf477a1a58c286c005ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78c0345b5e35ed80668f5c266f9c54235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716e608ba062f2773cecc4017d3573e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b498df0600e24915d3d6c7ae913c9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229cee2df15766031036d1a409e6486e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295992263f75b830c59f97e116f699d1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d944f38866532c398070f47141b5ec8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e366731cf997d5c50272e3866f4a7c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c90f48b830bd84e8a3deef64a3c508242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916220476a04d936d25a0bbcdc9765f1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28105ad02a864bf5c6c561053793f136244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a2f9ed2ac2b8474e8077e517f26da245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c3e87d3478f97fc9642810b6b9b95246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0e1f023ac75d77ef0bd36500ed6b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e13f351c8a459518c8c680324d7cc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7dd934f329a5dca32c127954ff33d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f8fdfb007e81fc5813c90fbc467e5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519264bdcaa1d7bc69852c9f5487810251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3366e8cb6825a4e0c5b1eb8ce0008b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0db21eb04ca9340a899b5776b1b13253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4435ecb962bc869db173db043f0cb8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c943274af02aef64f5ca9450f55be1a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbcef475ed0d5efc89c827ecd599e0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b4738944493f365f7dfa6a7fe1614257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e14bd273623f6e61e22de37ec8ed30258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7fdcfac2e815099526432e895c157259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7739f7866729047a6df8aeea87d1ebb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da1ac7ba250033ab705408838050ab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51432631b5cf3d61d82fff1c8a8e7ce9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb7c794a6b3cbd45ece82ddcd95004263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7156ee31d1d2e97b0ea0d214952a21b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f22a39a265517cc27d0b5f1569412265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b8bcb65d578b8587a478fd24656fd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ec6a2dffa4f2d1f1fb15ed35089b2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957dd11281a7421024f204886cebc62268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd142d0cde3173a84b5e6ba5731b93f2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920ee34f0b7232b10b841d77c268a13270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a58bf08279c5516b366149dd98c2d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef6e937dafb7e4420b2d7041ee7cd2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bebd41a39ad7a07bdd90275dd546f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d89bbec27e421c79071307d2cb3bf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fce02c1a2605d703223a4758b8f889275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8385dd9d54a432d632590df970adb67276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac5887f15e93884ed5e8801001f33f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac56445211662cc2f197ac9c0d3257278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e9f6e12bc548555faf4e76eca2fa1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4514425828aa06dd6f4d91f4aacae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e5b773a449e110b3a0aa20cb386c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4dabf7e130462597da526d0ddfb65282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbcc05d79cd658c7217d7bd35ba110283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304b0b7c45cd6af448f20ccad1e3993284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b324c3b0fa11d6b99f345c6038530285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01f695cf26c34e6399071eb9002afa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc36e503b0be4cde3ca633a1fcdea5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3fed5fc76c85db00850e60da2379f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e4c9ade4945131dc4d08d1313e53c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddc63419ad16d66fd0baeacd111131290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cbfbf58ad159fd482cb9ca721f71ef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7d8fcbaf914cb84711a589c5b036e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee38606fa8c9ef62475fa8f4d4270f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653a02833f0ecc72b18c255a974d16f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fe5c0d1651ed7f39d3d3b4dc7dde6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73a72df0360119c2a72385f5b5465e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81004f6e5e49d421d7509ff29e3b89297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961395ceb3b8c9ac2bdf75957f8ece5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696544aadd2c4a49f0d12e9ec87c9f4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa243f6c188077c5a1869a13128403f6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda5aad67ab6262538d32201b5ba2ec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca41674f45fccff6081cb8a0e1dc8b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3eb7572eaba61f20e8801ad6bc72d2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425047d5f15e63e53145af6efd912fb8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee26cbe3932a47f6b52d42531485cb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7096e6aec96398db25c16f6153e5e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2524c22aa40276409c656998e52a9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8b8260cc618fae8c35265a0871a1d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740dd351dce75c26452591a3c522dfe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee0aa4ebb74a78f2a639ff65cd6d6d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ccc3f05940089d6a6b60eeff71053311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e72014baf60b748d3c147add45c70a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec608856931590ae97ff1bbde2d9758313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69414e3ffe1ee263446563699132e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3b994a45d14968e1800a9456548f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd9791405abc5106bb028267cf0202316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ef8efb6caedfd203d5b0cbf3f97c7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739780ed830a06c9f1aeb82a5385b62d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb013b8d517e52209bb01c275f8b98319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa2f12edb828b70ac645c969391d19320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43471c87170edbb6633d2618d93c07a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8854486829af43e451788c3a98722b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72dac9a6da3672d78815281890d6f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f09af06ebbe58dd6f325b4f079fff4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357fac189fbe1de5e1fff351fcb93c4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa5d81b430233ca31f5e18a3b81ef7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d975a26d988312055eae0d5fc68d5bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae9cc306ee42ebe81a1f5b0189482a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb056d29d2efa57d9e70ad4ca7aab8e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52292c8a29b17c03651f18e5ee1b6c1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d497ab55972ac3462b2bdf413f5210331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b524555d657f0f9cdfaaff31d851a3f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3dde804b94e9117ac5c1a1c509409b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b086d0cd42ea016578b74952a2139b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02518fee205fae8ee5eef417f6d6636b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185425b6997661128d3bb2ba373f4142336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8370e52b2144c10e209862cd0e253337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef901983d860f480b811a51013c5e43338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950be19080c093dbfd03b8e8451de16c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb4199941c5839ae22858cff1aa2c0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32c51a0888b5af823d88194f337d01341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea993dcc60dfb6175b67d304a1c40393342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33cebb702789ca5d647b1c6d539a12343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bb6ff3c2ed317025edf8945c654bc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017dd9cdc51bca8698caa14f2fabe92d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c5a56b194a39042b6c687e314accb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e787e6027735d8b57d63d0326435bd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea931a6bf7012e1f0d5e80224ab85e43348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81f6e36c095bbce8cd7fa10d0c4c5f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88163537b81966b186468e339dff961e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981eca0a36694525b0ff3982034b2e36351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12686f27d7015f4d3e975c7fed49ad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224789778a6453f135f444758635f89f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9a71fd8bc1f738c5b8cc3f5337692354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a948aa11f23953996a8210b00cbf9b1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234340804a6c1dcd8cd54f7692fdda13356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7bce84c41835b08a0a0e2448addb2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351b80152c0dd9e018a2669414c92e1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032532c0bb648109f187373d392364f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3fc6ffa67ceb40d43ce1f5310c15bb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993e0c439b03d7df23aee32b90196dd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3d7e75853e637a8bbd36cf82a6276362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981ec40120a7239d1cadaf8dfec144c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab9edbc8abd89d5c077b2f6e776e4c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41e9d26bd9809d523cc417b7032059365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd0e6b7c785f83a2bc43accd3ee044366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4f2f8004eba3fc82a921114fd911c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee3f7582bfc0172bd97f133c5a1528368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572a21dc0f6d8c63db3df5bf6de3611369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f090dd568ecda100f2c65cb3388204370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb37e2906ed6ed67dd483da6a323aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc038c1c44a33325bde30e4550276956372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a330c8527b4a653f8d887ff3e1347d6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbae92f872bc7b74be72674f39d52f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97af3b0e98c8e16d36863e968436497375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125086a7b27ba4dfb3194da4bd21e3c7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f8a2e2f2d6583759e147c8e9f8c31377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46921701efdb56852e528798167343f0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefa68c8e5316def86a467eb8f37a21379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177290df230ef2a3b788ef10fc0868d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e8003c3455f41ec7e9a333ac5abe0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b95b293846507a17c36b244a7e487382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df42ad5d478d1349c9e9cfdb896d388383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c69858de4229e9407727f3581933e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31168f2be4c1a3f8b56cddc09387d1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b12fb56d77c71dbfd16d30bc4d831b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e87f434123053cff5b81af0640af97387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfde40a2d53df472c45cd370a1ea635388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e74f609d214a2489f6e6d016ebe5e6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952adc53fa981f5f4ac2caad061a6453390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ef94ec0ec6cdfc81835a86cd4a055391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630ea0e65839f551be22bd21a162b55392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ff5403d6e6755395b78f46fd51e0a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9a457fd86690523eede07a8735467394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2e3e2894decd8d3ccb8806165b4ba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaae3ba4b168159b4a96f60c162dc5e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c71aabe99f60adcb1e55fa3e1be368397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef4a5f517f94f3825f9def1713c744398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6de5cd2c346e72bc61dbb4aa8b86fa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575a99a89f4a2d508e1b12126ccd4e7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39a66d98927a4a7d056f09a216dade401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887116ef3ceb1e0dc9850acf0d9b2a1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c9e3adf98e8926a594580b89833ac403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048c4bdd9fc55204dd3c8436021c0ef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40890b661a59b53cdefe8b7affb1b9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdb6ecc1316784c9e8c5368778d6c3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b4a2ccf52e0102771033b5f237bdb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ca18429210bbbec925bc3d6933b0e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1234d5ccb2e74d9cbf39279e19ab24409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a9f72776657ee070755ba9650ccb6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9d080c9da921f07cdd09ab0d8a19a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613c8ace2e94e0a4fdf82c9cf4b0a8d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef868cc0150b9cfed9dd4109b33a094413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321112ba338b82fd3bc3b803f679c9c0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a41c9fe22f3e5aad9e359e135c16e7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fc66168951d3bf0f3cd172d7eaae2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d094da4644208c7fa6cd6fbaf162a9b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011eeb751c213d0f89cf8b215fbdb9f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8a56f284365c21d6d63d4dc00de78419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450a5309459cbde8d55a6fefe7f5130420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1967cea498983c22bc2444da8222c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b10541be4e93620ec66d480ac787ad422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6bd6fc111ef36767837614656d872423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70929499479803b9a066b6d86f5c0b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e344968d308db98feb18057db43bd7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3652ad8f7fb12f0784a2c40cee9372d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9495077b6bdd5b6d236d092b5c8b7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710b29af291cebf1460fd481c0f135c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff91671c18ea5cacc412b6f2189aa6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62043384d29c6922889ab7a9199f5eee430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1426c0ab521ddf62f9f394fcce70e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f52d2c7941951d70f55196540687f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91e5e8c693936488cfefab4986c718433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90054aa3f0a2299b04efd6157ef4dd3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc64fb13b5e51f3766d5299564c522435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a10207b2cf54f17ce0718973b9748436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306dc01fe64f9b3e2aa3c82ffb45aa4b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d808b06a9bb2d61120c33dc86640a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7ca3a762cf685af02c367b8f35e39439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fefd6ab43667aa0545c4e1d36c231440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe01930b98ea888d4e8460bb94394d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90533e3b06b0eb6514dc9ec38c2cd910442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d7ea97bf5d53d19e0d2e2f3916156443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7a5b18abc4b12692a1e60d934a20a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c0fb1e09c0cb141241946f0de0381445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466cf839007c7c5b1a99835bcc2f321446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2849a8bff0abbb08bbd2ab7ab43af447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4a8fea8bdd84e707b8f0a7a84aa61448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaad0c934907d8a0f54f2496b381fbe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9f2c20130ef0b613a96174063fc9f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f051f86fc7f50426102b1bc4742d689451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8694b3f59ef303090a31faf55e88fcb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fb8b7edd110e14368cae9f5800265453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0dc6b53b104b47dbf2dd964310db42454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec86fc2738b212d2ec05285181d0ee6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab73d0821290c0edd52429106ae8ac3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e319c30f969bc508afb805463369d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475b4a154aeaca1bbe67ea9a95f32a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce723b2a6b8b7f969a78b054bd0e65459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f60713d1db2e9bd8b5d1d95eea9d3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1467ec1f887294fc8116f8de98f64461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa199771dc00488a010e7e3468d0ecc6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957122cce33c3551a3bac414f30db8b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c72d103961fa408a6ea5dedbad678e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b90e2120fb3d06174785e1bb4e17a9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec43d70ba164f2db6a39b7009f7854a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff1ea6907f0628d62531378c990e1c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5781b917931cae5c4d9d17b2e206205468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e81c52cefadbe6ebfe721667cb94ee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766bc6f16a5945c5ea0add5fdaf7306470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179fc21b38cfe41939d5a570896d24d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb04c8e33df40ef99af0312fd8c7d6f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7e55c0559b7b29f10ec44e791efe3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb420021121e4ff800670e41007c6c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2564f57d36c0fef01886c5ae173a6a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9df68a0149c98eee37f0d1eec8b50d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d08b7fa58b058ab2034ca999667018477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6ec80a41078fc50fb91f3c7de1458478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42694eb4f0809663cd63e47530c64bae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1018429815d0b3e65e77457398cd67c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1718eeb812a9ec95f1a018a20584daa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22779c08ca539a2862816213c83e3d14482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1d0b1ae039c0e92d6e072f91d2fca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050e070a1807218ec0fbf80d775fb51484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21291dcf3ded4d6bdac3007c630315eb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d33d3055b8639728528202fb0d62d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc871ec5753dfea629f03880cd0899487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbcf76fd521397c6f0c5d85e3c8338488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14762a607a1923891bb2ddda7b0bec77489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bc758edf7bb185a13271d55c68fd8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172b52633c793090e61df0646e556b8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99600d2e3b1f174efd0b2bc44acd7696492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7f7afe49277c219b66568bb66e9c3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e72b5c571c9ac8fc830b92ef2a51e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661e6febd48813ed96c2c9ef18855ea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b325df8564cf97dfdaa11ba877e13d8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6d0247ae7c7a3477cc5bae54b47f0497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cc6afedb86a7192d3c271becbb00f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d172a2224af3523cf5f2886abc5ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748cbf0f69d19f2407775ec9f7151013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f810823bbeed343082c680ebbc577a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626192146cfffd388643c7901d0e7c665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d333042161c12e174efd4d463311c486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97498635891193346dd4bab58e21c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7d916abe367c729f690e708fb56618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b404c3409499fa56a36e3a9ffd15d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a1abede8a5f06ae80e1571e768d7f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d0b66f5f7f23a8538856308000b4611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced078d4fd55887c18a425eb7b17ca712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fc692abdca2bead9f7b7054b0273f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98cd004476aee2a08d139f2b0f2eeb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f2e06a92e7e703761f8d6f09922a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5916cf721bffe85c0ecaaf2ac5bf4716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711faaf7ada27f411947c2f9c7662f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0b31d19e7294b6db1e8a2af409a0318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946472b52f5978e74ef1dabc3a35599e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc5146394ff1c0584e34b606cfa66a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197255ec20347e751180ddaf9e9a1f7721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838557039bea0431026a0a41578f4c5022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5236cad3c22f8c6f7d5a4b81ee82ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76c6a22bc48a1962ea6f3b140f890524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086f18895ea038f14c34c86c5311c2625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94b43a9c7109cf1adc2f43c399c5ad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0beb8e1960d61d7a7a75a38fe8ec9e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1f971e72f264a6610a88925785c4328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42edbf89e76dd79290a078c8a8e5705c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46b85aefd2169b5e1844f484f999a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a7ab58cd1a7da9aa837375a605ece31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0dcc2d29255e20ef6e8099ccf770032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400ee3edab2ef47736d272d0087c2a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbdae9e326d44b06094b30987c963334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97bb8cdf674921f43d5fba3304077635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e6638a68d1fb87ab63025cff3498d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f701f7e589e9f8cbec37a7eb02d7b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377dd1df5c086e2bef44ed4aee9cb6c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af885ef3f403bccbf899a79d7fbf1de439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab8750c4d75a9ed00ec2760e18548b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c73f67dcf8061faa440d6fc375d5a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1066a1bf99cc866820dd714104bcd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d17659aa6a5ceb98a270da55376d5643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e811e3965150a53fa742dfba2e92e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcec3fab9d72818c7d2d3580c8b97a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa47fb58b256fcb49f4232ea5df4f1d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587afe0073baa54fe640c2c914569fcc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2252c50df9291387e84d32b4fb7f70348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df535dad208a5272c0bcdfdd78e845749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfcb64a7963551fa20d3de09ee66fb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6891af103ad198cd438973f9887bd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57b87e2c508c733db7c54fde0fddee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b81daf4abc93703dc19e31c087d1753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591655cb0d34b2841e5b825216a20b254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c8256e598d0b97c7f60d1b357a49c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a386a05d2692a78a7e9cf1175b50c856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e11b60cdd5360724ef93219115b22857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd3b2c756435caa62341f4acc97f4358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace292962926e8e1eafb59e778ad757c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab62e45e5244665b35b8cf619b0290760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c29cb3d6c3e184b00ddc25a70a93761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96a93315f719223be0ee2f7639578d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17802097ae14de51ff61b08976af7e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799875d87d525611ae3e352b92f02de64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84766b801de054337ec15ec2b53b9a1665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e50709eb9bba93e7e030b44bbb319f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f81717969b91a692328fde551a923e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3dd38e93d888b8eaa0508c64064ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb852fce75ff28b690fde034c2b9b5069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21674df6fefe48c33ef62bfcaa524eb970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045a730b366ad87b15900ed77d7dabf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af85cef11e596205d0b1445c9e60a2072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017f48aaea99b48abc02962854dcbe473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f932c31bc12dbc13b11b82c19ae5d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d0055bd8576f30375332d63e1896875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f0677e6892af6615e15cebfa576ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2058d1e876ad6147b9beeaae084bf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb78557849a6d08127c58770374ff5c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca686c2c69cacc73e4fd81f217089779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945b4c9c8b99955b5d4d6eea77d37d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f91ead8e296cd0fd4eaa358daf0f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9661f2a4c7990b3a774e19a0002eb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50db4456514d85e6c5994a048e0d61883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32068c4ad4f954eccea94ab4d6d656684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f766371ed4078ea8012e823dd6e4f185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59414e6b8158786f50d85ba4eda87b2186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb715c59cc6f16207aed7b5497162af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cd322a3183952efc7d181061faaa988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071a44b59e094b679ce245e5a5314bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d0e8e23c4655c3543104ab188417d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c8e786929abfe408d0378ae7e219f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4dcf98aa5ac8bb279bcad49515c3392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700940b4633ba207a4f21059e6d393793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55b2dbf1e93ef2ee7f337cfffc4ce494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6f4ae115106adb5e1ae4a7524555795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a8cb33f1b1b9cab84bfa3b62d9ee196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd31dd8360513eb49c7a881075018297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b722644fff330a5ea5d594c4fe46e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb51472128d5989776a587f7a9545fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad9737d518df1a607fa39237677937100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de956d3bdbaf452954bd4516c35f62e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68de29ff248399a1010fa16c2befa87102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e1882f452d856ad7d4af25efee6cd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51cdf07c242e4eae2ed78898834ad9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22011edce7744ea828ff82e6cb4d27105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b699776c871dfb68a13a795e47656c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4102f5438616e27ba2928ba7cbea2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4c9d835f8d58dcb028d5e61d7f6e9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebcd5aa31ab5e1ccf20f669ef6baa8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216d02d52eb540f1b65ed6ddcbf358e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11596a71ca5d778a9cb0c6e4ab1e1756111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7ac15c3fb2d7fb82d6610d9c2bd8e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6138d3fc613950d1578324cd608e9b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334180698004406233a5921070a0b86114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bb9f00000b8f9d7cafb13d5f1794c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1b8a1ce4c704d7493192e01db77e8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df69cf13d8cd4134c453132cf9d89f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc6774abe5f9fdf83eb78545a32e27118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b78c604a9451d7abe760673b6d961d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087fb2cb9957934b97df6d213c98877120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0540ecdf548fb28f0816fb5f2035e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25955b198d8df2ddb0ee8332c6955769122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893f3bbd243394dc4b82289a34f75e6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5aaf2c9c243d8ce32d7ccc4ebf81f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd950cbc9511f016ee0ad0e0b0ec83b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6695c2bf850ecaeb139cc2808585fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcffeb2511cfccb4d3da525ccb1994127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90d124f3b8fbf30acf8b453e5ac3fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69252c25ce871eff6df02feb9dd92f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949b9bdea2e638656ef22ee22cee202130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de80c235700606fbb5485811ac238d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71b512fcf70354ff0e9bb0ab9deb52132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088c74437750f81017c510ea0e56311133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc410d64d5f05af9b8e2b9bdb4cb9cb5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf276661a49eee3d330a20bfbfd960135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab115f1097faba30003fd1b22bf704a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123589fd96cb6d49bc66b25370119edc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4230bc781c73b9bde94ab1ebef8111138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b7afaeb74daf9b87988dc92b19f91139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb7ba255b69f8f7baa443c93d24941140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b38e18dd60ba80fb3ea5413642cbd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ff0b0f5e0d2e50e864b263159b81f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0d6a886df6296eea5525c96d90b2d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a823d56d69eec5f86cc2b1adfe1b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e16f519591a330886d9cf7251b4e02145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d64c1e5c9eb960b44b8fb6501d590d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4e326c6a294f1393760be15495461147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36661b7954033666df323726f8fb8af148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef61309a543b09ba452c5aeb834dc01149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abb8dca8706d9c816d5bda5648c5ee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8a25eaae6a54666427070c2e909da151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490e32529c8c64ae77e5af02f685916152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b142db122b5a83d3769e54e78434d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7067ebc84a315284d7f768e2c20374154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966ab600228199b772a9ee029319677155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbd706dd43ac8fe2a4072ca88151f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f45d90c545ed51e8ef28c28f1e47e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509a75c47cca62772e14acd3705e1ad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525df4c186d80c496e38153b7fa143f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e9c158d05d50ee9b7a2e606cac02d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356c476da8c93836ed466fde3415150161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9a385f86442db7c1db5084779704a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52302ba463c7255db464f380325ce8bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32176cdaf7b034d66242b9567811aaac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387168e0db0eb0c3d233946accdb81f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf564c4ad5ed126b2e59f39dee6265166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0dc7f5bfc128353224f6924b57337167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e7fa79c173a5bf1e5d83d02e150a3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47285d358dcd8c96a5346a3ed97a705d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b48e49edf6e0e3722e67f8cffb2631170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524f325dae5374c385e5b4ec6a1db68171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3e50b428bdb917c063093aa5a7068172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8119f705d492ff7944bb6a50ce7daf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b04fb31414215bad0caa7b66e2f77f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77e7ae2235d4914254a1a1035a357a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b76e56ebf1ae999e5fe721a2483a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f01c13ba44846bf18734b5355bb87177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548eb01d594a78fd0092cefcc558131178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d02070b9b7e529f2a5feffbee4aefa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0e2c8442d74df5123e701df8162e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10ec821805ea6755ff8eaf742b4573181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b039519929c718e995202580a3cfe34182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176e0dc37f1ec63d178ddf5ce038753183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6b7396029481dd65b6ba0cb81140d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1498d08e2e180a7b824c11b37b84a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7b8dcf61eaa0c674a6dfa1a2aa8c0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b4db7e62a2bb2ad782fb09ade87c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf7969739f1d786792107a8654c1b3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7666b0d2bc18cb2ccfd3042c6935b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab744cbeb4a72dc24741505257747e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b177cf0fac2bc89fca2e3a87e81cfb6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40179aeafda01bf8eb3d90d59673acc7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed94e857e379b7a66a8e1380705fe8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2dcd175653213f42a002bd0166627194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ea8c114e6c91d57fb641e1b95add4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f2e87ee4384aa9b665f6613089a37196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d193fe2c24d54c93d2498786183ae6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f53c3b7b788c3bc36313bf61591dd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357d90d6c1ef951fbb50f57b00dc439199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140e89f4dffb314146fbce28a5ee808200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df180169782f7029437fe40e36cf525b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2307092a13c6f2a26cbf9f306d37cfe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5b5f6c06a77cb9f832b3084c3911a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a37a38c9a4bb9c7048524fd83c5b55204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c88d5662907a3435711f53f79ec0e1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bb3dd341de1a68b335c285448d7e5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52abcb3d4dac03149b8f1def53d36c5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7ceae823cd4fcaf8c14c89a38fdf1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600e5a729436fbd896a2bf66eb7d898209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6eeb081570048f8633b47fcd5182b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0ce6a422f44f0b7964b21c8c5c2fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3191da5c66f0caa374f9a65d3125414212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502b23159eb2aa8e14a68b63567cabc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598f725984e44446773682fb6ff48d9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e240e44b4012c7ef83580f0691f2a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca818e2fe17e422c29c3c90ad5f58ba9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd56eeb5a1d0241983c6291a4b74688217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f7b5700aa12bc7c942143333dbb79218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86751092bbf9ac2f1af259cf8acd61219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbdc93031fc486f5a49f7baed271bc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b36b9ca57c7d0ed7bafcde1532f98221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cdf98a14347cb828845a3a891a50d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762cdde49de31655d49f207a433d49c4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb77baa59ef6a55f18b2d133e81cf3e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4c20d464878cd60db30d1e49d9260225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116acbc1a58865838c38986ba47fce2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a657938120d2ed35337a827b76dceef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc9b3bae6f1a39f8a0fe78c8fa8629228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c76f62c400e0f8278dd4ca3a299bee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97f25ac4983f635b0e3f175e228e96230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72777937c6adf8b88a2c5fbf69bbc34a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9759a777b4839722c47533622a9ed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd60cb7d9954a5083d3473759a9ace233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6a474a217375f8091c4d959e6d25e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf07490e82c01c49c39f9e5007f633235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e890c273c5f125d17438d3b266333236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6883af32e047074451781f17a9190b4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9ac6337a16c501b7851ededd33c70238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66f69f9f9aa535dd3fd83ceb2e29ea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcb5c108deaa52d74eb510037cd651240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a304820d8c8d34bcd3fbd12f04ff9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b232081a13b8cb8978a5182bba471242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae78bf42cbb55d36f25f3724e6892d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283d0c99c37ef390961c979b2313432244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbedd6fa8fa53b48496aa924f8e2c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48e9f391851024e6a1d2c1ccd75982246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff88da03a951827603ea46b569ef2d3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5a0fe16891de250626c8cd93de1e1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694c44da02190fb2a77069efe4c3ae3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dae6504f55d38839e7f2e64e61ae31250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77526a6b85a8be4626b318e3c43eb329251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420ca6aae00c0eb6fcb507b99b4dfb2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1cee228314874298806441ba154ce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f3eec4e06cd0d5b28633c434143cd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9d96ce481cf0d1ed6ae8a5087b87d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35342335c847224e7caed3d04c4233b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fbfc9d327a1c4dcf096ffa5aebb96257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e0f74f54577a06a34102e9c759f2b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995cee444bbcab8b062b99d0a0ee248259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946182e4ca16ed2bd72eb353a3591c7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211f5f23f5a78d70eba55bc2231bb17261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e92fb1dde515d807e8a1aaaa373d4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319566e36bb28007a3f8a4398c548276263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47b61c1b1f94a94e4a932f222ebd32264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79cb1df0b732a147836b73d177198b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6840e8095dc95da0b49a9ef825ca3a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ca9f11a09ffe4c9d8819fa08080f0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3818a61e5c3853f0561978aac9a9d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fffe16ce607049005acdbe74f16936269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec521bb4c75eb5802650e173b2dd60e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5901cb3605c7bbbc2e6f606d4d33ce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86882c1c3b4c8428ea9c9119fe484477272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fb540414945dcf2eaf6999195fb4e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b096a1af0b4b194f5d6f3a5698fa1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d123a6836b5ba85ae7baebdf917eb28275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422938ca5338bfc5d804084824be6065276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe9b504dfb7773a34998938266e315277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0b29f0a9024a89ce24adf670b999d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ce41f360dbf8fa06d8bd9a6ef1d3c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f4c7b82850e9f7cf891cff52818b8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df94b6fb1407121843b5286076d3ccc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcb1b829a8bcc4b83049853d9e9364282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435f4436aab4452d03741b1a424220a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81cc50250385b892cee899375c3125284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6912761a1f7db22ae686aff5dd0522f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6ca8bf1a545234bc70be09aa0baab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfde8ef88115d6a16b6f88e5924922287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47435bd354993c0fcf943156c4dcee0a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed0b1d8d503ef67adfdc7354379329289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1dfca2d006d6a1323f2d36aaa665a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e51295f59f5218e4d20651c6ee62a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8d209c75c41a78d8ead94fcfae2eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2cf78b30be673e53d14413f130ab3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf4a620953388f9121531cc48653fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb197ed242a605c0c302f1718356d7f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb8659cfebc71de83d55f664629b1b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d03d4392a19cf64efeb8cbcc7d0aab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ca6e10d0b1d94803259d5e6938f9c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79145576b5c6cad68108612216793512299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2a1a88c4c1d83b9e0da53654fb6bb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335822bc5f1082f40be3fd159a6df66301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba543bb4a68a840abb34c9f01994f525302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab9686a115b967fa050bd042cd8b38303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe304735bf7ba6b937f4707239cd668304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bf75cdcb844f0acccd98e900ede8c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8664885e48684076884f6de2307722306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466998673b5e39e2bf1aa4ea5061e375307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdaf60ab704792ec7bf8a3867df2364308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f300369480be89645f4a8af9758e27309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f08d2a10cebba19cfafa917ff542a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9c7bb9d3d8b59602abef6bddf9c16311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b77663735d2f2002b9a0433c707d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d603879adb43d491375f05fa2bfd832313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d660bbe5a6fbfcd704c44ce7487d775314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb3bef462e4a3b85dfa37f026ec676315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce00755250f7ac1f9c347d190e3d50f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667b4e08841c43a5a6669f912919b88317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0763a173deda19b3e1bd6df5460c12318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567fa93003e3d9da636aba1328ac4fb2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47a5d5f6efc861ceb595a484851a84320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f162fad1fd422761b70feb996abd58321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f5af20e9fd7972da9a8635cc255f3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada86ea89cf87e1e875be35e1500a0f7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1f0ce52aff3882291214a56d89d12324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8c52ef6846a315344b72f58a9c77c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c086c5997d8a1af3dfeebc5f8c702326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f15a88f4eab7c2e95d3f4947eb568327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7020d98a0df3061bc3179442b41f4c8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc064b07ce220086c5887e1e9471fa7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb04431f22a4dfd023a6fe0b24dbfad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b60f6df16d9d9541075d4cce12785f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db2e229ba1f344d44a236b768f1611332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e04039979da38a4dae6e79bb9c9d26333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd562f6d3bf9e93ddb09bf186db973334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9205b2f53f045074965531da678a48d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33ad2525ec058e680c1c5ce322d73c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea78ec93171bc2778482da6d3de0ce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429601ffcea0c86a78e8c5065c2127e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8ca8c05bbb3ec5060135c87e446eb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52647269bf709f5db4de9c7db6308e13340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb314031d0d4741652e398a9e78d368e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cec7d6ab2976d436a237f576060ee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879272a4dc2542fe1b0c7a1f59c7dad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43108d1b15ae8c61255e9ae5716bf0f4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e39271f610209d84dfb47140b7c54b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f8a628e7f6ea6f6ec60043ec5e165346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2c4e52ff02313fdc94350c54b40fa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1298e3453751db969c2b990b223f77348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f726480470237dd4b5b65d7aa926ea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad764c8e36be03b8e15399bca7f6a04350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a41299364b91d8e34d4b2a95a707df351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110174a74da722c269ef2fd7ff73a4dc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056754b32a76d99c30e4b53dcd21c71353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d8551a83adae24ccc6338351ca2c6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab263da0c460d774cf089d73658a506a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3d4881b118c32a19c83292cfcdfe3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7872eaf22fdea39f2f2cc27504f62357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012969c0336cb603a23e4b1bbe2abcc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc663c45deb7ccfa1bedbba55291b5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04733ffa65501e6426d8816391f157360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409383fe0bd79b53514aaa00a535958361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec789f4a1d0658c3235534c5dc15dcd3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea94246391a8158715e80ee436ab4cc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21df6182e9413eabcf60413d3e31fe2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783500d29169598fe399eae6a4b010d1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150e527ea0fc74a846980bea0bf3475366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c4d9424a68243dcf8a371dc18d116367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9be78ae393ac031a694a1ce760bf5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e963a914e7d7762507389e8998a257369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22855eda919ac283aec19a5dd6833c2a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce7f983c356ec64616c8ae05aa53f5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee842975f01fcedf877db36abe0d4e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8873a3f0a375b2e98fef72b23ef72373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1060f67f8c48b7277eb4c93ee6adea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa8889853117aba048474b15c07822375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69631cc10b680cbf754ee52d0d9c24376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fd84f13b29e3d460cb2e8885792f5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7226ad0e23e7b997bb092763fae8f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92183a3f6baf3077c681675517bd3706379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcaebde10c592e20fcdff31aea340b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f607b6c4d37af0c5d3d3b10eec06f2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc07866cba771a8094cc0323b1a9ca382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ff79e4882310b8fe55531c703a1b7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730f547e6ec8878e752b212aac695ba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bdbf0c512e7b6453c823651aeb4561385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a614ae3f9bf794832e478a2625c99e4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167902f4c107ef0860ed8a4b14e06cc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947822a4b2cdd8b4eddc0e5ac93c5021388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f22d41b244e13275b2f65e430be52389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432035acb53888765fe67bb4b9c1d082390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec590cad17eace64f232413028fa67391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9dfec62c824141d3c401493b1d830c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bb3aefc0ee3970a3c8774d0006d85393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c53d31bb997fd48e1bf52810e1517e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02d337a72bd9d2329399464b2b576d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b78985a22817e4d2a579e9ff7ab5b8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0091f121eb8d908e9733350274c82d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fbee6975f4bb2c0e2a476868e0e53398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba98d0164100642f50b9750e67b03a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2c60ab86a10257d44fadbf74be99f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a501279da994ac152f745b7eded2b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042439f8ac8196788d4ab45e452f754402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8a08fc986641abb04f1c2d7d8dbd9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d45f2b0d9a2a6aa229fb9087ac42d8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87afd3bb6e497b59b776c626d6a46f3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ba7845879c13db39454ba1f1bfbff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7a089cdef5f94918ead266f343766407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7840f447956bfefe120f517d4e0c73f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf9d683e77e9e0a038e8a3efd0b7c7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0609c750a368668dbc67c2d15aa64b7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e868e97477e00f3aa35fa11ccc5eee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f279a1076202b51cf6be06183652be412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239753647d14c0260633e1469e76887413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1295b4b7b7e20431f213623ecf04932414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79c9ae3ccb4b3479237ba95a84af0c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07914d7507d0a2b81b14575a90d3f5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e2b1b17481f7a0ffdbdcb574e642e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abefed627b9eb25e523736ee8c9b3f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4439b971d4ebfe08b32f3a8ec05232f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d249ac2c3d8f52012d86ea604a47dc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c250356e0c39244dad65c60631e82421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742fd5aa44784d03331fa96fe8f80c8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3d9bd22ef505202f053474bd79365423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bf77abe7c9656fe9dfb1343d441c3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba63b48b655e3d460468a7c692b0bf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1153f0c2a84f9b7454e3104ade7c3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042eb7e6f7f868b21a7f5b2f823a738427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1d828f25b0c5cea4225b831b78e39428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262a07cbf9f50bf1906ad80b09368f0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d59a1f43b4e80738c335a2c37d304430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e0ed527f90d30311aeb22aa847b55431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fadfcafd5043a5e1ee7c81d0fdcb0f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad159501d9ea1b6fb9384c5ac6be5c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192244d4dc2fe734e6a374813482e36434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263d293d0241783312c20009011585d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ea57913a60a0a3e2d0d2238681a83436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc19b8441598fc506d40e72d87f1fa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a6116ff4b789f8f645b0e09531f16438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc751297b9bff52f673d8442e04de67439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e420bcd9186bba902792d9f38f69add440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1470eef66085dcb2dc3120a6f4e805441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b0aa58a1d2cad46272a35cb13d091442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e162b2edbe0fc1d759a328af4af5d9b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00579d7320d043b86d3f561a38c04acd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6e2f33b8f322d4ed988baff2555f2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7714e3f905803cd2affe60c76ecc0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5c72e58cbfe3ac19176c2f27bf069447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58295f63069f04d55b1c472922e52ff6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884d26646f01c0735b8bcaec99ba154449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd9137324e4ca219f17425498b1408450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c818ba2c2d5a6d79da997df8b0a008451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfc7b847d04e91f79f323a3036ee4f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe24e5f50de7ee5ed7815bd6c5b823f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4f2363a3790a39fe203d190939f25454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996299e9b072ff02d0de160148aadd2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284be51e67683c7871f916bc51d19ae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb38fc30845e95e8d37e3ec57d450c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e556f192f84fc3c171a55eeb52702458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7378aabc9834e1f4dd347f98d1f77ef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00921dc5e35d3e5602797aabc60ea4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0c07ce85f8ea2af1545a1b6a5c464461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ba7e12380cfcc9db354ae44253632462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d269280f69a59a46970517997ab8e39463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9966deaa3c8763ab2a9a975063d132f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a6cd1b412ec7fa24c040ae34146fc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379084814b20a587a3d355c13fe3e17c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60018d4e8e017107d0707ee9a2c7726467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671caf84eba3d090dddc37e16eb1497468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab04478e9533e874a60d165b5e23a11469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799adce8468ea604715e5f4397f74a9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94894f6969cc24d24c9b7444df06983471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364edc465414bbf6243f37c206d4a703472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fb9c0b6e66d0f5aa4a5283ad4063d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723c00ad3010bec8ef7b97c18c2a7a5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab367aac89719e7fbf21dcb309ec20f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f88a036624bb75bcebcffc518b6c3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f54b72b5556c3f469a1d9bf032da9477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5401,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16391,650 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...598 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17301,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J250"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -18036,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19301,4319 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16978</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>0.7</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.88</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.2</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19410</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.46</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19411</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>627</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.54</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>628</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19414</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19415</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.51</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19417</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.86</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19420</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.76</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19422</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.63</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19475</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.52</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>647</v>
-[...11 lines deleted...]
-      <c r="E241" s="0" t="s">
         <v>649</v>
-      </c>
-[...235 lines deleted...]
-        <v>673</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>