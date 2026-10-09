--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9ccff0bfc785fa8409ec6a6a99c281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be77757869f5e23ebd92e7481d03fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d23363039ed0ac0f71e0077b6f9203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91a21609e394b750bc6c011904708b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4f028f7394d22f7db711a102f57605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06efbbf7dc2213c4d896d793b94c4b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec342a6c38dbbbcfe4754a053720a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773c48629adf7e16f465350033be4938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ec211e28dfedf37ae161f960653e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8ac53cede74ae4c6f5e608eea0e1f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25eabf62894bfe322b7112fddd4078c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce735e6b2b535d91e3fcfe05bd55884712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb964f187f00c5729fb5186ae5b7407d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f993de1828829a67fc3790e642ebab314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b85b9546c5991b2c32e55d9784f9b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b594907f1f84705d150d0db36cadc4916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2c9500ec4bace19396938bdc7eb3917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450193f785adbf8ca9c8ebcc31b945b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7e99bf9fb63aadc2363b724b8f12619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a6cfcaa938b6a93fce22e5eafc24a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93268de9dbdc4e003a0936830556caf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dcf95935ff51588c75b68e81cc6e9322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bc35fd87d3cd7ddba7637e9efa2d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577de472b6e351ea655cca68667b524c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4b327c2246be3fb02b604779240e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e358a020846e83e64952ec298ba391b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88125b65f08d2d52a9d04ce46fba41c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d7912ec56d74d395fbbd27da01ca728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eae04ea1c2f1fa52bccc5750f989ff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4594c1a2fdcecd1c809caf36e3bf6c930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67a84818bb0847118f12ab881d3fbd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33dfd93f91e63723dc22918a8f3144232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382917d165b8f74bdffdbea3b97e09d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a49e0fca43df4101894411aa80133434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61566f69426b535270a1fe7e5ca949c035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55898259d4cb16ee0b3268b18ba551336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c85ca074117762eb51c6b8eea6adf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d14a5f775905fdf787a3a2f9df982238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0680a1b17142fdd50a8e6d5146ee6139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a824a812724041dd3b2f006aebda040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71aad82e715377af5d33da2ab4275841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57230c739ba4be5dbf11eba9da3203c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b062f25fa3913ff0f92269c9bd80a243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21103ae6dbd030b85aeec8f92138cf5244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fccaea68d86d79e4c43f72071a64245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fab4306041818b4d1a8fb7a21f20446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb543fcdfacf5b9f1fd3e2b1d065ec947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95011837f2203b571dea75da78b2b2a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50225b6008a6e01e2d31d1ce896db349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7969a0f94c26da70e0ce73066dfad950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec7cbd6917f822dcd9394aa302a8b051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3453b4644e70ff69970c13fe3b78ebe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8598dbcb5ce009971258ef574424253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298d5a1dc8d3d768befe4568847053954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a843966d7a15e6d6f455078ca377455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da6b482280b361ce3ad768d0c39e2056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4df11b7e850cd8caba3e7255819a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41244d0ddb506df55a3f46a11fdcc1f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b67286023ff848cc69e3612c7155a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8711fdabbab29d66bb798c1a5c5e06160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4854abd8fb4282aefb7b276ae68aa9861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f632bb9eb5cfdb89fba4c0ed68a523162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc9b02136705c68aa9262701bac07163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bb344dc40db4335ef279ed85bc2e964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9acfe9b8f53d90a112a1d40ef7453b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d04735032504beee6112c44fca8a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9a025e654d68b1e093e8677c3de9867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb39a8120ea46f87a386307c848ed368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b241a332fae23f0f6b29a2b3c374a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c47c526843794dea4ca61db7ccbc7470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c672ca27077a07228bdca524b70f571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85215188811151f145e2844b06efbb5772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120c6e11a5bf4b39ab96472ad5b4fbf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8812cc102fb3524af634f6c10ab6774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e199ca4a83cedb0ecbf2001431871e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72026405773c51faff65c1c69c9673b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6014251e739a09d034d6228c82f57d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3639ecff7f7cea427825b53ec7dd2278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ead0dd01c0e6770d74c1e8912481c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883c8ce564bedc6601d58f51e696fd580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff9aeefa46c10bfb1a90c02e080b3f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c547d3c01caa47838d5d956167973ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387f78843c7a7f62482526e063fcaed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe25e2f3f9e26cb36ade6d3a8190dbd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb09ebdd7f5523b3498b7862822337285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e191f200b488cc54ee147b2028d865b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6a6a0d40bfc8bfb605dfce6a47dd387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a9317eccac5f3e3ad15b26c9a7e3988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731875792f23c346c994d328354a9cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b6193d8f2209f572fe5a7fe13124b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a200eb3b2ea48c16557b7dfb9b0d58291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f3f43e96b57cc57c9c5ee02c6c0b992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff460f5400b1122f76242532ae232b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836ad3e21afc8e857469fc89d8d7f3e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e55a8adf811766e5a9cfdbe9f9a0d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4caeb4c89f3843d0d0359e62e509eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f007e476be3c5cee40a06bdf62f0497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e64975332c9b17d73141d51d6e72b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5ea60dae00c5801e757b5bf186f3b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56153ff9963eab35682a9de0aa7f8cc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162448fe2e67131874bb45ab1d8caff6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb792ee2c8c90d99dbc1a46d7e0e803102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275038b7bf11a2e32751fa559e5f414a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6c4ef3029f857998fbbf04c7f7a54104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da385bffe2c73609776262ae9cf6ccb1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19dd869e4bdaed1ddcc5749a3729942106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f1d13fa76bf856de424a622be2cdb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e99456b54b24ed69b8c1427b4222b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bec9460306e62de60fdd917c577431109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be4d01bc839bb907317d96a4ebe61f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b68698b55f9a3aa79f01df8021337111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56178cf694d0957a0dd6e919979657e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b466cc9f47c78abc451846885a0b8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84d1fd1f3e3e95dd2da6a6cd33bbe5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48ad6636a425e5be0f3d1ee30d9dac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17855328b083c4ded6b849eab22e66116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d96f5797090e3aff80154eab2be93117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3ef1d0bb4c5b797fabcce28e70162118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d200e94d5e17503ae9e48be6c19d76119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef18bce3d4ccb4715f9039d2e8fee2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f007e5300856b0c9019212f6d43a0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e382f94de24ce4b8435d5147e81d952122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf552a4c2c5a9c9cf408ded14f414c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56992743b711d75805bd7a6180ac5fe8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a690158588f543b579cb7f240bbc48125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8e5f676f4f5b6f8e5422353926dfe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78d7c18f1fabab02810d8c18eae3f7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edccf571abc91a793598c33b8b4db4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b105451b9df2db07cf631956e7a6e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04b60e537480f339409655a237885130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dede369ffba92942246368994a3e81131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce94c31ec855cfa53a7f63ed78b677132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f6fa61a7dcbe369432f84c283c823133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc25b4b4caf128f054449c94c39a44134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35c1d3904dd50948a2ed9b5facc478135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5842a2cd3ba5665567b1c7ed247bc21136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99618382b494cc782aa658d18567d79d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d990b12a39a8df80c475555e7ba61138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbf80df2944f2e7a31254fb48ce3a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9b8dbe2916dc0cbc9f09b4ea73144140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096ea22609d7203e40abdc758257ca7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a121485c038deca8d922741bb12ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6a93c65a48d045a6716f1435c3e29143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470b865cd15217525e7187f5f88e06d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3a4d3ee3f32660632453483aabda5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28361a89457243c586111fd75cdb466d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e4fc35d04640f447785ee1c953f5c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabdac432cb5c46416e1bc4edd4998e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee825c214820b57dd6780ee005fb95f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cc76b73fbf85d9073548cfd44fa71150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62957d50676dc1763f777761a33c0ed4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd4956b4c4d32c24e4c5fa8f8406ba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29e57f5057be822c6a66a551d2a90a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b83682b706c6cc5aacac87bb4c415e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e117507fbaaebefa66973a021903d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedf0be7bd0c8b9d0c0e6013d4cb0a2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c746a36eaada5b97f8de58deb5b02157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817a7147a4133da82263f446aabee12158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec56e28559ff285c6de0aaa5ebd593b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79741988d9177debb06056e64c6c2e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52b6e1493280d60723e769440dbf21161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370f2e65468a6cd92033c00858e50ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0e599eae1ee69d27d6bea85501e75163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba7aba9f0836fc6ab3e7b52b462853164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c90d6e3d8ef3acfa98c1a45501a998165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e0269a699d4f9a59e31d66f9d1fee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb255dd4bf0f38abc3ce6418f6b2d58167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81257efa993602e86b4d006fd3ba5af2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d850915bf9a41c2bfefc90d3a0f5c80169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e00ef74c3b976733e04c5fad64e9a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0be1bdc17ed33a6292339e55dea3e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f89c7722609d81a3ad1bbe632d9ed5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f899c141e827520f67002c2f3bc787173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc860b780cfe6afd0ecf4e808350b7a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a44590a31e4d2e0a6d5a834abbd525175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044efa44479e60a5c4e2911e699c5f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3aea05e1d751763c6a0a81260afb6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676aef9c41822291f9398f272866b96b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ab7667441e2361bfe927cda8fa765179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8d66218d60356c3ae59a7be64616a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12c2c6ccd2b6735547eaae86914d7a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812f9057d3512f98fc24f0044da3889182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b3d99075750dbbd952b61d7e5173c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d59998076982030427927d93fb66b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e55e1895ec921d7dfe8fd81cb6b697185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f897d2e2fdaf88daa187c96dd939e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c2070f13b84e58391243b44285e2f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171286266e40f5ff578d0b6b2b5c8b4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8506a0ec5c4e7872d107a35986cb6a3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4001879d04dbcf2347bf7fa420ad3a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109774c07d1d54f76a5128eef5cf4a8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd298dea4b78ff65f7ca94c7ee0ae784192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84235541453f5651a623df6e7dbdd9e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74643c48d6855520add83c9f019cf7e0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f7631140fac33ce3fac6c2b4e59d5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e7afe832ac654418609513f58520b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f498b9e2303dc351aaa14f2071f3aa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249aadbd4af5d686c317243e60b046b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d41a9e93b0ca7af4eebda4feef9407199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe800cf2974e9ce2f5b581a193d6796200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217208f7c9848506f9b0de696d238a1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb750ea224ecaeb237c57332a2d506e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2041a6a01eff753f7cb7e99942c0306203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50a435bf9e2b0b9e12ed090e090232204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb45c3f74da4d2097b2c22b5dfc18c4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a6d67d7010b1bcdb0b119f6eab661206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8f91d2c7543179dd749b398a9dbf4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349f4d346af1cb4fa3d9f5705b8d6d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c85704a767b73c3cee69f5c05459b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3eac273652d15b46e49b4124cc054210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6b99844c8b6633865a8300d7e6579211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f90cd1caa2abe1d56c9dd6e9701fa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d33254e8c6ad82d4db305e6884f84213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc39ad7f69fe22fdb7ed78435c06c14214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d7d7a430b0b66e5fb9046dfd51c71215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadb61f7e4608b10ce86b4174ff0801216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907426a16f894a7675fc7ba1772f4088217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a1cdc417d7119efc1eda16592fd54218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec1cd9da1ccd64c4c080f8e5244cc0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b80fe9e71e532dc25e28468b44b695220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e879d317ccf073f61a105223be7039221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739a76188004167a54403a7257412dc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397865f91c9efa6f044427449b6fd4b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae3fd32e0367f7d9e07d8b3f45f264224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bd7e3894f726b79f0baeca2536bda225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dead239b16ace6b46b49f573f359da226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6df21e702afeec9a70bfe5e20ce3f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bdf7252bdaf9da588912d994d22f63228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344837a716f9be22985314b55c53d53229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aef20eedc104f80841a5761515b88f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c14de409df3c7a8b0e98c2a21024b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e011086fe8c3d286a1b77aef58105c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45630bd2cc3e3dc5a27d9290add3fbd6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8bb8a35b7d6aae7d0aba478aa9bb4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982df1e940a5f88a226dd2d363ff8bb2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe92827fc555db86ec3791dfb94e4c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae301998b316953bacd27e24a89ebc72237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef609837b20ecc24c2c25cebb0fffd57238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee140a22adf3dd0ea24a833b1260dc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e45b1ad048e20409e934e9a22d513d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f3d21b46fedb142ec546784787525241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8296a5ac40db2870715dfa24936bb3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb46fe1d9e1467b260af66d3fd1b57e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195e9a2ca988d2808e4411dc59f0e21244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b56fcd64c04677f9a9ec5f142edfa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5536627f0117e10048ab97b3c2b4cb5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30f2b261c19e4f152530ee4e3f0197247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688531172812be5a3958fdceddabeb86248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c650ee16c494b962b83dca7bcb4399f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e688e71ba4a596bb66446b5961de19250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1482505a2d72a5f4f482fd8f4d0f23b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fad19ae604ec5e6dc4938112288d9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790d50a577ca41e7a1385bb22cc2909253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30866f83490a0ad0f8efaa1972d691d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611aecf8435e3c4aad955c4b590e6cde255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4409dbc187daa7fd10203b75bc000256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972120427ec5fe4f1a8cd35b3c4a17ab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29e07b502e3c7ce6dd4390b2132e41258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633ac8a90a3e2080e3175c202c9aa3a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea2cb5999b4e67f779130317fda398260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6cf8e4b77ef04c5019a6e52b35f0a8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04be18796b1889bd0c2037f5afd8a8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f39a977c2d7c9e9068b0fa8047bf05263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610963a501a6fd426bc57fe4adc09961264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82cb8d8284b95463bf790315412b0c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cd4b7b5687213857f8aeb92df4c42266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b87365df568abcf3fc6f2e267319dc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36944a6a12b9479e5f3e99b1d22593a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5573c433548872d2c272d3d49d16cf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf82f6690b51d0082ebe61ac1117f6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86199a9a4dd8b39a1641e2fe4a1231f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8049948c296325fb8d9ceb871527f9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca4221701c8cb8a9a46a1a41a51296273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770bc5fa24946c8a2ba62a9c9487428274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6031834454a527dbd4ead458443aaf0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674eda56eab90813801f8495f70529b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b438a6f3dfe9a8a9b6f5383748f64277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25237ec016520ab4ce90b59f4426ce91278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87070aa77d337b2ef5b23e540fdaa15f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdb994ff33a9d9617e271f153748cb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0009fad1e241065a3222fc86402733e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa82e48d90efb1ea82fa7bcaefc0124282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae504c7d55942391236c3919c6ffe3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870b0e23f6ea457997242a8f4593ab2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbf503a5e1f82599e9f6039b424701285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea16b03ef06ea2a6aa643f1ef5dcc45286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe1e91b6134a8f1609e2002e2372ee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb09afd2e1ff563229221b535b5106c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27578f544b8eaa3e698524f7872623289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1099ad69c1786bc51162c2db6d4a34290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72e237b1736ae999e2dafc8339163d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d95b202d6ed9168a81993370ad1a5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4a9503353ae01925dffeb1a283da3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eda75b0f52010cdc7db159b107bee3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65135f1214d42d93d547ac9f21354b83295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3ad52eaf879340b4f75aee7c19256296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8ee33bfce990def7bf0059d1195ff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8a5ff9be57040410459516b898cc6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d57be0a31b30dedab5cb553e89a68299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a9422627b52a2d327f8e3dae7fb40300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7cf605fc4d0f325e08b487358a08d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb97343aab5852a215cb12d45f3c0d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc807b66931c0d3a236a98f3d03b31303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888f0a147d87608b1fe8417c1143bf4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbf4665d660a326365374b86a766a2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43020eb39c8242a1121c80971007294d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997170b723b85f91e4c2424a8021b4d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f4820e93b12e6c77b5f9cea019dfe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9bc5a07f4c9992ff979dc227224989309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcc6d09ea4894168f5b161b6fa6dd7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59bb3d5620370096670d0d85c13b791311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9f8c6cf3432bf53408f28fcc53aa5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d78e7f39c4eb4b16c321b559ffe4e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583875fd67fd3688dd8eb41498ae3087314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3623efd911719a8e4d47948886c8d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed37f04173d3533e47d3310282c3a2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a8014f69949148d4dee25bd7dc108317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461afef408e62f18b87cd367e0297982318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2d42dfa55869f0f77f5d0bcef5e0a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db33e69ed5e2e41cd8c34d604ad5cb0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f095794f1f0a52a105f7e11d170ee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca90e243f56f7036e4cdf87a763755322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f27ec3d3a789284d3ab01c259f158323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1a0736fbe29bb6662bcb2ce7bb131324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02bddb9dfa05e13563916c679ce809325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf7722362621020c7e71c2d74e94c5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d55d7a0807f09106fbfdea6f00211e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23200ebc18022c751d41d39b2bb803328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629ba50a0e1a8c00dc119f499c61884329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3a266ad3acd09b1a0a66d2a216b0c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a033c36523c657b342900df555080c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6913e3b0f54284f9ee0d7ac0b98b3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467cf1585841fc006e64d94bbc9c9c1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2ab8e45fb542ca3abbdcf8cb66219334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867039d199d328b110967f10b94f6ec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746cf9a8c331c9b4d9b9893e7ad6bdb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6feecd7e09ee102605031bca5f04d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442c37b9d4913148148bedd0009de37338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525ffbb59937abd0320c7fab228f572339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c764c1e495d8246f0afbaebd125421340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43841d856278eb7de93092f38d29e50341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc864ed5b5efab9255585bdb56607534342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a0b2296829479419d7b3a7b070e63343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f96f161d566af619c445215b39d83d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3e25da6e5f9f55d676e60964cb8ef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85456aa6842afc3016ee9141404c70346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792079b547637b058b6ebaaff8c94e6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53feda2bb786c3f3ad9ef426552dbace348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079fb4e8119a6432309143334145a9ed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fb4d069e09098cc749820bc67fa3b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdaca980ef5010b9927f4b27009e9ec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664a58c17824db78834fb0093bff9e6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d149cd61ae3e4e945d1a28f79e45c0c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34d0be5c48b8ef0ba4f9aa84d1fd3f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e874180055b0d035767d563d74fc232355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991becacd3315899ce49d105e0092e70356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327df4fc428041478de022e3e5f74f9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d6fe121ae31654a952909a13aae2c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04e67b1adbb72c8b739198e527c9fe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b24a2cc3a449f167f8ac5aed4164a7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c3fd5fea77fca3f7c583a516d8351361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e182d7e55b3c19a677a60d4737d58cd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d38dc984249047239cd8e8f8f5491363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46c2e39bc2d95ea34a175208f39e2d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f8c35a757263e46b8ef867df8c9bf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884491ca21d9eb052d333314c2b063b3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f72fa9dc392898be7672ed13a9258367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cc5db87193949b253b5c5b5d3c56c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28409f0e871169a2487fae5b03c1353f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96bbbdc2b5bccd83f10a416586a6501370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fb6001f39176bd33c4feaba697fc1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d16ad14f33ea4cfcc8370e50949f2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f437fdb599b7301eef343b73a72e40373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e4d84e0511bc9d8249b989e7c274f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16006385e30ca387f201bad68d83f05e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b16a8e93f069b2161168e06c99da7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb0ff36933f0158d830d38f9a8540b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91788bf5db8466160e3a4c986514936f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6a6965deb447a9eb9cdf9d7eb8695379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c64c64e934f7afc8521c64a57d23c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737ffe5f877f5e15ad263848d681645381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e19afd97e56f4294e57ce02823ae7c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bee533eccb1d4ea4bc4fca75e6255383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a381f1f6636b212479dea7dd15135ee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da02935c0975f9431c9d65c9591c6bf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644262370478c629aa0621f9af69854e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f684065b2784ef87c47eb864616885387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0f85a96ea4e8348096bc06b2bafc8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2ebf0f028c4de4632226e664f80df389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec740fb9b51e34fea665df737a161e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d475933b1628b64d7ae4c8f36fe84b3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d430bfb6986fa0bc6f07912a7be44392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837322c63d47bff7c33568e9ec6b56d2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54900a157a49ea35b0a399578ec795394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066837f8a2f19b862a120100482c983395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0a7fcf3aa3df7b2ee2f8ed547bdfc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b31c9dfda3322d117b07746a34c771397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083641bbfc525083f2e307f4e671616f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed58a8cbcdb39882c33e1abfc37cab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93c69c77a637c75c2fb967f966b8d1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5332d2f615fdab3a1ba4cc148c1f2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b94323457e8a1cb12c330947760186402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc31ad849c9fe5e8de41dd9c1483045403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73516d59d7f9ac8147538716bb4a7cd6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858093ae4c76ce922af24a3015316d6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348ecf8b56ac64e5a92c9159601b2f0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49d744a6a777755f16bb574e5faec5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd2946c1dfd5424c8c90723fe9260e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680cb67761683e06b794888dbe5d4056409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea81d54a51c2f2bc0b4402b14056320410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc4694a73f95eb6a6663cd56367720411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e19412abc36b67f45d122517a4ab95412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99536416bb0fa20adb7ac83bb12812cf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5a9f5a998c1af17ab2775a234eec7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce6e28ae44d11cb0b227c0aaddfd39415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a912032b12a739dd40322bde9547c5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3512e0835e387701b5097ca77ef54417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9f7ae24f446346929b6fe8cb62d4f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f89673195e62c12de46471033b6296419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f21d8ffc3f0999ae5b386c7d4e8ba7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924db52aca2ab04785a1fafc14a40b69421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52be6c7d89371aaaa2c7bab1fc2bd0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e4d2817356341acabef42f79c9c5d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb1807379edff26ba41c8c42a14262424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf4d57f8d7b9bea17d13fe937fbd46425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4e9ae8b8f67831c19ffcfdd7594d7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7449babd4c200aae8fbb09e50494295427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc84606bf610c24d8c12c96b80acc39428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32501b8585ea2a7cf782cf6b36ab997429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff592c6db039ad794c5ce4edb8785ea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466470f8a6b48b1e7cd75b3a45ef105431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713452088f0c444ca13d5fce8e0791c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91152dbb01ccea04dd8ca0aa7d224550433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd9a508b69a77e470dbf8ad9bc2514434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f7f531dec7c9705527adf598c3b76435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e58d9010cb39178f62daab96b8a39e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864141e5b42841eadbbaf4adcb77284437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da6e0446565a3ff053e4fe9de8b1fd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191de23b11bd5ed9b90272ca873e669439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3501e12804309cc2be837b103bf215440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a366f551bb23aa0b48def0eded68c70441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80cca4c17f44efbf4da1832666dedb4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427c0b19e79b3f15aa20c652751406f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b309466acf9de27154e8832a29def444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856f31fca7bdd746611b47362c93d33445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c953f44377805f97d207f1f04bdfa1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638f37283797b066d3ce983b86cdf2e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d314337e721a7388ec42180db48538448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804dec4762b40b64e6b025e630b905f9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64e5b5f55304a21fc0c70007b36b1d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313136a31fe3aa0a28e73d24d1aa6734451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402bd6b6dd9b3bf0c19fa22501486c2f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0eef8af6255b14a3beda9872bb905453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f141276a2205b65c85d1107df5dc8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15216d4d446b32819f713702cb14413455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566fcfbc35e6f80a42ebfc77bf8b5ff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e9c294d90f1dd3db442652d9c92f6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d231f4da39504e414b44bac0b1b1fa6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b92b00b7b62426dc0f9803d277978459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31d9d381c51401082456ac7c365faf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97298f4a3776bb2fe9913f53e9bc0b54461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc302faa51a88eaae4d29de19ae860be462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe04aea63c675f58825bfe24e7ab30a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140062cc58fee071dfbf3ac44e83438464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c98fab027f4cb283cc4bc0deb2c8e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2d80a284f8756360bf7a98be7b168466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e1a78ce6682775080f247a6941229467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032914332a38638625ccf8b8fea655b0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0637b23b97bea928c3e55d6a5b899469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b6b6227fac751e9125d03ec88cf88470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d80e2d2327beae04ed0c3f352a3b4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be409b022ad914fa3f37cbe2f30fc36472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7570274313c152e389bd175484ec5e6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2ec8b5bccb97867a4e55518297028474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d5f89938fe1bde469038f32abcfca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b568e076984ee0363e2356f3a55be476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4f9fac0ab46a2b7fb932fd35c0cf6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b515161b21cf555995d84b818d173478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123a0fc944f84f8da2eb3a805fd2ed8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fbfc2c96fff81cc71fc111c873047480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbbc5accbba8cb079718287a6e2892481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb87cdddebecbce314ff6683d08de1d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59ab94a23f1bfe690a2eab977d823d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae0922aa684a98ff3d0aca5142f82d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3d383c5c28c1ffd5d5970b69806a4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3895107fc17ae82ff289ddec264a5b5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd32901df8d4d74a99021616e9d43d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f632fd5d8f2c6c9839219bf3eb8a7d3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2a0e2502f0e6b4361465b0eb9da01489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d356b0bb2a1bcbe4b3d6c96562fc51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d574e7fb5236800729bb3acf3abe352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5ff9d24491ee6e3b2442d41affa5a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdd7da6ee87ee2c80e0469d54ffbe24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0455d0019eee0db41a3668dc2e651a35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1bd0887888fafe8bb3eb06b06c75c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff65c04d0ef2593ebaa2b79ea1a9537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2057c0feab4f763935755d7ecd7168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4418f6389333236a0021434e63880399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f7673b01d087f76ff8ac7c0d54a1610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec568fe149ecf14d93fd5f689983078e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831c088ae45f7c58247617b5d4420f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71207198398130e8bb90c0e5d90b00d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22804ae200a23b7e8d3bbeba91cc2e4014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f534bfaec84c1b57ab09a27bcf8df215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a224e0d210dcd85f10a422bfcc5654a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e127b3b26a82900e705c21f638a99b217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3a5f299c1300baef3e47749104cbd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25978ed0d54c24e05e76dd180d372da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6f621e132bd7dd4d0067d919f899020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124b40c37f442f403ec168d6214a92b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc783a55353e731d1aee9f8284d25a0422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f7b64b058e4a2af2a3e1d85e970e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b75e03fd6422248ed9fb3078f0aaa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a81a73a22c225ccc52b37e41979d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e3074838d35a9f5b2c61fc56fce9126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13f7c60a87ada3e93cdaba9b83072227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d8887403b4e98084bed7fc3be579c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83604959146fcb17d1cad2d46416753b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033c1bd956634714cfc7b544777549d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e695b5fe39e596059055a4344c9d7a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e1bdb102889d06b1b84e154f5350532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d674076240188f345401fcc541531a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decdd23c9d00cb47d3e3c7c6234057034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5644de44626d38f62d87bb434cb99735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec8e0c64922b5d5a26060d70a9a04a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50695200c44d4980167a6da69d71744937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973cad7fa7409a39438b95595dce53838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21911279a47e423f6223b851079aafa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ea81ce1d4949573de4151102dd84d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8cc4ea30f938b2db445022281420941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93a9a305c7f674672dfe87051bce5842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f12c5ffd8a64d5bb819a63d48d00b743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370acd2dc0d2f25c2bf0fee0de461e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4120e614bdabec12b14047008db9245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fd2df2f2705774e552cab30dade6b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e706c15873569d3d6b92df2dd90b7247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0515bd162195953ac223d7ca9e3459348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4a10ec78b34dc18093e7cd872bb0e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2a86e890fbf0373bdf80e41f155d550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c58707d3beed37fd1c16e34fbf0e7951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33ee48a2f1873c6949001d00b6f51e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88d97eb432700ed5f431d9f0fc439853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8137a6d8d763384d6b955d8c97308b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f9525e6578c440bc2c8b601b6a23655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9872fd9be09977e0f5e87362c412de056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afd5ea685d73d36de9e514a62bab2157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c145f1ccd8d974937d2c6718c4e5dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5aff0866d7f109375fea2caa23aa459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4f1a4bf36f0883950226984587e4860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ead213660aa30094a904da35e5303b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14120522e76ecac0c8d94531331162162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ee5334f4758a52984a7711b02722463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4d825f64ef5aa5db064a2a319ee9d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf3b957373e3ce82a9f2c244ee2f1d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea37e2013e27935a0a63be2dd1788266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04471f7f97f59ada90815f6a4583b6e867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30c3ab784628b27cfab827bd0a833868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0cc8e5416e9c6afcc868ead48b36969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa83a44b1e0d586bb69f6673c96a8170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06e11896d9c630f204dd7cf626064c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f13d8941f3cfa3070bb6d25c9872f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aae27b8eb94978f3a7a034a8624a3a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb81cec361734d5dbf5f0471fe2413d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a4a4a7a22c5cc8f042e6c9c8a3b0e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1fad19da0c773454a6f56749c8caf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3868f9a8c665244a13822b7185fd877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904bd9afe755f481fb4d263a61b90f478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23ec94df3a6a04368e7bf9e24d37ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69a18f119bf050f97718d467292e6480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852676a31c82ae517ff29aa74c344d3c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04bcfc11988a080fdd53f5dcff079f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51c2d859218a3d1d75f881e86515c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e5565dfbc6c225a06e50f5099928284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095799f1eb79feaefd32658f7bd88afb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86918e33fd79aa34c678ecbeee25b03786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe828a1bec898e8c54e98fe49c260ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764da12cf42bf6217fef9c663017c98888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648518bbd703a1f4085d37ad7228250f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b6f747cb146c0b26ec0defd3c158f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e338430ad93e078a8cb5f61cc6d9791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0a6567a8b8060b94c2f29b2a582be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84266dfa10c87a5486f61be5ceb6d31d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc022d66277580a022d3482395ef3ecb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10851210e4bffe6f43b69c30ccbb5f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d1d9c105ac49f50d3b8d98c8bc42896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75bb6756faf77d9673c877d23e49e3497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455799912051c8764791ec5e0fb8065d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00830cb80267a0ceb118a6ca627fad399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c063f3d5e0efe4763d1281378c35e8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bef76c4b01ee3b3e72aeaf8bb429e8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ff8e1518c6b37d04a8c8396a5a8c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e510183c8eaae492737eb90a8df07fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a1848c1e60122c498336455d75909104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc36597559812ad120ee3bf25387ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf11b4bbafd2636e6335ed9b4dc8c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffa16b0957725b2f5e94d0cf301139107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e4893e42a10c448aa5dcbebb37a68108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da25aa96ccb6b66736e35f7f6df858109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a919730f38b03fdb3021a19e32f71110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207221f21ffc61e1f4dfaf688cf5bca1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3637449e4985647637f97ac8056f7a3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99659893138566c3dde4e74144c176c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db68c4a45ff8f29383667c05a87b346114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2a0a77b1dd07ff40bb6fdb3dfac2d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bc21a42cd3b3a4ea65914680a6221116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849e099f64620c82b74c6df885eabf5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab1791b426c404baee23a8170b3446118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa329d33ad47e8c7b8bd5004d12844119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad967759291b24ef659906a6d9040a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef76740101b57a69a3f89792e3cda46121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa48a2563aed3c4006f7f56f05a4be122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b548e5378adea5e91a503d38912b1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc0bdd209258ec15fdadedb9faaff8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1116e8501afddb15f3ef1219fc2767125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20293f89a4992773e9ea389038470a92126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fe526e605e53cec090bad746c7e98127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151dc2fa6b6e63c873ce0cab04d43daa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd173e49d082ceac000f409206bbf65a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680bda77f1e46e140a1ba8eff78d5a0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1a2d61d9c96addaa74829f8d7a1ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576696e5239062bdae6b66d7877dbb06132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e314ce0b5af0d7aec2b540a8f7b7d2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3293e707d1d58c235cabae539a5a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220eb93f8a003ea8445599437c557693135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b18bdf612bd2d7fd5fb938589d3ae3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447681f2aac5d188e05e705e40369e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954131e4eeed32298a89e17655be9e3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76503a71ef2fb0fb043fd6eb8adcc6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675b0a6b64b14b130235bca885b793c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e4f71a1652164765493b5900d617b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d873e6ccf16d867b9ac44141d28f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cd319a4eb0f675dc36aa286c96669143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78086c659a834047bde7e03be24a3322144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc89a6b356eec3482be0f8c594a3a06145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726cefc2ffd8f515c01e9d0b4911236146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c41b5ef154aaa476d7d54c03cd0ed8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28016e32103544c056f317aa7ba6985e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bea7dc0378eaa272f9eea4bbb54ee2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760bd115c514c221f72d1567dae870d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b2e1b1d1463c922c70117fd8c580c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88620d5145d9d56c4ef1361669d6bfa4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d54671668fb5138f052bb02866bf1d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e350cd823307c2c9f539fe6437e34c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686cec06c8480d248f2a83e27b305c42155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5e65fe68af51b5d99a467c60552e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c63331f9cd39a575a8e25eb8c91c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495160ec42fcef688f74b0fc6e5d293158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f596fa76add626783788e61e78904cb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c523e40160706cb84150acb71d7cd5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99bc5533aa79007b3659c83c2d56ba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b196918980dcfafc8a782ad0827b152162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25776a480d0ad1e9af1865989e2258163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb0700b0c1be255b3efa81b6257408164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1cb5365b623de836ad90ba626e7c6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f58dc1079e482a2793ec7e2ede5e9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239196f7a65f12ea6c33397b52b104c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc80951d6a89152535b82e81f953e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98c11eb7ef1bd90731ccb1af43e3c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7986a5c3801beb15f854e064cdc19d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5b4dbce8edd882dd8e80fe29cfebd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134d30160358214d0f9dfddb269a26f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea40ed356bb8e530e23310891a7b3e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6abc70631f54c16b432c0dddc2092174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6674c96c20b982da50f44968ddae6b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cff8a63eb75d0c76137305420387e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f714b89f540069ffb6720e0d17fba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441d71c474a1b5dd7cceb21f504a1a5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852cc43bd0adf98aec84e03849c2d9f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f03f74448d38da2304857fc1459e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3b96cab410392c237317b2fa579ed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322bdf5f27748b86a9c3d0a20b74520182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa126664bbe9cbce6a009be3cf858b04183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c32916b6fadf5d7e6ec885f44647e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e362905ee969b783b130b357726a49185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2268bde5ea9cb88abc52db203fc4f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63423cb5ea4e8b3770d276ac3d035f1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58167709907fa502f8f2e3dbce999c28188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10fa4b5157661d05715647cfd353ac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305044b7082258005be6a22928e65e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df5175e7cb7446eb9d0f0e57c1db8c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d459910ba373eb8cb87929d80066f29192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b928c5e025900d65fac90bb635aa0e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99222fc784b320fff731fcad8ba03832194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9611aa898ea57b3904acf1da45e1c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99108cf2a8035bb54f2408043134f1f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727f78d7c49c3ea83f6092dd0a26642197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13375a9e1b21125c82233072c3fa3086198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a071c69260ac2e81877e3c4816993199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eace2e95f674ec88669fb8f435ad9da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030a56fbc5d2b844fad6f4c51eea500201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84099900675832b7e8d3cb6dde5041202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7496e59a3046861ae201e3eaf81df8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a89c0908a4fd1f58ad45e93e487e4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad452dab31d6558275f59963a5e0f720205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1fb817cb0e8b8bd5805e078aa824c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a9bfa1743e38bbd5cfbacb04ab762207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddce64099f2bf13131294ce7b6123e7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f209488c7a46e6fd755d9e9e18d24209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc4281a8e4bbf5b3da33e5cd15d676210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55fde987e0d9a375e8b9c2f91c590b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6526119b21682d9afbd79be3016ae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da085b0118e7b30f6d920932ed9c9a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfeb8f2f9276c54bf35292f72743547214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a39607e488d4f41f21a0f5b8875143215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d756b72f2ee06c1e5a24dc4ca12cdb7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d43e430dcf9a4d8df030ff9a58d01217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6813a468291bcef54f3099018d5a440218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db2c9ee427a5278c31b2f541a0d221219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08b0e3ab28dfe7878742a3133470ce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584684c8fcf817221bfa2028ac83c722221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ebe43deb91a5e3432b2f9a395c57d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad1a62fdd65cb3a8e181a019a36bc7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e521be9289ba26fb959072ac185c319224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7bc60fdee7bdbb150bccc399405d70225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b788cfce97427672e055fa5ae6f0f9b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e6d97f27a6717f5c7c7f09b0cb9db227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4305c7fbf8fd7daad2f2a8a4ec2bb0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6f2f51861990de461a3fa22397bf5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4c403e799faf36943c70249ddb233230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b751ca50af7c342a8501f1848f9c041231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5dc6f5c3e331ee497dc08ecc19423e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1d5fb6a79257a494cae2f44b336f2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470703e0b6c3aaf9606a501ad4a23af234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ca0d08b720e9332cd14dc173619a6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a5c23e7accced77a1fb36518456df236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575831aee6a1075e7985fa370b0266ac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c4bdbed73d56afc1c1f9a4d632be7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83d9a76439578cc78f5f1c644c4fa6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a877043949ff7da4849a3c66a21baa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b9d7bee74856127af8fd57934e7d9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67428c5bdf110f8f4c538af897fbf87242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d17da3394fd914c53f5aa2cca63849243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf5e849fc7f577934604246fb72359244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84594ffef13c755970c0441be4787dcf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e83b6e7c2e8a51a665c2fd32ed835246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f874201bd05f55c7360358d722233e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8726a4c5655eb4690a835837760cf5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596f03f16a5fc519b47e56a17fad5a0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832258e345f32fb014360e6da6b377f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32255aaf12b813b3dbe1f6afcfa5de4b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae8ddc5965a846ac68079112f0209f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cac46d03a887021d936045f61418d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefd7af9b07ac760f852aa4e2e8e195254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3899c00fdbc1551338f25af4d7e81b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20239e2ad61d925d006e9176c0229498256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e486ec642a48dcfa9910df36716e71257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cad6cc57648e67f44391722dcebb87258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55a1cde2a6a7a0ce8fa5c2b8f4941b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32bd8f4ad128b9ed62b154ac5573f8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87afb82bf3e16bb31b392f135099fd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c62f81a34999b2c7d0fc6cb7f7454f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12094105ee132673cd0b0736359a8bc5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e4943aa1c17cabd4b911167e3f0a8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f32b8fc4ee9ef6e0484ab357f7e851265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207e2b1e0b68fafda65b1fc3f818514266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801edfdad57352d800a041b217016124267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cec29d13d28fda8c482881458eeae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c227caddd7986df39ed996b023187269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ebb63a9eba1005fff7db364c18f13270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34041e63c7f3da6f4f93b1fa280d9dfc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0391e2efedc544e7ac28935ee0096272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428393c3d49be712a542d8944d058dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a154fa7dd0590d9f431da83153b385274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4459e1a61e5d99277222d2cbb89dd9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf3dc7df5a0e24a5b261f7f53b7b4c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4c9e62150200aa605974f26215c40277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7972148d77ea891dba8f0ffb615bad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87199b7d1231c89ad32f00bc007d2c2e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e74567b8b8ecd613e60db372312b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd93a6fc24e15639f90a4449c435361281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd70c041559d4b6e66461e504f90f0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d842d168dac4a18d718fe88185f8ed8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054da7c06856505d56e69a1f0fa58ac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab6a9e2f942769d1e8e602bf59edb6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26a3a759ff6d330d085cc0c9ecb3bb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aedbf57d1e41eff8e0d0a07cf6c91c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c622578971742183a646ce99cf377288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b2d367efc69bc32d724c6cc528f01289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65befee61e4ceb766a33cfe7f1a9d8d4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0045f96d819f1d9b682b0ad335f3e0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fc3eb01fb0288f19ccad8190a0ae9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de6e6d7c5fd85180aa2fa41da4fe26293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cec27826dfb204b10aab4fabfc39d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef2ecb804e3038959771ec32a8577a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffda95be8b97b9bbeaf40396d673349296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f762815ebaa036087ee8b4c9a2300e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625f3f7091a43b748901297a3c766ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b751b6e255476bde9e848487463eb53299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae31fa8044e1ca8fa4ac3997e5b9fb2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec75cbadd464718a55f08cafaef3961301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5992c10a0407c3e316872cac4f285302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00998c029a33ebf0da858b41195680303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c9960396eba41c2034468182d051e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c38dbe60eb34326426f364f045619305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b37655913ab89468b8a95e375d2c9f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b5241b1b168ce1f638e3f2a09145f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786443443df66f6fe58bd1b2d3065aa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83333c6588d34776d5325ecab53d6d5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce6be015b1d0b6915947f7381dbc96310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524c05c9bc97df629a8ee32280eb89a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d819a980ffbf1b5e02ea2cc4b268d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2677ddde627e8a50ccbad57824edb1f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ceeec7b0d522b35e56582220d05b7b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87985aa26490ffd8d8923c8c2a66b9cb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61673ced21270520e791ee345a43c97316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ff413bde43e05ce65af77c3860d3a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf66c5961a378c10058cbb9740e619c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61cf74ece3f3779738d59510a13ec5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf33a99e9621bd9731c9873da817c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bac986657820782cc42361fa5e4775321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6252727613ef466b5d127aa5e8fdd76322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc3098096c68e32a6e012044f9cf27323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530eafa76c2afa94382676cf57a93458324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b66dfc1f170d7cde06729f1d891eb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76a26a9330f884847b5978f4861d7b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260fc3ddd0225bb78093f4fdfa838f9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ba50c080d025f6c93226300ee1b5f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fd28e815912cdf3e6c73e88d8d227329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ba36764fe76e5d183b33a099cafe4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4fab07300a5b004a6e65a86350f60331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095a5e0adaf4c293e0135fe1aad74e2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc20120c205ffeec16154a151c62b77333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2578326f50ffbcca2df83e32a421b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7fd8df6c2362d7e5d7eca49980baa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcedcf5664d01f701e45798a8003f7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bc3628327ca9c1b592f87aa7a5fdb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f187879a2fb04e7cc57a59353550c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445f20e506a1cc122bf81d2d74b36b5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f8a9a317a0c5d2baa7ab3dc242fc5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e806237625c8133fb52154847549228341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f040090b2d08d27c32ee4bfb4beba5d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e583bf7cf88ed6a52f5bbed6628ab1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d5f8e4fce0347c12c4490ab8d7bce344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340adb49f54f5b81cf47621e5d25c84345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23967e604c576aef86631d7a1dd2876e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f171903580a1fb05527c8784db86987347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71490a27b90174c587b265c5941e634348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5292469d86f69a80c58ad3b99e70445349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26c3c91d3c46753faa3b7474ab28fb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a5f98e425d62a54b9cd5fc8d1d810351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9bf328dec942ead450925cd5635c1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae8b198cd265c362a02294bfabbbb8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbffa8ed64dc5203ab0003f68b14a52354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35f3bbe8b970a05ad9565f3d0413f5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5899909fb19c01028e3c08fb789e25356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e6f41b93b2f5964f30a46872f700c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cfa10e4e7b1534aea7ab29dc42cd0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63a65d843925f0cf1a1b98b24dbd13359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8111cd3af928d3abc440cb15094c3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81465dd8517154a572f177bc6fa0e25361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fe16be61da1adf41e538775332768362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41739c8f3352dd7c41266436365038b7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec9e8d8a31884559d59deac6dbbea0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea362c6d1c392e8532071fdca9623c4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a943a24102c57e99d793bc659699a1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a1eeb8e196f38e6ed95b32defed84367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771bf66f6f0eb88b69c19e971e49ede368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7270faddb96029b6cf99bd49b0780d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba638f9870bd9c713969e9183790cb02370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7d97c80b9882978c21fb18d6fac9a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0981571b164ebfdadf2d1c639f1213372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415322a1b67284ee8ef4bbd5b4b61e2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd097a2cdc111a6aaa640b23da680d6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d27991f4914c55a9bd78a2b80ddc8b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea0870a9cf6087cbeead2e9234b4a2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa532f26ab8533c21f58fd1dd703b4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322d2eed2c52670a0e7efcbc3c0996e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3f59c09ff1556a968a119be5a81f1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03166c708d8173d827fd3b4f2e9db8c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f7f3b0063f78e2d51dfebdd43192a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e0c931d66d9dadd07974aa23efe95382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e96e3c7afae97d9e3adf8bb04ab7e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3dd3a275800d80320cd5ba45e592aa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ab19acd80d54fe969767e5eb80395385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e8696a1305ce72beb2655b2d9d79f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57512574802ecbd55ab62da4b3be7e02387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794e2f3fed00875c1bd6f65015bcfdd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491d1b5b4aace86abaee8a8dd27c620389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c6e0dad3b3f2acc77104c1eced34d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379b858305c5811d666c1bdda4c7361391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192c322db8b61fcd38a59f893f3b78e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064893e7192e13eccd6c4a07cd37c3c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c517502c3bf4a8ce9419b68485682394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78957264717e96773ebfb63793c9d8d9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c7ce54d0e414e57e6f397183b0983396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c643e9b028b3f3451cf785d2f4b67ec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e15cad9bebb6297c015ed8e03b77f1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67585a33a9c43432d8dc166e3af9b167399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73545ba455d6b8ea1d3ce30afda123d1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8893924b58c07e9a6e0561789eb015e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df978a8c6fbecaed4e0587c3ec1c8f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4f201ca950440f3fd04305372c28c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b2b1b798ade624312ba4fc4dd747a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06945b0e9c9b12e973e53386f44235405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88ead3db6dcaf05269779a3440550f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b14f423001b6460050399d9b264bdf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff330d76ecc0772ec9118464af825ffa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524f11e66c5d8155ddd124bba5f5537409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16424ca8420515a70051cb53e02c7357410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491360fc8266440166f5e129141ffb7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c44292aed9d34b07c8073ae4af5c8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7dbe2e6aa4111dc80cf4072fda520c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650085795f544425e8988a92041d46b0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a41f595c70d04b803fc3330f061ec7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c5eb6038ac5493dc91c08a8dea050416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cadd3638f298f445dd627687fd60c5d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdb3bc067f4a837ead118ecc236782418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3e7ab7b1a9006cf93aace040fd7a3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdab0c6c80ffd64f2e7ad21fbd64820420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5b0598314e098e7f2b09126ee2d09421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f89b30330ac8e8f40a5bcec36fdae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af7450a5c91914e0f2f8b3550079be423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b22606af118eab889823e067b87747424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3908f99f7a6c30d706f4abc8adc1149425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167eece11d33d3bdb0eed2121b6e7363426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2c6f275ca81130a2f06527c44cadb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0ed0167b7caf106ce122cfc1bc728428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77481378f3d0a61c005037c068e18a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fb1c79a3671f62c3123f96796cf5a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f5985f0ab31cdac08da3fb62ec944431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f940090d364aa9a3cb0360f72cbae06432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc01df6d537ab04a0e2c5c453af9a7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8964356993c22dcb02358e8f50c2158434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a83da53e174cc9a124fbb214fd237435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac325f17749e927241b8db3d19ff82436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448f180187f833bdf3be9a3c14097b7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab95dc6581e1978969b5312f1e8631438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1764c9646b0c7abcab74f3da229372e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825208fe7d59154f3191405bd9202413440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adef3eae097ffb15620ad078e87f66a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3ade6671797d74376bae2fd5c3355442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4469a1e044bda6e3af1ee4e3042c5a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588fc86c57a48c3fa4c2025530c5a2c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e62c4dac749e0f02f6d85141870052445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18960355abb3941c6419cc5ba30cd5b3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da04c26e852769f3e88a3898828f42c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8102aff2affb866154b2ce634ef0c18448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6733da7049f2ec134813833d8ab12449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d026f91e02718f5590cb5362efa9aa8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba0e7c1e9a1916049cb66ac5f9eb10451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e7a3a8337022ccf89863723a988d6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e3a85de106431f152d65eaf91e1cf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65455295beaf56495d2704697bd405c1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e00a190f48431972fa88a8bb05a74455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70d07e798c9e859b957ba50d90a224456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54f0d1bf504450729c67b948702b69457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905526006749783c4603080ffb74db31458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c512605dc49caba822cc5fd3b5067459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe996cea356476d0d4f7b268d9d342e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0f4541815fda41946c196c8acd40f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e2d241943f8a0bc56a15ae36de415462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa567b448c93c4e02ac66882dfb2f9f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ab907e39348f6161844c64ae4425f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540cc76ebb1947fb164673460ad7ec75465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7194cded9a77cadbd7589036bc1e5df466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90386fc5881bac59556451d66a024d9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b59e3504d69869508e006fbb21d49468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f526a70f599ea879ee686ba62ee41469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1304d0ff3df2a25c6b49f1eba5bf5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1c2d9387e9559a68d47c5bd6d0fbe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4330fe47736abb8f551ea7fe0d80e7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed056612d4d16ad3dc64974646a0db6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fc067f96e87b47f6c9a14179025f3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ad49e4559df34d9560953df548f12475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c1a6b5b7116b4761828c87b2a7381476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0f09bce66d28aa7724ba64371224f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f028b3beb1d375f6c3abcf5ff1ad8e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b2a5a9d4b92f9665b1920d2c8b174479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>