--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="673">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,53 +1162,50 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
@@ -1252,89 +1219,71 @@
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
     <t>000009336</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000009434</t>
-[...7 lines deleted...]
-  <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1685,68 +1634,50 @@
     <t>000011661</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-silky-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
@@ -2086,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0889abd32864faf991965a4dfb05ae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc5e9ab9ef8c8098226099790faac72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c60ff25890d01bb8e3f15d3865f5b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67044e1ddd23742bba74a2b0bee5aeb14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5964815d3d67c7039e64b16269a1d9b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2cd99e49d41fff8374627e96142606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9f88a972444d30690191f114aebe47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2ecedd6ee4b0635816df4143baeef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87b6d75e317b03ef93989a16fbade79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855eef2503984a782babf72bacf08bb010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d87ffdce79adb23961ca930448a92711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a600c40817a9e977c3acedf86510012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307ce6d732e64b6b40074af61b7b75013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae949bd7eac42ef92f91cf3fd6b90f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8911efe3a0ea65c06f309573ef98af815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de1d14ee0b0ebe8556ab94082e63fb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaff0f0655d535ea839ccdced02026d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216eefba14ba82e505c2c200321d59e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a909cf22f2ddf67df4a80f90f131a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e54dcd79fef79bbe34aa42cb7216520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de9c08bfc40c8c45a1300b7b76250b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a12874570197bcd32c782d9844a1a222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562991b6fb3dda3549d6518827fe07c323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb6731564fb779f81e6bc9a38da23324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e91a8b5cea66072e6336696132f33225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617580ddf81c0fd73c4af1f433e2f4126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778cbcae7f6ff1af36c0461662129f3227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf8d8f3a6f84683ab67d4599ae7d5a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c43847577493d84196a118e6e1827729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cc9f3de75377b5ceeaca81b090fe430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ccc56fd28d1086cd624e7448fa4c131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4faa380c729d2027c333b3804b47b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e19b8690ae02e4119ec658c09edd9333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed48b02f79148cca1342f1b2801a5e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcfd1de6a7c32aad0acdb37d2bba7b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66175c8b47367a82d0940412dc1f959336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4dd8ba0535f37af3a8bc0e14dae2c437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b6df6739172f32c0da65fe8dddd2338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5eaeed0662b7c3e1210b9b5322fff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec704a7a13beb166560bd3f1276d3e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40554f86f15f071d46604db9043244a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb6f0ed82da8a655cf34b323ff135342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be92bb7158b3ec8b1b0a09c3da2b3843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737bf405d107f36c8df699993dfe1cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5587b13e506e8c558a248e484173945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cf30d215cd1e5692b5d5c1055f7ca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8dd6bc2bfe87c3af64db529f74a72247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c19180b4506401e40f452db315d6448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1ab395ac2f830240802cf1368ece049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958092bb21a705c135f47b367de26d350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebebac0ac793eac74f9d65000f2b37151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c08e78a77bb16e4d9d877bf4ac18752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a94fae169e47dcf0906d9537db1cbb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f4278c9cd53b81867ac2d89eea29954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de7a33634c8f093de82dd29ef4725e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25dd301e0c49965b547b96056ff33756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3532630fa106a40e6b4a0213994c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e1f4d1257f25f3e518acc77ffbafe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d98a43d8c864ce4005e0854dfd2f3859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269d95ef83717bd8a7d72602e4c65ca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15478064a799605e798c566927bb40d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b68969a8f73255991b5a3abe20cd962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b4faa4fcfb6aae88023026971e16f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd81171bad63a770d9ac26676d477964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de94856e38f3e0c7fc7f09ad4852c7565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7e3352029f73dfacaa7836b5d454866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97083e6c1642e42fd3bb80f8bdf2eb467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065c859509bf16737ada6fa3ff15fa568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3de43638ebaa3521c0e30d5b219ba569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641b7f1674532e2a704d1f161b0911c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04ab40b6e1a412a9117aa43f44827d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16572ef49c55154719499c37feb7185772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34facdb1d061193730e036f78a69aef673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc91213d0af697883bf5018c8823ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a093a0995b08ecde3c944154dd1bbe975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16deb85d76427b4779e2379437e09e2876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04565bca81895df2986ee17ed46e580e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c49e57c5aac74f3470f6b6bf47b0378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6147025ba9870e24f99c673dd2e952379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da65afefd82a41f311462e912a77c080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa213a33cde1bfbffec085488e5680f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40cd9bbf34a776cf55854620420a4582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827c0dcc08a2643096810853188202b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31255ed11cd9bbe34a63ec4c72e45384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52738b0c94697c633e8fe2ba6e929085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727e517e0a8805ff87a1a5acff201a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9740cec456d5a784cf7614e14d01a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541be65c314ad64c0ab06053bd28fdf488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917af664c5c8bd630f10f4becd56d5189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32373cc11ae265b0515adf696f42016190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772eee0ca1eff3552de1bc1c30c9745091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b6e166dddc5ddb5aa09ead57c59d492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c507f6b96f141da289b9ff980f8c9b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c83fdcdcbc033521239f3c0dc0c29894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730e4b739c833bd3bb05b911381b52295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19327aeee32b21e94d451b9fedf8f5e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73188483b352714fcc0b12b6e9ef5b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcca5ab5de65fec2e1db0ed2f1705498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53e05cfc6113c26e915a6b8dd1b88399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe4d932d9699640019e378ca69a4aa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c97e9c72f0b5c747f503a94faac98101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6ebfa7d54709634ed6deeecd88aff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8820dc0e837ee0964145889072267f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652033b8bcb3acf6e0cdd58ea437239d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4143f0e8e616cd0a1cfdde9f8799be105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877864be9f2938d3fb38504f495caabf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f083c38a314d00fe5d6aa133574981c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9b9d964fb44f4b9bce4a17085d695108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9715e1bc59acc0dc1168ded59c773a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b6629d3d78869ee83f661baa7aa95110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c42029e4e0b152846d9d9512b5f10b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c5ea404f33255030d5b3cd4da0822112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ff4f767bb82d80fe55caf1b0bb5c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e46aa1521f90c0edc8cd1d0b76a795114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91981b32740463deae88e22302f8e1ef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257802734f84e4237dcd6ee55b895bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b311621b61cb5ca74b1647ee1f1f3ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ec717f74b7770f71cb05fbf46a006118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec26213b945299f8f47fc41561b633119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a822bebb9c58d28b58a6971c1a1b06120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a96fd35c5dd5ccd66f203b09dfb30121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664209b6545f27117713a21be15b44a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb857a09613b677ddac61d77b930eeaf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34934a5edcb77cf682fe3993af7f242d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9d305df4f462cfa0a198bf1d10582125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7600b29018fb4167147ef1fd94ea39e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6810dc70dc6daf5df8657d5c0bd2f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b63eed4f11266e57086a82b8aec71a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bfc31b9df43b7a648124b7e0b335c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66d972a1dc2e617a3268b0550de0ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d9719940ae419218c6f47372b7c7a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2b6d0c26d23f00954770733b69eec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b83c8712f7643ace3170a044fc75b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87bbe01f631073ed97441466a62e19e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e428dd656f92689c1ef4090b9efa2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0aee004f3d099ea2c982d0453f9fb9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f128874df3c6670356ce913789e0d20137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acac79ce8936b5f945f5b68ba796aff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fe18efe6b4c121ba63db174189ec8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb405ecc23408a03cabae52c078ce40140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ee68d92c0a1789ad40749e5e9cdf4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfdb4ab9f4a75450df551db02d839fc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b196f464c4a7f463c73a215e23ba28e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8959483aa809bb5ea787a7e6bd52ea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315109f3be6df81900d8ee26af2f911145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34748c35884012d65898af402d11534d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272f654d9dfb423051694c2c69f0f14147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75173f986cc409e36458445387e58e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86093bfad37ebeaf083b45d651a0fe6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a397d52a1945f465dd305420bd82b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bf484c241651e772101b1ff54d2c0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0529c2428fa8f30c0b76d46c806fff8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988d9c710895e5d96b71abe4f789354153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3afb78c1e08f60c51ca816f32cf1d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa127cbea64d82182e68ceffdb40506d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba957de369e8fb7bbe75e386b53ea08156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa0ca97fb1050f3fe79eac45b42c68157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cde3596ab4192e6f7d2157e7e378c2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3d5841cf61ddacf12273e72652fc2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49791658de0ec6e797b4e8b58598ba23160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd060c44cb82125703795d8491a2086161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8212fcca16eb31c820fb1cb86fb269f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad7d00c739b7a3a7ed8443c05803ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9d50571a2ead87610ddc2d394164c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f47f278add293de90f9c76503bb09165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f4501bd0eb6da35b9de801c8142d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb78dcd9447dc82cc91debc3c9fbb7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908e44bddb7546f0a802cc70f5fb447168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263e40c5773dc462b29ceb6d031f711169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0cc188340626d929fe529e19ae0c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918f82c86e22c877eb91e52fb68b9f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6933d8745460a0e3ceba1c36d1480b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c71839f02ba7e464adb30551f49a13173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94246b7de19aa0e397c35bb77038ba7a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951c4ba9987e2ec6d84aaa1411da7da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78b5af778be5065f61fbd2fca30dd0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee918c3d7c5b409487f3704e9b0ec3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269de7339523ad63931c89f4d1246577178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf574b5d612bba69f619d6f97be238179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a434ee1f352d84d98d56d869dc87f86180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3be2b275f26d14b2f6f23005e3fe3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc19d318ecfd3cadd2d8d7d5e2d82b6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc2ab93af48c8d9ae4e38b41a35165183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417927b74319d7c1ff91d5c9900069ee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebaff145ec6decd0d6fe74c6e8bc463185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa5cc49f6410e4fb269ce80875a11f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c43a7ed05f9eb8ff97b7dd8273bf1e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d907a6d7259644a5127138e9bb866188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfcea80dcdc4ef32f5511197c5fc19189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc16415566de2cadef3ca6dc2ec9ca8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2102272092ebfd79a97e726f8c4069191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925e5397e6f495abe8ab2010898ab7c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bcd23af372b1e1cdaec5cf737876a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a98225a5a91fc0ef1c7f15f0a6a5e0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e02f7143bd2ef343d792f3095783b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c5a5e789edc3a9e4b567d2b341f7d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485431e23b3d7940eb6954cf3c530af7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13015f9497cbcde543f719619ce626198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0868afa7c7d53962e80241abbbe0b88199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271e0a39b6ffd1319420d729f1e6ad6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba47b3415ed2fb5aa9880c8e8ba482201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2414a64ff2495fa45d3c9b44ae58dc2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48366fae7ff343120db46fb4c98bb949203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db21ff2f88379d52893e93167e5810204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91b61e72747c6387c434128bb005af205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e722f5e5db912118b13ef43ad47f7a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d420f2b89d0f1bfde339ef1d1fc435207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719799840ff8d6f1c359adb4d7b19508208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1469c0c1c63ecc00136a95940fbe9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d60a52d90459e27cc7c7a22b9cb6b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4887c774a6ec509f98b6f24ad25957211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e186b7fcbfb76e62c44ca5e53f09d0e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6a1af084538cfb2a54085d88376ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556fc5861548dd27b4dcdb0d36e2ad1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1c7b091d74a27f0180de38d1c8895215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd68465de17b3f6252e502915a577e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222041d9d2e890a6e64815af6cb85b45217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6640e069469bcce397936f935cbba99218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58af96e8717adc4faef39fc2ea453f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a5b2a146845d71499c4f34d5bb644220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4e644214b23c83a9e58bd055c8285221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125a938835644d92fb4bdebf898b48e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66578edf279deb0a6146c5535e6d401223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135754288852a875225a13657cee714224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f95afd421ba5cb9e75c7062801742225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0d5add66cdd761ad457af60f1cdc9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131577946c7834e786efd9c96d56760227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96ea7c2ab13e69f330b3ce6b592c11228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1e5a6afcf46c48377514d45b46eda229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffb50d77ca6a5906712f63669958d6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4dab71bcf83f249557daf721fb8482231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d9b3b5caf099b9c3d33aacce2fb38232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82a5a70b53a02ae2052f2f8d4e0566233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa681cd893bf22e6fe720a29aa79e65234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d14ece7e72167deff319ec4e5bcab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93215fb2cc4d6a7876e9a093e7699c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9406ed8ed811b2f736d44f91b8587237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863dbcbcba6c3e7ea1e88810611a9ae238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e86994bd4ca0bdd5e5ebf71835acf5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1459b7f6dfaffe4278b8e6bbed85a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc6b9473a0eb3629f49ec3559c82c3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdde6d11ed6260b452f033975b50fef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fec514d3225c83e53821ce4d0dec0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81632f941cb393678f6f8f8ea4407a08244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8069cbbbf0bfa2fef610ae6977e6e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a315d7adfd1eb85ab66cf69e01166d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97929fa6d2fb3051763b6e0dd619bc14247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbca018b7408175ab61d2bfd034b8b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c17ecd34c8ab1b69ba8785b5275b8b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9e5dd2ec9d0cd2de0e55f31839196250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14739281c026759c35bf072d36e4f770251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e482c34ebae2ad8837f7f2b7c223b8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc794e376c351850e19fe66f27e49e9c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a46cef7e3bba8a59306dfcf978d5f9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda10cbcc032678bd10f836ca2e6ea77255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60abd9f169c6960595cacdcb58b53ab6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da291e0ca26594ba5fbdd5d0faf0551f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d96281d437e6a74f86420b5bc473c1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c70c9a75d8adce3837280863e501e2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69c9cce8e251a38b6f1748ba468cde260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d336dc4dbd3181e924ef559cc8361c3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23108ec9849d8ae38e3703a9a1c63a2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e0b05f7e5950c83741758e4b8c3a7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf371a34e1be8c45127a468a5904f753264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9b8672a6bcc5a3551649fb0498965265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370dc027c6e6f87bb4b2cb04ac6e4183266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe912c20da36cbf2baea740d554987267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0742021c52acca38bfb1e8cf15938dd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db928e6ba52b570db125cfbd357a8afd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e19ebfa162cf9ccf1720f10bc60e35270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcb055957d418c35c6bad9aa552675271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec6e096e0ba1bab902b44e8c385aeb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c9c6b823b52f6a80d7cbef6f45eeb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55437fe40ae7b73025fdfba20db8c6fc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d925fba675c48a82afb632acce96928275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0d8e4d21de9bffa63799fb981cd53276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab42137e6426260a2abb322160ab226277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15bb5cbcca171922c91b8cdac2428f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60052738cbe63938ae254462afeaa69279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906dd1b3ef2bcfc54af66fc5fe12ce7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97251c30c0e5f374b96a198e1bf473dd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490f1233e83bce53c8111386209db75282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3329e7d146e915732b8b84f2004ecdd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476e9d3683ffa4c3703399a3c4ced80284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4e4be21401d45557e8ae5d81f7e1e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c66c2fc48f36f6391cf5d2d1e581e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88e2466459abee77c6dc0e77fdede9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73752d6729152b0eedceb164713b6259288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6401d8689a254936b58879ed4aff3ba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a282ce277e27a4cde82fbc7cee29839290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41578e3f9b040ab1757c2b94780d58291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5aa392de1876c732228f38ec4d6a3c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497903445e76f8911d87fd5a2e1d3926293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934add4429930d1338bcbbbecb2f703294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d469242215d71e22e4435504f559ae1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9671d6150b88acc877c60ad2cc7f0a7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acf13eb40f3afb8ae82c65e70e9cfe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960b58eee368978ea2c10c9c31c351e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59626d4a1f4c853879164345984f61e5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e06d322a09cc5008a97cc0f197c3cd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde06c1731a3f0a77ef10eeeb2c0fd21301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be698aeb2b135e1e4e761ec8c97ffb3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b78d31944ad979b5b3b53a1cb5d4c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e0dd78781f57c4c8bbdd1f2eb1415304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccea7ab952de8b1b4d2217acf407268305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e7627d29f3b284baf10e8726ff176306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95517fc63a90f3163b265bb5a5353366307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9b45a1999ed1ff731bbe2aded3320308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c8c139b5e87b4b9d2936c84bcfdf7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276dd381db4c8a23839595e4a71ba7f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190e162f8259fbe690ad94ef8ba1c79311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b6ab84c2ffd7bc51952d1a1af58f9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d344550df08e4a0e7efb27e6faa3af313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51d85ec99ab80a796b0ad5c96adf75314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d481741350434bcec6181dfdb2480e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288af8f26885ff59f17712e5a2f4edba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4c9f2a460ebda775cf1d0451e335c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e424bab162e5e6ea40cadb813ebba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728f77fdec5c58fb11ad3a4d5ae4b66319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cd2b977a19a4bb19dc315a9ca7cc6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea59647bc98e7bee6fb089f846d87d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a1eb1662c6d521fece277eca971fc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a9983e9fcd10a9c7446b042b3cfb1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5135dca5694fb3ff139532350bf4c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba74936483a37812ca060b54651ef4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581e57409bb9d4ca71438e877be1dd0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d66fdd9a86f572350c30bec7118fd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb01bbdb0a8e5b0a2c0d480912937e9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abe2281e05a5ab6fb5cbe821637fe7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604dd7e0dd73c6e76cb377494027ee8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411556baf01723fa924c65ee2a5b8404331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea12c7180cc4e5863e8892fee01f90332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea17b32dcad7b33fd9cb1890875a1a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e0e62985c5f19ef4eaf341edea202334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ecfe85743fa0a42feeb577bfbc0ad1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35300ead47de64268c8a1ef27b940178336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c8583d2bc4b4509fd83ed1f16a3c1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113ac9875acfd75b0ceccddc13fe156338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ebddd60c523959617eba40c084e84339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2e8904cfa9a90e23a0850e6373173340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da85995d0ec4b3557cc95ddb229d438341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecaa0c92601b111d71a2b6a16e5c6c1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c8bdcd7af759f088813c66a90b812343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ae6844d584b606bc2b043a8241195344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37477f6453e58fa3de8c40285b6fbf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40468e00268d2413ef7883bdb81e9d8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9dd4eec9cd0eb1bc5f0907a046ec11347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e567ca8f0e5d98f60eafead11c9a9dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d53659239d129b1f88dd11d6cd5e1d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b8a9d23fde366ae82e00acdf2d6a5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd22ab171fdc6946ee06c8467c4f5c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f6242fc4f0cc1b2a4e704601a02fe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e921168c9511d5d2aa7c013460e394353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbfe65e8e85bf30745fe8fd2d10817354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804a750a36bf4955c5e7f74ea782fb2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8c8c13cec67d9a82c2677471e8ea0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b74defee8c5cc8ffb4d7a067a74938357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2391a85c75c3e8b2d206dd73e9d1967358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636b832a090d401a5f39a9a4638d79e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada9303c7bf9daef24fb24e014cecca360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27195182dbeca6ea5e4d8e5183fab12361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0916cbd71bfb00ec63ed41d8f2b2f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e17cafb835df466bcaf6981fd6c95363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a478ed0fec6d34f24a7afbe903d2db364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646fa10ffabdff532cc713e28bfcd1d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636aa6522dd7d57752dce6611fdfe971366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078461cd3afec80e48320f97dc615068367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969e1241f80fe6ad6e0df878cde96bf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7aaeed77c1a6cabaed63e12e41bcc8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746531a6224846870dc2cd5d49d7ef13370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65267a10a45ef7a4751f6be62e050249371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa20c485cc97364ca84a5fe7fab13bd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b44f467547377a327722ab489bb77c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be846bbdcae4326dee04306363eed48374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e4ceb16df42ab7056ee15024a4c83375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91851bb52a8fba6f5032699c3128ad6f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ec90359bdd848cdbe101927c24fb2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c467e3eecebb6008f6a5f7f91767c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0b0ff1c27e2d300f2ad09abece10c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef2fa6e664ec8522d7156c2f329b56380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c27a1ad87a0df4561bdd45481af24381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2dd8bb44821e9a45c7cc982ae56646382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26321b124085cb2ba10a05e681ce7dca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca795d61fc3744dc0e47517aac4138384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3662bf67cffc6ae71c1b9b5d51d304385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1dbe8e7ffa2c5302e07fe0c7537a9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80ce5b2f3f941c61ce55e97ef39f1a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a11b1a7b9d9b05d64aadbf37b51840388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93dd58d354458fb4822b7e5cbb30252389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c32dd61e4485d9d4dce40714df2f0f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cdbaa0f10d1135e4f13c1a6b10a77391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ecf44ef2a26b9c6dba00170af28e5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f0c63d33f8dee9d60753c24938c2f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d932b81587c94c748a71f42fa684f96394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332eb2d8debdb34fc0767c631fc818a3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6cf35a319a4ef6608580f9173aeef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d049770b1707ad9fd9c79c7bcc9219397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeff0a12b78a323c93a016d716f43d6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc47f4ad12f480162808c13a91e1a53399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577be2971724061fe0d7fe41ac3101a1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646904b85e843c9ee98e0a0ec2ebb76401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f68c1bcaf0c3d96b82b97de824920402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade0f9976ec146ad6691d0f59eb1a2b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300f83c972520701fbfa5c83fdabd35404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994d76b3294a0f2d683cade8f11a169405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5de150a0829bf03ace237e8efd1598406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69129a7f5f998619726348bc497f16b0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42590ec4bb4c89b5d556f31a0a99e2f3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f732790fee35df72f603a087ab477409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4a72bcf455219bfb4c7831c0e35f3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c284bb004bcf78bdee82591a96de8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17713e18108b43ffe3fc2ffb6f410c9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd111ba152c27c86d1863282410d5a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda41818deeaf64e02d59e2a4e9f3fe5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfda00561ea32f0e7db52debaee607415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9ab370b0ea4fe77394420d66d8221416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fe8001af54bd2ed43bc44d291e0d1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522617ac6de330d067ede4f45a503bf7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423895852be93ac62058ec186d677130419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9ba850155777124249e4f910c12b5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89a105c23798de0cf93cd63a8fada8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc91178ffa18f08e8f222850640212422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11510cdf88a35681a5c192c6b8f0318423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d939de33983b577ce3489c718090a5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebace115d06b0121d8c62c1e316b7b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55720abe4f535090dde2a079a5655fa4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cce4df2681e454aaa96d8ae6bee4e3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a39e5b1b63ebf1a80a53bb94d97e5f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28f20601269a2f8a6e9440e0c59c54429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5113a1956906db9b269824f06d3a0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8da9fcf381db737b2dba48ce2e251431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc17b8038ef7740fadbcd297ed7952432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d670fe4452b5c0c50f432d6ff4f77c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47728b80865fbc57ab54b6d370d5f0e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26cc8cb728eca0cc26376ac483ba736435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb541da5f78ebf52972db5f8288047d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b218d8ab9c75e965c02031b17edcd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a380ed94670d54f49ab12d2b58572b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d190b7ebbefcf155a3121307af5c9a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa5cb565e7465ba908d4b23c52765a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c3b39753acd5eff496e70ac2d4ce3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2024d27176406ef597a867c166a352442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725e1ced7033a6299a88668aafb7f67443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbc1c3b1c8edc354026490762c8c75444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bfa9fbb53765d549eab840bde200d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f82ce2222feac71831f206765627d9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20558e72e374f30e677153047fc46181447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386101b2f65e6a88a96c88fe059e1707448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a53e875438f47af7258cb01eb4f588449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c79986d31c6597181aa892ae7c7073450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3cb9d8aac0414c75221cd55145772451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9891bad93a831f4bff31c2663924171452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2410730d3b6a3d4bbc7154975e1a312453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42220b648ee11eea084d64cb051220dc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce3551e42a860cc6a9c78359a59055455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d3364fce19c19ab4e626afc0223fc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c954f7bbf46c55fdfc3a28a823fd02c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04ed38c0bb70f7a2d46d6ded6f2d2a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b3344aee1325be53cc999a09ef36a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db142112558530b6f32b1be7105532460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607afa7d6076219aff12ddf25b8b782461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7189c07f6db89b91b00e440b74dea22462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031ee93934bc7720d0758e4eab69340463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bc55881b13f2bb68d13dac17b4840464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c5e49ab7b67f8176a70a1d6baba1f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8df60d81df7d838b04dad9400decb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305043fef6ebc70407c9c784108456e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27e22438d740d6a0604e2fb98ea0fb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7ca2803a91e7ae272f9c580d75459469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1749fa282074a3b4428d2876a9b927470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454a49319dbabe005f6d6427b5aaa3c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae3d361d15a6dc01a9ece7daf6141c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717389b48bffeb84fc1e01e9c717ed9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81435528d0f628cfe686b73695e107d4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920462c58c474f1ae1e8e72d5df982e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4215473c9ba829540350179f0cd80476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad44f9eedd710f556723e5367e30c69477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea79e2bda52791afce63c3a3f578b0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d15ddf5bdc0c2adb063e3cc455698479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192aa24a95d2c7f27b798638c384db0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc63fa832d39c7829dcc64ecd45ea49481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d83d83eacf34cc6b216e7ebfda430f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a657b638569da89cc0c5e9e56a7c86d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735d426d0127dc2debbd41c55d99959484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82c6ebf08c715776ce589fd79f08a4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff83075f9175b8dc64a3bf6de4589d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287aaec2975755351f5314fbbd780c2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2898dc7ed3f227b609ec7a9b5bc2c48488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68070866ba99d10e53acda3002674f7e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1512fb5265813e3855ab0c1178eb1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe79a8cdc9d0595fb795525c71dc0d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029432b1700978eb31857d6fa58e3af492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34292bcfdc32329f3f4e208923477cbd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37955d473c2bfa3617a2822aefee538494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ffddb13fe897b882325c3ed99231c495.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1314d30f5d8688081e2ed635d9f943a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79f0b90007a1d64ba9305bbe931ff82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca5a9b50e8382775bd28c56a47e5c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8e115f08f53fa3920fc4f006d3aa34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2e135f9f8c35315f7fb24e53482295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766dae5e1c02d45c3081cb3eb5ee84d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb16dbe8e4e1991a253c522d71742377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e90890fe841df548c1355038896b758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257bb76f3320a9def73f3494f7d9bf39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b40b7700054cfa010644c92ceb28b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a11c7d7cfd6075aacc9b3bb1eacbe311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df843f55e0095ef8a414010606d3f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f26c2cc74d8f21b6edae717306db1a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904972abaf087776278ffce842640fe414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acaa0da529d4039cdb431681f1caa515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288b08c0201af3acd4acb8f41bca44916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c091dd4daa0bfd456e8876833db758a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e40f23f953c43fde11ef001c18cbae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d9ae1b3eaf005d253a3546cbe447f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8dc87c49e57ba8e0621835658dc4dd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b8021182e89438aae13d7fda5879621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7826262ff6a05d4a0cf0ad9f00a2a0222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6d1d41178cf299b3d54ed955d065d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80563a5bd036e22b9be8eae76606e02f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c04bad660416364ae3b8f13e8d02a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cad886cb6f29295081dc62057054826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791c530407b8773480b1e9e69af2ae527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945a73992e73abbf1dc93dd9310a3e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3aa0ae3faed8edd63d660fed31459829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432748d44cd901bc3f0f5b2e0fc5a3b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403032fced1e83e1e1a4a9246d180ff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2dbae267d7e171c49b59028188ccf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0deda5397cc1092e57d1946893b3a7533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a26fba42fbd54b9e558c7b9607e1334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1e0ae2a638994f4ce47e210d46b8435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200456e8d463202933102caf951926436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053898ca13aa3032c150d645cfe3326e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060a1f1ccfe161d31b88c45c2829d4f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913bc10c3b51fc0436296aed328ee7f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad7ab46b5d28fb17986df893fe1e3940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119db90907824b58c51628dbab87fd5041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0b684061984e2117b08e4ca9fd01d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037a6b813782e4c25e4ef43d919336943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56d8d30578245aebded40e8a3b83fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c319182dd42d5346d4cc80b348967d145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded345f78f4b4185d32322450a7e5b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85a564809004827eead297ec024b6b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa680966b959b534894e725bbae0542b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d44a417e2af775489ec44ff1db3f2149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef12e79c1df9911846f3fa6319209250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbcaaf842e141c7c5da1da9f11e6af51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ca5286b9dc3b88da688dc2bd66e2552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f592d37c53379ddfd26fc2b433d2d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d5dd66ac0f2baa59c84c6af7281fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc909704fed0c3dd1a4e48ac33b2246d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ded9992d32c9dfdc7a93ac95cfadc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82df2618fb269224b837790700b07157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273fba70bb09f923681a06099d10bd058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603b87bac2933fcfda1c4a99c8e699c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824d7bf64bb0fb352341ef28b9b51bd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5013c51c73766a498eae0aa369c41c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf1051b0b8be78a9bf5b05a22e305a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b198aab07af7d0b961fe396cc0bdeb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726af97a5c7481626f199188a88a519564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1053438e50616f2e85e97ac7cf321c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32989e0db6bec26233cf3e9a7080695166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752572be5ecd7b77cb90d2426c1dafa467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67f3dd508d92ef24db89873e6f671c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f98d47d3ce366dc633e4773afc960f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa210c0a8d43e77cbf3f9b095b971e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8684de8042803d02e18302b87f807fa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba23db95123bd0039ad3293b08a3f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc784298ab8a6526e4523e9707421e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43877d89dd9b73661f7e7f64cb8d43fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70ebc289cb648e4e482a157973ed8775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccaeac8ff377f24298347723748cde76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0091ced0949ff79d11364ba58472c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420c2ef72ab16af9a8190e6c963a92a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bc732143931a62acc8921362e0d4879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1194d6d59ee5a01e27f29b984aebdd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665f6f528df4da2d6fba9e6c3c19e1d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421641c5eb57746b963108f1a31a35f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f8df59d88cfa52f4d06d354386b9383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d080f8295f220614c7a368cf1a7363684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336d8c096c8694f0babd69cf0a5df9e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cd36bc8a0ec456108db2055a422d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc75284248f0b724ce4d5b0810f118c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fddd2aaf59bd5f918d1b4449b184b0488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378d23c0554fafc65f527a6fc31706489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac37c18cfb9ff68619c13dedf50d03e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e636cef65c2b82bd9387c5be16726e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574aa3620636ad4263021e82364000c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7d3b8b4d6b191a05d0ad3f2a4483e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ee2328ebbc8e632782164d048f86e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974b95ec3d810a48aee04caaf4150db95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1073d41c04a6bfa36d8e348550a66f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ae4d47c25c83fbf5339f3678f6e4097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de7f08e3da1abc97f930af2174add498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d021be6ebc797c3cd99b061f3f82499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfecd22f4b2c2291ae1dfc6a3b1c66100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e2a3ae0d8bd87d37873bf931bdd02101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a1f1cf2dd0fe28641eeadd510729a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5a529bdb9d082574ba33fdfc1c91a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd5c79f832ac25333f00a04887c536104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e130ed9e68726756dc5a9da0f1dcc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cfdfdaa1de966a2f680e281e73916106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a032a379e819bed8ef0c3ce93a0b8d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09ec057fa25bbe2af0404c50a61056108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af70e4909c39b83680a14165173ae7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c92bf76b789ba31ad51e89b9176416110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fb8bd226731a864a120be146d9408111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede92b95730a3a66180d1fc5e4fc0da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee4130c466d0460b87da5422fc1141113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d218ef91d51edfd2015ddafbcd9f28114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda558f3e9aeae7b894cf17d6acb59e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cc4888616de255305b697a1b90fad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565abc1c244849c8a857392aaffa3cd1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd086a932eb00e1ad14a49c3a081a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9686a27640547a3f04ebde26dbcc99c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3127ed1e0d1779f56124fa6836e5a88120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8413ad430ffdf88f00ba2045aa854121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6d1c3824818912b35df81371ba4da122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487fa2845cc1e0ba61d477cb297d396123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b73ed5e80fbf403e6634a43355c0f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887914eba7bbba4ef893fb48f5a5564125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb60329a228d8653efe5a8a14aa4284126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2308f1d4f85662db79517b60054894127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd405c9871e16cea66e026e17868ac3c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd4285c443c5ebbbb65a498bf56043129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326938a3347af0f50e85da57ac0e4f4a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ae58e9aef12b9d33284b8397ed70c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ce457941f0302ea4db9a8647a3890132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd2a89168f2ed3aa546dda8daa6544133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8d8d863704495d7e90ebb528e8c6a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239c80ce8378d64f595b593f92a02c4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd267b95aa4c994531a4a73d749a75e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd476db36a744711f29bb877705600a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996895aacd338e7535b25100faf1ff4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5da1c95444643fd5e84aa7cafd30e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69786c625bc9a6cacc4b47a4f30da4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63dce4a61b471b10cf9010d8f3c4ebc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea94bcfe3eb602af566f52cdc06b19142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0608c237a5af508d9487c39f7a4f3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86c8836c7ece676523ebdc8303d3ed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b9d6c9b747c64223363c299dff99e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357e3bcd0a8573e472a26cf444708c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981f4d0e50db67f8b46ad0f126dfc31147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd32a366ed59678a082e2612c3764a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033053d0d97237eac62f4b3967870ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2915fe621695e855a5ae4b6762c9719150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def8bb4913c6ba75fa899c9ef2c6a20151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1fd33ef0912e1983b9d7603f82741152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e652caae611d5c8f2220a01e5d8fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405999426150ec45eb9d7865c10c7de154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08add2cadb19ee5d2f4bb43336ac70155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ad0b94bc21300268a222f93b8813b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20707123e6362d75a807700376f687157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e808d3a06b16c774d630723b516b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cbf8dda8c560b0d9206e9f4b4299d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229941c5f6e6208396928a81edff83f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c591e70af225dc8fdcea2c4723dbc6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927699c784db2675447c6d10d2f56e0d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f84642fad3f449469e34741dbb265163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c03501a6b5630d7a3ea51fd483102164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f1486a62392ad0317c6ffaa1caedb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298c3a0de65ca4fca3345cafad44e4e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb47c8a734efa84282bb51249df57a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314940ad4eb23dbafbe19721dca4cbbe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aef072fb2b93400f160cafa3e73481169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8d8dae828448f9b4957e9af00ec5a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5c81990aa4e22eca7453d9e00cddd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3b558b1b3337924ba06707d425b62172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469dde99955c6efbde1a9f271a6acd1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aef467ca88fca1ff942937211b0c95174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c342c68e9f41cda601685e0cce162175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbba281b8129fb03bb2f7478ed0f17176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba6388da02c8576f403ebac7cfaf56177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280094c46a7f0ba031e24d96a28d6b9b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064109ce160e0fbcad3f53b140fb037179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bf38f811a0d83054781347a5d71a4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4aa8249270add7296476117280cd17181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411dfd08ce16316f7017dd180551379182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163035d3fbb2f2d1ef86c2dfd05ed26183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8aba95b23fc54036d3ee3657cad08184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4799a53a19c7613b460752c855cb8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b524f0ce4bd5bb0f9ef9d10467423f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41266db2e2b340522fdbc20bd8619e7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77458998160252d508b73a3c42d9bf74188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5d23760d2b58c5c84f404fc3049e0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c25969e2a52aaaafaed89d9cb263d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc0a1f4e976bf37a854a383d6d2e7b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee929db7303e53f46c5753d685a0193c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20970883716e32153bf3f7f608fc84c3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81292674e575ca364b2acdf0ca5a876e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2c8bebac4bed4925b0326ebee246b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c58a6212ac7af8f979e55d66802b89196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0fafb746ffa4ebe85abe694e16704197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c5730c537409ea976a460cebbb546198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ac15f41675473d93db9732f80ee02199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a261a9c3dfa63e9ee383c411d1752200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbaae31c1dd2802b918bfd57f160e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f11017fab021b126f1207f9110ec7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe9736f4b89313c3ad30ad717d165d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9016bb46bfc79f41808a41c01b023e4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09299c2212fb23e971fd59530393d48c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0ef832a74537de8ca5a44eed6bdab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68547f59e946e33654ff9bd67dda3a7d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f6397f7933519e77a6aa967c92507208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fddeb43a136b77648fd9ddda3867f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f978fd084277298bf18ed444dcaccd2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30015e63ce12709e4cb30a7afc46d8ba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72194b8a5c9de3eb2cc51ad49be9966212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf19c7380a0830ecf68dea94780845213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ece5e6069c7d131abafbab56b5994c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1629206ba2b714bc7fed5e2ba93b03215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7d12cf9ef3799051fb62dea5837e4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02729632f4ce47259ed47df50248d794217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2623aea7864ea794be80d75caa6db26218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ff9d0df67b7dba0e3917c66de0753219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56baeb2a51dadef4f52bbd4eed54707220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070917c7a90fa329def119c50377bdb0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68fe7816a78ada6169dfc8829ceb91a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fb3226383d01f7b11c74531961c2c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bca677932bf603093e890d0351b1f8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e012635646568c6600fc17a5f5ecd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a22e509d59759719a38663e4f7e6a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049466cefa77df6ab97ad525bc288a74227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445016fe71ab1ffa5539d741d8a50b90228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7dc097a5adb8d8f54eadb07b064ba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e223a14a0087d6cc6a0cbcc5c8c40f9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da180373a77f5faeb299180c7bbf67231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a439e1576c6ae3db0cad477fe068e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc67332bb62fb13f0be96f0d1cb22d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d6d33619108e11ef5cae81ee8ce01234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563479456ef38ce5e9f08d0170283150235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce4d8247cd5e7ffd6dcc2a2d883bde236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0614d6a0caad2d795d007f7899294d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41539c9f909535351935fe6c9c3c46238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a505ab87ebc2848651ac6b52ce69d1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfa0af71bbb0602f64925dbf2ac1c6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d05bc8f78d6df056f7e33a5f3cc9bf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510396ae6d382fc798ac11a2249073e2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c8ac12ff4564a4ed1215db03d9f6b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b302ffb88c1598b4f35ca40b88986cc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb08d0198123132bc895ed413590195245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b294e9c2687d90e2b6d85539d112907246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714313c643d97c87cd53d165e703169c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0ee2051c462991209cfd6c2cc3539248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbcfe9be9827c9622d53dacdbdbddf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8880e0c4682419b25ce75a1f7a9c851250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799a6c70416185083a2a8fb29f28eef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc87de5ab05ec4a7a6215889cab66b7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff37d91f28c40394c23aba181fd6f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbf86ffa9e10ea1f542d923ac9c87a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132433a5acc553d98d5f6880456beac0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed27dfacfd4bc055a352e4db319ec67256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222adcde76851b2bb9300fc75df9690257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3c58e47ee6ab83e1e7660eddef926258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065e361891632288e6b20ab0ecd248d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca65ab2315ecf2cc89e453d240cbbe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ee356cf2b979741a6e0fe1932ddd9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1af68ec27fa915e634113aaba492b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb0b08736f4dc3f2aab7886845bded263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c55be938aa0809e8a1f0498bdf9e12264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfdcadf8b86b1f93d84b1d3e820408265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eef5b1e597176f25835f6520312174266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83214ff5a85c30d5937db851dd883e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2dbd28dd5d51a41c21710594e74197268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b2ab6526be22ae8a22eb56afbdd88269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967fa47f0a05babf8ef93105e941bb4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925099e87ad4a5131e133278cd79d687271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88852779b66afde297e56e83914897d4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a33d19dcb3063eceb05e86166893d6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c59603fb47969daeaf717d920c4b0f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f79e7b88ebe8c6754e7a9cd6fd9e9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d444cdc4efff510d096bb8063a0600276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b33c013ff370fb65cc58dd776b1c34277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273cb8cc98579f0fc3be3654bb635da278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa9e729ffefd45d8f63c1ba912ce1f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042373bc910e96a0a778a39b23642aca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6efb7a91c16a0dfea8147c727b3b1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a89ce5a4603a675bef9ba8bd4a8eb0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ca3cea17076a982b6b4067d124b22283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f78f00a26bcaf7517b024cfe5434ab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d719d49f13d993c332f4dfc720c9b1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703781518ef4fe4c1c7d9ee5e97d26cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57eaa34c0849f8306f2c680a3140c1a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2ccf735ba880a41f598e3a19d9a27288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70508f9b79a223bdff2efd10819528289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a636f0fc9aea141bcf720ec2e5c87290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105ebe035b39bc85e9ad56a52a35aeb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809a96bc8e81c78d131710a1ea93caf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cc7d99bba02db30b32ee1a7d1dce5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c911b23e03bd456dbf8c57dfe94cda294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e011a32476f59fe8888ead1937f683295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd810d5568051af3ba1275a18c4190296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9e59ae82186654df534a4ab2a9525297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d08514b18db38dd09ba7d2f471c9f3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be4179fa8c9a7f6dec9e8512427ae4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effac53e441a79309730e3c935eeb7a9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f99e816c3a7c7e1df3e0b20a1d33cb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f74e0792e575326f35db15a4fd258302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3c629d5da26251a83343a5dae1b5a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e498fd16fb6811ca390dc278ef5e32304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ab86df262ea44b397bc87daf11de1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328cd31a0cd8af2b853e2a4cbc0be27306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763309bd9cee78a848476c60e18ac77307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539137e9ab0ee8ebc50e14b276e3a0f0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722352e3b65f0e207153526ebbc9de4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d237437ba3b7c3ba4ea8761d17a7c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efef05ff23f88433aceb033a15cd5f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33e4de0467f5cb43884ac8c7b4657f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12224c61ca1985042d86e42c41f3b5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b138adfd8f2c4fd962e6b953a9545314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bf57baf62346f5e7b5d999309d924315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6aa975aba96a083cc3091acb1610f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af1ace043c335cc3b60c6311efdeb7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27667c466dc59e77649a4e84307ce6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a5cb08de5b115312966539884c383319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cf063870ca9cebe72635c69a21787320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11ee30643fb000201854e176078a89321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4e1627af448f55403a856789ed5e8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f0bc104b66e6d4e5dc216bf280d4c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86eeb408fa4fc64a1e395ad962a7f5f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4a725984dc932d9366c300603dc37325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a72eee12291d551c532c7b87111fbd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4469215b05f40cd15b9d1af4fe176b8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba6adcb4a232cafea0f42f998138ec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95970267ebef637413a63b7f7aac91b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba49bf3aab7b3cb9cf9d469b60739f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6eb697f5c5874ca3916290d23181e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e82df963084694670a7a3441f01364332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28ba347996fb53b356c9a4986fb42c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95b213ba4bb57f455cbac4eff5b971334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd87ee8bb90f9d77f6d957c7d75d122335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f654a4d5f3d65433883fde0b88134b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465efb1d7f8cd67d3757d29fe07e70b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519fc4a336866f9a36d51f8ffd30984338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ded6c0ff28b679c644287ef0f2f638339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62f4f5586309c2f83b0bef289b0989340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bc9e241c311026a82f4fb25b40b22341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5375e14eefee452655e6c6ad4d6a7a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9543333a276586e8ccc212baad8b9f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd69e5fb699f8d959556490b038226344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8cfde57e828769e6c74ed45f11b65345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ba9e7a447f46c4be46c4429618eca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d220ed751287e71e7f2a2f6d31a3be347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433dde34583c41a1edb8865b472e266348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efddda9742e80fb090d461ed2ce8d7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4bd2526fa89458decdfecddcc4a36350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83350a560012c3a0b6e49bd1036aac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720db4b890e92d7c61187ba1bd32350352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b5023f1d55593b26d79a4b753d374353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34959980a4e161eeb772fba50344087f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f355ec2f4bdc5cb8f99d397ea119a11355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5ef99caa1acf5846dd654a7cbce36356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da751fba34f76076652bebae1c5e9e4d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6dbb4231f37d979aedc2da9bbabf63358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b244c8853704af532bf5ada1848af8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f266fb7986ca670100377726018dfb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73973793b110c5473e925ee11d38fca8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5d9cd049675ed8b6dc3712fdf4693362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5d3160957a44d998aba3c6e7ea3a6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4d383ae6a529cc2ffa0723e17296f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7b5df0fa292eee8f6afeaa72f62f8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35313d7e6079f3884cdaf26cd293224366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0938a95d3f096d4101c9dc5698e74367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac64c1c2016c31c6244f0266015b47368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae8a11c4fa0967525cc38451993922369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08800aaf02e91a6f19f1236f73b8c245370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7f5ebbdd40a4d9a2b6a15dcc2fec1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e76a555838d074e82bde6232b7a88372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4908a52842d17797a86929f0aa5aa16373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6222a24c5063c8ac95bb50892949c3a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc194b4e76e22791aa45bc8a9943c4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a462dcd756a1ed8e84a12e8786f5993376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34412ced588d19b2f105c822856427377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201ba9e05e22a8d149bc90080012d75378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c09c67a1a6f12f0d408d6a69847613379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5624f381148aff084f475a028aa9ab380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdd54e4b69929598310af479b2fe14381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359765b65e61f35286425f79908e64ac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cb114ba7c1d5be5150450e7cf0840383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49dc6c7adf30786a899062b07eb47a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800626cdb82616cb3d206def542523a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f716b0e520d3a68bcc44bef4d0d7822386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb8a41c2d5cea719f31a7385dddc49387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b0e0cd98bd81cccb3f00072d11673388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032404a4bc99df01ce9ddfe33cbab70389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24361f986f36d62d02fb03d0b212dab9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd33da8668ee35d05f50b8b4a5a376f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b1e47dae3b09f54251e39198ca061392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031248dfd7121872e5b0ccce441a666393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f612ea57f664d12868dab77954ca528394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219a4dce8708083462cdabc53cab9b2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d65b91c093415df4b22a2c2a4b2874396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b415d6829957df6ad9756a67f0912c2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f057225e1971806588c14c274c739398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17da71e27d453ad90c3c7e02cd437e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcfb41b19b9d7bf703811cb7d454af400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84ab764d6732d627ec450d76931bf9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49e9aac371ffbfe923ab5561295e3d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6be51aa0375b198559120df6dc0641403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4653d7b8a49354d06e58b5de64c42a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b0a9d1918a477ef37548c5b8950c0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96adca3261004ecb8536ad73cfe3822b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91290a00e150d41e181297472c30d91407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be88db74acc57d9b10b1dd8a1d1b12408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86245c71cddd423f042fc5a3808519409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a47f564c512ea0eea700025f84212b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4b034416162897d7399b3c76823d5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ae3e78474b3f03c61273427053723412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441bc73cc4e5c09c12ed416bd9ffc48413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb26bd20a1f38f5fc21814f35fba8e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274848fa68196c647f6be8994dbdf41415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af0511549b14fd8cfa80e8a05e2539416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03079999162abb55e211b9e89c2ff95a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147cf639a6af42123ac75cb0eef9594418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9437e671ba5a629f97ed7c7c98e69419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97ffbf24e88d2b1bfa6faaa4afb1fd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12def6974951d9cba936571d4050fe13421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49161c97f5840daa476746ed1b8fcd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39641d7f7b71758ef3d2eac2f239cf8f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977785c26e47b3a33f9a67c801de3bd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fb4c11dc3435f9c4c4ee3255cb9bc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893f9e28f57b98b29c0225f4255786d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792933486e8506d66c987f193e1aec5c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3c0ad1057bd91b695d8ce806bf6bd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9b4d5cee534d5cf880b6c04a3a63a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4284cad355363ffc6f625ee72a039a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f001858a84ff6a371b9fe0cfc6914431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd557029a118e36a202d41c0de576fd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46534a88585f25219b6df1d1ca6d5f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716b9ce6edf3567eefdb96f514844ac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e3b166284a1f297e5cfa3704faaf6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659c354b27fc64c1da5c7cb0fcac4cf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad9002ff274a66c06a5151adcf44a0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89446cd4f9fee2eb8a3d592211e8483e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa573d7a7588e3b8a525ea56de9d865d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cc848d3c19cdcefca18a005620983440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e81b740f4563308e45afbfeb324a67441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451877000355fd086e8530fecbe183a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0c93bfac33dc1eaae5fff012e05e1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81483362a2f3cb494edf52db9342d44c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41498a5572c27ebf420fd232708e79c1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad08e997729c7b5f2adc3a655f93cc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335b66fedb467ed2ebf345f95d94d6b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246956d1ff22b2d6d0087745020de8cf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cc9e3449d5e511b5ad2dbfa67696a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37800683904b62051b1b55a20f310042450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767045013303cc15e0223cab9c7e5bf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e72350b66f23ca64a2e22464bd085452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa75379498895db3da4413be9a803b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247966465fe4d65f6e6a9562926c477454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb754ce24754048664443d8637f3e6e4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3279ad35dbc672c7b47532888c13d04456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabca3e81f5484a3228d4c92b7d92820457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa37654b69b0df579f4497991aec7a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b99fab6c3df12f44f98ade138a165e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d141fc58307f06edee84cd401d531460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84af9e4ea4569b874075334322ed639461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb7bdda06d5a95444c8e8c3a015e1e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839fe62a71b6dc8fa8ce6d92bdf5626463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87354d9e6346960a25bcb3a8a41b69e1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fc323929d538f8014815b564ba330465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6ecc08e0edbb003bf9e87acdae620466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a25a235d211336d7596fa2bf085bc2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fd72c51157ed21b2ad21553f116db468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de3e653f21da47b38404a3becede9f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00340d943ba140cabd8f6bce58a753f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba079d37b71ab3a57f829955653c5b59471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f77b472471e581177860672ce4916f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35402fe3753302fd8da8da125b6c57af473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc81836764cd7d2927fcb4ab9772de474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac79007b4f9ee56443c1c9c5781a9be475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058748a578f5ffbe40cd40bf0d054173476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1bf7912d9dacdd377dbd4ff95e6fc477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5398,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16388,590 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...538 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17238,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J249"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17973,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19238,4294 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16978</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>0.7</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.88</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>478</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>480</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>481</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>481</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>481</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>506</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>504</v>
-      </c>
-[...1 lines deleted...]
-        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>521</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>538</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>565</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>596</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19410</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.46</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>630</v>
+      </c>
+      <c r="E233" s="0" t="s">
         <v>628</v>
-      </c>
-[...1 lines deleted...]
-        <v>626</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19414</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19415</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="E235" s="0" t="s">
         <v>632</v>
-      </c>
-[...1 lines deleted...]
-        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19417</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.86</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19420</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>1.76</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19422</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.63</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19475</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.52</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19478</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.84</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>649</v>
-      </c>
-[...223 lines deleted...]
-        <v>672</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>