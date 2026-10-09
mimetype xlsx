--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50299511234dc4fb1831ce7cbe44245a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1794c253137d7756b1237b1caef16102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728baaf4fef9a68ce44a683b0601e4a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac48b71b9fc1eb323751add0af8da6a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ec4edc44de93f45d45ee1464cfd025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f8f4f86b3e02615046b9f708da8b26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd22d41405723356fcb0cb54da1185d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb55900d2165c13003cd399c3fadfc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86cf948e1190874e7230e869f15365a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60e73fc14ebbdd72646b4e0fcdc98a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64cf2febe0fa40b4db8a7214c7403c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b134871129ab3a600a4e73ab8352212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6e4922ab5480ee8885ab2cf5043b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fded44b839600544bc53a660c8fecc414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aad42a87db3db45fda920e2502436315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1628e91d099364995ee55de23893116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9521663342e176507519a19dd86600817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2d3e1eacff00b3f69a7d8a79513b618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472374c37ec4952ef848511c36e099019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b450d3b84e572a6554941255aaed64b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2fe327fb51c659aed6a5c540022f521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5cd310e2a6a96c4af70d5eb382716a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c724fbc82bb981aefa9c0ad6ba48e323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a0069cd439f66dd13671032ac31fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1d4c1fa9f327264a1b5979d38f7e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4ca24b46db375ed840de4e5d4800526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27201a7ce1e7d97a06137291dfa650d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1a375ea289edbf9bc1997b4b4318f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8519a3bd1fa48f48477d0a844383ae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d9269c847260ff0fa34045106daa430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbf07e74fcf0c79450176b4092b28431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b8c0eb3ef4d73559639d6eedcca0a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f703969185b60d95dac3af266e30f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363163afa9e3518467630a76de971bbb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ef9c07dff02b3d920bfa4f1b6bbaf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d812a2f2f382b54d512c9c3edd2bd936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6606f127d863d644de524b79afe678437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4008c6c9ac97574466791f5f5c6c4138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307867d5537a292291a34cc228fc49539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e64fff0e90e55fb7db6c41f6ce9d2740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02161e2cae0cf0ebf5dbec47958d0ff441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ca8c8657cadbe5a38387c9ee1347642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a1865cbd5c5d7f4bddcf751e5bad943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d8d41060fb8adf8470c60cdcecead44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a338eef93f71be44735306051c4c4d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368ff5f22ef418faf443f13bea4ea6f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e729bb4ed1fa5d6550a97696d53f87b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32e47fe7bc1ca00b545b8e74cc988648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d69a082fc8fff5be9ed33405e4c5fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e215b6075ad9a1d0b2d71d2fb155050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2b096cc527408bf0d6892bf50190a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28ab6e1591d16b05cf91bdb6bfc47852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c50e151a96e558119c760583b3e4953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddf99a91cf369d869b8fe942c8a9a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487a849e87f7438e6e46a8ea446dde855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cc0b70f46dc30a8cd5a4c582bf24656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1f85f95badcfb50ba51adb3f6163c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884db1f673b9999d0dafe222fdcd76b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eba5fcc4dea40c1c911c04a76412a359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63bfcef540b8bdc0b91005b392e26c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2bd99563da149fe80fc3361f3d7b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc9a1a38b15f542201295887fb110462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8276e3960810508e57e5a4adde2a67f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c113e79d5a9f79059bd31f18e6c7a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066113bbded82d022ae93b6a62615de65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb989adb1d3a9a54d6b4c397b0a86866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09242e65148258603a540cc05e6400f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97345e3c55cccb220d9fe7f28bb24a268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872c4a26cdc8e63a65006cb9adf90ba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabd4149672066de27153da7588118c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9842fca90b1bb2326882a6d8c16e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f258710ffa3b266163b0d491cda38bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df8ebef75d97cd88c61361b7ca255b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22f8e90c09f5dd0ce37649b2aaf15774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bc657629c8a9ef1761b76cf74309975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f667fc1fe4909761ed27fca010742c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4751692d0bea62919b810d1f2885cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b036e62d55f69faac4e22a07e18cb178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0927cc2fbcff929d0de6333ece9845679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b736640855b845791defa2d6fda7180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cff2e6dc9aec35534f8aea952493581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ce84eba36817c7ab0c68ff077c61782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58f6cec4aa886b60df5a3d56bd0bab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a4382e77a29cc6c9918c8162af9ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa889da2095aa88dc9c02524815ca17485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd333f84ee88aa88b9344a6fbe9755086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b45d4c489d18544502d9b963e07fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfb53f259d5b689293d22a0093a01e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f73314bd31dbd05b4242a403e31b489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92be8e80a38afde463ac993ad078a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf3ca7608f9ea12c168c311dddae7491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1567c6b46b34d3cba0cbae09df2349292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a4c0bbe80c0d87152a459c5ba21c293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4c40a0be1acbbf0a640180db82c2694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0575f293e00d7a30a4a12279ccf32d295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8629dfd028932dac4ca8b38a46ddd696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a720f5ba69a74230d28e7e51e461f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af475e5e249ab993665c886184f2eb098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bfa86479a5de9ae8a46a76640775f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ada4fce3bc4d09eee64c9b3b2c3df100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba785122c841ebdd81776b27defa99101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcef4a8eb78ca23c1ab85db18393c7f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fea0031b27a02c932b14eed0f2513e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614af048280ffd7afcdd9f92eb48c47104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53cf1eeec4abcf543ed508ed26835d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf04a65502554bed5ef1d0c8de7f1f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f82684ac40976149fd30c7f2d5ee8f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d908997c07d29f2285951a8697f27108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66c60f5f88001194158f7a9412c5ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c2de0cc29653439db8bd169658e03110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb4f684c8e9dc1b6da31f080a9a527111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5fcb7a47ac96dfae463c9560f7803112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24b71222e97f0ae76d602a4d6f845e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c108df37ae516321b9fe9c7fbf1b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497214a207673f6eee57db4453b53cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08dd7c81a9b8c75117eda0c78fde2a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba080dab92a6747a725fcd2450ecf5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b5814ae8e99b03074b13938e58a2b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266cda297241521bdea65d985d6d309119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccac14a99e8252066ddba34c11a93d9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c853cb0f9b517859e67a424379c9bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f5b734daa611aca813015357bce8a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25ad5c5c3caf4ceece8cf5e8857f9f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ddab2e7ece2554904489fbcdabff5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddc6decd15be595e7bd62e63c71c13125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1ba08fce899c768ae9928d6521ff8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005c6e228b0d10118b07d08c023bb45127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def449f88ad043ab5bb7486fbfb324d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ce02df6923e5eef8bf9772ba9d1e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4d5497dbb3f1b9eec9834c36939a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b19243fcaf43925bce34172e2301ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1ae0e257096ba98f6f13b5fb874bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e384dd3e29625d859fa7c82a7a80949133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3965851ab1b65c1b45d6ecd82038f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db9bbc440f5c1fd9ff36af644caa40135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05183e296508114cd12087bebd084eef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96aa326c806f8ddb57d38a2fe136c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fdb31b981455723f807de46514260138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a2e7371265688fc4fbe85c4665741139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1c35667d721f67a476a54c70e2ba8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803590f36ec4bfdd358fbed7ffea3ee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5079c00d72f3a9b1c076f1fa8e45c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21e7b7002780e47ee9965535a47569143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443493b16ab2ab3febf7cd1687f6e0e3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99c6c758d77a783a69643696b4bb41145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af1e71615af2024cfd197ec53b6566146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a7fa3f6c9b74b03a4e462a61ae6da147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f603fd1a3df24206c7b688b72c6b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf5123f81f00799cd83cf4070e20b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec72a104fce2afd6b043d133a47b4f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d632e2a3ccd10d0e49c1120036b882151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566e15ce8ce409aac08d090dc9140b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b79df9ae143f2f88c7d39db96f859153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fd1842cfeebf0d5f027aa5f319b1a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90b67f4223d3d9ff39695f316811e3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ccb3ef5687db67f3f6687a0482ce75156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49426a10c06a2a1ef10f358b77cdf5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf30bcd982f3d7561f56d0a3f691f7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4dc80a5d69707a2ab5484dcd0d488159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530ffd314509089c6bf486dbd954e3d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0254b4c5a2323ce87cdd9c2a0e74bfe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b490b95e4faa5c30a5a5f96d13d7336162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5594142ee61ca0675a8516f2ad252163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d58c6b0a552b9818d78a75ababda5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ee20151e36e6ef225c7aa2de60388165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd4496c75917a675b0949c5185fc73166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b83463061b6d3c817c28936b63d852167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab3251bdb8f05c8ca5808d13a88b76168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf4046a756509acb9fc8a33701ca07169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23c7c3843999ece656b8f9c556e37e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1441a22135f8d080c91dec814bb03171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beee8b7bb9e418a4903bf07b6da2b55172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf82cddb0bb8d73bea5a25b80dc30e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eca63f606f45e044b0bcd95cae093d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e1be124cbd1da6e06a31dc71331b5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbc59b077229ecf869ba701095e7cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82f1cadd0af9ff5f1db5dcb152964e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51ed2ae87369999864da80ea8f32cd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52db358b43456b6506f86e22bf90bf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376c160a6bdc230388a9adef74670cb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f014cfe8c0613bb8ed6fb1b46c418181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db9e4ff396b4536b3548eac95bde97182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b057c156c857199ba100511895017183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d56f7e9d0258efd9db5bb4eff547db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f501f637374a11b68cd3a9ae09fb92185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569138a62db9fdd195404dab33a1c2a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4314ba050de200c094d06a59c7581187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb0cedc45f3d9b1f941ea0f01ac0e4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5788816fbd98cc24b074896a1680a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54e99de2bae72940ce1a3c07e13ccb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61212080fedf8c1b8b9a7c9e731b437e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df1a82bc6b9e82e7da714abc7b8705192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff15a73a5a20d676fc7d9f40cfbb93193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17b19d447e17726987583dd492bff8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688b0448a64e3646545942ad4b6514b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa6560e9c182811d968eaaa47c81da196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246d84a45fdab0d293e43ea22da44c7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c1a5ade40d8ea63996f882d8b494e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf08ca6ead4b8d8067c41d6e9387e15199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b597b0762dacfa25791f608a4b920200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a050f6ef80fc87545f92bd1bae45c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325db083249af114e2785a6a2514258202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484d8aab3e7ef14e69e0fa0f1022dc8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b08d159d55943b524f560ec0a44b0a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68d54117735f646158a3d42eba98ff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb85e1f66c858eab099e075c6a5072c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b1701e5e60c1ccfefef41bdc2fcd9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8d0657abc86f0a086a4ed31471872208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b599c668faa088888fbc6e16dfa5d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f7a79e8044066e56bf2797dc0e978210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b0afa76ee37bd20916bb6f3989a89211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb922a078176c5f877326c96fa4b7886212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e5a35e119bfa1238247942fb8a304213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb7bb1b98b9fd50194abf2187dba48214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc92110382b31846d8595710f0475b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19babaec6ee8171461611ea6a6688cc3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889cf94088a33652bd33c6e16e28c2d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c09389c7bee56caac01cceffca681218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fcd1ed35534e621501b9d3f26fb95219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323274918d6cba1c6227e0fdcfb73fbb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f0f1fb45e54f802032094fb247290221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4ff0166a76df4a7b072d7b802ad73222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94d1a34be1f095bc1eb27813e56d10223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75818151156994038db67034517ff7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9112c05e0caafadc87ce8218dee447b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802413c9d799e5af249642a6579db05226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86508a957c023e0681a8ae85634f612a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca07ed3f891d6909940cd2d69a6787f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413a10ca767b9e8d47b23818934f0d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34c6b9daa57a4bd853a6074a7f9ed6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da286ef35c8cef07a84e55583846770e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b123cfe8c46c4163d133ab72d1ab3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63844390df5ae93db32f6a202fee81233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05daf2012d8729a4ccf028495b14d693234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab0d1a7bba3b887c9af45e7b566024235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40790b57ef8b3e6e5bb754f8d02176af236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357769953ee9c61e160ea3fabf4bfc11237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345117a5ead25ac2cac96b480ca9183238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873f6ea2e93288fd66df962b576e654239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cb1d7a4236aeedd085e49b0513900240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf26bbce1401f95d8def46bda439be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e89b460f912a73ca7f10b4546551c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a90fddf703077f7c10ee5ad8bd8c9b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef11a8f7517e0f275089ff0c7e72eb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11538c18ac1c592e42cc60088719f0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1b1e32942777bc2c89e06fc0fc577246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b6cb55bb3f8f4f0f61f42fa20fbb9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bc11bc3883965674f9a0644bc5ea7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c88dd61e38a551aea01dcf4b52e85c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efc97233c4108be8646086ab35f79e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfa918b13bee1ea885d8081ea880f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ed40a9ac28cbaba4c9f6a412186c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddf29f9bd208f83ff286b49800369d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66604d3b3e2ca87a22ed52073609d50254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347166c97a8220fb400dace898d96f9c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28eac6fe4e647f553f60dce50d0b843256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e5972ff9808e5f7717aec69b22606257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5dc44b93bfc38eec1151dc89e444d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f21e2c65b335c05d7fed08becd2a1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b04a1bb9b61ec45734d49e974196a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf75fbbed77bb1314eee28ab4397820261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dce3a16d8a80a2bb49c6f3a103a271262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abf7f27997d6a489ea78f4319fb923263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41688d9688dc712867289fbf2394b79c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13920ad049942fb6235fb69a35836742265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092504aa140be4798e0c0d5ac36a42a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c840a13ef9661946a210602520b80a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaabe75ab381c685a01891062add31e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6578e505fd2326a0a9182d5221d45be269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df6ed974c5a5185d46a2d5f240604a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ed18ac5b9126e362f9ab7aa62b3c4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72236141d458485a250067fc15d0ed3a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336e31ef27a1e7d4e2e1d382a4dd264273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993cf2cb89e6f41c3862dbce97979e4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269ce1bfe1686f5e1b002395c99373a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544954df9fce58b1444d9dcfe6ddfac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c44b8351401c058a3a2cb2f19b5cfc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed3b293cce4835c07810d187ed20df278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53f076e5217242de5ed427f3ca4db2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b99323fe69e9acbab4b0b1003c388280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff3a246ee5338283b4790aa6ebd067281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee059d678639f7bcabb4f16c212fc63c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d5244c5e644e5267547f8a0470843283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396edfbefab1a54ae171d41462653db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a8dcc642604ad18ec6d8b245f180c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1b7ad931503b011108550ff411505286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522839d3bfdbdc70e3bc665a0f9e218e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b32fe157efca80d56b2462ac5842e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d3e7638ef41fec204c59c9fcfe61d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84377fbfe2b0aaae763c5e3fa51bd88d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc23800daf06c1a0aa584c00af7fa73291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de22e7616c11384066fe94edc2acf3e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cee5ceb8c83cdc208f1b8f8a58182c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96d5d8b96433a0162d45f8351d8620294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30f522a1da7e5db280aff88ec96015295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9d95807434a17035dd652b3c95254296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857aa1ff6ba7afc6ed3d9d25ce11a830297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbde3b69d6e4fd0268bb03b1fde2308298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5324916c1d1d2ac4041ced8fd18ef73299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e469cd313a6b15027eb9ada7393d8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d54da2ed593b3eda9bc1e0deba101301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d158dfcd9475f8a0b7cded18447c122302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7eeb8392329b05f58a1afa39b729a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302c5749059af4cf5b857cf6c70c75a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3324963e3bdaca7a46e6ea4fe6818305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2a354178a6aac5cd8926bbd73652f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cc0b3511d4b18ebdb6404b162d391307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77e4083c2cbb4bc6b98c80aebfe135308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03d48b4f70c6f0e2ec11c5a09568b1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126d6c0d66ff033550a569b0b6fd478310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d743d9310ae880da6f2edc9fa89883311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19cfca3a7e04e74ba518bcbbef8680312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94765a87114692489a85d792357bbf3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e288d5adb623a7fca7836cdafbf387314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa25eecd49708330ad306023a4b2dd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd4898f83d65130d1f10b1d47da3d1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2279a7b9663918b2b230837886acce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82939a3c16a49b39cea387dfc72ae09a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811373bcbed3a18be2031c33fb92a7d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c862e2721b25c5d97e34c13aaa4f4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3b00216ad0fcec92eb0104eea7804321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8607fe48221d3304a74b30ee9883a6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9b7338f4e3ba3b0272057a323f6a1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe468a6fd525e8c59747856bac1da7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20524264a1dddde653a0714a30770b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064c9049cb020b111ef7d614acde5fa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a7812915bf2c722946ffdbf26baca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325cd387a883a573820d6ecd101ab9f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13c1c0fe84a9d41dd28ad2c8acf0bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540463057c6acf921043c4f51210d4fd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ca9e557f885ece5fab57a3fa239a7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87174432da0a8c95f58d878d44f005ac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d31a165c4ed2768b0d70d3adbfc745333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8854ba7669e0a4882b4a10acd0f97f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3dd1924a4d5c7651b4ea2417d2724d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e80ec4de60cd3e65a149399cf3d67e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8961271e9ecbea8159ec0a2898235337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b68e18d895b28d92b2208f86db5ec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3d1b3195ca95a67e200cc6df874aa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae855ea03d6900e3b247e53211e2ffa1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8af589eea4135e647a0142a58afb8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc57f9e98f8a03477578038301ea792342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae26306146fa18754dc0edd8ea49175343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668f41d48addc70c0ae72ece7e39d33344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2aa93d86642f37cd29586bbeaefe28345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d362c36c47d4fb6b69be0e3679779346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eacca4e48a442b1dc2e5ecccf2347f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16efc803b69e155e45053810d61435348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b186168a13c701d5eeea013736084349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843419bd6ba75f8ae44676d04e5229b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41232d1e171700e52f67a289eea2ab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f12b0118e4a0e761e4d7daee880591352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e682126facd858bf76f72d236a45ad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f8f5606cb6f38c87a79e3134324c5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f657e61b0a058f6ec97e9f34067e5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a78c846c7055fcfd33d136c3eb6cb1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dcf2feb5c3fb230ebb71b17b507486357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993e8fc8747611c0bc1a9600cb508e6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823480fd34da757802aaa87d8768bac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ee4647a030df90c601e55397c9163360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a34a6f289c12148578ae1d238bbb47361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14de9d59eb57c7c78704fab7f11f2b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188702aebf714282290c12fa237c92f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b16ba57c9dfb83e44504a68d0409cb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd190d3805b161434a26136f92753f4d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f167696c65a87bed45830e737245b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ba6b3b22de4fbe51182a881ba4060367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c6915e5ac698f6a1e01648f0c498e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa825deda83ec671c4dbe9c71b28745369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91619d04cbe81be76cf4630a500576d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294705fc56bbf6b85fbf505820b3e19e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd567978df3b08422e3be3ac93b7820372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40845a1c03b444daa0ab09042234d5db373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de9529b96abcec44b51746bf896dd1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7d8e86358e24c5f9a676f5778f02b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b32707bc9275f43fd9ca53e3f4fa2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7f9e2938434c478913fc8fe26b599377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358f048a5e1143cc079f39d27548bad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95293d3b31549ce8acfbdf6c30c998379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c3be8609882842cfe9ef8bfa1a890380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9dc77d94edd73ed4f9e9f25f47a59381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80758cb1fc4d3a7abd81713559120a9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502666cd73dc756b7b168ae132e0ec3e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2119c2edca70762476d9416b3720b9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ac31fc0724222a25108e7043e85de385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4d99679f89ec8a74b75d569459c0f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34dbfca665bbce6e2b8ef3abf93a91387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f9dcc25aec628fe39661d9b706681388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444be24e5fd1b9c1340b57ac087c8a4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd16f4951ebd4a39876137fd354763b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04cfa9c7c3d805dcdcd3cc87e52e21391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70507c60fed326cb4e2bae316586b9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de4c7e0eb74cb0a599a397a6e070cb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b99ae0f1952aafc0c2576e28c53d2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec708c408a3c3327ec62f42cf2d68de395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1859a21723be82eca7eccd097c38468396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98cc9d490b9910ed4efeb05a970d36397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83839c3c09c335ef3f7a39ea137cd6ea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7426fad1b8290c4ccb6dc582990e5a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b151d200137e5ba4056f33dfb83654400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c361107624e6963d07ba82db2d02668401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c759e9f2c1d56a71def05b382b59bc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4bcf30769a5c10ca8e6b3c62a0f41d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7369b1c9237461a2d991fbd1e97ac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f50ab60661a6dbfb26c5a0bf34457b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ee698f07eb09129ff727398b5554f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20582d165c87957950a583f0b16ff919407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65d481411082e0d029f1e8fc2e2648408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba7a1f0fd3c8f71f5e05baf7961b48409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb534e3836ae2eaa83a2ee30da0957f0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c080dfbe1e72c213ccd224715a077ed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528c9f350f3b3e2c1d77f0d34ba2f9a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811fdfeeb2c52f6ea658dcdb0bb037c1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e44155065ddaf5c05a149411d745aa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fe335e214d4ecd567040eaa2c6500415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381dd1e5f775824b108ce31ad3cccd60416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02486eb4c2de9181f0b756db5b75eb2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd86d94e2f6226582a041406270c3e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852676d7d0218910e4a592369fe4f0a1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18d4a21a48afaf93a4a68d132acb20420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9017628ebad00e29526ae3a1cc322a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a0b590d04d7d4a5c9fa560f026d14422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c7d3de331a9c7493f88648a2c548b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88c06425495a023ede9df1d88e0eaa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec50a9b9097812d79b6e4eedaceb99425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e1829bbb7d28e4757bfbbedae5c5e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53e8249f2cb29213a82afde12e0f54427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f259f29928c7079a41770f8a5c3fb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d428aae12a006fae3f66f51edea598429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21ef4fb1b04d64fb616a848fba4fde430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182e732316e494cf9a4b2568c76aabf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff159b8264c3f446ceb9eac22db5c0a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192bf58ca37e352a91adf03501ffce8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0c7d8052e644d2f4302041fe90ab5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6de7a1a45e1df2b2eb7a21ed9212f8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77db7eb143c91f7a33508bb2f702232436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad43138a4720e14dec858f17a3c70ba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ac766fcdc4b2be1879caf64b18051438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154e0b39a0d2887100c5c290cdf7c76439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435ebeb93dda473258d6483da9511f9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f77efb0287b9b0030401983e09e479441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e77da89c8169723af953957fd94dbc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da76692972417d0d0b7626fa0c5d13443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fb15d3c2be6d46b8c31a1cdd5dcef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8686afa58e3406d109492e60d0f2b5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16b5872a4b310bc609ccd0a402975d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5a44742809697957a302f98fb76b8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30296ff0b7fb916436d0f6e21df09cef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4290a3b42efd06ec2ac1db316272d8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19dee9af725bd40f5b874683653057e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151200c74eecec050dd1c86311f2b52451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4039f777bbdd66305077d573889d0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7af88b396c21710a6afd1c661d2b2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd873d6fdc58384f91d80707f2202f3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d834c782523137ef828232afeaa672455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2cbba0b663777bd8a28c797595d7c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd406b40233e53a9eef9b5e1ac7f100e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f56a9b400e9237218bbe91f2239439458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080af13e89b2638356c18f6bc75a2e66459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f39e7dac222cf4404964315a361173460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011da909980c61bb3a7d4c7a494f0f7d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843c411f2e3cef552586ce643c9dd89462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a360ec5b4e1b9cd31d258ff199c6cb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016eed247d99baee63bbfc682c51377464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8725062e98990688f9934dbeef0ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078709b0527beb522778964f1be8a711466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdabc4b92113c2a6e4d2e038c689b5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e0b395d1fa771b637d0890558fb9e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424248033503d5d129241fb54bf37c1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db74a42c259238da1fc3988b39df312470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c4020bb80c68ee25b052488a49791471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b8076da29b8f9b5127d7e85b7d3e4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385c838c4fe1e089b24b38af154caf7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb36f38d1c27bac672df0e3559c9145474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122aed0e7bcd26c9e5afd678d7b3d2b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fdf3f1f715d9466f3e872fb36ef2e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2eef7bd8ef6f8468c3754cadefdcba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800126f27eed6cdd68a6bc217cd3602478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b251f6e57d7a7e00f61e205db7e44479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81da05d355f239c972d1fd90b2e497480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9c4cf9edbf5e604d4b1bb79f65fa9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fcee0ccab77ea20a366de37141671482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b14a6298a4eb901880e5ad98badfb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e791a3414874c9be720b627b56b173484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd7ab2b300d7f380f31ed941d4b4b1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0972e3d99b527050ed752f3f01b0a9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e3c9d0a20f86c141c53a7e80f2527487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e755fb90688387404c5d123ce9c305488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50369032568e77aff56aeb3d26fa8885489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0993a56eb6ad2cc959d4cbf0ec9cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae388e0f3d75145b1c41687308951a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d1085bc7709b0b3379def488b16a03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5cf69a4ff73fca02793756ea12eb64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0444f123188b444c670d2dd89a29f635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79aa796eed64f52d39fc8539cec13636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57867b268f0a48a0235a4a7c1e1d48c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af08b82af42393262335c2e6984ea88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0aa2f540bf19cf4f02e3efa65fd889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036a7ea846bbdb4c6d7abf50269a95e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603096cad1cbf61c4178158532e5075f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5927ebf0fd08bf03499b44150fd1d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f5335782406bf920f35bfca5953c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fecf56eb0e08e2ff9ac0cfc677a2ea814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34f482290b7105b800ebe5bf1afc9015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b915997ec986210990eb4bc7a73eb416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac494ae52e2347e296caa1b086ce2417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6541373f30840ee05f2c4abb3bdb118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e6feb3a4b5825a3adb2a312942b0219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffabdb8a62029577517f5206042d1420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ebd5dbe9ae3b509d67b56ae899b6821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9accc45d2c9441ecbf264f02115e922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e13e02671d896cc4558f2599ecc4823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df7fe207f03ed7f418240fef01800724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6fc5c55637aecca529b8df4ed938b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0df40377fbceb7532893d2bf234a7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee63dfa4a4a2562c989a79c56de74527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc01e2ea3d0d77318be3b1afc6e1c1228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd8c6fdf4c9ffab7316b36aa58d23c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8cccac1ef6835aced48e767bd8ff730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45478b9222a5187d243df20fb8e2161f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e673f798ff9cea01f4c83c7a97970032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4467a496579b5bfb442607959d12d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380cbfca3ad9b41fc913f07f6eb61b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc461cd6dbea5c1239b476ea58e31ffd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6aa4b1930709b9c2ad55ddcdb6eee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2837ecd96dd01deb6e6bdaecd652037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ab1c28670e39f5e20f7cba117423538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6f6156b5febec68c825f33d083d6e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da922dd821a4d7c6e03dd622060edd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71c69c871c7fc1641628172d4c357341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7e696b8ab2a1b72f63f37f0e0f4dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c597ade01c623ed41d6afd4c0b1730e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a3cf4396404abdb00fb781579f7ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915890aac7a873af5916a16b0ee91d3645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79910ac499bb69e3c901047ce8e11c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf18eb610eda29bcefe23e784b5f68d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9565799f2cedd2f352d17ee9ff317b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834e444b8ef26092ff18bbf80cabc9949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9b16a64546ad22686358e0126ca0950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63dc18715e240d08d0bc98d84c51e1051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cab8ce923fc5957bcc9ea0885c562452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7cec789b7f80b5063abeeed582bc553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84eb8558a70bcda44d45d61369c664e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60028e8783fcb5f21ad731efa5633a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900bfa602b66a29f81518c38220bed056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0cb8e2eb9150dfca8746c6a7bb68bb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2b9a634bdbeb92b4358121ec224ae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc369a66ff094dfbefe424126fe8e559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda798b5bcc1ffc00e9c4b98ffb2d3060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53411647e1c5c4fcb666627b1e6033c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385f63d9457c4effde2bf6a4aa7646062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52c150ce1ed66c4ca46551dfe3281d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92154e6b975b4933a603eb091b83127364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb013d580689a6b54f559afc47333f4b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83aac87c3b2c8d9c9212361f1123f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e13acb108344060b36552acc89c4467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49ffbbfd11ab0dbd708f7dff2cec3068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcaae01f04b67451d88c6dfa809f80a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cd1aa31a4a972d3a1c146df3a136e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb4f05d834f361262c683a666f7e4571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd4d09fb788fdcc5a9ce2cf610b02d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c9e9630b2691134a2401b959fb23573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8a31a89ba329bd86f5b411138068d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba78ae6bfb59ee79d6b2ac1bc846dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6be8ee7b0bdd3c568bfd21904dfc576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cf264315ac1eab4236763aa1a592e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b03161b4917d79867bfe76389141a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ee3b6bc8b75ab8c7477bf1b36ad1279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac1b47f0242ddcbd9a3125e8c4e4b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cee961c1805bff3bd1ffa65ac0bab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0552a3c11c994644ce51bc37dd954e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad61b26af6c01ec4590d0c07c7918683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad65f5358cda527bd219db9c1716dc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1bd5c7fb10f8d489c1b061a32707b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226c101b121f32024e6224a9e686ac486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128f17befed15324adc3523a11b36b687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6c3a16a97c859f83160456600ed0a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64617d1409f1e03b91b017822013f51089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8455e7ad1d2a63d5ac5a3aca44a410190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d6c6c052d7c7ec62ab9fc9aef2c7691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ba9214eb1bbba5ea8a31f1753129692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4081c9c703be2aa8b4e2b83e6409fd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0669cc2d3f5247c33f3cde2c3b817794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffcb40a28858e18cb8001104d130fa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a882ffaa834dffa2d939bf4b519f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02b5f60116f423ca2136b2b90ec19c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003f1c24321144553a37e6ba7c146fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3abdbb07a4ecde0e3d7e3f0575a62b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d70de78c6b2cddd72cb4626b084879100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a997dcb09775db0679e0bc097db2d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e6848ab2dae7fb78bd2fe9f66612e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0cb38c9ae5f52c238a6c8a228c341103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186da2e0da1bcba50713eba6ff5ceea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac560ac3075a9bd7d17a6d62459c4445105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46f2e6582fa454928b4c22df62f116106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dea10be10b4e516b0a982e2b36ffb5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b28e5974bbc0c50483d1fef1edfea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c25fd6e1ccf9ece148c35c078765a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e7d318488c35591f4fe795ee138e1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19988fecca973ec2251693d388a4d0b2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e96c8be4615082725a998d92fca8a5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23aaf86fc04497955a67d73156df413113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d186bd08c41acb7886a3f6da5702c9c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5430a092ffa2d816e80ba61b78acd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d310a70d84a3557e52b57f5d3342f5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03ba9e976b4f2ccf15c46a75745573117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4baf64e9dd237345132b20b6cc1c48118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae80c0e4187c36a3d50689719ca43ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d2bf0eb45607637e2a51e2d16a1a3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2e337b47047b62814d06cea61ea55121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cdd8cbce87a19811f69b86ca243c6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7038332fb9ae944ae8d49115bf7628a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932588b45c6dc243cdd2aec9c536310124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e195f38ad67da8693e91614ef9c9e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a40351c73814a1cf1f70fd4a70ccec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449290fdf29935128dbbf58d3500bad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8053979143c3586fdd76f1dfdcbcf4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1868ee434d0974c953520d0e98798d0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee402956be7abfb5269843e67634e1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df064cfa1dc4bd3369c72c74df01a6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113543ca833b2aab2faa84e2fce77992132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d67958a747072b4bcf5a2d73ca52e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797eef1248d52fae91e2562511bd1ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811efe37d3e3962d0f86146492be936135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ee4ce2070a17bfac95e27f92c4806136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a6effe6bf74c1be731604c1f27330137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85567c3e0abf8d9aedfa78989cefb5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7914f1d554ad24b7dadd22fe029de8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c6b2897999d9663ee3f8484b6c80f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e854c521dead056635f951b19affa51141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fd3de22695c584df4f88dfe9296a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fac1bea03d2936dcd5d789186f603143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a20c1247a31836c9faa476d66a6fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0ebfa039b0188e1f84d8d97add41c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14422f015054018cb1c8c6dbd0a3fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af9dd0cbdc7800b4f23139bdb8942a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6d47578b11cc4e2bed227afb73d4c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f2b299988bc0494d464a89c70c6f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1605402c078b9ceded8324a7ec47704150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd049d8bdc7220f2415e8a000ba2f1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b12f61fc9b65e0f5ef901a5105a5de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08d72a0f2398acea096f8279d7d604153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300a3418136f3a725270f252ea95ce2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66fb1987cd2c629cb1eed67a56148d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de39cfcfce09ae0955dde214975f76156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d97580cda750ac917a51032e44b8e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6852165b51007f9ca5e6e87975854158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1ba10fca5a3ca0d4a4c0160c7d260159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0261e606f1389d36d8d5cedf9f364c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b6a81b0213cbd95ef5b253995ebf4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c375eca0ccf061db91cec91988cab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd7dfafbc312a5d0d79b77ddd652bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918318e5c5af00d49635ba9cc31d4ba6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c89c6d1330784285452f2822935707165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15028611ed87ec8a35398a630bec736c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e655123f193bf4a3f1fc3ec474aae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7bdeff4af6be0c032f66e4ec3c97d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce441c798f76206f41dc793dff683939169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d34db45ab86abc50383129d6113b7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee94df5b8d100a2fee32b1c4f2d8cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d806e788c1299cb1d380d6a738483172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35940168b2d8b67043fe575317bb9ea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabc13ad57db8aaa7b443e93c193969174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c344c64cce5eccab0de26d00fba3d9e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045cb32e44a71f6bd6185fbba7dc83c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4dea420920e5ebfb86abe012301c17177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db97852744ce3f787203fb02a501a4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d019bebd083930f1028e12d25e1dbdd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2855ab1329f382a77e3d794e1fab8a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c95ae24cb13db89af220616d189eb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a145cf97e6d418a16febd8f8b35dddc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f997481c814c61e648b8d86edad11e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a10ba9f8c2641b7e4fb279764a858f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8101e9c1cbe76719139ba0f5783e45185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41393fa67ca1ed04bf15899c66f8ac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba769fea5bb371bf581596403b51fa3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da841ea53bbf8e54f3bcceda9b6a518d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb0d629a1f15edca49df7574cacba4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4f7ad328cd8087d86a3a298cf91dc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331fe7182ce4774b1ca13af36f67707191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a0235ed5eec122c866d240cc5f8aa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007e1189887b7a86ada1a6d7cbbf003193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d0bf8ce9714e0f1c49e536e7acb59194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c82dc1188ab8f00837b5e8d6d772b8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54c5629b48c812f01be46e047c15da196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267c4542699d5e367bcd732ce3cc7ba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ca865fc2a2371aa185230c79c1178198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7def716ab926fc9153d5a89c9187b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cf6913c18c5857f8eef2341e286e6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c842969d8dd8be7efb40745cfbb55201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb6b7e68e32ab73e621ad00bffc557202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea0ccde23d604457ab9a489e4368c5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986622214d59f2b8c099bd87b59538a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386a36482fd90e7c9d2d39d87780deb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c050b6c173a651b41cf1e367c6b56206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22cf93fbb1a0e62479fb1986e7219b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3080b16ca3376214ef5e53b681f274208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a928feb7f8e03fa2b3a638a3623acca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f1459887aa576a8758fa959a6b524210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956990154b728be45d85f20cc9fd37ab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef4922d2f3b3e57da3c4666a163c90212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a21ee963f776c9c7be92d0baf8c278213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98232e6db9ac32cf9f4344eeb1f2a042214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52939df1ea1eaa0f199e6aa10ba782c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976788ea1db262d4aab0195e76cb61a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df44528f4d511f7a29e82eaf167c63217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9f8c56d79452018ca623236e8b74a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5f0453a96b8b94de22311c5a7d2b2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2cc16a1f5fa438a3aeb2f86b0bc45220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d436e6ed527d8208cf29c6d2bea275221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75bcd32ea5f06f2348606a11f7084b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a949bfffaa65c20007a0546379ceb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8978d3eebf6a6d3db5133d5856c0ef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebc41e7b9f9a832817c24be8bd7886225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec6505358a4d1aa34047fe6516571d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae77ac6c25d14579a4479e592a3646d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25944fc0da9d81bf98b047f167c940228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae521fe5e19ed45a53edf0feee5382229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646925e0cd7ff13c59dc031a4bb3663f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f20c10fc54c2dea2cfe0527cb381d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c90cda221ca5af1f3801901fc47ecd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee82a2df0e6a26823b393098853aa0e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2353d9810b2a7326b79873ccdc7032c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f74a65ef6c84c571700c4634d8f94e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02154ca6b5a6cf9f2cff8da28f00c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3da5469f3805ff24e8714b270855a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72431d52c4fdff89874b32afbdee56b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160344b1c964199239b5d02456c5bf12239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4964b12eb5e9c1b94d6dbdf45f64c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1eb16570f9e0676a32a211603c3a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d1be4326a8658ed7a3be7acc584d6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceec09c0967de9aa768b4e200552c1f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0334e5c7cab41363623908ea8aae6b9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67286e7f95e2116f5575ba66e0b00f5a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dacda8acfe5593c9e6f53c34126a283246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba304c850695bcf8e7556cc7374c00f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd281246ef945d788b501319d6b1f7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3806e0a742d8349a368eb85313f45ec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c22dc142d737f21f7d69375bd9d957250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb972ba68cb8821aafebd9ac62afe760251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e6b9cffacae0a87e2de431a832f92252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab63ecaccac276766a602e31a223fa0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a27c52ab2f2ee862898857a044de7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2160f5b876de844f410644c2b9568b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba246c579078f526cc01bf6a5a696843256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c368e980de961527863d98b7096df257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc15a656d89260770c8500cf84b1a53258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf570e46208cd948c6b90a4fcdfa88259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb76b75e5f16bae5e9b95071f45683260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d25f7c9d41a4213b2521d29a9d7c8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51c91fbaee627463fff92b83697630262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa88c60395a9d2fb6d4e8f9694fcb95263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cda66b04f0ef90aeebf32c100d73ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4bad5184cc602bd66d76a9125e8702265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5de2972973b53d392c0e86b9017ef0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e239b8e88981d03b177ca71e8b2b0f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da513e8b9bf6c7260cf9c24cbbafb65268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d6cf07feb765e36bdf761775eadf5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cee9d6e9acf6df9869fb6f25b66e2d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbec9e738fb53bd61196f9986e2b509271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd036a1b853e8eca74fd2a48389b47272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3a81d9a289ebbf61329116fdbe6cb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912386cd18a5f725c8564d7949cd8da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d321b562f6e9d82298dc59e053915cb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd2564652724ace0c906bc757b05d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095bb14f53d490e90a663af3f64804f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b62e6a28ce462b186dab20f34504ac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e79829ece76384b03ed1b9736deabf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5f72504f23bcd866f012e22b11544280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a68d48dafabe8ee4f0b1f982b26f6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe3101c1c43e0979c1b2d769472d4e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870be46eedf6fbd5a21aff22e037a5d4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab948fe7d263e82d9b3aac668c731b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da347c36e66d79330046cb85f35fda285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984072b854493c17e95fe9f01dab358286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7ee00b890317fdc23f4f73e5eba5c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f11ee8479446dca7e27c6354073ac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf9e4255d7692f59bba51408cb40bc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480207b6e0d91f3eada69157034f0bc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d47af1de538805e78797481a9124f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88413a1faa91c7055657121ff5dd6579292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa71dfeebeffbcf9138b98b0246ef8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a99ebbafcac9cae8e2dbf1ed8e702e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0720ea7f9e5c7c8a7cc427130ecb1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902a6130d39efadd11efa6f16632c2e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd972cbbb349c3154197243c33a52c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29379a7b42439b35a41a8d1aa5c79a2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9936568daa8e95854c1f160767bef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d040528d1dbdd73f7d75ffd6439040e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbd101ff8bada462ee41eeefbf766f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4dfac3d7623325bae435b1d6cd7ca8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c7cbea0e2d5e847cd12883648e844303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b22332ba563f5ecadf611785583f6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5550f5834d597a70f0211e0e9b006305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b4c5bea67b8ae45fa34069c061121306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8356d88a7f44edb44aded0cc89c40307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a7776c295eaf3619fd71e7c5cc505308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120a097a60968b7ce930409c369c993309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a49ba380d9f6e14efc6c8ad5ba14b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de72aaeeb504b93c300f79b68f9ea8a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55512114e1afbfe19deccda8d0f2d54312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0aa513542a2d4d9370ab73fa5ae26c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08214cc0a6450197538d15fb4a305e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c8804556be584e1ff5c92d890f351315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579c4800b539f4ae84bfaffc34c6382316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0778a8f6a1af41151abff28aa79ac79317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef12db3adec7a92d813bf88b6b3b555318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a35054f45644858c48a92c18dca38319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ae4eb27f188164acff587d213c9ee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe162a4208bffddb3f7be0f0723ae9c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d445fa2b7c57c303a124adca127c5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163731018bd8d0a93cf553da5ff6095b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9cbca9e2e8759d3809f3301d6af948324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219230dc7b0cc06dd883c73edd808d6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd4d33bd6c33f4e39695fbdb801b83326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918231d57bad66db339cd20b6f4a584327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345faf63bff2f695967897741b88f1d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7beccb87d2e44b9f5de9ff7c567f1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ea97ecaa0e90c6b12cfd2ba79690c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314d41487a4646e39698b1a64391c3f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e95be4f19efc38f86020c9fd372332332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdc4fd8fdefc2bcce7af8138448787333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55e07898f2b2e857f57641843eb425334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0e25f832e243e0f17ea5744404948335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3805f49402572cff8ab072b4fee9aee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb3cd95373d3281df405e6ff2bf7d1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415dd22958c936a34e3d1e1f536e205338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518503be6ba0918ffe566be0205551e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f475c75296aa7cdf4643dab44c65f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ca3daee7e8def79a196c3bd4f6509341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e784cddbfddbc3a31bf7038d86b50bf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847d392d9987f43dd7452384b225c4c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b9b489ec7fdee8afca10ecb156f15344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62b45b08b19259c191cec2a3da5be6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca31a64eac974fda5fe63e1eae51e8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc137ba90a156f242845dc22313deda347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264b7a204f2d8fb559ea750934b15c7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc994bfc03c5d49d6c098eee0a1352d5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0aa1142b3ac06a6070cfb59ebdfad5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a79fea41c36e037aca5b9eb4a15bd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9707ececc9c3a5fa92870a667589e9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adccb4107ea88db53da627fc11c78d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d62cc4d23d99558436281b722482a8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56587f0fe9abaf7e656528a6dceb98355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb399097ad96a4b284cd6a5e526ce897356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef25b65d507b0e3ac4a28524d848291357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a65e6a6d72f5348a609bb1b078ee14358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd43c88c4b282a183f18b1889b2f95359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbe228900fc2869c60f0a3c7147d07360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862b139cadbb11a87c7cf7b28be64ff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c339aebc0779d3bd88911915db4907d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affe4163df7ad6937cb8b7e94d2afea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d904a3f7210aaf05188871c39086faa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f62f9ba102f919aaa2ad9d5fee526e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352066b53e0f30197938402f5604c2c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbed731487369c7a23ef279320499f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3992602e20d7726e64f3fcf5aafcc8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fb05e3fee7a79b89851fb946adb6f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709a6e44f5e7b03eb2a42072b3945cf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292022590f27b6234524d3d8b658881371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583b477d972ac5b951475e8e783ecd7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8469929e036b4b40f84998327318ca9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee8c41d1557d28d14640187b6fe3d9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad740a5382132d95bee1f9cbf2fc228375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643db08c6d279dd627138156e83cbe94376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e524cbb6582109b9632674928d6cf93377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326ce1d5f3de045703552adff3a4143378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3c52f36b1c15ecbb9fbab86b5ef54379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2f93bcb4072943fddab5982977510380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb3ec1133e4f9bd61a0dac81d8d02b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a89e540865459f7d376ec92f9ac99382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038cec2b83d0036438c69fe6717b911383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9b5f76a1324c01dec888ec7614216384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8edcfd8d5ebab5a23f0ba639cf774d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f087ec5b6c56dbd5ef7761f4c4417386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0547e2efa736d2db690bd1f3be464387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a176ea520d6491ec7349cc70dbea1ea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ace0a9ebb169a99f8d23adbbd3450389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663132a5a164a954786cae8287b1a56d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466754adc5f50c45d541213faed0697391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ed9f48a8061aadf53805fee0e01b9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae263d6a67ab89fbc9183eeb4111e17393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55f68f84f3890be851a5afaf247fd8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9144feffffa68564b5d32587f22a5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247a738b93e1e079a2c3219847bd6c7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c36d1e5019f213afc9703f52db2924397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81384d948aa1bb28ae87f90cdda286398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163a4e2f322a3dcbbc355eaab6b73a1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76cfde019dd488bc4c80fe4f5e0429400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e1bfa80d3f0ece2e00e69df930a10401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4f09e594de150bc3f9d274b1e51ba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f345032486c417fafa5c0b91a93b9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa90ad2e2c2834ad7b09f2353cdfde8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf99d663059ccf281e988d1c52e9280405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c4676958c26b960d5211b2a16b59e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77ed7fe2d24b7b3f88d9b78a06c2e8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e638cd1c3a57f0f508cc7d39cc6185a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5fc83976179fb130cf164c1b3d20e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f66a8c12bde7e5bc36033dfd1870e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d7fc10781dd6ed32e4ab84b184b8c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25bc0dc9533ec961ac3dc0c9c351be412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6541a69117d595c344caf28606efbc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6646b2135a563066e64386952a3a68e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8acde7ea58d5dfe2fc11af43e795f23415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba03fb87c75dae0acc3d7ffc7b5ae81416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27c227d3d5bd907ec714159f4f7be0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58810b5a1c8fa7230bdf8c66b60d9c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d906e144ea4fd877efe8323764a07a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b995957f13c4215ac02601e7a4a7dc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248b7e25bfd9b7d66d2616afb62f9ba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0482d6e0a87cda6f957f3846df7cca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2031476972a51614c97ab06118c14423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce31a64f16018db2a8e7a05d8d28729424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d2394b0306f75d21422b77dbedbb4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b3ef0b8634bd3b0d38de6f6325700426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d985e39cdd150ca6ac3c74074c352427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631578596241c6c67ea16876c9aaec3f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc181d1e7d0926887b619570ba47f7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcead3fa4f4db0e6fa8320d1a8ad888e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef7cca1bec1e1c71143d6e97a84530431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d33a527293cb024545d0f2a7c2b9c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694daec783a7cf435a63a7cde4b5f4a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d212f558b4302e1cdf399dfbc49a8f9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91feab6427879091846df94754fada1e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a981b7696c23e3aaec9d151e9c1d313436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc100c8e00eac27e71f4daabee7d5a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce7d2138d2febbb5a3a3818c605103438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036770515fa950b02dca4f80b9ba609e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b885228d148719879a2a1fdb0970a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9343a96c5fa976fc2d1477e5a76846c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c0a4c5957c7866a2ca76c96dd4790442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83915114fb3f3979d989edc578350f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58761e31294456bb7a08093f45cced50444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84448022e701b6f5c1a6246f93c75945445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d96f91d4847cce49f55281a150fb03446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db59611b39e6e9f2d2bdc6a232aad9d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7cf83e72d9045a6fbd3d68581693f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23034cbc16e62a7a6cc3c67998b1bdcd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c77541f3d4efab7926803af05430b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c728425c3289d60d78bb7098a5556451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284069fa68d86f7cc49f7f580b7dc9a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923de9e3e1ec29d8c1f2e616cb9f574c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51f5f808e01f684c1a8c21d7607b7e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13c3da0570645468d1be029b779595455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5acd0155006cd2c65f886c03c422e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97604178f0b3198f6771218b70a6ed7c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504a1cda69f1571410a0e5b99c44f6a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef178250b3d03c895858325e9e6687b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb15a4e80e00c79e7aa8001fec0b25f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990e9c392a50b88e726852ddd9e0500461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322fd44529246ab4ce6505e315f21c0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8e1b66d41653eb87f951e597abdd5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b814a6c81dfcb2bb0d1f522bef32d9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93070db0fde48a258129bc6f9de5d730465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f352eeab6beff52b0634e5d7c75f8dd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce287b1a7a8ac14c14a8d63ef5bc44467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bffbab3298db66590a64d97b1c3de1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b915ee35b2114048dc68b93ba9301d9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4261a7fc20f93cf21b0d6d528e5f190470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f6a0fa061297fa069c45409f4c190471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63a50041ee10df2f89f64539ff4bef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb00e85a87fc5fc3d05d222985acbc7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f665a177830fb6b6cc97b80b496bc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1400b4b453da10bb7c5ebd44e0334b0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2dfa93b7cec705e032aca2c4273d77476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758358dfe6fc238daf5434b62ebcf25c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b623605ca4d77d2e80847729b22158478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0145d8f2f38b72437d2f0c54ee231e0479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>