--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,53 +1165,50 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
@@ -1252,89 +1222,71 @@
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
     <t>000009336</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000009434</t>
-[...7 lines deleted...]
-  <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1688,68 +1637,50 @@
     <t>000011661</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-silky-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
@@ -2089,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f849ac04b3869d1bccbcfde6c9c07a91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af384af4234bf7242f8f12ed524c8fc02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167467cff16596fb4cb78d85774fe8b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd2950bce3a1bd1570707930f811a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd020af7279129383406b7179977c6245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35a90cd98cc69057c4b1aa508ddfa96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164dbf49f7f953a048987a7782af1667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b048d6b85d66d7da4472073c1ac168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc5d9fa2c4e8e2e4b1cf64fd0a84f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb71b203d981d4e10f5ee6774969ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e814d3a0d558ae5605fbf4c8d2efe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e3a10da44d31999d0504a710dd8e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3520ce0b13ac8baaef0a7de1232f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca4d79a336f8e638d311921e3ab55114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf998237f6fa44bdba1572fac31182715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f57c7780e1d016c1f5c24fe20ff3d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfdd3f09d4f2422d18064b1bea1a40b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147df79b66370746c57562b9db858bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e014b0c8d0189fbc7fba4421e329fac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1418d55434aaaf5d40f70dd49c044e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1eed59d22d2ac69bbd21d7065541d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be874bde6ad130245248a38a8b6439e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf63eb05c0392e57f3371a6fcfbbd8d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569105f56aeb5716e0fb32406e2ccae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6afdaa8a704a03cbd79cfc6e8d173425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750d3b1211df993628db9e75bb2f67f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2883bb6fbefed8d5bfe148d39a793f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fa7c6ade133775698e7a3f141524a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888d58f92a46dd2ff1db98161ec251129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df99ecdcf73b2b26a33c1afd5453bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5edbdccfaa5b9def0d38f3994c2d631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ccbf81ab6274d44256ffc8c28512b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce8c543b95f503013fda7b8d7638f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d55bcfb10ee3ab2fc8363aaddf50f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f18b87f62b0bb883a8ad874d505b935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4eb83a9932041a92af118ac18bf42f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74c727cdacf750dfee1a6df9541e4637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e1008316f946ab7fcf0e120a7907438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce6c8517be2860165321693b272efe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bd1fb23688031d1edc0d59811478f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016884196b7dcf8ca7ba0d8d76d6f5f841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f867466d9f1574efea927893f1add42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b5ca2d2e20f37ebf1b8be142f80c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d974a4100b461c25e6486ef7f595df44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf12c9c949cf68b938ca693e75f306a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd0366c40483a6bb4dccd9d998f88d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a1fd9925a06e4f21dac8ca926008747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7849dfee7bc1726d178ad4fdf7f964748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaed2f200ec01efdea00c12daf8169f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41002565b84f894659cb5df21fb03950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21611d8dd922bc111afc30955a06b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6b2ee674af11b239c4e7d35d15d4852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295520078e295febc48187bb26491ad253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f857e93998170cc9908177a645b538954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491131abce42ccbb1b3c2d02748ce3255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74bce2726295df42bd8861c02f33f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743788748819d5177498d4a84a9970757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093f6787592d752502d43ac7d0652ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535220cc5c4f8a11cbab1226ca42aa659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319165f4a0aec1a08cc1dcb429240d0e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0fbf8b0744ca3e70e32a15857144d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fae1e6735e35acb929df7f5b27094e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b382836a32d265cae08083f204b879b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a17cb433e25fab7fe27938c6824a164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b645a03dfee22c102c108aa39cb4f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d5dba8e9f1220fa34d5d64f2fe8a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25730288e06ba6eb8f44ca2a776e89db67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56cd56282026e23db44991bed518df768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b44aadd1384798254137758a2c212369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393f5ac37f2dfb604bc262b0dff581270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32571d58dfb7d940304a4e4966b683d571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e470467e879d5606d1d9b27cda0a8ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c94ed6ff66114b4731ad56b9b3c92173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2474a61c06eab0e5e7c13274fd55f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1c5f63ab6fd4b068d1fe7fde2da5175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ce06bf497517d79af092ac72d4ba976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ec8f493b65ffc70508ed05031f9e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834399c80bde9a975e84c669c49c02378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324dbf9539a3c7af6eaec96d1d4902479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133d3140754a9905f6f107bb85e9a7380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1b3308c831e9c8cb245c01e9ff71c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787ba91a2df1c41e33ae9f9ae55741882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39005ea19fd9a83c2809f3be79bbdd183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8a3b3327749a02a063a12ae36c29084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b2002a7399630c155b2c627ac64a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea295b9863b81bd4c305085c85eaa786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b26f2699886f4c56e7a9eabf86b4dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3569ad712204fe944a3b2643815f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a017f065405d275051de6b2578f6f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971f16bb44de50a409bb45e8b9f802d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76e533b9ce37be340ba69e3d93a32691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735c8e563a513aef41a89c77363683392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fbeaf67196123d32f60601209f7ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45affea3f7d2f4a26c687cd04143e494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87d7ae074d7784dd791e614d3916a295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882ea6fa1c75d23d5d18658240481e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb718594b6139e46204f395109869e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f197cbbd4f576791bc8c1dd61a4be1798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14eb79a80a14c69013f5227b100792c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fdda7ace7d5201d7f6d007817e857100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ed6fdb81002959d06d7c122033b64101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116172833444ab3d9b87d2431887ea0d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b169c1977d261907baeb7752a1027aa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a33ff8fca66695aa2e7a20341fb24104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a2a69d4bc41cde4d266d21b7d85a8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00238100d728cf5c858ffaf40a70ccf4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21df14e2185ae76cab67a8368b7dea3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd0ff26ba0f249d8f37873d54180c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2ece6d1239bf1e897c47c8e85a512109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca94e3ccbc7466a4d14c180ac3012d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c392d0dda61ddaa7e7909cf61c71576111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1c0f60ecbe284b829c82278da6666112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002151d3b18a0bebc48acc7ca8d14c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193fa1b0420274ccec2f2e6d06bc7d3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6991315bebcb48d48e63cf9a89bfe02115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d655184940059ebaf16fd113bcaae6b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418cbf5983449a84cac6d75567a6d8d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ad2774d68a29e3c07b9be34a1c0ef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920a0acb850e37088db77cd99ed20e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffea5675458d4d00eb276b51fe6f0d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841aa91a9395e5ebe3bbcc44b65c212121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e0bab15275d43c27d99f9de4e8d73122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4bac0dea579c1e60a2aa8618ace3a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854ca2f25f43df2923ffecb11a19683124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a014c49936b94396511256f416e42125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20884c99c7e9572b6af2757a0f62cc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce698aba4bce768ad1133935348e9bd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12f1c8cc6f315cb04103f102b707d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff33f5e46bfc1c63d0d5e0f19cf114129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a678924285ad49929205d967621ab0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2051bde8c54a6c7bf403516cc1265d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd6fa5810f57ae8443706360bedf25132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caff328bf5cddc89eb56424e8dc4574133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea535da0a7306f8c1832fcc160c3688134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bdf76bafa0b4f3dc3f8a0268d873c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2529f93db378a91a5ff35fcdb2d2cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08896c1c51fab98b28fb2fa95d93b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b73cdc7822775bcecbfaafb0022ea0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9982726c2b76db1883f8a74be3a8977139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d413b67db7420eca6a3747d6a3c73140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82598bf9a1d93544933cb6f7c2f950141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128485326f7c7cce824b3f86608939a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29df1f5ad7cfbd7b9a0488b7a822c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14704f491ca9083a51dababb28564c35144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd060f6de586f8e1af402c2dd489283145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbc7682a7e413d001f27ef64a59d0d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ba48862513b811a03a253326db4cf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbcc368e45cc21309980c353297dfb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b89fb432314fb79f01deedaad0d1df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ff8e4b0d58aa0006c3f8da4b8c6dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c915fa6cfbe2c03617caeac7fec5fb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0e443e8502d85cfb85ccf5bf38b3c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863803339d4b44e27d6bee1784cc820153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7288aff83cb23429fce850797d6d1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a918943c0e54783127e246bc122dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61297fe256a4c6785f5042357ceea75156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce640f1a000850df57062e19f9e9ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2b1966e6d5457f1eb5ff45052ac10158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510c92a22c3de28054a7d75d5456ede159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440437592c7683485298dfb0f396e3c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0834ce8a1c6fd56537e4c7df60a55ce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686730defbf8339d5050ca2b6c7de7b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de3ef274ca516ef8de9861d442db90163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975367f3df39e37bef5c639d615ade5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5b0495d3c5b7ee81de428b95cd7cd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4c7e63b132f12f662194c880df088166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376a1775af9ecb497ae3dea11496969167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff79c56d5fcd03128057a2bf30e05f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32cc1b74ca5288d2ecb6f57bd0e33c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fef4782f657d525ccbba4e7a96a5a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044097266dcad1dc454634cba5e6b413171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1fa37fef82ccce0f4a12d7773d107172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083739f041174af442650fd9f9b9d24173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb9ab0823e442db08fa7b69ccea8d1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82b349e83717180247b17726ec46b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae59bf6ac408070b1178d57f56829c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ced27423993b5e7af799b01fb2a055177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc8602370ddb0db50180bcf1e0e831178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1dd7d1ae8893d9364e948a7ddbf5c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed154203f351f00152e948192b1ac1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a00ff9836780a6ae7090623907c15c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa5c8754be7cd8a69a10596ed3246e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e14cfcfa62f0ce4e83719edca8b2ae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8434c10a1aa0a2cf89e54e9ed470cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492f590cee09821e604fd0ab4cf084f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c60c6adb4b52f2fed95d4f23768c3d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72dab9711654813caf527b8af94b6d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6c90e8fb63dbdafe4675a86bfabbf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db68ed9a58fb067936f80b93f69320b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e430f5ba68311f8ba3b25e6b911e50c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abf9b22f95ca3a4f108951c9fdb4d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e50aafa78b0da2de8e88522c860af192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eacc4998b12e3aeec60b5b67a2a0bec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df1969af92790e8ddde181037410d7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8142b87e08ef69c6c50dca858639f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667eee32c25da6026e65f0cf7ea7dee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e885d2ac172fbd4af3bebddc955d006197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba81461110de4769618814422bdf1c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d7a6256461123c14b3ce8dd81091a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a5e63cc82ad93fe1b8468f2ed04d7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763a20f931fe4026d686f20fc93cd8d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c40a16b3252363a214f280831fa0f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa713200b11176353b87bebf5b2731f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5954b710cacaac40031aeafa26648204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993bcf937ed8d18668dd5d87a954e5b5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb74b2d2e617abda76fc9ddf14ce8b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a098c77304ddbda5788a9a635784c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e21fb2f5ff43a472a17ab42a46559208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37263d7b067ac78d27cc9b851885a691209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4738d453c4244962f80eba2259b70d8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d364e84b884c31effb313bf88c49a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5a7a6c4de5ce339a9293ae5fe8075212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04daa7532bf377f6e3db674e108d3333213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3e48a798314b3c2708c3924fdf813214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2027afd89a1975aa4c4e216356de8de215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05119f7858b0e1df757138a4f6d260c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b6a4e10f8e2c1245d478f3d9c84bf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a7e4a37e034415c8a862da4f02c6a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb6cb6abec244b96e989a717065bf2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b940138b1596f1bd6b48c0222fdd5d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343dac8ea7fcea790bf74da0fb08e58221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef025e4a37af3ffb3ab6383199b2b8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b4208f6d181c4abc6a13ca66b38a0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3680377abab46a2a879498bec5958224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb28c1a1133e7ba496c03cd431fdb1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589607c70a51c75e07c5d5fad5b4adf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d44ff5780fc0eec927eb82d7622816227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb85e63e9d6e7e6f3e8fe7227d41a42228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3c3e594f5c1925e5a8367bdc7decf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668411f88198ed777c19310288f311d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55738b207f077ce6273ae7c8d7c44461231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95cbf2f3a4771c1122ec988ae52616232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba73704987551384cf235fb546ae1a2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bdd2178fce81d07fd15160a159083234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b660bdaa74466f6a6638f96e5af5f6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabcfc2a66a7baf96a7036e24febe47236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879b0d5e2774b38793348b147cdd35e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9a7aa50d79b5ed8a7f5f305717ef1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8116630bd997f6f72c8df88f963c167239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44a09855e8c96c0ae3b74cfac79bec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56afe3f2ce8a5edf1e3b628aee074e3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab4f3deea3baaf7200ad48a17ac3d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b45b963dd4b14408be0137eda2a758243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3625ce81d0f92d636f8bced033f5c1c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5142927ea86362f905b88cd5140f6b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d9563e92ad235f3174d26488316fa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656dc5873c01de90aeab3bd960f3ccd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c97ecc0f39d8acc725225a20ec9a5b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e5e0ec27af2ede6c973c611fde4ac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d54245344f8ddc4952a382abe4a82250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b36d6853197c35dadd44837e363c2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ad1a7982bb1ce76ef550685e29b7a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace021ac15140c5a9a26215a911cbdd6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcc3b88bf897a7d796f9205b0a8c82254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e7beb883a60a768e5b6f18074cdbf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3978d9b10d8dcff0c28105b6d289038256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b358b2e41e617b4ad2ec218e259b0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956407458186f96e9d5c32cb4f783cab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98023b1f5acc79bee7d5c91a3c8f3a94259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744cbc16236607a4a2da11c142dbc8b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e968ada41b22206db5df0a5bbb6ea10261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926d98546250f44ad12921b5642ba2d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644efc3f6102fe01696f6ef6fc38551263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d98451a2347aa03b2016c19fbf98a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddd3a4c0c573848d1192e96da7dc54265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887c7df2ce332cd66fb9af8692ff943266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aabfc51d2cc971ba41e0c837bd6d51267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633992291a18a276ff65980b638d0570268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c223eff6d4301bf733d933901ecbf71269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdf1d9024209aeab1405bc5bcf713d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b19b65a71ba00c92018e5ffff16d0a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186ec9f71d261f1bcb121add3b33680272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb98e3716b4f70e913a7d43dd8af8e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac87a0d6111a9bd9bad8d19e25d5ebf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8218ec366b46cb0345b0945b48bd1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858dd9cf6b0bf46e9d5e5bea52ee8b02276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0875c6f914f65bcbcbe267e606436277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097aaa20beaabea2ed1d9a669be4ec3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7ece88129444c98bbf92b985864ce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065133e30bac949b6a4c1a335ff0246280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f872de5de566eb60bf50b6cd447ba1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a3c86334b57debcc109b0a9206daf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb6d8280ae365408c6f873565760e4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ff58ea165eae68d9c7f332a9add2f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681b6fd573857a0e084d699fbe81748285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e6ca505ab5cfc6a54b590732187c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4147143f595cd8ae77c40690b5f2cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f5b1b7cccc82e32bc3aecefd5fd55288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b649228346da4a8de45c25a44f359e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18127e8db51d72ee8a14d66e84a8cbf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbdb7acef0f617d1d681fd8a28cbb9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64551f6f47f2dfed58b3ea163c468a0e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25edc7113fecab1a9df80e14cd10d97293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211247ead799251d5c61fe06562b622294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b9c6ff18abc8a21ff8bc2206520f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ec466684cd6906253beb600855f8b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1f167aec29b1d5bacf72b7e324a96297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5759438bf8dc5e5fa18ee0f501ebe52298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878cc8c1b0986ff587b1083fada5433299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b52cf223e6f7c1d1cb737788a3972300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53dc584c4b8a9d2b921e4a7da65add7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35003edc4489ee0cb3f9ca947ce324f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f96dc9d35deb09cf6694e84bb6bb7a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48598a3a4edce46949b1245ccea9ac6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a01e82e5bc444716e1f1e8a713db98305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9191043ba52e40b3c0776c347300797306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96e61840e0d82b679d466aa117b9f0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f93d572bd7812184ea965e6f4defa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b254133b589ed43c0a7271b32c6db5c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398349e8c19b6417f43fe60710899c44310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959eb3f29ba49ef3ed25bff5c331e393311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2d3b3d36eabe4baf6ebd641165a8d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b63e6cdd5d65d09b34eb4166c8fbe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c8ac24cd362bf44afca8d39cd6bec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabb3eb45c741eee487dfa81e8c6108315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18fd081c833611464f526ed849cd09316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fb153aa4acacf814d9f963a113363317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6d9f80ecc73ae7c07c73828cc3d17318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610586998150687a1fa08b86ad5434c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbb258d583002914daa43b55343f1b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3fbc00029a6c0017ba48efcd9fb9a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fa1e399cb7dc40aaa6f520d3fdb9c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee75a78c858943d2351a96f42fd848323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d262986101d78b81166d244b8381b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6e31f0d9ce5c75b5f501439f434ad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d10e55e3ac2ba26c69adb673fcebf7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21781d0202e48c854a0598ba4db083d8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88348403666352f03946231fbcf91841328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f36a7f794deb35a9a287d9ef85717329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4324deb97d5ad64b09e547a069769c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8e454a018e55c93ed506bf4d03d67331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b069460d90225fcd2d97f7ad4fb21332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde23888dba05fa7ba2064f8d5bad099333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e626640d82c2027a375d711efe8f60f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a59d13737bdfba2004dc0be36a755335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2831f715daa0bf23e348a0a8dd5deb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22dbac000a986034e358d10101b0ad4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd46c0a829e72a1701cea851e6336d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72da1f6985955ee2e57dd7bb6a5dd7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8ac64731d4fb248254311c08b4b73340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1a2354ed68cd74638efcb2849a1e6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccae5f44c8057e34c03e9c6580d13a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687c6c78af3db66cce2e4cf74cebd1a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4964c614e9987abc6ea4ab4233349f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1ebecbcae62407035740f779fc4f8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcde707e53fc2754dcc4fc5c1156e1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89637e9180723bdb28aebb2f384597fb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6cdaa3010b0f72b21923d5786f1b4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78612097f9a564ef363ae8cc0a2c5d8e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b76331c172cc889ae9cb2407cce68350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7fd9d815ca70839bce3e8b5e08c27351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81d3a42ec69068d5080a312b0683de352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df20c76c102a0017f05bc109bc28cf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559202f845206db76e854ceadd55c638354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e30667148c760bd3147c41e694bb7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1dbbf863f743bd212ca90b790002b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4640216f96b5d92b470f9e410e8f667357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96588372bc25b6fca2ac5ea039b4441358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d12679b68f0f9c32909c85e8b210a8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addea0c220d7296e3c404b76e9a51b49360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e4053bcb88d5e7803d15a446c1371361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0d76913ff6168bf562f41312a4f06362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e8cd203eba43b4a3b5fc3ef1452d7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818b716dde6dd8638d8e9a454c56739364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e31e3ac797b3ae00ad9db0c3c3dcb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6044c91ff1c611affd211b944a1b34b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbf5fede05ede91ce96e988b2125ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d546161cfb170030fe5095ec4dc0a2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002030a07f9bf5e1a1b4c69927b1b78369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d935107e3759e80f2724ff3c010311a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2951453d4f7038f3d13f391667dea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e99024519017e6f51b1f798352d2e6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ed0e1137bffb74125977aa8ba7ac9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ddee4dbb91507a7b7bf0fc423dc27374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02f6a1fd55770c054b3484376592b9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787432b61b8408c3c7ada8510ec25a2f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe9732e07400b2cfbf3c28e3183881377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507aeba4ae63a52df39a925bbcc72c9e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe1b8fd4fd7a035d15d44d6a2e391a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b8874c9c0d3317ab1bf6976828e55380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacb59c0f1543662ce54c44b7f9f1bc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c784f944daf8174c7e910d232ea0cb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62e3bba7e433dde0e6ccc18fcd925c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a1fc1dc8e51d07f2ab34f7083fff2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f392b17c7c0368c4ebb02f825b31495385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84055df68dc34d7191dab70596efd4e5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f11b438fa389f96789330680953d7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa86989473e257ecbc330d19907931388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327b44085f0be45a472adb268de9bf1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f948df2d10dbba18a353fd2ef95b6d2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3caf23e491944a012baea04d6f086a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c635a14ad368964f545cdc250e390392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d286ddb08ab5e2fb7f35d794da17bc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6c1d6babf119756d1c1a1aac6a5c8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0589eadcbbf46991120c248ad58657395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76551080a1920e80dcf63dab52f134da396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59679e0b6d655c27ae11d9daeb795a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e99531c507e827f53c06f0423bade6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ace7ed9c734d177e60181bd83818ee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7bcd4af0002ad8e1aa8744e167ca9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5bfff820f655ee8937e8dc9f5e3ef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff908386574a451e0af217d874fba3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fab945302072f9f29d78a660211817403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56961cbe3e3dc001bddb9c1acd876300404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c00acd516e45dce841f3fb621f2ae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd7bc014067e9da580c550c39eb7be406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdc41ca292d79bcff44d7337a471c5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30296835dd4f89a89d6499013b52f1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64894a08f88a69ed1881b562883d91e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f263f14168aac8473729921ab9f305410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2f35a04b9ff1bfae7cfddc829d184411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1adf7b8c0639f739e446a464bf77dc7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e00c6266697530c207fd26cf50fdc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fa1d28bb012f44cf10715e4b45a56414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fd03eec58fb111aac5a92d75d5cdf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aae0b36ff2e88da35f34fa033567b9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b0d852c00cd2948a03c987b7f8dc6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133762ac6aea15b3c070c8890b9531e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddc20b9a7fcc25721c1cecdcdd8688419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349ee86eaef63c28ed19952802c1e65420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5715f121d3ba1d4a513f5ba5dea39f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fe32ff1e22371c6f7a2f26ec73969422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a63bf750cc769ed017572b930e50d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d5f267eb6b453789d50cea7079f01424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2e4782cceff37f0c3ff42904bb50a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0a6ec10cc301e87abe70c985cc3e4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986f5d42e474c6829cabb43b11c49e1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b4e74565b4ca8edf53a4c06353ae6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b24bc63e919e850a862802f7323b29429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6672f0f7e2df31516acb99f8b0616430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c55c57bf9abc0f066f11119a2d297431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09aad533b245a73aab6458b72df3229432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bdc98d7a354a2bcdaeae673ba8be9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13488f701ecfd4ff8b9b595ade7f795434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35880668b8866d2970215e13c86d52f9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5e3807919a7598df64898bf0a76ab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2309fe0e277c83298562f3bab01191437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50d73d1143a4015efb57509f14e650438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373dc4fa1ba9390677743b916e711b7e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255de278474a1d971d0d227a15ef6a1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6043b1474ab7144bddef938b9a273d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5869a823d2a59e22b081b54ff0006442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21653daab6865579d12d2607bcbfb5f3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef7de44822ed05b2cd204156eba91d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4322af80e88239b6ade8c4c397b306445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461202aeaacc6c52837065da9412330446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fe4a7878dec1f29fdd0036569b842447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c545893d0889b8dc81abb251254b2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e9df2510e9a846b6c0eb520f61394449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063ca8fe698d1cab13eb27e8d2da598450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efba31ee173bcce9e7ecbb0b124f4db451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7a038139b124a51188b1f891f0d1a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73602f2f39def3a1462a088254846e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57805d953d50be8de3c85065e8df1ce1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2caa0861240858f210876cbf9d95864455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03510992cfbe40276f49c704c72b598b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0921e3b2957589c8b7693b138b8d4a0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf268f10c602d7c41348377701af15b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8e1ce8d8e6d31d4a77ed9065f278d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f384d5cd60b68a99ae757ee70814ae7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03447b71eaef1ce4472a6c6dcf853987461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e189dd16692b17ba5f79b3092344d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdab1e1c0f16514a90f34d07b669429463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c26d8301f76019b33412f6c1d38bb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c926fe358d55e1366e05c15f1d470f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66cba31de9d6770b6a5894142a2e0e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107a8e514df18ea498e78f63aa63683467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22efc9bd5f7756313a6c5f531e5e584468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579c4be8282a961409eadcaae3ee033469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d5cc0f103fef5e32b948784e68e92470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638199f19c13902cb4ff6dbafe0711f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d88dcb6932e623cbfbf2c7b7b6a764472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4ead7759fbb0cb380913439133b38473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e20f0edbca4a9db49fd265088b7e5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfe4d8934c6c67d739d6ba717c08df475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab2cef0c3fb063dbd7c8579b6bebde476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b1fe1d5859b3ed306dfd78929e2b6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884066d6a130cfeb9b5869af59fc833478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5c9788acb0f45929743bc79e1b3f9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53944bebe29ecd7eadc0fdaa624922480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ccbc7449bb7d890701a28db7d9eb9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680621265d036d04d9a0d2cf116a7bf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddb33aab41ab316d57dfb5b546ca02483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee73e0e16fe5218768592089d05d8c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce94bf8914b8ac6e847dad2e7ff7a0d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ba8ef7954b915f9cafa3035050f5b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d664b4521364e25736b5ee43485f84b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f825a7eb52237aaaae34373347291f2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb803a09463a3b6ad230f4534cea8ed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdd56d098f9d655313835547cf455d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3119dc7b8b85df6e5851cc24c296c1f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07846f20c331117daecba67e0d59cc62492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4848def63dca22e2f47e9692253ec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f334da1c423383b2d12642564148437494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900cd18ce63d88fc3cf66fb9e426d4f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b36e971254e21afc56bffa0c691f5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21663c407821e6a4c69407a79fc486d8497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056451321d64d4e8af80c060cea43d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80bb8ad4543b39078f1ce8cf43dedd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5c0817e14efaf2ee633722c620d1f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70341c51913250312ab11150787eec1f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50880ad7ce895d3deb8173944d7920d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32493393517cceb45e9c5116a2d1ecd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d406f3b81ade447d80bf33a33f438a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ccd3ae13f4d6d2ae8b1f896d60acc18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b387867b8182b19f89efabf2f5e609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143bf969e698ae1dde5bb876d4d6885310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148513d9f25c924138b4347fe6f4f5011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d9748d59d91d6d3674036804487e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025341035f600095be3a497fd6a494813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791ff841fc408e7b6c03593de7f939414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee025ccaf9f9e6158d60b6318eb6ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd9e9474cb811cd97153c1ab44860a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40800955c9f48d985d41803511587d6217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153eec53cc14574888967884489a6c318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13a7864446859e82863d782803f02a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b88f522ceb1c986c016012b42509ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e42c591dbb10e9f8d58cb9042c3fb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e83db61562e60c4102d7e853e9030622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f237337ef5f0706c61c58970b399ffd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c1ee90f22ef403e5e8467c0a26d5624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e6290b3eb4ace62ec180da6ae5c2525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3aecfaddf73d41669814f67f0561d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f366db8e65284cc8c32b491f990ea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d29e28185dc292b18c5982fd45a51928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd6b0641881a0198e561dec9c6d5c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449ea85bec1cf118db74bf0b1ec46c530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b44d3e3a88fac147afd05745d56c4331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a0456fce09cdb8da387fe8b9807e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f84131e3170360cca0a4df77c9bf0e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51768c6122d371b9dd987c0a3a182a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd06143f41dbdecad19ec7424ca84c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187a336286ec4208d28227202505cff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2929db1527b21c43fc15c121c74eb5d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428cedcba496d115fd60f37167dfbd738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0c4d0687b40571557e5edca46b2b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa8adea155f13c1fd3ac8d1d843d1440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68196cfc22150ab4bdeebb0b8bd4c6c241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b07dea2b75ed43aa931dae2c380ee042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b895c8795d73c347121471117a18e1b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5504047aa7fbab71834e7ecdb63ba3644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebc1ae992f3855c5a847690e48eea745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c016f74d055502d98c4a6a11f91cd1c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a090de0db02899995889c1d4a693e5d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5997cf38f125b84b7fc954e8e852e6048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6fbcb96e377f1340983cacd88598e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779826f317add2aba5af24ece59a24550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd29299e7f6434162941de5bb9b89751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68360a84f69ad749ea4de0e0b3fa3eb252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211bcccb2d162371243dba4c84cfb68b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83429c353d6ebe0a8bcf13d6159a67fd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964b991046fcb963c69cc089f7f972a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce7aa3fcca3a954bc3ab0c541e1b1356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00c3dc8067e46176380cdb1b98a3a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0fb67af0ba4e1d72c2baf1d6dde4858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef22f42f68c809a47801972a760083c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f7a4624885973e4a55373b32b14a060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da020e95625dd08eae4eeef7e009d47061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b653d48b3ea4e83fc161d0b27048a662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927bad8e5c6b48c580da12bd02f3ae3d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176237f24279b6ad6ae4a628e94e30664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723a9ef1102341762c990cd1169720265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8e448de608d09a6759cc24adfe9eb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3739c1b141c14be4f931af0f8916467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca94318e0f596bbc841913f0623df168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba7d9e9aa4e4fb37c46cf46ee958ba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e23be99e584be1fc132d17a43c71070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8715afe262baf9d9d345af8f5dbe3471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da86122234922a74c24250ba38503c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469947f4db6651e9053ed745c26a3f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e8a1c3706bab3dda778d996eaadf474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e37844a3d1b7a8c9de6f818a99a5da75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b007301614123499f70d3a963154ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60fdfb54fff2f91684d4591c3bba15577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57589e2481a9bd3879c3485ee2525378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8443371e0f68029b70c972f4db07f379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2647b9ebbb09328228257e4ff9b1a680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df6bdc02ca629f85bca3b5f88ffbd081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a3546d0452426917907341ac7e11482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a594de4483254257aced0bfa66926be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd549d62224f0316252d3f96291c800484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c513738a60e5bfe155d82747a44b685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4712e551874399c7f6b72e1f4949e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781046619cb0cbf26b7aeed9baf190e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ed38be0dff2e3cd744c3a8ec4a46f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a013877a77f7f5c5ce3e4ad86a32be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38802f370b47e64e35cfd5b101377090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60115512d87e3e247ad6ae2d600d56a191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660dc4b38aa225551450fa38b0ba790892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbb87c4858fac545e3c59d85a64c9d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab80cecdf8a8863ebf21c730c1429894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53faa8a34e235de6f6234f372d54cb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5c60fb8399b6597a7d13396ce85fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e9a394033c4ce39bd25606905049d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed14afc72243d3db2f8a5f5efc5cf2e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158aea59ac117e424ce0564b70a128e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836675636040df5c58a99ddc3aab47a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcef81ce696d6a5b43b128aad3dd5b1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc4df7c3c72ae1b95496097c94acbc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c609df8ace736274d5bb14fd5f300e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109caec7cc361a63693af2fb0757167104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb14d75db91f0d3b53ce11b5cbb2408105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b75f38dd139a41be4b66088ae08b3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8193917d2bfab9f570ac16b84f5125107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30583c886939ae6c91846b34fb2477b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777005ea10dc528f9fd509c345bea1d3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f693c2b4abfbc8b3457e52d857892a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363427ecf9dfb4a58cbea88860dd3db3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602b05c24742da7f66830f30ee0c4fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702839f89db78977ca8ed35ac3f87a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31b80f70495150d2e192ddcc1dcad8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea05e1039908509118af8f3513b8ae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a0caccc33419215d4b543a21a84b3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a19c60428902eba5295c47f32ea1f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5729a71fd54be85b025f13b27fe1c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f27810311d56261a5c659e75096675119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413cf3eee9de204d44ee69ff994c49e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37ef7261409df5c82491703767dfe2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9501814b258eabf92be4218291ab85122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3c1afb0ea306c991ab0089c4557c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7499e159e7f7fa23bd3b231d50327124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515f21d2edb15934e9d0705a4d67e37125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01442264bde614e0a5b9b8164dfe666f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef45cc5fde57a85abdb1312430b81c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13d2e6a6669ca450c3f8ddf79de0a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11358286ef9b4acea7154354d2d21348129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1454def934ce85f5e3006f65f030fae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1611b5e8663a98f2a8bb88a60b61ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce45c1fe254170ac2df8ae1e5f730d5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aff174eb9526f1f48a8525889bf84e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b609b28a93701a086a4e8c9d2f076ea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f9f8fabf09b4e1b2ee734d2d7208f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca65e0cbc38dfa1435ad01f9951043136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789e84745034903abc31d3f53c56a68137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa41fbbc8e59ab802c660a8f42c603138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1700fa1c607df42a933b35bd2f06e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78449c5f127fc080a15e45ac5ed5e44140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf496e735d2af371baf71e3bd4ffb789141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43c7a51d349c27ca1b2315a2ec4edf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4d0fba14c3508e0636ae652eb92e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672938cb458f7e654b5e916b8e464ec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835d5377869b4606b65e955712bccb1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483a6749ec2db3b1c1a2fec37e02ec8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774474571ef53bbe4e5b8864d940f48147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462ee6413c8589a18dc11e2baa16bd6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33434d04cd0d441603907b253c5882d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae3f336002a63467111d574e1e30ee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1ddd405946a4d8cbc52b668eb0f16151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f32d5367b86a3c79bffbb95d678b90152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e033cd7e9d81857c68f7805fe145fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bc10bd74294f4c3e791a2b4facbb8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004815610c32831f4abe29a7f216667155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac3fd44f8f883ced3d4ce64a8a39ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e1209f9bd336f1638821206f47de0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a209f718fa55f56ebae845c8eeed4c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4587e241df3f1987d15582cb574e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80059ac5f78ab1c6fb17e88e130c89c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9f69a584d26bc73363ad10d9e4511161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58e7903960898fe18fc0d53d7bede1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11f59a230a3d363824c2528d1cb751163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3da78209dc8dd55a6ec624acb97246164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba2bf767ea44fe8bb34e0ffd9b8141165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af05fd93b7dada0f2b9dc267348da0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f1f5a42dcf79b5983e1b01e66835d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93f563a1cf047d3061df338c80ebae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f84aefca9754341af7e8492a8d572169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b596cc3a1e0fc6317fdef3a60e269170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686101da6c35cd7c42e4e30c416a6ec4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8a0fc5f22739dbb0c14f9f2050ebb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8587337211f1e4dcbb694dc93af78ea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45228621e671c0299ca3440132545e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59f069eda3c94937c8eb3ae8c43b97175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518ecae38e302d9e05505ad8f57e9d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d71774dba8d1194ece5f1cd620ed4b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5eb19871edeb82b3836aca5ca23b92178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdb505fda8b4fa65e557f2c9e8857c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06665ddb2b9817afa0d92eded09d9194180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4782ddc1db307b41926881480e5e75181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346301aa13b276c7f8c19f21233cbc34182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48092c59be1ffc867bbefc091e072272183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262dd9acf004fe6bf6c09909be8630e7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66121250cd10d56ba6bc1b1136e57c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3480219bbb297ec6c0610fe9b13860186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c45f8b8671e59a34f8de35e1739c49187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ab83cf319786017a93e15aff14a7a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ff6052d21f5e81fe871a225773924189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583735c8f2fc5ab12e49afb8fa811c7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b09406a1f63ca59298002b845fbcf4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4eca78367a859e701204e60068ecf7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0434fff32a4fade50e285903ea08189193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632744f86573f0d58ffe366c2e4dedac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404bee22c5ea5443415995a10c72b9c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb835a6a8c3093b029f7bb0020f3cbc2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae559704a8004257c19bbd4938f8efd7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092efbbf81509e3ebf6c66b807db3e0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdc17941bab8642387c6d663fb5bd0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ae21a540470bb264f5469a24462e6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cbdad24fd63c7439cef488dc3b1b1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e33f90904ff91e3529e15803acae15202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0a43f95d50c25e39e9cfffb6f2031203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe94c8760a48f35ac2e7121b491383204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4904ec391167d9dc70ff8394a9d59b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec1b2530f9c46a991f8acaf637dc2f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f78efdcb09868eb404ad6602939c6e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a02cee838ee2d6a15d5625aa6a9a95208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a628eb5a1cf8c540ee1c47892b28f3b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fe257101961f0e3f7e0f2156a93ed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75135e004d02bdb0de1bbc537851f2c2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad92eefa8af86113a3ca84af17d8f0f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624519442bb3fe763e84af3953f0dfe3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9476261dc08bf601e21dc8356c526214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3f6bfaba91d5b8d1e11a216fb6221215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90809aaed3953adfa1c4b27a486b2b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb1f0b4ad06f2ee568ed7db56720d3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614faa4b851936e6556351b035abf1d0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d5fc96c96781a14ddf25931cbdc63219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1764c0c20ad70d9fdc4c7c6db4f66220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cef4e5b76aec0d36cc455e16f84dca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22197eae563ef923b59ebb7f42278484222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749334116fa0ecd94d45382bb825cae9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992229155ca6d14dd2a4be4848915abe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fa4a13dbbc9bdf1f0377ae1d4c0f3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677d06edeacc285634f5e765461bbf4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17376cbc27b5d2e1e2880476b38dc1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976953072057d424aa01a610c126a50228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec8e35c372cf20959fabf70a1b3dab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700fb17ed8100370c4bc43037424731230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572e56bdd86fa935d280a8bd884972b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2cc4e872b8a0442d4f6c4022978e59232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825aa5f318abc0be634fa3d7024f276233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc6b87a1c15f5ce69db0b0642da4f6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d66a01586d18726d49893fd070296235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7d17285392a71d779c52b8aaef73d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc21b8557de97255e1014b031d6a9ba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c5fd3129f9f89929e33d47ef33417238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bc3eea2b995b7443d9afb1b642ea6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e6e95222a247be1b5511d05c6dad0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf684cd36feffe9c9e4989a072f1929241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8faec540f881ee1a7bd2596ca296b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d9e98567bac944d6c6e58a4c4d614243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b3957d580ed4281a64952e9391828244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c77c623976cb747b4fff3f9dfebd6f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114d01383d893c414190da7d5cf9be1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc37635f8e9ac5dd868d1afb611f206247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d12376598e1d93669dc3b7d2503a7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15730311dbe0e03964f095e7a83cc01249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f059502f6fad4bd3554aa59f86af733250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ce6ddba6717a31de09c21b952001a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917b26975bf603b3a2f62475bb225e2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317acac8fa8e1753473510447ffc396c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b04cc9a42a360beb148eae306e8450254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5e6175148f5131ee107eaca513ff7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a579c8d2b509f88e5d92834ea554c6a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015397ba03f82a27c6f6f93f6d930e2a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2d777a5c3bad3ee381fdd10a281ae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4d43f3a78ca68676f76d9f4f670f9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af684e5585d99395687b504b7c759cc0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0acf2b19a72ce7f372a9f72090a66a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55c605418f46601d207fef87393f86262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f60afa8375644e0e8b3a6ebfb9ede0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a077ffb0085f68112d21baf29517e6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e789fc0a93c4b6c48ae7ddfd685a2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c3b68ba2088c82a5de47a34a32f7f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4c8d5abe872741f26fccc76c25b9b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590aa8ffa1eafc7d89ccec932b41d574268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b11418925fe7d2ba604cd4913afff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42784fc97f4a5cc9038edbec3f85e72c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa74551b26ca7e8d7b3368a4a25d4f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e6bd9d5c134c1d6c5786682400c94272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea2dc79f3b84579668aaa0b19799f4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2105e3399a03e60bed94ee0a6226b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7a42fa05f6bed368dd3a61163ab34275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b4b947387b828b7aa31dc349d4557276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543189c341ec12b218e3a9b0acd231c1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ea12d5d25113b0fa0d8a15bcdf197278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36add7e2698f887b659d54ad84a0cd19279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37941cdcb7c7b022d75cc5615700f539280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd279615720275fdb1af95a3c1fb0b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31316f43c9395330e7ada63c4c52be8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b4b1b97219bde8520e3d78d920852283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a7c58c7ca07d93be45cf0256e8d85284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45aaabaf40dc6b1fb5d77b8d236aa0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65a98478bed2c9faadf5cd6ea1e83e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bf44d7a5d47a0c2986a23bb76880e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f50498325964223c81669880d4a0e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0d7c96cabb2dfef7ff5b659bd6b1a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b34b5cdf9f97b47804589d755619b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b9a5e83882c2e3f2bd01eeb8cd900291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2bec123b5b31b8845e44df23031ae9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8796b15a3651546f525f8027e6a31293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02138910abca33d1f4e204ebc92b2fb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc5a78b040c8a5006951e2928a5fa2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedab94099e64f9d6fdd538ff33e16fa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a90e380f3abe71fada0a7a8da6574297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab6b7c3a91c6c79ab38f8093392212298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2983c11ff1b35f7a2864cb20ebd6d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a41f660a51f4511306900e97eb1631300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b6b0eea022f062e19496580665b0e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d3277664969b394d32bef385a668c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d788ae326a9c5fa389967c73b76297d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a62ac3018b9bbb1d5986e9b0456bf4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29c22a1f8d98122a45608a6f77fc0f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f958adaca24607ff296d17f13f5bd1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc915b9458a61877d815106457f679307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea195a915f650a83f582bf524f7976a7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e33e4b5fa626423f7f456cef6bd52309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f13e13adce2fc79317ec81f13cd72310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92809ba846d30a7ebd52f73c1ccd9a96311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832ae1bf5011439601dcc09e1690cad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7194ed62311a843ec2bd82cdc7d4ad9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba8c0dd71a613d8e5576652fe7d2dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fc03502a2dd7b0dacb0e238fcafca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822185cc9bd87df21659b8bab64c821316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed8198d970d084839aa7fcbfd16327317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c677cb3a9cb7f5319a6041e9a0327318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d04f79c731946b3b49588b5d92854c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb3ad4c688a70ebea1bcd1f13a78c0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195322471ad8de33aac0c8dae6bc5d05321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900aebdae9b0047c588c0e3ed01b255e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2c65edb9417e61ce0276699a410cf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763aa3f6a9c17d42f80c9fa6e25f60b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14b888079513e1b1e78380a049f841325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371dab2be8eee7a0ec67b0120cba8b2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472bcec85db55857305a2880b7012b0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40116b87ff286d57b1b142c39f464b51328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f66fccff9f330bd639861463da9ed4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b54713fd39efcd29f93920489b001330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b021375d0aab6a329c9e8ace8832d94331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5b80074f0eb81fd73ce10edcb216a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6346aa330c560129515de83abcacdc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a8849fb7688f1caebeaf873ab9f7b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c49f69b736b4af5236b6164a509b6a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5360fc3928cba97bcdc6d82f485174336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fb7c30a9d1fa243a9cf193ea10de3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5245880b0903bcf1a1f3f00a0032e0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48743fe1b8dd13ee6c1985dca85455a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953b7ec152926d366ad2ec07cc6aa5d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36b3cb40ad09ab4e12d48595b4b760341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18576168cdb914e7a3ad149a6ae4feb5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d284ec80bc6d1f8eae963c6edad9c17343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9294f4ce88154dd4cbc071229eaeca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfe0b2fe1e633b3b0c82ef084a0f65345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3802f36f1d4c8ccf2546e28d43d6b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c8d4ab149dc6d51ad656f7eb1218b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab0b333dd1322c74910e197cebb70d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd76a27965efce58ae06771b7212f95349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e365b6b7c7e36918009147d2126fe3b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ae7c0ce46ff30b905f265ab5e3b81351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0446ab4e6ce59cfd1fb2500c44511b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340d34b41bf1f5d2c3115addb6099ae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809874a4d9bf69b36bdca320fe54b20354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd5622fbd71addb51f7c6596f5c7f0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16424cab95f523da7681bc24301d7c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c163288295cd9b0bc8eaa09dbb69a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77bbc644820ca0ef19be210bef6090358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658dc39f42526cb45721c4504fcc1be1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0f8641fe8740ab4f66462760e5f36360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3b4a10d4978071815e535abc493d4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4ec19a81686f24e84aea4a71f475f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6eb2427a250108591792199cedb04363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0261433e9c08738aebcafcaf4238606364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8bcbc14ca9fffcd5152050c25bff50365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768022a1f34f32ccfdf39c7981bcc2d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7fe8ff6e3161543df6449edc44999367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaacae3df7ff4f373a57751c9f03498368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4effa70b5c6a3d65d029700e25a03b3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265780dac1b17f5b593a93d38ca68b7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727a04c3022d76a0fd245012f40f759371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3c30358d93ac58c3d530891cfc499372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa209a86a862b708d455642d47f68820373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b8f6e6bda02aa60678c719f7982b4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0895b83c85bd81aa8f7f53126e67f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1be32912c739e885dea44ed8a7d87376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0040a59fed93ba2c4132d724eaacdb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e067006d140e1e94d6e5d7d9fc362d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff64e710f655dcf2d14773cbe46231379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f825a816a61c2ef2d6c74511b04b7db380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804757522f47717f7886d6d9b5cf917381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016de57bb0c0665a448087c33d6ae148382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987523ec8eb011f8225557acc090d37a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce8dd21717746bed6aac48ad04fb16384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60f0cfc20839f063677eef6e62d5df385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270b6157e900101d71a6cb994694fa6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e8ae548c05cbc47c9610e614847ae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b004e5929f06d8089d152fa54d0b1a2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac636692cbfc10ab12f7882c93483e9d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619c4c31609c2cd4775303db562a7bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff5539fc0440b69a57c9ba580dd573391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34b8153ab25147c18c444c13b2c92d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e4f56dcb68418ea33734a047badaa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415db2134b0e3fe97efd89587266994394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5148175eeb856fbdda17ee691765cc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fa57403e768bb02635411e2674dc9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cc44d4e05ac9d2c418791700c7f4f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08850f8464020182822061ad125b925f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db53d9aa60a13b93ce215ec0da99d22399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76001ab9b5ff89f8d557aa0ca30d69400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e828690ba72bb92052cbae1c966f43401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e126e1b039eaf00773f7a8c8d7d65a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b896354a86074b32f19ede0b57371bd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d44e2fd9b6767402653ee89e666480404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48e8dbeedfa5d1ea384f2f8e4f0ef9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeece612495515249c6527acd4cf5e0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53898fca6fe3e66120cfc5f9abbb50fe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d4d9a5f45d1464d2073cf8d14b7a9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b1000e137ba1986985c3809f8e7f8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d8f1c2fa80f34b010edb2145d7e95410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d25682b733cabfeac0eac85ff0b14411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c47380ba68e8e4b7004f7797922a7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf1b5a99076e8fff4d0b688fd25463413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35671eb361b6717f301df7b3e447d930414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6bfe94e4059a3c5554a90105b6328415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c660143a74fad8357f35585ff9c792416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6986070c5d44324b648d928ee04f9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35218b4e466a1db3ebb4e7d791cd2b2f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d6d06ec984d55d1cf964640e506cb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb5622f1bfcdd853a374cec15819ad420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975aa9e2232b2e2afcd1c0331b6b871421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1deb741eaa63e8781f958baeebb014422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81169f71a48348ac680e72c9c5a846423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14eb7c729ccd7adee3704efc83cbe9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523521cb335f49c421b1cebf5400294425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53ebc8496bc8c834ed5aa70c49ead5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadc5fd0ff6dabd48e2a579b22dc8a2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9357ad01f5319a699d95cf54922b6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d056bc464d70127dfdcd38274368a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd23495652ccbb02280b135306bec77430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6bccea5e57155ddcf63530ed9c1df7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1f94f368ce8bb29a7bcee47451375432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110963c7346bfb8bc0bbb6992f326835433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b6d6f234caeab79d9e9fddedeeb0b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dbb15a4ad40a6a21648d1192d2a8b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40c0b8dd05d5f8ba61a1eb887a1a9c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c1bbbf42d671456bd4d14ef027ffc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a993d6b016866950310dfadec95ad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d1ffe3eebdda5ba93e0ea1e2c7ed2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2947c161419956a18e8ff65ffdb7c99440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a49d5b941afbc3d688a44fa922018441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f940deb059b090545853ffa6abc50442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dce5dd3ec0c4747afd3c1c0d0d107443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4b37d6eaad4c0e71cabdcdfa248d6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b776563fbf13315bd9c12c210740e7e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfcfaa36cad939945c6809f1bf10c8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c426dc46eed6a035decfefd981528447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d5336128650f4317c2ab3268d5918448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708678a8e5609b9103d180235eed6084449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32486a033513bddd321baa186fd6e9e5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ac80e03cabe31b4f10b3facc6fdf1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ad62a6dc04cf54b6ac1eb10a7b0ed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e50e27bb2fe10b2520a326bb6f5edb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e4620d5907a192ff1d1af6066595d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f08a4bdacda6757039e85867c57455455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730982a4ec23b9922562e09c05f6041456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b84966d9617daab9e8be0daac756e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410da00589ca4cf01343c8f1ef5f836458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e1820c058bc8cc7c1797bd416c2f1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0a37c2a1d232b4daf2cb148a8df95460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8648a8965612481dcc0e581a41537461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d8f0f292c70760fc92ca5ed945d69462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a764ed3809e78642ff6c84a6059858463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f5c96033ba52c72e4008ba6b895e3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbf10c3070caef702e17366cfb3892465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fa30c03941f7fd067edc03e913fba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087ec24831eb9291fa74f0b8e48787d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5295d71bbf1615b8841c37d7e1ab62468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fba891ba00b4057736ceec53b187b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1c5e060dd9e2d1b544af88100efca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64d88a45cb983c5b3cb6c0791f06c4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488d26d893cd628d72554b9499f1f6a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a81fbbc55fa279dd18033a52fbbfa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f962dff95b17cc6a2348c0c73083a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f3a501a2c630f5445730e82fcc2b5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3ff8402e6ef88861cd5e3b103ef2e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7e08dcd04fa6880a6835257df8e68477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4ea0e15082c2453c2e479dc7a10eb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4cb77386a6f0710f3b5855472d9ad479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5401,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16451,590 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...538 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17301,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J250"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -18036,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19301,4319 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16978</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>0.7</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19410</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.46</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19414</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19415</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19417</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.86</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19420</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.76</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19422</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.63</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19475</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.52</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19478</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.84</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>650</v>
-      </c>
-[...223 lines deleted...]
-        <v>673</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>