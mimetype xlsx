--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da8d00a0498cbc260dbe3dad46b1651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4937031c5f635f5a11c36680219eba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50566b6ebba74414ae1066834df352113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea956b3592507b3c130b796931ff6354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbd3b80ccc9e5356319acd03ee2abe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d050561e18f7b938f0e79ef0b154dd46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316452d92dc69bcba73c2ac2a947045c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8ad079571b10694dd77e0312ede868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3f0d9ba8d95523931b97c303391dd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2f10f33814b5bede6a9f292d0b2a710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5dee4b5cc373a519d6d94cb1ea164611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3e6e2f5b253328939b5c87157b61c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363ab9a2334d5c54e181177c1e4e1fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a04401fc25116e25f45d5595c494914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13eb9a81fe814d1b0664d958ca3b4315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce740010a4b2d9da19824173dea133316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019d9593a5f412ea83902f66388ef7a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453653293f4f0b1aafe11b3b1831827f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d30447b910e29e592c8bad63e23e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29e265b8ce78d0b069e8d4974d923a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb7681ac4c12979315bed30b20e4df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9e82d330f0502d7674113d163e4d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b62c16e42c126ace03e2ed206e83b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f44d9271da41d2e17f3f7d4fb3acb924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f4e3f9478a882e7028220343c530525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f9bdb759f66b318d40eb607933c7926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f77de90f032b8f1eec0d5adcce9bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee247c668bd750aa8c536e2816b1b88328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc317ead40c7668d591251e3bccd4f0729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41aa6340c4aea3f2edc73f363b19dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf73b7d9dec66113ef4db8ec73bc5231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077666024641ab734fd524a05dc273f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a00d957dfaf8f1a04a198a13c694f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9a41554c8e97e79fcd840cd28388034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e43da5fdf574dc00fd74a5adb729c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79effad900862bd3373f8777007525c236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d69dd34f5c09935660989b33cd7adb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c66364b794064973c197a710a14b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f4281fe1c7afcf66eea132c18015c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a491c7ae3e88d0cc4d8eab1a4139a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8ca9e0c31d88236cb085477985a7141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61e95d7e7d79d3bceb3ca006dcd44642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ac59287e672e09dbf04cc93acf51643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d7cc4434448c39ad3ec9d89eb8ff044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf172c075cd9de21e7bd166e97a3b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74689b95af5149ae8617f2aaf1459b5246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac9e323565bf658bb8a1d69fabe9fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4cfa59abcf9136db881f6fea1afa048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08f436a3e824f429d045d0f948d22049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2425421ae568781bd9d5d9c6d6dce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14a580e13c6030dcd09f738deadee651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ad22afe7a4ce520b657d0079c62b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959d91e72a0d112bb39acda420d81f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf91e330719de6df3a689a16a4479d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092384cd6f831b94e9ef71bd89b9926d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68052b424100a39c8c6b70313e3e1e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb761a03ef129b151c8836ec94b6f4757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca8ad8e7020bbf871f6e225936113758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f98b7b53a8170cdd7337643093979959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac019fd00dfe5e92eba5ecbf1568fc760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5e0d823e2082d947ca69612a891c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa180008a186ed624292f285ffa92762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0417cf055d2a50d8075d1532b2e95b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3e6f8d10b0861f50a52d94d52af5f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7017c68544feaf60a4364811f5e1c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af57bd8af477966b5d3d52fcd40e78566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02c4b00b4045e1d9a7561c1250707067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ed2765c6d8ae3c628e27963e5a9b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98040cc0e8ffd75742cfcaebbcf48d4269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb78581cf108a8dd4a17b505aeb78e170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657b8a3f1de65fb85602cf670aa3a3571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fc86f2e8fc50cd1fac0d6e2cbf97672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb53110295c287de16d53f627ea216a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796b36b93a57ae81423fbb40d7229f874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4abe3ab245580711bd09143b1e692275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52fbf335d698d4d15b347234d2422e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec3a3eff953b4abdb7351916b4489377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e2d7fb7998d6c49ddf5cb701addd278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e809fb87b9c2d9d93b35e7ccc67457179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d29210e7714ca3480bc8ca956f37680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00782910301318ba79e9249af4bfb17681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff954b13ad9414a51fac14059501ae0d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba360d4b0cfababc9080ff682064a1dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74ff6bbb1847d7b016f64427db959a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e423e1c8585adc9dade4a78ae7ebb9985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ae16dc3d30a72b41af037e67770d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9182567aea9c69206d1b6eec67f813187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353015976b81f0b9f8f69e0cbc3ac66988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d407490ce1ea9203fac28c96ed71a089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4829699a8fd9e7224f71f001641a1590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020522a919b103cc7d25b26124baa8991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de80590794455b26f7270d81f240f092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88769cd89a343edecb2b1b9f9c83a0e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47130e3a17ef78824c715c85eb53f9bb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c42c5e6e9ec95484a5276f03c8b77295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09293a3c02482cb15314e775bf4eee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2892c1b64a5b5a48980c0b59cd2b597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afce3b03ae7f40158764836e23726598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee1cd0498096dd4a5bb02bad7bc9e899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e59f5e8d6dbaba457c03dcc6d4b5f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b50880401751f07f25f1c8489e8ce9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3e8b14964eb3a379b67da32d206ad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee771f0144bda261b54d6ad6e53d562f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc15af9d29a7d06eb04e8feb059833b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef200f38ecbfcc55009c7681c5eadcb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0cb73f3a1bc2fac68393e29f4a3e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539adfa56f4f2e45161b6e4c688b2b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11564c58024f0d0629ed1c8172030625108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c74330f30408359c92a5211f6532e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f619ade95a59974e491053798974c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f415c9319b1ee33589c7eefaa7c89111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17862a3f3eed89ffe107de3800073091112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4dcb448e0834f7eb128927ba68ab4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d53ba95f26d8673c0ec88f474671d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123075f394cabe7af7b1251204e4032e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919188a0b00066cda6da43470be45fd0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b50630c5073a626485885d5d1de16117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdf9521f05f456c02024d3d00e85d4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd8bf57172ceb2be063547e53c57d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398762af875533c3984a8acc52062a68120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143fae126b7deba69d16b4028cd4eda121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e9db533b5eeb71ef9c8820cbf1b80122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5ec2ac4bcc926b68a2e1702407072123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea934c82145bbe1caf760d8e5e8fe2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50a3615967454251a1539b8d49fd0a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfa1b5dcef33144760f41ed91a0741126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce870737c58bc2b0cb780914e1123e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7604362dacfd41252b5baf842a43e0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f5c201233861cf8cf1f42ae327fd6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e25ae79535d5e610144b575361fe65130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e165c8b1555bd318d8238fccac7a18131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff865273c2f2436c01979e8312a591c4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff8bd8e120d16a8b1ddb9435382c9e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a7d4b2a971b86c9aa392cd916aed5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f646b76adeba50b623c9db65919414a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6b07ba0d25e9c4aabe50db8169f53136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10529b53daba40bdebbce18d68f5ea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a7c2231f63420727b913fa0b3f869138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a352da46850be3111b0146bb1de57e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e61adeabef589773caff00bbb1ea4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7930f3aec58652c68ceb2704e4d549141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b54ae3f14730a6f9918e4ef2776fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf896b8f6f88765d71d410376b2c4acc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a610aab83ec81c7b8da26ea29bb9d81144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6b9d785bdd4308f1273ebd0a67af2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac75f71a95e379e0b09f889309070fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c74fe4d67eda9945a1254e11ff39ca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848862b5445ed99d778dd38a54d4ebf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aba143c015cb815284de915f2c808b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040c245d4813e9e52b6ef76bcb0f465150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240ca9ee7997ef9ec71e98e233f499f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d964ee71154a4e5c1b9de25ec7d74ac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f82dc96b4458b4b6409e5afed62d87153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a18f780e7676fb0d42ea76b6da7545154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e43c0bbdf6349e2818da59d699a9f3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbaaef2e822334e854e4108f14ad34f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a00fd0eb7d82a08d96d1f042b1d4c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c10c7abc08b527cfc2997c82e4ce51158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df934ead2b5acf4b0e7e0ac99980f917159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5006e3a9156710e679468efb422e82a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05d830f8b0f1902687148b97a86a65161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a79a50e5b85d3f0d63c520ce0276162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7254a876979ef3f645bca5772bbd35163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc883cbc3e629099223445ce2181f0f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55dd4d0bdd06c1a21cc47e13a0bf53b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355a94c6b1e31a63133726ba5655c7d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1f3446bb3831c6968a844d985f9e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17820c6b4462ab0ca7c7e862049ecda5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0ca81e080c38f974abc1413d31bb6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57c26eaca8cc1de7609d3a1971f7fd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950dca909858b1bd8d40c730198be29171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7577339edd9a1924b36434f13a9a3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513c83c7419e06cce530b8aa67bff9e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ee786e15d39fd8fcaa675f73d5068174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38cb4ead7eaf1fa8f64bad420d1fa9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f717433d6198c46d4033001acfb693176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be618f15d2af82780044f1daf181b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8cae8f13ed390f2bc814ff4458881178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008cb903df1b96a7aa846c5686bbb7c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fa73e5ca55cd35958a7500b559eee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615b4de527409a50c53b94f591f103b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c774ada111d8a832e77526d8817cc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e27726964ddd10e81f6e6e05b84e8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd444b846799e4453d9365d7c43a165184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82152103a8dea0fc263da86ac4acc0a7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc041e5e75e1227ebf27e12473e61d75186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da35f9292244dc9000b1e341003b3bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af61b3e8c842c35922ee76612836052188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d1dd429c8243cbdc8df9a0c007101189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e1563097e96c8d0a83873f5154ab0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6b449c7b725339823bfa2fc5f1a6e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae763e6481b94fc9ba8a79a12dfbd9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2969de81a4a0fc649f61e7af9c2544193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec542dcc236a58fc1d8d0d46be4e28194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083df0372ad465231e1c2a11bf20aa87195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0de04dabbdf988f24b75a40ec043f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88bd47bf615d9610ff3adb61cd749c8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda5a843cace7a3d4f104bc044ef8d1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e13530b2c61553e6fff91f5a9cd3aa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab009fa6093e88bb24a2d886e8bac76200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc24b3c22de57b2813757d03804f0cb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1e39b17e27fe345de5a407ef5b859202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483732f4e5bae9fd3b9e1ef665c5a3b9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40734d35a3ffccbd58cb6daa5a13715204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e735914e9ce885b401b02cb51de38d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d20435497d9dc9dfc3bd42c7872cab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f23eb8cd06da756a418b92f07550f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90728d9839ad437bffc4ad8e6ba7d19d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f08e832e927b2b6753b4d888c7431d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008614310d2797b71c8db262984ebfab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c21b3d42a175536320038fae8d07c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34f5f0d491c1c4fee55c28b23ca7ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab126bc6da65fd26f7ffb421751cd2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12a7a4020035b9936a6480bdcecf9b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d6a3b195ec59011de63123339e832215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918321038ab5bf3056addaddb32be41216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d765608fb1f598750e0f0af213fc7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9fad1fee026febd95cabf9bf1f5ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35f171ac32957b5de966a7217be7b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346c99da49c823b71ba89b66178532d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae0a13ff39f21553987ccf966adeb2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97a523391a5374a8182b3d168d44c1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad476324e3609afc7846f469cf4a1ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9561acf6ba28216c611760ad513bd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd87562229de7780056e2fb3d883be225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7d413756c89f731839f0d315b9a24226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da75dd3403fd0db0e328e68631db815227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb451a066ff88a0be92a7b3be9169a20228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b9542004e3777b511472582e0f741229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b729b3b995c75c6988ddc65141f3e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bde05d11ab4fe023b012b1e4ab6c05231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610bcdee0dfa54a3252121b25d7baed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cf28a2f3ddb478e1948234a3c1f18233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237d3bc5266babe08b8feedb159eddb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604ebb1e9f8c161ba4123f6884cf1e4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1e83afecdd4594a0db0da1c6db5b3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16807f317984a031df4a91339ab31544237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2e1467164341f0be1a3cb1854ac37238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e51058a7cb6e61c6a93bb6dd6b02e3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b074011236a6cf44383afa74c8da5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14e6916bcb9dc6a0a998ab75d17af8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7d01d9318541bda2659a873e9b569242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a60708cc5fff07d53f0d31ac02b8d5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104256fbd5a6a54a1715faa5cace895e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4295ff9e647130ceab4bb623cfe254245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee007ea73528ffea6fb11b49183be4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3766a0c251a15dc55e298bb93567ab6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59803b6f6626e104a0beb1c7c6bff9a2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27624a01011a6976c7f7c80c1dd9870d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf794ee67f03142848321ed076b7c0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21e76ae49b983d4c46133ee651485c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba299a063d55d7bf4c545c42a40300a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732a9c516f44077386aa13f912a4303253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab7dd4650a94c520360aadea55b6ff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f93181f1ff8b70724d9c881d873a74255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92dff6eda426453a804f193a3d4fefe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff069b4077482a68dcea01e9bb2511ef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe18f9dd2383a22a87421c853d4e4d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea664309125910d23f46cfc5e0796e9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38fd14fdb65fada11ba932ddba962a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46bde7b7e10f732eec9db287c87dfc4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c59e184401931945535fd22ff6a344262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ddd83e02fff25d5408d41a5abe0fb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28386d3bf07dd54a8c06cd07b559a316264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed242dc4c5deefc9c17f2743e22b313265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bbe1c0d319fba719e45317b3b0504266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc74bb3e8c1490f66ba4cd9ce5da41b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1300c69645b60f37380c2061c50bdc1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd22953c9a87d787ed80c6e34b795c3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858be8586552bdc03c281b2dcb901f0a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0350ddd4a3a1005ec02980e8a5c48271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beab1ddf3734ec36cecaf8f27219580272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb44461d644bc8b74fab83bb1ae96e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376f81b387a9969f8ed5fb24d4bee63274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a831a3bde7e31184e92c19fe56a29275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0315bc2bcb09c0c8835772e042999276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f7a225031856261dbd3c3a7aca406277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193da5a8a45ecb0b8d4be4ea8192e573278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3e488ce57da3e506c181646b9e88c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b406b89c21fa3ca4c07e42455f28122280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d48fcad80b8b768371945a3532aad0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c65e20afc2e8d117591c90e8a8fb9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b743d20dc0da881acff9be7dd2c14a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495542b0e4b776c63a70c3db63729c56284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa308f272d73c11512d85f73a03098285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b230c637b80cf923ba387c03c6a4836286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf99e374be39ff63aec55769d8d883287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50088bc99bf3442bb28c160bbe6dbe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e01aeba97eef8a705fe24bd9125db289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6588dff1cf8944c55e0d136e78bdf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52599d18e9a0e9647123e4fe1f3f72b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fa8c66153b456eb01d994ded2df75292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a7d51e2d1ba40218a1ff3512bb002293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff28873b14f7f84868ea9878d799c9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1299c87e4a037af678e5e85320d9799295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643a31c8b434bf77ec38048e3f1f905296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c50f86ae86e54049e1c06726a176d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3114ff8f9283795ac299c08fc28b0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac2d4822adec49344d0c6cdf0cc534299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9d748b74b480621dc1879064c4697300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752721773ca9fca6e7e3f9d6b5828045301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2268ba648399bd0b875ad456d78aabc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ffc62246e04c184931cd4a98a9153303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba578577cc38a2d5ec87c47b468eca8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd40cbae05d3108e71513952d2a7e3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a76228e2347f586a453b782914f949306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf2289c798f3840b9bf3d0433c86ed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d110b256a11802143b1a62331c87d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ae63d6277a7d21387ab22f248338f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274dc60ffd1ac1bec04feba9d17b5307310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25968c2f96cd25ac05decb5d8202b1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090925e130805ddcece427276d0a83b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1622fc212c785359ffa7f9c3cfbd16f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ff718c513a1a1b41a7c7afe09130a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2bcde739a0723cfe5a4497301646c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d8a39c21ec34d4e91b88413751a9c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0b1b187522626962c70d99bdf0a6c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7acc379b62f29f4075837e09fa98f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16444b51057240cc9432bfdacbe1e574319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec661ae654cd38abd0ebf65d3ef2b6d8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0d4fde1f1f688f6a1875b5826f9b7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed7d7a1d2c91ee57ddc8a5e7356a9d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ba0f370c1f484e5b79dd8e1e3d46a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0291d0a9e5579ebb5eaa1a37f1656324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f403ec022d5319a47ca2b6226c8e05325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab10c5e58f78d578defa050136dc0ff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8283195d7695c532effeb51ce4e066d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc283eac5874d77469226d468b477495328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59640a86186455d7a43f14e3400c90b7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005bd59a29e45b02ffdbd5de9cff55e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173fa3f27e5b4038231b49227a87c92331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094559ca1056ef2dc56edbe0d987e0f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94703b38576e3d1321dfd8139ffd7bc7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cdeabe45eb3149c022d88571bd35a2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb34c5fe4c7bf8eee060ff3db020c27335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc658cb1891c33a06df9dffe1a8e5d25336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a95223b51fe0cbfcdfadf0b9e5ccc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1de83d2463aa610eb04faf7d9f1709338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1666e9a2c0c1229eb074214e170bc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf64d6f252c826c794cc46b07c48cc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd179f6fdc61a9444738450d68935986341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a994c506d7b2797aec373ae05d41883342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1928640ab7fd6808dba7951aec6b025343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c19b5dd5b4b23be6dc7f8e2243433344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095cd7ee41a3cdf546152c5431ac536345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7b63a01824eef7b28cecdfcad7fb1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a243ce4c84fe2edd1efd6151680e4e3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140735dc375cfa6a360dde38e1136b12348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e42a340175ab217e53eac96670111349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f03963fe2ab2ccbd6a514c31c708c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1452e0f2642c395531cb3073710cf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0ddd0c8830f4cea5d0a7e0968aec1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef9689fac20b1f8fa2bd1ac913f350353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489f948bb22c4c487318f8a42cae81d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cbec305cdfe25b72a17713380cbe5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccec9fcb300b17f0772f722e26f499b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a721220dd101ac58f749cfac7f8947357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97521a22ee9dd87ff2e1a44a8dfac7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb781f2995e7485d45c4fb1cecdb1af6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2e0f92ab664d9e7555039db2a8a8b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67064e1cd8144f4db64d3006ee491eb6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8802bc8244b6f5d6e8956c0d9134b75362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca423beb86e7f823caa364567b89ce0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64741086cb7c6758ad479f228b3b0452364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45025aebbfb53554424601c4e5af1fab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0e1f59c875a474b38c7aaa6866cfa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8872832eab72df672ab660c2fa377f1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebcc1d63734ed47382d8bf9db9502b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23b07c720de48e03284ef3ee636132369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2f6bc8be8af090fa8feec51c147a7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46380b9e8acb1872c0aca6cdd0c2541371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c037253a196878066a0fd3ac6e743e4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c087145a9216c9bf3b70b947ce5f1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9a4c045cfee025f9a865ac365fcf0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec387d5f1b08f4e8a7afa198ac5025a9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76d925bf74c0d3048f675f2aaa061a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc083e66e34bcc993182d559ca3c7a57377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c66b870a8cd1b37d1cd93445e90c8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6053d6ad4650b76c81aa5df59f1aa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862f93266a61b0a531d43e40a995bbf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893112838cbed922e85d4c8058a6b5f0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85767f1d567405e509e243102a1898382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34019de84c545384fd33001904f24b35383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39317578f72eb4722556f0398a306734384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79c937ac8e20ad43fa62abb6714353385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527444d69af352670e82890e2be8571c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a3f51f705c6b19e36aa3affebc0af387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518ce11298014c0e69fe42c0439e23c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d740a3bf90fb6249da7ab764ac9f82a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93370782487e596b1c9e1b4e8b43a2d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a1205013d27de0b20820fe43bc909391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6f21df9bf85346a95866b9f4005b9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7dcd82fde622f25fe64b4cd60caaf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab650d9298ea4449da3089b502a1d5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d47a3fe3b7e4604339dedb56a3177395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0ed8c03fc9174e761342072aaecef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e06fb875a336b37602e3b9be30b49397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d967e1714975aafb2f22b22d5b4de398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b452e31db7f2de04c0acf5ae29027399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd9495e1cb0836d52a7f319fa473c8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1d1426aabb5f3853bf871ca986f75401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd66198240711d08dc4edd6d2cf3b60402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721556eb963c5dfdb6ef7e3099bf9d1c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428c0ebd69b8df07ebb90ed765d2f7e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9acd6f2321b30b7381f456e9090ef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65587e0f7d3c958929fd8fb559891a6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269aa260e2e76fb488a4f2eb1401ffb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9dc2814258c908dfd27558d2a614a3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe79c75540ebde2faa2eee38988c7a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07199fa5f2ce3f8c4ee0c9102f8e3b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1386dd3183420ed1a6ce9c2ecc48e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b55e0817226b4cd0e60f3564e599d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6c8582e9217d33adbd8f086038b85413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5968a7530a461bfb13af4d77b4e5ba3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db09c33943085ce792a270dabc8885f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c09d3b945456d1af1f7fa9cb05c0a0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ec080379a5211e2a048b1ace57495417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486ade612bc10c7fe3a7e31cd8beb79418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e591cad4edd3294411659ec9853ac1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f7daa5a15965728acc23b8dc2aa26420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e8b09c3c7ceb3c58a9403cdd26949421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cee0e3c7a385b79526841d3db002c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1cd40cb718993696c4ba4a7a34e54423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c676387cf2fa003b92ebc011c739e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3eeb1cb54b18db944adfa33e70600425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc507fd4d88d6c0d9e4b4849da9a94426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7dbd72f4ee28d52cce9c75125ed3aa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281d490e043c842682f1029f75c24f6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae38bd5c7873f4b6c305d3c8d7d52c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff75b127428845d7c2def5515da1f0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d32fe2fcedeefbbe07ab85541f431431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f276dbe1bab3734deee321e3ef86ebb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c819fe6882ad8b4418e0566234c26433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4d701596fa18b2d1f04c0f27578f3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b411d0e95dc9bea6df1b97b8023f0e2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254b34e0c3c1093d315119ddc16900c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaacf70d41450b8e7c1d8e7a7f754ea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db808629997e5d5ab8e135494a37b4c8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9a597a50d727aef0cfe1e43a51ca1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87be6a938e6e6993a4f6f4d769a87c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5afffbb703ff17bd8ec9ddb18952ff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86800e6da6f687c5155c4aff3dbc1f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb55fcc3a5542400f76e8cc3ab87feb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b82102f0211a50cafa1e617de5883444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc80a2a7c3b4fce2237227f10b1c9c2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee194cc62c8b474daca1ecef830ad753446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ea7baac8c785cbd994f1817dd4276447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e77d6922a0288dfd52f1b5d6ae863448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892d924ce5e1606b58a45a01de214d6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9aac04f26101d36a5a9b9f6cc082d7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754e9c2637c29b22fade426ca038814451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faff0a2389e3cad4237b1d1acad0caa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e94ff37f105ce57fcd351b5629c11453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd277282fa952ee282372fd910a2efa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165dfd35757a6aa89ac87caba409e7de455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420b8725fccf14119eb4b481c8a7145456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eed8926e32742cbff0b507872c1a4e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8fc029d4b511d18f832a038f3a37f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31dd3b3143bcdcfca9ae36b87abfee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22013392031f2eb597905953aafc422460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eca1144339aa7035556d23df2d8156461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bdd5c3d725a171f52e313a8f621dc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250a3c99f9e8e61fc02c6544e1ecd56463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe65c17990bcfc91b37711fc2455f6f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b64c8acb9a469b40b73ac566cfc90465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec870e06095ee75464cd447d80bf20466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128d5a6074623c2f2f84268c8aa486e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1ac16fc1a6120730c7bc2b7589408468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2927edeb0b5d7f9ce327d778cdcb2e4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa52cbc59e55472e7206c9602bb7191470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01aa0ab3f0f94dc68772412e7ed2c50471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed74bec42c82ba17c2b689175ecadeb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a2fabdde061225c4877045d40de88473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f25fc939fdeec1543a3516ff5cb2e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d8648bfebdd1ebdbc74516bda0011475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b354cc351ac10ac9c72e2088445bd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efa4b21633eb30d99d6eb645ebad55477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a2b2af120421778a1c575f2fcc36a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84216016f57d67002c9f5829908fef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed8c456396671cc705170e327a45e3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f4d97f732dc8d382c67749d519ad3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ab83c14790032764e61fd15e9e653482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe0126a0da428fa332dd6759a9feb2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c558b718a99278ecf8752bca9f5ef2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18e69509fc7ffedee4368edc7e7c8f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e15725c72110901a78a9b152906245486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477d66ced4ac940793b61414454f1b3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc31891b53c0a457daab886dd2c38b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557d1c768dd655f2636f96df4796dc6489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6b559708cbcf7ed2b9217ec1c83101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef14178075b0c3bc5facb81640e4ae82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427feb5aac293d78dfa2c8b358cf75423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea45ccb6ff7825dea916a7c5b022b04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0cb587a6d4be12aad0aa3314f28085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccd654a3c36c41b0b923923b7fc4e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a5c443611e596a07b54b164781b8b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091482290968149cac505a7731d29528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809d8b843685080f211aef9792190569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f6d06022be7a3418f0eaedfd4e99710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6d543cd719c9ccb74e9da31de201e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d081f713e1baf562da8f05f23d490812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a29e4c90ecdbb2b736838be13eef213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8e4117dacdeaa34867f4defdd5ba414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb65083836953667a7bbe5e2ddafad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63515e27f131993cc442aa7de8cf9c416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfd04f54e8917d6c8705e545ab04ce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56be55e4cd5ac32d4d1a32657b27da618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc143e65a0d8f4d0f221e4a1e315f79b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbcdec17704705e9f8a783e75eb52dc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed55616b37ec72e4add6fa015e6e1a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb20944a657f96673c9c9eb626e72da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e0b5510bb400532f94edb1b3776e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a094d81afe44f3bfab4b717f8bf80024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35f401b8bb80d3dce6f9bbd1ada02525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb19be1e9a5a359b9d77e334912d9c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56544912d23b1889fed86670a309368527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796b4fcf7ea8d334e9df25f9700d16128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc94027ffab86dc8324f0ef1208aaf629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f423e47bab405679c0a8270900ec97630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5c1fbe4cdb09ddc73a46ae606eabd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410155c5ec88a5fb50da1faa1f05cc332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de1ef7add57e723b0847b3aa7808ea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a599884c00f8c6436bf6f93b91c66934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb1f82340e3e47f2379e10afb1d3ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fe9116e246964266f45e90c1c270236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f20ad3cf3b8a78ae87427729c362137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c102df3a2d8629c266dd5b597270fd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced1416eefa5a905d2ebe22985b265a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20b904894814a323fa32942044991440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada1f0de9ca61bcd118e41285c15b7141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfff3bbc81448a4834baab5881007f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263326367597d89a106a51f36330f7d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4675ec989eb4f51aa7c11d7596d0f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c8e4d27029e40aaafe80fc9b7b77145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94779ff60852c162c42f13a1accc3646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c24ea3add9fb22a288c118d462d2047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef5a8c9965e49d6d507d8f044664dd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a94e120a3d89b7a3602cf36b46a8f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5878f032b932311d90ad2df138c6bdd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26de5a3600ee3189ce6b209f9ba72b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981236f55edc5f8cee7cad1a87a797ba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9671ccace7063c5252a80b0ca2823b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ce6c427c9608704e7e6ab5725af7654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ac61a7c1846bd61b6170ceeac211155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2f4e9dc628bc41a2a2ef9ddfff9b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dab615ff9a4967f72b25f8b7041f9457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96c46b60df47a080beeca77f097db758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc979d52f59445ac81857ccbecee2f8059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efe1405b1a6c681d1762430481e1c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed8c3df6e45a358a2b8e28cd00bf6761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f4f3d46103622e28deab023fc989a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597d275506bd9c7ad2a282a6423b07b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae893dae84b565c2af1ab3c5f3bdee264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792b58309b3be2c629eb206be15b6ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a031775a799c75835c9c1365c46449066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5918059c791c7da90bf1f445628b2367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c1462415eeeb1d8f687e688673bbe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f094260fe4205657dfc97a2ba7edd669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a5ad14767909e53ab44c0bf9c064370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c90a4f0fa65e5d8120772056539d9371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb77b5d477ff36a584c8a229d709ea272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe5fe6c4f7bbac8973c818c419834f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88ecb05b4b58f92f4a0d341b74324774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965f9aceafc9ed568b4c5adc270073d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6dc330bbcfd45d7e6dcd16337772376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02b66ed8e625655ba4002b1c46deb577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffa734f722cb21b09e6cc298ed02b778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadc0831ff58e960e06a0f86ec62fa179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215486b6e1f6e72d3dba410bf567a0be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d4492914852d46838b53fe8cd998f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fcce7d1b9022eab4b0e85b3e5d5c282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cd47bb48a2a0e197c3cb9a33f205483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ffa1cb762bbb22180173447afbd7d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a2d299cbe87eea3c109641a5be5e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2d992b49285634dc355df7a0d6be986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c2cd0afd923d377f58b9f614b36fb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12094676b2303575629498c82a9fda88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee48ed59f5b679cf292980b1c7f98a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989452c11572c4b7c6e8059f2c744e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578f278e3e5e67a09ff8817eb78640791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58218d5b12cedf15bd8e32c958304292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e750dcd471a12c1a71226267a9567ff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8a61ad2d4420e251d25bc60b4b0bc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d51828442c2383da77cd51b751be195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fc5dd46f30eeff7b912fd36a0ab7c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e406de6935aa984565e672f4e59b04897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f9327e013b594c570888f58edeb5c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16464d513819e80758275b7a96d43a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200e9afd75335ac222add6e30663613100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665db44b549ec4e1d7eb0d5f58f273df101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00ab6213b582966e8f272ddee98b96102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b54551c8a7ef967a2f01e16921e7a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94864ba5d24fdfc643154e1998a8c324104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83580f61148fd0a100aad063d3c2ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e07fafe5846d8a50435771a5a30c0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea3a887eabd825e2c9f80109402a53107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53ff34d68e0cba10bc55e4e5666e3a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44835921627082737dea913c903ea73b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc265c87a7cf2fe7342510d717f091d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0ae2c0f051ddca3376a65df65c40a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4eb3e6f7fa6593e80babb44c28ddbc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8fd4551c8d084b3d19b9b6a0662f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7114365432dd7d47c5f89ec7999e8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278bc137185ecbd15e42a1a8221e8aa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51514be8fa94154a04e8910935974875116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c5386a2a0b7a7b358bee0b0ef8f59117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a3962dc4ec47a502c6def83bc0afb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8722c64bec1941425df2be5cd0911119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e3e93ac7d2fa2b91495384a33cd7a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60587bba1736d73e3b0cd966ffd7a39121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22141d72bd519e4ccdbb5a9e16314208122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef70913ab692c01e014020dcb1b30b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27ae81fac8635d4566cf40f3b9fc20124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0201d2de153e4e26fd790ed7bedfbde125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1ea39b3ab0cf4f0282e6ab7e6858c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5418d162cb37b76f82dc01977329d73127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6a81ab78a4e90946ce4f2b998f064128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee07a7ed200bc62bd7da63cbf4009d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1b009d5c783e6b441763c38832776130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b5d3195a3e5969c45027af957be0d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42dd6af43fdf561d1a874bb757880a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e025743dff6de5b91730895cbc8acf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac18c8798e3b649060b76372ea83a42134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0324ea33977953f62c37f12154951135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0262c85c75831a8b64a06432d1968136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d856fc0d9ca2b55c7f4858ff9bfcb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6c5886aa96b583521c6f58b36e02c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d41162f9a7fe18ad709ba5c03a05e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c52cc51ec51a325b571a496d7d59e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299fd17679fbf7db3748921701569762141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebe93f1b8bb992bc29549fb43184a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639126c8932e09df7dba6ce74fc83c03143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78f78485c5ff70fa26a80fbb2dd75d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d6e2b9bfec5b58283f9d8ba9631ce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd84e21c831c83a49b76c6ad4f3c708146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821e85edc5c18c5a2298488a5209a48147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7fb5b86bd213756884209e4134fd0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba6ebe7f9c91c0b523ff9419b38569149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8ac7547377c894111e3756eb4860c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223eb014ceb07c014211c6a87a7b114151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded90aa7ccf301dbcc8765e252fd8954152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15163a27a8db90f5e6880fbd4b72cfd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877b69dc6015a14b90d067761490b95154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f3416e865475b4b28e3b8f6ec3361155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f49d99f4a0d5154c50a0872f03a6ff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc60ad82bd117c0f1608e5e3c01c3ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade46a911142422d0a5b4421a9b91307158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5b857429e25f171d3e4dd4a864f2c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b13c153c160579e932481c00e0760160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c834406e1e6272e832788310f16870161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efb2df4b9ea616d54d6351d66b4e61162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614c173ebf4635215133d76c9b86989163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a65a52ec488b912ff34d0d3f43bb3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34d782a141666b30003b42ff5ccae3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8704a138c8cecf7bc5113247fb6bc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa6d6b585833738518fbcace20c081167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bba161ca064fe269388556ad83cc86168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2402e0607e8010534d268a32879358169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d349ba5f1697c2f73811d83e2f32f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7dd2f6c9401e7aa9381b6b7b038295171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160792d57b8b6b537c8fd45db9ed0938172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964c148e2469e93c466a4b36d5b8a5f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7865421dc3421f910e85f592d613db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13daec5ffc07b877e7af293c3eba8437175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7f145187a6092042ffed88e9d768f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec506d2bd70eb360ed24d81f695da1c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafc1ed946579ce353b8c02b4fb5581178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1ebeec949e5b39e028b395f166fb2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de47c7dbf8eed5c993eae1c54256b4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e967c928f35d8bc962be8aaa07fff9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4027b24ace8c0685f9f6b887c592b30182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8a60e35e762ea7f2e23221d9e961a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961de4a0f151e0754ad808eab53cc84184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d986278d6a9a460e42211ca43eea33185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f43024c41842f37ff3612b25a4339186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0111a41a874e4da19cd131de7cccdb4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a04c4cba73e3d831230b7b892adf4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469559f4390bcc9ca5265bab30333977189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f20a181867ac75ff353d65d6e5f75a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32147716f0cb2bcb06a8a59c65ac6a34191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f77b1aea707d361958943c7e53b14b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9d30e03da86788cfff1916f52433b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2457344e339ef5956716f7356b36c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92d0cf3c44aad3186360fe24b65674195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13490531f2308a514a982295e1e54915196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee36ddea95be465c156c4e58ae8414f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458fdac8af7afbb4ff03221273ffff1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affcbd18acc2488414bea595847f8a7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e77f04dd13a53becf5c9bbbb4a462200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ce18b5aedc3b0dc290778f10b8b13201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d6d929729d39b641b74cec22b5daf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809ed5ca78b340bf6a599d9cfd54411203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c731d4939a9d0203dd4f0ef1ef16bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2dc0aab18b13103a49dcba02a41833205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e2980b06b9aac2c91e9517dd661d7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a5ca543c1909691d8407202fc4d14207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7fc6b45bb7940515c4afc35993c4cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85476e0e6777e76b5a907e8b3c8d325209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae0868e896f2536392c1d8da7d6a95210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f462f39b4da4a0c3e37f837566e41c9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234c644ceaed2fee8451a48618e81e4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadf56de63aac1d1971f5929a8861e1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df839b980ea279027c65917c2de245214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca45d0e17cf09f39237dda78f3d44e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919a6c5cb1eb7c7a4d8fa8b36ec56d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51fee952d5179a90280b75656a388c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e43d66947ed7d37362c37d852eaf50218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2139f0c57fbaabe3f973e02930df96219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e132ea4994a4ed1da9b78bbd1fa5c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb62a40f875f8a8ae51fabfb20917d4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18c8e0a82050bc6126b11bc7e9fce3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac25ad59d99bacc82eddceb392ec0e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b45c6659eb350216128d8a136d9be6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1e1889d478c445f4c275e20086aa7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26387401dd529b33ee5a9a45fc59b1b8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb8d166ba4c48539b6d07d04c3fa47227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e572b776c03bd2401ae5e6351925db4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e353a1303c7decd25aa436e8ce36f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a351fdfc6443956f1e923f98849e5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e2db6757b85d54fd7ed4fc7d74781231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad4fa1757b1752170d9630986322e8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5973a207ef879b83c9872875d1e0654233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0507293eed19d4140a54ad9d5af20234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32dc29cef7a89db0fa4e76e8e72ed4e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db50213d45f6a941c2300720fa8f7f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66c0ff4c11d627e7ffa8b64e4fe94f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac371d3afb1710c89c8d0a7d176e72b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4413c8e0db16aae0a0dce96f24f825239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d322055cd293830f5f0d1b90990cc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c82149db6bbf64b0f3230ef7d481a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae74ad83336999a3201cd8f5df1e60242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f442efe4a2cc934a819f2c2d16903243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6188b545a46903cb86cfa8bbb33a307244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0f493f5226eb3171ac1cb2cfc5241245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1ecae9f55385bcfcbe0e385c06cdb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff211e09209098e770afb4fe9203c1f2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2016550d8dc9da1fb4f7f6fdd1811248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdaaac74162728c1728167feba48014249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d457f864fc695ea53e1dd2b0870a2f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e01dc29029964c9ae58009e6ae6a53251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6fd2ab6f7214a9e5d2d98cc46f88b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b789fdf3a428cfcb281a3de0aba7c3f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c43651ee0b4daffbb7ed0f8629429254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13335d941db127f6c8cad6af5b8dd57255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736c1b83416b0213d6124ea0bbea329256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36109db2160fe833c28f211fe8618ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674ca427aa63374fcec858ce35bdba7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee3ae1898f8338d2286cd53382f432259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e09c3b31efe6d79cfe4811659a06c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee5764967bbe50d7f8f7fba3d65084261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26270dbae179e780bf77615ea8ec2ddb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2f3835d40173349182b2d5e5fc43e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4eb608971fa4a60fcdfce5cac452c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c85dd9692165a9a8333b6bba168e5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26aa7045b5a61a571c5501a5eb850a2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ad14ba29e83c23c153f58b7f66c57267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd8d5d9aee2ef09fdf7999f30d66f0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052034039aeb6570e4ea5cebc1bea62f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9668de46862a672d9f542d5346fdb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4857729903d9fc0a84e0ae82128b1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71183af7b432cff4edc999ca03069a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d28162db39bc923154a6de98c56920273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99707f48cbd1841262d5aa6cf6bb5b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90920e413351bd9f352c4ffe68d193fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711a7f0ac7358c7fbf946eacdbf035c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb6f5dbcf010317bc0298c463d2c92277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa166c9bc9316824ac512877a3367abd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850018cc292c798f136d5f2b497b75f3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eee6684f29a22661b34ae6bc3cd53c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342406507afb4ca07075cb49d13b52a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f14d7cea3e3cea392d9940f208783282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd3419757c1031433388aa8f1eb34d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac63795ef74761bba55c674b9231530284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b169dbf9b8aac818d0b53da2f7007285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0405f5f647522ee61c7fe4c95393fd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd63287078c2015e64aad0bd63152c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7fca87c01ce9424752b66f6d60cdf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102dc17a120615c9e4689c32440581e2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05a22860a8599db69cb97a1f29b34d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674cea77e26c62105ca76dc94f25311291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa88a74880bf6af3e0cc36696689693292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27d543aa6ee6c44bc7d3b625d73e28293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5e101cc225f0243b23957b15b5f5d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48258546e514c462462babccd81bb47295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25debeaf9b0016031e1ce1a2cbca2b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd2112643a9182af9416fd898dfec4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18863042a94b8f318ab8a2d496ea9c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa720b4f025c29a8349b73abb793e3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04aeae8918e443bd02d4ed32b0caf9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99492f3d31cfccfc52a6471edd351191301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573aba538400a8add2a9e3e61f0a6f3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afee5fb13ec27fff1b53e879afcec45303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb97a971f131b5bab38b702b19c263304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456934078f694a6ea55d6638fb058656305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efb17111ede4009d20a40bcc6e7473306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07cd522e46072e19d7a2672778c4bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201ab72fd363bc18a7affdb1795dcf8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422635ce4c63318c02e8575edeb9fab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d22454c122012e0f1beeceed596819310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e9f7de374baf33d6cd63600a2aa5b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fe616cd6f30938a9a217d4dd38ff6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc41156cf9f2899e3722e6313ed0542313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b178951a0fd84660ad5ac55c1d1c5e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f2eac96730237ec37982bf96018c8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be492e9b09b8d9f644968992fa8c417b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912bb9f46e9b5f3f4c1aea95ddc4e38317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade5086afe19fa5c3697637d1ea6e57318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda3bd123ed992f6f1fd4b76a130b0d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463dd871bdabb9b6ae329cefd04f7e5d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ce78d738ffd8aca7c108795d48231321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbbc65b90b7350690b586610ffce5d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805547bbe53d87bfda384d9d4049079323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73182f50c6d0f3727b980c45eafdb770324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933be05277b51a3263f1d02548eb4cc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9015d2ef0885d497a5c77dfe01e9bd9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766743f8b945ddaf8d37f98735960569327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d59564b9171b5c730c86c778bb825328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1ba9d3857c1d684d4a65e0b7b00a4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e41d89cfa1ad4fb11cd9267cf95e7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa4159deaf3d3bbac80fc56c9753e2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac132a86851952156e0e27ec25b4c4b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a9ec3f34dad37af48f6827c88e42b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5846cb8c70b51aed75ad0a3f66312334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c048d37dd64112bee0869889e5c6ef0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bad6791e6d165007035e38972ed6b3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a65479dfd45f58f48665cb812851c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635dc82ce0d170e09c5492d4d8943af6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55886798dd7d9e5ea7ae9c77fd1d33339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75f276439855d4bb698f4c45f61e3a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138f392dc880befd7b3c6b219ced7c6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73de7bdf6714b8ff5ed88164956784342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831134a68cde787ed9559bc5371bf1c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201a414a19cb1d66bba43197e4c0e6f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18079ad5020a8a7c59932bd8034a42345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d3e6ede435ce8a957e033dc352fe7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5f878b1e82f9362baa38701af32ee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fecb36a543ac8635811e84c7eb06b2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c827b08950e4c17b42530afb094fed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2608c03e45b7ed081088a9b9d9ca08350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6297d65c3ea2bd3889897bda3a59b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96b08ef6de190d2e541b147a135633352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec403c6669020d3afd57e0d6b8fef2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f2a5e109f26fc00497a2bccce3404354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0df7a8bc085e1bdbf034cdf0639d5e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3daea45f87211548c72898a2d601f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcefbf9be89935c1fc84832ca15afa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2bea9711e3fa7afef090933d055b9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac3f7dbe3d32125a24b4e42bc8a849359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bc9c1bf3526d382d83d3dfca25dcc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507bc21e2794f3e18a8e26beb086f14361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf082afcdf1cc380b8ca1de422a58d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de94ca21615fa9a3e4d70762736a180363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82ed0e493e0e141715d3be6f14014e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3489a32d5acd258e9ed26b15ad3dd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ad407cdec8129d719da7d9a076148366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bd7834a20d1652b2872266577e137367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ca4fe2757fb9798d7231232f6d6d8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65863e8810d4aa793c434a6a1e5564369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f510b47b1be345a930a02e7a42416370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f33833d8211ea447ef39d9f2342a4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb351d1af79af515404b8acde22e40d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527c88b3ac5bb44b5aece11bc761162373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b2267a51ab338026b6517ffde7bae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10bd9d79b9091408b3da5231ce4863375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95e1fa45821d841432f7f844fd46ad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3246c3cc7dd34e789b4997518f273377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d90ef1142ce4e7c3d248222d2ad34378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5d461f600e345b9baac15857af5f6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac59037cbb32ef8287aea4de66ac3fe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11240ade7c3eea5507330081820543e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15772270f73217120fc324906bc82056382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48cc7e1d68218bd7aabbed523b4ea5f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d600bd37371e5ab112e04332612c2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8c748ee14e1829a040a2c29c4f172385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79ad6d84926ca2c091903e274a5222386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58f11f719716e16c22fc6c05107ed4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b28971552dccec0476f4ea33f359c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc70eed460d15f82ff9a500998df2c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee9a234a0d34e3e9209c7fac2ead5e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e0c6d32248e5dcd4500d69c6492f6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc0d6482b6fac4b7dbd5b791aa9316392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7df4e1c456f46dda77ed03c84ae18393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4014e16815330a6048cd75209d2056394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08a454ea61ae247e42d9c1079095b5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff591b0d92dc407512b9af01cc3599c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38e171444387e0d14448772b49ea74397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78422e74cb1f47c5b3b3c37bfc1954398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666b59e6cb0f0466ca7e7f7d33a3a98399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d63c6124821f983039ca68959abd08400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85976a75fb79059a53588ef4d933abd3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9df989edb326355b98d637ef563106402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b528482edf5873d0020702d78562367403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722515bd7fd717e447d557a363278560404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34974f76dfb0efe9574c137c56dcf3c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aee64df464498b8e8160f016ac7aed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737e7c9616c0969413d792b3697e2d4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18fe531c9de6ceac1b966b72f2f07f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401baa225667b7f21e83e2b94eed367409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db40a8144d1dd19a19ab0282edd624410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d049c9d4be36915e5059b7d315b17411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53282b2e65a1fe4bbff749f3d05f4c13412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2f90808a4d7c0739cef943821d254413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146e2fef98f9495c3c84baa1432f48e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe02b440a9218c6ad0f3f445011eb7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5865ae809ba6a668859d0a458f5a259416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbecaa62ba047ce679a9af0fbf086a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8295195fd005923013d39bf5f330c61418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99baa1d2f5c056162886be2db4e01cf4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948f2cbb6aaa61343e54361981f3a2d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45963806061412cb66fcec917d0d04a4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6410e3fde7ec5bcc9b71a67b9d1feed422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0cc58d4c194b670454f697325420c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea8a42e4e96f066cf1fa472d8d312d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eeb843beaaca3e3c59b012db8f9762425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fb46aebbed23011f84c299beafad6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325e952b0329bc7589409037a9e1d32427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457aea23ddac03227317b5d1a4644bc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778debc969fe75467ee2e877b7a35c44429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591c5b3b3c44c7033c0f93f978ce12e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4cb0e8b98b6a2dc01a65791edc916431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681163f191be22de0d4142e50b4a8916432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0907108241991a50677ed17890ab1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2c5c69e2cd4337a405cba63a75d8d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7180f6d0951cee0f06898381582ecc7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f130bba233f059fe123e8df4399b8c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c7a469e08e60c5a3cf62fbb7cc038437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2daea3e6dd3cd951dc8b2ccb2c6c4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ac9396d3ccf227675b6a1faf32443439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd6615e429fcf59bacdbc25ea6dfb8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e827922c13dc62603a8fe757180e5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea55bdbf7050136aefa706a6cce534442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd54fb8ac18bf45517b810b35abb55443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feaa1482f5a914d80406ea1d0e524da444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf3a4118d174e8d3c3d719171ad31a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17eacd55bcac93d0f4bf8f4745b5db446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f6decce2ffd7498c4a43408ce00b5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54445e4aa4e15f7e1195a5ab693967c0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071f41540f6a65ff56a27dd5b4ce1b4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7115e20eff14023056caaef854a35450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02454f6b398127eea3305eca592ea8df451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46e4628ceca0d1d13600dcd85d900c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9f91b4005bd567db2e12cc2858bca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241509389d064d403803aeb273a83bea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e74a71dd4e45cb883ebb85f473cdea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6583a473e5328f4eb2b81d6f5e7b4a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8044c16a722de1359a308466834bd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab3592b9eeac2d06fe550504ccc5eb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7095eccef9b5cdb22e31a5e654c07fa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b674d1437d6fa873ef781ae5bef772e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee096be27090fb93f5f1a200820abdbc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3add0387a4fd6827c9e6de424d926462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536e2cabc6d107d02c34d2d3f1db7a3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d700cc99eeb619b581eeb1e69b17b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f6841deb744af54e9104571fbdbd6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8bf5eacc39b110cb9979a84d74827466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2391aa8dc6d5c1ebec4f634879a50467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd129dbaac76e8b6a074142f0ce788468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7efbb7a7b07ae9ae561b5b71abdf4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba11a38c64c440bfcfe6c8b5298be9b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52e8fc86dc7f7ea3f2e4bb15f8d4bd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15140cf6a4858c6a1edacb7f64c877472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7ea66aaa183fc8671e9e123f631b5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e43ff0f23277339c194971652202a2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4e82cb6e67689e23dabdfaca0c402475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c1d21dc3aefcdba2b22faad404740476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46297c3a5d8a5d6eb245fc023003dc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04408e101a86b50fabf5ef34f7e3962478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f43b0684ea7d47c64bba0eafbea50479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>