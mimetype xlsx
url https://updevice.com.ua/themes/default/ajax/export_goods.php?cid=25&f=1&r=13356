--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -2089,51 +2089,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a39703b62dfccc6e277854a5973b061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f6077c6c99780e91c82043944a0892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722ef6e1e1ff2795ab2ef6ac1eb73f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacf2a994f478556815bdde865bdfc64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244f2c1d8fe2f0bdb7932547b6aa2b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a7b4ef432bb63ef9db2ba2c1c60c56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c47082d1cb57853f602ffb78527167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff40808b43890981f5eb2605dc885158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ce45f02108a86c6467155a76d15559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66160a28618d5248b9cde212c975f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f352bf4d33c85b8dfa42a20bd0ec111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24c6491a324474bdc3809431523d5a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24d7940d9711bd35fe010505a3d5ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9bc4c8677c411ca8bf054c41cab0b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67635a58e7f8866d5a281ac6c46fb75015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888442f405eceaf8ffcfd7af9ddf3abf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f1b17892898902b990b15c6eef3bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f052d1dad81b63b8e689cc5dabbf118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc6b13f236f950f82d561b4c7cb3ea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5c84cbf2aa58ca3de081909ff148120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370fafb7c98e520446568d98fd8f34b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb220dc0a52e109ed355f22f61855d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68c2a3f16468671835da59a1af90ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a19e89d8cd755dc4ace4aeedbf703b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60adefd3ec6bbf3200bae06bda846225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8e85ffa1c3e7b07659f1c76eec00126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff7ee7a2179cee244ce10dbb9c825327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b00ecc45afb5d2320738e41a54d8628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c38de54955b2718a0986b3eb65f18129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8620965657be3675cf7ecd5b3a1a9d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64239c4ef538f112f3f4f341e027e05d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e226c8828a7addab3fa7425019918432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4de9b53d5619bdcaa6f0dff07790233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c7bf3708c3cbb7bc7763908920d2d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0ab0e1b37131960dacee51a39ce9e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f065c5c3df7b681c3651f6eb53dee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e7a3d972f266abcbeb4687f2c7d5b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d65abcf60230419486be9633b87d8c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a3d96c81898356d76f57720a4518639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72adfbdfec0c751ef1d322e08671c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f0da12ca68d9d29a5811a76e2796c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3619063794dec5682fb6623185c394042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c461a1b593ced324628a1a877d37d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a34e8d63d3e44ce38ca29969a97bba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36c7adc51b5b7f1b993d9ca06c745445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f671a945aa1b2ea0bdfeb32727881846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40daf8f497a9887620c762bc9914054847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7faf2b1c73ab616e8934f4a4b189ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84a2c6d3920efe87d0e7588b037e8749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac89992fbc8278cf46ee41d4477195d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15802a80a75205fcad0633abfbc5de7151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f98c0cd0ffdaed4ec440d1d4781d3b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26bfae3fccbe3aa47912b631fbbf7653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466af8ba81c9ae5f215ec40e8fb6a6354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cdcfe1390fa3ecbc7f3c12e076a2055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a95352d82ab80e9a62d558bb10bc9f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333028359990ce247baa3c5eff9bbb357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cd95af502b98c386eee4b7fdcddde58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ec2f00e94bdde1d68d8c78c11bf0c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad392e1743df9c1d9c9970a2b1e19b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396595ebc1fd71c0dcb1b36deab381d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8698e14b218b92d61c40702984a16262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7d2557b77e5240a8045a69fae2a8363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b571dddaea7cf10e1e311e6baff5464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891c77194eac1bc29a7fdc155abf66765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0b93fffe47e6a796c6edb7948547f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d1c41667b646753f79891a560ef8767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78815657a124fba72b950f8be9efb62968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfcbd6cc1665d63c18f69d7394c9f7369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1be3c6235c0df71af325b1b13a3af70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37823de2a33d34e2a898130afc7e4471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08226b1e3ed40f8e44449547cda4a8172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75820407ff001f4cd08cc17f46af7973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ed9ba304399d1556c1e8b8e488f3b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39b39526adc223a50c4fa2d5ca554a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfc691055c9c11be12dd72143928f576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b733ff1c4970f2505858531891efb877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757fe4fb81b1c3f5b3809a41132b93278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a242c0c3a76b109c70a4f4255dd5279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06207fb8fe404c1a0e9c976238e17b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ff2a13a6bd54e20374add5fa5570181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f1dde30b522012c568a6a442e60b682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e28eb488fd17bc5ab74d119864305483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7373705f46550022e6648a247078484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759a6e3c5ec942db578d71ead0b5ad285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a6798882b240bf95a8a04faee594f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3994ab86c0669a578d2f7eb93c6b387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25994755817f48e2458059e858124be688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60a218a0b10fb007f5597fb6d7ccad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0410e396ff0fdef61194a76df8d2a290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4247bf4cb3f64e487415633fb8372c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98408a668cdb9cd7722dee51aac1426d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e36b2e7149bf8e6bd578d344e59c893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32067948d8e5dc8f7c28628493569b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611cb50d84c9750d724e4d4f5c3adbb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67769d66e57f2cf0390fe04a432ab42596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2d0b9b42057fca1623044cd8e225197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476dd83846afd1bd63da189aafee812298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b1c7c4438332e05d5986309ac9bd199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e2add3958346fc629b1621bcf8471100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a65dfee0546ba20cc7cbbd2dee35bc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4a9575dd9ac326b7d3272201deced102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ac6da0039095f1f84c01408e9bef6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9cdd389c0df631b553158c974a4ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446a312f9b8763c023a42bba19bbd2a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf79cbf1a5de5c7bbd8a47079a4b9b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c471daea0bd2e52fef8b7bd6d77b62107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d880fa1a2ad002cc68b55e20cd6ec04108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332db0d1ca529d1c237f0b624baa302109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079ecd68fe1b74d7c1a3da833324d2c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d89ddfdc88c46240fe6d873e20ddb6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708a62cd6137ed7421c7b6489c87e9e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684a2b15c7dc5b06723cea1058ecc9a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724dff5dccf0ac2f80ec31470e3eade114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c36cc64b64a0113eb392638a4a33e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322604a01e906f21e458a2492a6466cb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4b7e30c0f6a3b4c76ad21003d5c7b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c99c8b1a379086e278ef5853a1c240118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647953ea8d18c555be9b01610833237a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fe2b43cc7f9366d277cb64cd9b681120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863b9fc2256d7f2916115af18f75ca0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee21f86e2cf3324d004cba02fd14dfc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fb33ad5e556f9db0e49d145a9acfe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc999af78aa42d210ef078717a16f921124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c2a31ff7a724fe7fc7a4f9681fd34125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32433c2482980c6975776a2af76ef03d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62958b9817f60ceba94f8db709bbc2ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac12797da5d1be8892fd49c2297ab9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac813850ee7feb132ad70e01c6c9f91129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cb4a86f0a8e89e5cd3da96cf525b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d083d11d26fe47b644e481050428ee3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68421ffc19678f15bdc348cc069f6fa6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2564528954475004fc7efc967beca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549d7c6106366314d3af5930f484727134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a331546bc7ec5115cf35157684dd697135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c2c30f77be5d7f2f2a8a5440bb431136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea229d1cbe2bba3c3114b2b02331b3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b3e5f1129032b224133f8ec1ae2e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c7c787b319aed7a81569296095f1d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a26d2534f1fc13f89656b701c5e55140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a7754ef047b7dc61342c2289a18e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b864820e947028da146cf47e0e893c1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b08127d05a394d2d73267e0493de7b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead93f57082a893a44350974898964f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bec1a87cc2b3a1ce0a94ec036e8d03145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e357f511cf3cd918fbc717f9e20f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9aeb87431709f49db4cc145c2d49e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bb968d526f79ae96f4a72453fa6f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c06e4f6e1e1513fb39375ffe37a4e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbdb983e9e9a006ab12224f4d97b972150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518e675c6327f2e97a9bed0b677d826151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed73605ec177da148d25044c4bd5f9b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363bde761679f9b316ccb24d289353f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ec7a0b386ad796a43ff2feaf580f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e916140c669d26ed40b4a42ac363b4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228e60ce56bf5efbc6d36ed1b2f05ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741eeec83c3ca319029d939a683875de157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c721e4afb94240a96e67c52fa93e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3681860bb20b024f0c1d438d3268e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd72174a2b3917d40e2a8e0d58b2239160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3faa271cdc5ec601ecc98ae751939161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241ca5eb2c9a3db3a5e98ca2106708e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fc46ef17f8ed3a6517cf89649ec05163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e4bb248b969f1bef3eb053e18c3f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ade858e1d0028019fd4ea94828251f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d792adf6131229bd01d998b4c39c64166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17828f4cb79efa3f83a6061f915c3c01167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb706b9c0d00f21ef29482c1d6accfe3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fecd70e0d5be446f64c9f85df572c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ed762a7d3862bf808f9190198c6ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f4efb9c4f7d586b53196c7031d820171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3c80fc5c45a9e75da134078a26dce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af05f5bcb4a5e9722d113dfa2bde31b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddb7bd26f41eab17cad42b6f42868c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee82e5c1be67e96de2c837706cc0d01175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99a07edbe44ad23804840a9037ec23176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e644a495defdacb0824e3d6f55fb3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3b05d3df93eb396fc472bb4594509178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31285fc253437022b8967c26bbe8a18f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b6d68fef409a6df623f6de4f94153180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5633911122b93cb854bb860866676181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85da95e25d5f9a5ba5c5850d331d0c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe90670f7d13c4991037be87b4f5d2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77dd561295c5b6fb52985f3a4507e1a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afa10c9f8271482724eb2b1475d809185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3be8c8117fdadb4bd3d5864488523f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08324bf15befa8e1d775cd844f425e27187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736f3f35af3460776d733549b41cec8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f16db61e46256a0dd75025758b651a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951818e614727947f7fa25804df6c808190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f6f4044396e030c887566d00cd0f1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2879d760bf39c1e8b53136fc11814d0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab09e808d1c8ee3309967ed018cb41193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc5e0a9e6317a74fbc0691bed6d765194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396de8e5b494fb43ec44d37a5fb02e08195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462958a7422dd20e95b8a87bd7cc945196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a606ce1aa6a36c37f15b8400b2456f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e42d9584db621cd73f92052a5be5ea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b08c9a80ce16a53c1d4e05320db92199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d0d4a9b2c2108bded34c27715b33a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c3bf30c5c4bbde65061d289497c19201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff304ded084b2fd6a5e6ee057d0758202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00129ab18bb936083247973fe9e86c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335dcb662fda742f0c1e78d0d838e156204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba78d6090847371b06fe27c6295ba11205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef303dea5566c46f7f1bc2386fed12206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd6d8a44123d116eea46d51fe98617207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d132d654c5a441cd67207a1f9e4e12208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf69fba3d1e6b25dad70de9ae89fe2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9f1d9ee35bbcd7a67f491215476ea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd5aeeb6d8a8922b70ac4f956a2d30211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02025d6243624863039f058aa481ed6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8070ed0f19b1ef4fe3d55c4a423f1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7edfd373a9bea3f15678dfb09a597214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43671aaa35d836263932ae8e7a443983215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691412fff8dc9b9498ccfe5dfca02af216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d981df86e013c3cb11d14c98fb24f6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2855211931c164669f8a940983371e5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be540b9b04381bd197200aa455f52853219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6ace486445e8ed6cec53eb5dc6205220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7c27053c79a3ef8ed211234ab0559221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428887268f9374738edfc07379e7f54e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2422277f778c7f0da01b8aace34f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9287d5b8d8f66a95194937824c7e17224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c86744dc65b578dbd43f29105beeb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7af0de0422e9549f9112b26ac4955226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319dac21eccd6f5181180fc910e3ac16227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312c00b5fbfb7e9e0245721e9da330f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fd18c9669776ac0be007a6c02aebb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756c16ad86c48d6557905a705db6242230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0426eba06d63ee7ea7c6eed60daa92231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71de0014602aa00570a9942d94bc11c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac188efd4fbd08b9f99660d6a4d5caf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794156a54eee36cf4c4a6abfdcc6d863234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292ec2855da40238285cafdb496c0ee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fedaaaa29020806033720ef4686e62236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af767121e9b4b8a41d48d3e3ddf20405237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592108c75786753faa1216f5572aa8c6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8e4c4b796024b2e8d6ce38df96ef2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8b729337ad902dc37e0b5d36463c0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea5cbe3e6532d00839512038b63621241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b3950faa367a2fe788afa402196dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d3856ad8d9187fdba9125a2e76f5e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795bc69fc027497274753d9a1e12abb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd8180411dea04c9df4b7fb1e24e93245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105ce8f80ec50470dc8b10ebc361463246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3a355d75bc34e48c097130354a147247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe1ada1fca713efcaf25b15f020dbc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7f8cdb0a78f39e537961f9a3accc9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1962c448a04b49c1b4a634d1953e3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b651ae56e95f2984825b71273e65e33251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c82cc80ef5cc6986b93c299a919b11252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11101fb5b0808993711f2ec1fb839d39253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363639e73bc2774deff9cf9b67929ac8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62349738133d3a5a52b48ca6b665399b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f4def423b9bf411848ac213577d2d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de473ab61a4327b16225ffbe0e42429a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab29515e4305b346dbae88281378ce1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9ff3b6f1ba5efd6a7e764851997dc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d551d23b1f9733f7074c681ae179f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b54aa29a7f2185286636ab05c459d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1c7de128ab94ece25c4deb43a2b09262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5c3c05cbfb2b9925e8f4337d16851263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2034cf37b1052bd93727135f5b68666264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbad0f9e7546964318f24690598d488265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142f3add837a061b786598b5c3ca1a7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3d7b99389b6e614415c13e9b102b2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab85e3b243ae2d89dfb83cff2f6fc08268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84a38ffc3d7756241422cbd342b270269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff34c5a9e117b9dd30c2225f4c3cd92270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541b88b91a0987be705b68963e31a8e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4543dfd5244a4f5c3ce5fa1b5436d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df038b3427215dd8ed6b3751373ebfe0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc572e5cafd0545ca2a7ee6fc27866d5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8025a7a98fc63a0ae150ead5f58cb9f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfcb8ec3b80f7574d783d3bab682dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6ca7e12054d45cb400d1ef09a3b50277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354667b72ff408c604880c4e07f25d00278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca8cb36a75faac2b6131c6b02158dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d33ae52dd1ff87e4d9ec010bd1618f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f17ebe1a41309d17b7d06eb9a601f6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af23eb1cff0d1df07ae4d6a1912acad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b130c418c0ef3b1784108d8366f176283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34450af6bdd34cf70e3389e848d05ce1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a3dbbc9aaac584e7698c110dc7ca7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785c42d6aaff91394dd298f45e724a3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304af9b98761f093a3a7d96c608f74d7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a8844c7ef946eb78db1237c183acf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb3f8f7a40f6df749b2b6b128738a3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6617c231d622fcb04b12a7ca0e4ebba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4bc33357c480a707e510e9637be31291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05778a1a610303ab967e15505f8b5530292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a42cb822cc591cfcb95d52133b035b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403a4ad850ccf4ea60fa0d1c4a066c7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ea7d7a90be4f017c30e77a7f25d6a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d475c58b3841ffbffc4bc0208400f0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9fd7c693af9c35b38daa886f3d9869297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffa3fb66e0a5e06e197f31ac6af90d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8450aa48201be8dfbcea83a65904eb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf9b606aa8edda41c9d07669a0ae3a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2247063a16a7f69cb5e7800ac1fe3d1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7de46c8d8709962f71a6f0ef69eaf9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6ca887ae058ff89381b2338dda643303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99beff19cf9a1ddeff6edc5be264eeb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe504fd5f6c437f095ec64316d2e0b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f60a80c19db412f520c4bf393754c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4746cd5c263e7ac2aa48f6700257e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f828caeeef3edf884e47b6943806f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a1536785fd225c9e94d2fbfa34059309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed54cec28ef26a5593d973a0cb93560310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce88e13658c595e63676948a2e42931311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad903dfa4623ce743ccefbf621847f6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c38574939d539530ea55d08cb92e9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370094eb49ee92c2036ad50db5dd2cc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc8f231896f5ed1fe512fdda2f8b33315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387594725c01006d6265f26a128de816316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa5ca2621ac2d6bd492cb3d21fa54f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c85949af97b86e69dbfc72dfcd95d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d008d4b6fe579983926971ea38f10e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a909525d53f578246dd58449c02ea1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790de5aebd98258210d4f656e3d708c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f9f814735e8ca0930f6561d0e6b18322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffab9302f440b6b2950209a5fdce50323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c4abe9e1e6ef0d684f4f081c27605324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e171d1c84ea2e1a90ecf8885399b7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc300a61f485277eabcdb6a234030cb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c85643b0a94475c1e34c0f8fea8d29327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622feb00da68409afa706bf89369bf3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b67ca7040dd13789f13d81eb7d5189329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822b5988570a6914400f0989210a4a3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02e5e15a784f6c24f230f5b236aaf6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae707d30f12956b090ca922e244ee6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f9565c56bfe80b6ed13089a86ac02333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d49d5174e924a9c5d973dec78097f6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25b33e254741bc5f4461343f4fb90d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7c4999e864c5e9b175ccb17fa1a6f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04880e2f0286ef139e737e35bb8bd6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60c3c6772b3acf33b2c4bbebd77bd4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b15809204f27566b48e055eb58991339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b641c7f95b1bb4f819406ceaa5c23b8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7932a0e0fa1cf9b1ce553570cc642e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c792f3a2bc4e963edfbdf76d5e4f4bb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab978cfd14ca0b34acea2aebecae815d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442364a967f7eb5b6436c3f3050cf9b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584275175ec1b7ab1c73663408d6eab3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea17049a36842c42fddf574cf0497f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5824c8efdc7d8839ab984fb9124830347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8973091ef2cb43af42b23521df69f0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf193c42c661936aa7a8ea9fa08b0ab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59884064642647f62f6550033c37311350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae702a3f07ba49d16920937de5f1f903351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5f25bf6ed2d2ebf867c35878f255a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b015de0f278b6b95b3a7657cb0d30353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0d2d3f30015043c997f6642806c03354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068f0d05c6cc61e50cea489b45f274b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f9b6cac5e5063c219c3afe27a350f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff976fbe63f46158de919f502461c060357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17ca168d87194dc57a75bad5e17a74358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2fcb695d67c2624ca319863b31894359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3aa69aca92856c6b3fc43409b5323360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426ff29cde1bab661a10b086f0c408b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097246a3c1b86efaea41521ce2995a26362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa7ea2c99f39b5d6cd9761d61169df363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401dbb8a7f0ab0f5695573553af96b1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bac81d9fdaefa008e1ae929491164365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19402afbacdc88f74057dee0355ee1ba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2671f7c5c36b33545194d7405e88ef8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb614c035c0c161bc795349048e93b15368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520573e9a1110e69838160f252cb2a7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545bb7af9f72f36a13dda6385121e89370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28edf8d0e7f30f6d7bad546def77c31371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfae3dc7b070933ab012614f997bea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e350c562406c8040f56b5f9f0196bcf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f19dee255bf0654efd28ff5ad4c6b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8cad7f48b30764c07a8fe0ad7c3132375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83fa0cdfff6b361ccdd116fff818d9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad958244c9ae5d1507ab5855c7e4156377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9258279a24511a272fd4ed20d4a5139378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034ce4fa57617760e344774d1e2d71c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31a1978610b43c16682867c38f8b88380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134a836e840c10461cbc18e8364eefb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f302bd850744b7aa93dd94f6daba6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6134e7a55d0ccce08349ad634e87d4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a730d67da2724eb15585ba3619a993384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2106d9359636c02214cf93e9255cb6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc10cbe2ad9dcccbf98b31a4e1b450b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b9bb6b9454659861877d013810108387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acc6fbff8275a277f10a8fde587dab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81e29e9811abf715d94cedc065beb0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694aef4d43854712070a0b534e4444c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3526ac325c3968e1fa3ea2285a0906b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af230e607bd243e2410729ce9f05a0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b96714a2928314f649ff3ac579d30393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbb1cad9c8ae312e755b7481e92be3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87a171ac221ce206591e5c21f06441395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afee4cee5e7258ec3691a89643b7c91396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2a916c918a353db1ab4f9f885d8ff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfe1937383d21b2dc7ad5c30a78930398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5d56f0aa6b3d01b9369b132306aac399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61407f1fa9eb1ee864051f4019be460f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb33dea9d739ca15271149f803baac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d45b0dc7e283ec46c702cc858f025402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4f9aaff6a6d1e5711ca41190dd20b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5ce3004691765e85ae5132e450ea8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4cd5bd68afbc411d67f96255b2e1c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de79dffdd34890a6f1e4b224d8bfb96406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c135eafa5d0e61de5162495eb8b1e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fa47607618e5f3b2cc2792a06f001408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13525e97be41b50f83e88082bddbc1b3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28719e9ed7bd0b6db3fbad12a48186c4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f05114cece228a818fddeb14cf7cfa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f9ab980a568b05c362524fc1d78b8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92940c40bbe59135ede1cff081fa162413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a96cac7491d485755037eb62b036f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da12c715afa4c751c2c00094ccc2fc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6599a76ad1034e89e7651d901001d66416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0c79a739b79629fcb398c62257663417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eacd8c7aea5108bbac2b072556ef99418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd8a6431cbf0cb6c5ee6f6fd96add0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a8342798f03e10c8e5425bbdbbd50420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782474dc4ee08373159ce12bc671a47421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20fa17e443dbcfabfcc51a30af5f3e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2968780ab62e831f2d8ceae49949a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d1aa9d64b1bcbf61d0047527077e2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cba77aa9f9076304aff0c73768759f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091e968c1fc1e6ea523fa86a53f04fb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e65b5eef02690668f9503448d0c09427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a335e1815a18a8698435fc076e0b84e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff530c1e55796741b43b3cd49b3738429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224ec00e5fd5b6999389b0876bce589430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b0a086db985a2a1d2aa75e67271ec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f10ba620f0f4eb0c234507972b025c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59288235c70754150c2ae28cc0e171db433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c11df1076e2711371e6a6f03af905434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba19e5f9fdd965a1dcf2891bc95e6c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43996a10146ce41fee45fc81dc71c3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887a17f12865f5bd0c0b3068cdf16c3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a650fcbb99150bf008f782ea3d757438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0727bbd32e6a1976722f75f21e345d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c1776014bd424df8e0b989a536c00440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434ba57a79c589bf4a7cb9224562300441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae37473387d8a52664750cf554f0944442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bba0afbc437f757db07ba2b63aea9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892734b7e0a70d3b4f0af9f891d9d54444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059fd435b487c4f1aee03b59c9ed412445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14dc5f990aec7398eb363b67f01411446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21352a276ffbf6f839ffe991b876b11f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95138582c1451f7ad56e3bb40966959448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788aee4e240db6e2f80363768438f6d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b726c56c9976626d45b3f9beb68143450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61a058aa584c6e5dfe3ad385a8b097451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9358bb9400516f3526a790afe0df4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f81f2d277a62be3f0f018e6e998484453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2ac1b7c521eb8ce08b718415605b4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed85c4946476e0aa2af3df6cf5a79b4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fd2ed83ca85c9daae130f0263c1ee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bd50254c9a8e766b4b89f3548886f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d0c73589d8a771622bdc285043b96458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae51c1f7d3c8f1b2103a4d118517414459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79858b826d1e205c2929f22013ada916460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe166e88647a83f770da5960bdf819d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db813c074bd9e923e1dc19cc135a55462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b180f27259ab16fb44cf8ec53d22f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527becb3c8ce3325cbb9b270f4b2874464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac50e9de784c38193066228499e5a26465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccca1ab17b0882af4e53e8aef205095466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498063625a717f66ade34b0254d51101467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ab7bfbc4e64dad2cc492f4a45ef0b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002300a263b99680d5976b73445389a2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d79b6701c69f9ebf741ec9c0bdd7ec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c58b3c4335707d3772576203263ae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2014503cd9d6ba4f9410eacd6dc4ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea7b9d23336df2f5be9ef0c2d52b47473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd91e43b60a3e1403d9cfd4c3f13179474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7796fbf0ed637ac8163d29b575a82475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3be3a9d760dc60f9ba64039baf8e5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd095db9a8e10af8ed063636e6590dc3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e7bd1382460361ecd5c1fac657f0c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bf179fad75d9e3d0ebcb19bdf4f21479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67123f57a64b6105c73e3282effc2cf5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01a4cdb91e92490a82bb8a3c8f9beb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5faf2d754c0309d39b52c58efb4ad62482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14776c86e5cc7e1707a26f7687d11cdf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bd7749ee8335d87e1fa1c46ad6154484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abcde96a60fdc44127553f63c6c8c4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb9fdf9fd9f3301bf44add3a5544eb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed3afcd34273f7257bd8bbaa2bdd29487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca178402e1c570c5a2a33aab6e023e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34ee6aa6d8cd3857c7139bdb99cfcb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adadc02470ddf529595c4ffcb648a9d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc207388122089ef44c773a5a937ce1a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29ca108e5e66f613aa0308dd26d3c4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e0f6133faf7060c173fdb372a31b4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d86399eaa6f0da463f6bd2972a6c36494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7518f2eb0bbef9e24713a7293c8de7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78108a685a84063adac0393dbe92cdf3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9f0c6d07cd705b1720905085e0339497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45313ff8e631792c442cfda0e04e69a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33ebfd6f4eabdbde40ce65b76719a42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6690c81c7e29f090406659da249ed53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3727ed879089474ca4044ff6d50c1654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2ebbbaaed940566fc6a9f38f36e235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe1494f3f9bd957309078072bfaa0e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae0518c5759fcb60649d879780d5067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1080777a5cd99330daf689390b48528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a690b8faf3e7494e7ac153b7c56c609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47a2790e8f3136bf18923381cb947f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fefc616bc779075b6f88d3cf0a770011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a146c7fd45eef04255dded52b9f1612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99d0230782f62ec0870e650f26be8913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959132674d82007dbbdd26dbb84dd8414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda832980e25c599a3e5e28385775eb615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d733e96b10e5b117b951ecf5ba22bd316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3068e074303f0ddadbaa76a56b9f5ad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f0f63548a5ed5f838a5d04756007b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a15725905438281ffe005f735d04519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05db0b86945ed8027123963d9ca0a5b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5d740cf487f017b864cf659d32ecd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997554b694d38ce1e8ea9d981e903e9722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c421e442d5563b704b4ceb9ddfef523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b78768844bbd15ffaafaf1203005c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed4fd03c9f9a7bef0b0c0f4e477ae425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c10172a122f25959e808b6b7c064d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d622c37be2705ccfa999d253b49c5527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbce92757d356643a8f564e5eeaa88028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fbd10fd990265ed87ff01652c63e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c77999714f04f9db9b89915e72d0b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7786c398d3a205167595ef3da0a98c131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0d5c51c36b9863cacb42a05bfdbd232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30524e1384c5b6fba909916102b4b30433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83715e90d0c46888aa630c4527bacd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6b23fa281927b0197a89b838c305435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b1af2fa04d2f6d6d7d6ba1dfaaded36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63b93d12f9902480267f15b5785c8337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aceca63d9eabc1a20abf54ad49030538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b705b9926cd696b85ecb7f7d941ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ea868eab3bc7eb19ee9a9e66864f140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f518138251f6a04ac58e974eb1d1541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e36e5bdc818e53c8d4c29e4ee236b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f91461e7f24fbf7243e9c0962a7e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03bf31b94e1e324569368171f3601e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608df62d57a0517c3b77f1f5566b20a545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bac9861163a6384524b841f1f5f98246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59a9b12b085c9cea95aeccd3e13d2b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d280dd9462e1a47f24c8719101d9cd948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf88a15a95ba8eec929acb450c10f049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d449d5de2a7074619d9021704b90f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b26b47d1911f2139c100a61615252551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff8423a119933e6ebe3905d76277b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f9644caaa1a3a0fe78fcb06f39cae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b99d6066e55d34988ca9b758db8b254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc90aec55012f5f0616cd3534d380e855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07ee8cad6e904c756e3232b5b1e4f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ae7e36c528abcc46ddc0c9aef6e0957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6d8786f64539b7ef00de822f35be558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b02acf8caff42b45c2c2178a53a5f759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df89ca9553cfc96bf0d7a2d006bf0360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78930656e182afba1974765ebfc5de4561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aab50adaa516049e7a8a05175b557962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c739b0124c8a5201297c671312ecb263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80fa66324ca739c1d4bf5bf4b0499c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b950893d1d781d5a652a3446e4510e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8a2f424ce7b0bb854e259bcbcbac366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df49047e85ed231a763f1d7472c7d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b425852bde1ae4fc15e5d116aa698668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d84debd2894901c5af6d212a2ddd4f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b664528ab555ab96e941ddf2028b05170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e393c9632664e5c147b7c632d92565571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81403351d50c8e884458fcdb2d24b8bd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e6e6792a297d661d0b1baaa82401a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de785ac913ad19c62b81dd3f8e3a5c8774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c341d55e718bb0aab3711ed58cc3b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b01fa566c84c2f6a6243ee6662dcdd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1099af05a447c0c65aa3d5368ada977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a1cfaec43aaf4ac66acd72e83f89778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e17c734290ff54a138431d9ac3cdb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81650eadac59478a613fdffbcf829af480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae17b44c19252d967e451be4e63eff581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c02cfd56a87efdf0139f43957d9b7b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f0514413a6feec226cbbc30e9d73283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef41560946db8d639194f7d58bfc1884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64001ef2b873fe694216b0a1e0c58da85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a048d340729edbe94d3c4931a8fd0e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f392fb7986965ad069fc72aef9ae9fe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387fda2cf0a3e505c6d8ab2e77a5dc788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5c7ac8bbb97265b37261578db6ccb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e116c485327a5860b820f47689350390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8435d75103513fef6a7827eda00ea691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4dfd45949634afdd76eefdcb6686eb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c7a14583c996b1236595f66e9522193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f6ac2f84e624355f3fb64091af18794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb6ad487ea04a7646fb11e6f647fe995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cd6b5a7407c9802b2c1ce4b4c778c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d73ff34475a47dd2a43d4d7beab68e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f08fd13d892c5be463da053e05ccd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2248da4ec8967ae8fc9e31e51c996ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e125a2748e700e5ebd0698aec2f823100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbe52f948e11bbba35d93ed508578e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c51581d09e0291d9659c2c9c24306a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845835aeb4ac79756044f305b846ea94103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db578869676fa666f331814b3d191f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb85799047742141b48ffedc5ff122105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cabec141cba4cdbc17f74ec53c6ef6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf14e297f376b86f70bbf7015bc24c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf4ffdc1480a90a23977c637616e00108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ddec689f1a3830861d6a9b605077c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47393b4e5346d6e580db1fbb29129b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308c66785dde24bceb1a939559964b0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79228959b074e0404c4b812d8b02f778112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db9c5ff25b9be2466b620241088d08113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31ec9f24e7217ce4aa36c05817614d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e83a0e6e714181c94bbdd73b31791115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4ce25e2fde9b55003ac372f8e0a43116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab52f395298b8935a39859ffdc5396117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadea793bf973a095b819044ca00761d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ab6a0dfdf5f0315041c27794aee97119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc15313c50ddd81784513f029ce967d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b37325f4400a417718c7ee950e87f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0532b80e9f89c083205a80030dc2b26122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f6971a090eab25cb54ddab42a2891123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf68e8af5fc9b7091b65e0ec8105a2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadd97a5477975b0cd5cfe44eb6fb54125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b271f9799d31f5af134e2fc349a30126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8590fd794695bb3463efeeb7580087127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d1101e63be9dd25a30ff8e7766fe5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093000fcfe94c7c1f9e98f752cfa8433129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31648908a69f17247ea6cb044e76ea5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084a0eb680517ce9889d89da1d8ea30131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe5e46c805e637d1c3ac51c3219af1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ac49fde4f79771c9c4446ac691eec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb592900fef439a6f5c8b711ef44cdc9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96e99b77ba24eac4887aafcd105311135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351f73416672c329efcd89c27c3554c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d8efdd3fe54a21af0f54d498c0fa0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08835a898ab68d446480c489956ccea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b99fb27c87117d03d39ca72a4ec549139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3febc2a5e44adb5d27b4d3703f8d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c982ce7c49ef8b42a576f2c582704141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c761967ca90cd469af7ea9efc63ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99af461ea6edf350a1d4e8096dd88de143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c92dd2eadce2588669b3fb0a510e2e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a9a8da125c5c5313d15bf72f0cb82145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca012deec62a95820423e96c15e6db2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300298b63603cc8617d0c21984532ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87dc1a26d07f91907551ec43835dd0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff485f6e7d7a126750a426496f174b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f546c4d0a87560231ab65a65a9e14d8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afeed4f2be1881e6ff5d9da78e190b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596de0405dc761b1c78284aa59055d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d0bdfd524e3d86e364346c42530d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcf3b1e7b19dce3ff7785766b502cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27987f379566c71074acf87c307c7ea4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abd1db8a314e458fd094e35912bb66156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a05d31e295a5dff57b34646b1ab7c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaebfeac1963b871ba6686314ca5bca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a4295852a790cdb35d3e3940b542e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e951aecf20c329cba8b1d594cb3e8db160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3bd0c56eec6d0d218a8b4eb34b0ad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f56de11d48b0a901c97d2b47756f8f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b00fba361fa3b7c50cec778453dd2f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa076ae19cb09a583a38a79de26a989164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11fe2617a6fbaa65d16860843fcd32165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe577ad48fb40d292f24736257f36cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98225d49a705b31882e9e6501b5004167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0f1c449ce368f7798eca107a8a347168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109cd066e9c8fe592633eb5e06e42e6e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c33a204a21fcbd9bb67697caf33e7c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32f901751e9570b2585d52bf30d920171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fdbea906e582ccc5a39b0adad3dc1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42542f0e7651e570e65ed1a233da034d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c121f012674f4ca72aa47f0c449ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d8ecb0053f862bfdd54358104756a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcde8c4cff13e9afb5aba4f9b9cde2a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef7d1cf8ae29e1c6671487cd2fadaa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb0ffb7a046b9fc73be4d7f962c6f4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35b834399debe9f21163725c5709a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2586ead41507740e16a1ee574a4c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeaca43ffe3ae3c17b776511e32b9ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a5819037f6b087d0f74ff06984f8c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a0f9507d0c883fbdfc5d138a6aa13183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985407f4c3d53e0abc01007c8757eef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b46d412b60dea7146ba3774144d1e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88bafa3b12de344d2a45d78eb9ae60186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a686a4ae06bc99646b34bad76c5e074187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf4f786305e59b6efa144f774cc82d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ef9a6318971eee0223999b8e595f0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4500074d85a1e70cfbf7ac3b04b19a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538feb2eebf08e1ca5f796dc85a84c1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ab69f8d74451ad25323e6da0a8945192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd046cba5e2583ebc564c9244985933193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f10eee13612720510b3f8e843ac09a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31931cfa4646834b067e13b1ee64c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a948b9541d5e57acba5d6b1ba7c4e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11ddc4de64fc891fb5b65e101df31e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b29827158e1b9bfda63bb783bd221198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2fdd12fa3c54e4f2b0bf935481c31199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f469129478c3d84d249b1c11cd68c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c000a06fa010acbfc1b761c69d476201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b957a260017653e5691c907701e51202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728823734a1cb53ae885742e3cd1e8f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42a268483604f425cc22edfa7295dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30554f550239f2a818867f5b1f35a75b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396e912114efc53168a53a3448ebf83206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afa1370877795b23e275b49aaa4637207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a5e7219140e1881ca0c5c6a66e595208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f2edf79e6787c7a193969eea90243209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd25c18d64ecd321779255b53012731210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe98559d84de536d28552d0ced34ba1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89196fd0f87469123049f84cf589cda212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efa626dcfeed3121fcf64f27abf711213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ee6aeadfa3ee9b19708dd204e54d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0471a1b29306c82e730576882151aba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d47184de9921e83c9636c9a717c414216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32ce31baed43c1e771a31d7ea1a44c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1892aad02618b991ee291eb1312b5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c63ccafc6962e8462cb0596e4e55b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf85ab3198681958f26fbfab9a2f33220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a79fc389695073aca9667308e8f67a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e5b23a897ba9e349eb823cf7ee51d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ed1ae1ebe84e133a096bb6835c848223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57b27aaddd4593e26273215c929522224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0641c6a498353c889ebf03ddd5192225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901b55e08ae97ffa23e3519b7b8df9c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0971c2651a021d5556dff545549ccc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42a0982c0467347b5bba2556b5ed9d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a941192f3996e4a9196597646568e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbdb5abbbfc4898b07324712b3129d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faef79d9783c66f59052c4df4ea937b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06f73910a3642a16965fe519e34c12232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af555bff7aa9291212249edc1d67ff57233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afa963082db8395a11eb4735f6c19e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4264badf5d6b1b70eb501a0dbc9c07235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853fa2779da5bb6852874ab21300086236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb3e222f057cb7619134128d521f67237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b1a3be9e65d6c81ce0410a73aad04238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a262d9f9d7b30ee44e4cb477b7cc470239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7bbf720bfd5dbaa2171da4a769b10240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b919d58fa07f25513e6b0baa67c7f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2069b23b63393d301037df329893ea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace96cc840b27da288d31df86524c2b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82dd929be367577c280b8006d127a44244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6820edd0c35ff8fd84a2d414b8fe3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee07a407a0496528f2c37f6eaedefd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed457211587c1a03393bb2c251d50dfa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12ae4adb7ca1772caf9a64607ba86a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcfc3bbc3b16aa1b8fb02b93ded742249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c46e464ac118869a7fb7afe1de9ce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41772d44c55a5fc5ed3b3b92c69083c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559b355dddb17394894839eaf59226e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b78639ea0514bec4367e89bf7ebadc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0a86b51d7160fb20cf6b27169a921254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9d9545416f218ecccf63ed4a54d2b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f61188766f0e3bb985a09783e8afbb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d05e3a1f4a35dffea562af3e84282257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87aac81538f4de3a925f91c23a55141258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aba8e59746cdb6722a29bdb5d65320259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bdb18cd5a69a923c23aa8d64a463c8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf841b4bc2066efb2c534a034fc835261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e870cb2d3ee2188070ace5cbc1787e9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b907dcb5da9359e33701ab51c26396c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508f1671d55caae6b5b4faf22aa8fd9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8cdccda23a7b98b4862b0f8a689ec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29890e75368caf7e29417547a73680a3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673df25075270fcccb7650a8b867a6ef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d47de88ff71898c9d4ec5b5dd718a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453aff0672afed7895ec918327cccf4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abeca75a1989a1fce4a1fc75b3dfa6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb4ceb47e6ae33839cc1d48088ea0c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eedf2e8a921229f6d9b4d991efdd4e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bceb4a94869507e096b692aa79287273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc6d54545092068fe5e6ee0f879e8d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9133dc5aa1067676aba9d537852b5f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5249b790cc6daefec0fc3a56d990382276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396dd92c311edd615c72167ea0a1a8b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf531253980c706c6504b6af2d7c66278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2edcb9aa57c303cff3537e4cd7319279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4679cd62c9337e6252fcdfcc90d7c4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4c9f58bf444392611e517c48ecd43281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0ca758f5987fc4ebb85709fb43332282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c6bc9a0f0163a462923da61e97897283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97aa55eddb26a888210af9ad50f8a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71108cf3164fbf88256464987ebb25285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768d9abcec6c9e084a51f34ed8f730d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe9e10aa87a4b10f013e775a08f5cd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab866a5222bd3a6eb97dcb60c3140b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f8c1608498e1ff7b12ebfb9d22881289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23a20b7c3b8b72713fd1dc5d4c4b80290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67791eb89fb473c4e731b254f82d4369291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab526c8527ab31be32121e8e48724b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20460307b251a1ed25e65a013cf34b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aafaabf92fcb4ee6da13244927761b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69240514bb1ee5d4d63f07c81ef0df3a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5051beb9e1a1c21d81d1e4951985c1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee8479e0fb3db05a3793f4a483a45f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258535f2c4518e0282756e5d6d08b6f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fa6024ec7bd45b3fa731aa7591b17299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a077204037efee4149dd90a5a472316300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470683b8fd562bd6d64f2fe54ae268c3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c854f36db49cf80816784e98480902302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d7e98bf5587274e24ac0d112e82d2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4587aae268dbbefb777da16ae0024304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f6f8e2dc536fe8ce73e92751d6c31305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c59912df0c4f00822cfc23cadc16d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0255de168bf36dc501de8beb464272307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38900f8cedfdd11e31221c7af7b057308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42e608d6d50458a07f8742d85b309b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ac6991e4d9f762989007360a6716b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381a8767ebb594eeca2078c2211911a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4401b507ab59d5d62a73e22fdbb13312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbb9fbca0166d45c76829173f1194c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c4af9b02c90d4036e7e45416f21b4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc1cd6f1fed2b161fd0b320f463995315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18dc4b82db884916b2d9f27bb24795e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81f38f7c2c5e665ec957abb66ca0a8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66713b1bf76a6e0c6d747039dc5ea1a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644a70c5e87fd6f67293387d0f364eb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfa67d292ee7476f8bc824d32a6515320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a07800a1ace63bb6260dc554253768321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc785de56832f8aa7df7fd9dba3612322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99525895aa11d508591cd6b5e006d34f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c9c89e9a76255276a6a876bc05c69324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34d9d0a2c44349bb68150795f97e5b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973a6452238ae7f9a96580fd60e046e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15057c4cc4f5fd8ff77499f849e7a43d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64a6523dc3488981b670c123f2d91e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01775077ec22966b812368f82ecba5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521fcf54c8e8f7aca6dd738790e1480330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbdafb4dcf97e1a086d9cfbd6055ad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3a33cdfe3cbd476ec5a29aa9ccbc0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d095fd7893f35c0701a0431434f29f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eecdf6050c03cda1dd3fb5b61cb454334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df8acc05cfd10fdf2e5a04e83d483e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acae6b4e6eea4b74617be0569a8ca7b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2780236bea28c97d7035892e36982337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafa57b99aa92f3475e2b10073b8182338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb94c0b4d0647f98e0b0c507d7f9a1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b1af5856eae860c8792c3e0c3c4d0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a99d89f0c1f2d3ae19b54337bebc0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b05d765bf49f99af030774f67a5e76342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995169fb593fb46a10d446668b28503343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a61fdc59ffc73e8ee28d33f245c56a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9be18ff9613e78bef18319714ee1e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af55add6fc0ce0af620e592c9b5d58e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55560a51806fbf52cc422c450038efce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d2ffee7cebe3cd9380aaee9d5c889348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f027f81d4b0b2d15ca7728b746e46349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688fe0d20393aa7060d52c079dca239350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502437f2279bfa672a9c9fc6705a17b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5c3fa149da6250d3b262cfd3bde41352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370789d099179a9d0c30f8cb17ff087353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6415fc1ba7a5f1c7dac7dff57ed447354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47e798eaf48dca067b2888c9c8c4ef355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a99b8005e56429e0d6610680dcac7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698bc5c5c72a76174801417fd1856f5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1983f6b0439ccfcc8ab036a89856b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce099a16709e6676c13e0ff5dd2da6c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75f88e8bbe588d2cbcb1be92dc11f6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c343f21ec0d9d1c430cf58e48b7163a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194791c3e17b44049ada2f86f57a61b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac959a35eaf1dfc226f267ec25180b8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c8c0c4524e5cae83d90c49eeff252364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4c71dcb5538b909abb0c881017c6a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e580f344d9a884a97cf705889b95e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa863e98b7fbb946a7067c916d37e3e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820210096c5677c79156d29db16ce41368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d425eb4395252a92c8cf38b9addea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0225d09195e95e1c320ad5501fb6940370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8cc55fe0a375a33fa90fff4d2e107371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777f0d487569717ff9133cbbc64e73d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5d4af5770fc606932b152f8fcb60b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49932085d419d7e78d06b480b7ef426374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f120889e95dd9ac09cc1153ce86e6e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaae7a58ce1fba89e81ace00bf7fdd5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f714d6b3388e0b83fad63e0d0bcda0e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f0db815bf9c26aa10c722beecbd72378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43d9982d2d690090cf27563ff5c1d1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fd668388c93ee5bc40c4d4a2d16d1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff401a724638175aa308eafb1e2c0dd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73117bc6739cb03bfd10753bf85620382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018fb295d690f4a94521d7bb83996c2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11351c5d93fb657ef736606d0bffc7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1a1d1f8cbe1f8cddadaf6ef3ede96385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19b70cdda36863a6263b297a49ca42386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1b5cb445654bdb8512aa3ee7388af387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31132d214b0c6217d89f58a10efb2e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e650d32034092308ee7f71e15e24c74389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c30cdba0667f49ccc3cf2e6edde9e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b022ac95e11598feb797ba7ca313d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b010a0730d52562a381d3335a0b50392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69542cfae5bf7b3769e937d847a9245f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d81b000438b4eb59d6ba7f1ec30bd5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a30fb61a8d3c7445b502f778d50f5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363612860a0543f33fe0e59146297008396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f68244770e05f191c65c049b433b86397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7af90f36b7a30ce2e63db43740138398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb656c258018fd91e0d09f246724249f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5b9a615e4564f73e20e8d904279d0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b0b539dc8b36de14ce7a5ba44d83e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186a939220f4744574901262eadb610402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16ab7e58705e2550f2a1e1cd09dfec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63735b70c75ac36933a84d64f00a7b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101c554e65c291513209087a628005a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0ccb5e223391e674e21abd77f3e89406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bebe1135519140969f6ed6b5fb97a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b654fdef45493a922003338893aa73408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76579091119152925fc029bc2fdbf509409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37eb9b9437929e8261df033cdc2e3f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058a64d8753b8ece8047ce508f4d875411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23e730c5d5a067ba01906e550922f0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa24b9740b43eaf6f6b72358b7210d8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702499c5adae12598c6455a2ea618d36414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207b0ecf859da01f44d67dbe56a02bf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52da83ba990763da07bd9248987d199416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad814ac4335d4016c5a4209b77c94201417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb38afc2d318b798e456e95ebb2b44d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb062ac1821ffa240736a9827419be61419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de565a44093c9732838ef12217c1f4c6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e92b05814ae993d827883e1281e3d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06830a7a94da8530b5c7e09af365f86e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cad6d8776113fb2a409023316995fa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403d27c33a6291fe7c5f40b5b9d4b94424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e2d32bb7e25f13afa4e3d10b5cf06425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42e8efe15e3509797ee1ffd7418f58426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c69cb0bf7ec65d83898be4e89aa21427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597fc8189eaedf2ca5eba304b6b4785428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4db965cbadf615e02f58b04bc5df72429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc982e6907ce578617500f2698f318a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcca559d262ffca47bbd424e0ca772431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e98193d3f8a52e8390048a4622c17432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5b99893e57794bdc84d3020f41ced433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b30b148671d87ef03b5a9bfb92ede6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef84ee583e20b97045efb192d471a8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5d9162e84de481379c11e24e776cb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5e7eff32a12a840d678bc59ebe49c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9984a37910eb68bee9ee430c220a326438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed0a2e6b57a16d13ff0a315fb84ef1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcd94954a970258fcecccaa28d0a01440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f16573f7f686a23e7d559df63ba8b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f6c2a9206c5351e90297aa93a3ff9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864c67e3678862255cbb6ac60883282443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9862ee92dc6513793fe5a921dffcade444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d8594dbfdb82b8a121de614410909445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72900939d24ef8086c950350c12cced7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ebb530e3b03082a75b499bd0eaf3e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169614e9d32543485b9625fc56cc9a8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8c68550bae14a10416d319cc30819449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a467005c8b27db2e2a89c9eebdbc0e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d3599ce8bf8f029c1f5dcc37a35ab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610971620def5406513d763c528578a2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35128dc8cc4d220763626c95a1659655453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ce584de1cc91ea9f36a7e75f7a99f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719e9e54742af0f30d1395a482042fb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf37574719eeed49c7ea7ba641e855456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85918ce32b4642ca897fc355d7acfcd9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64e43ff34984cb270ba0be708c8d5f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5377aad1ef7bbad44c33c185b9827459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffcc9bf1a5bffb5faa79988cb86dd0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd6ff4255e9149dcce99f49435003c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c21558b640c1e8c756561b6d3dc3bf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce0fc29a38018249bb4582f710c72e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8117a1caa4d07db6e8d70772e645c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9375bee419202a9913673f86481c58465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f92cf3cb0685b662670da4e17e488466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cf480fe912aaef8743ea1a8769e38467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a3c5b6c03d9fb71d29c137d0940d9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ab94b1f513b756358121769314af5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f65aeefb57e52105973ccad7353e1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805e658189436b1db07dd6d49da2ec3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55266c905d72893f67bd4e8587b9d3a0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9152eab21e3d6761e8baf99eb915a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366202971259d2c12f24848b063f412474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992a87884e521c8eec6c60e553b430f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ddf3184545bf8d96154ee9e43a0085476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba587b9489fa9d63ed2ef2e2bbd974c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5402e94996203c4b0b60d779a7e0ad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a140a30ce3863f1d731f95cae0adaf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d164464eadcca35bd5a542ac4bb68e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42913fdd6e360ad028560c85de5fcb81481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb65edf06cb99222270b68a7e431bc6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81429bb24b197f08df7096ff0c06cd32483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc9e1fec82b579414c4d3a56402de1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e066e6e2c2bd8fdec2136101ba832485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d69e99cfcf96bc4c6f013661c51e0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ede38732590655c3638883771262ea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b70571a60370236c9c71454ca2eee4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864959acb3b93645c7ec9accc86f9d18489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ec9468d98988fdf75afa7186c1b1a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d54e916ee476c4c8662c55e83c5a99491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bece635ad08803874b75f8e8447a0ff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbcb0f259b7bd6cc8e4e30457da6d0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b177d4471ec88ea3d16e456f804f9ac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e95b40081398fc27d249d02b750ac0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8823efc0c38bf461b3268918e0b4146496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad99c577bd88d948cb3512e08cb237c497.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>