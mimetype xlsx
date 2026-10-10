--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e516a830bd9d485f803580c857257cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5efe7fc9c3d9b28c935cab41721ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc8819b7d53ac55569e4b8c1dab6de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae15d52e46a1cdf44a03bc584466ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10dbd8d2963e616fb2d3fcd31be1ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb33c606d586777ab3929f653892e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac7035abb0be6705177351f2c83ae77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78883f5449fe896d514db1eb96fc3c908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732a78bb7ec12d9d6c152ada891f8d79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25816a7a8a2ab555e7af7a9ec4a1c57610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f1b836163b52ab6023d4553c5331111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283b180a0eae5fd3b61107025119cbe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94614bc207802cc8c8e7095f110e3613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d7be3ec582f7d618a54b92812aaee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6771edaf71914ca9e6a0ca0fccb079115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6d18e4757d4aee9c0c16600a7a7a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9855a0687a31ea340cf9fc1eb39547517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200169bfc86a6347b02da2550d50ebe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f927cf907bb9ff8c0d44e70d5b3f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4b2025a5cd8a197de8eee4b0908b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d473425c19d62a7ee5d5a4d4f15f1ac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48adf1deb63267e3558db38212a2a922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bb9766f5ff9005885d6392674dbd923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a2660181afb5618a085b7729a734824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59016f25275beba6614a24f42231aae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868b256ec8dba245eadcd4e55ebb6c626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780b12c32afb2defaff121c27127c6e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799e23e8b5b2f59a8da71604012f3f728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052f8fb52b1dced7ea12942ac4e5f2b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61655ec8d81d2987a0cd8422eb804a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468c3c0f706c2a562ae7e2ed357895a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76533690fc03a81484f4d086187ebb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4adf842e44c06d01a9378ec0721af633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca77dd4685d302802b3e96ae4799c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2380db60a7021c8e45ee40f1e262635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfd2a91bdf677bc169176b8382cd2636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa4f9c564e13077416a03ece7374c037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671128933895f46bd2ae0d1322d2390738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b8822b43a7df2ada2cf657463b1e639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528d31eb6c7d029c5897cd5387bd11b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada661b8768c2a9dedc6c77948d019d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1524aee1baf33ac33dcc2d3c9abf46342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e628db43122e02e05cd591c0dae240c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2daba73c8f5fb5b222402074bd85a244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc69ab24aae01f460494b57187a6f245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1730f9609d82065abfc9978d0626bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2aeb9d44272b6059fbbc92931de99d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c44a430d19d556b8709fc3a97de8fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218042c94ab16062bad30fae10a37ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d43734846dad1e6ee98b8e7cdcde7150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807812cd6ddd0e5f9d50b54ff23763a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cf1ef641aebc5173d4a8d199de9f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515d097b82b8f73f07b09b2fb1490ac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653031d2aa24417c0dd7c415577835a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab0a919cfc650686848b1528e67dcb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31679e385a6eba728a1ffc856ea36d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db683a399d303749d595648058a3ba8757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf5b8bf69edc1ede2dad01d4acefe858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b07898e7d48901d69734a9744c718a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9dcaaddad17dabb0494a7c109b4b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616eaf32fe34cfe93b4304d92b10ac8a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b12a38cb24c33a13ef6167ddd4e4c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46331e2a3310f85e610808a5cbb964963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2405c3ec832710b8c2bac2c9827493664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb11298bd90342b72816d2ff8ea447865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b2d2a5c7a73696bfe4a12c1cdb75266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab61011bb40f97cc7096173ba20b5d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd85e0d9d1463de2abc358f36e5bc7e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ca73c6092e6af64bd7aa61523aac169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da15140f865ef29de6928ff643165ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3775aabc9c8d0048d15aad297ee6b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b6c290b54d6a55921376488360d4e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ade50cc23b84033aff46a4f8ef71f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb01d5128df5550cb976e85d460acc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf1ac8f30046fab472448131a46b5875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87167ab93710a1e1c8fb893e0c3b6776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e26e344a837c9a9530950cb8daa9a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ceaba5061e0b5b76c5825b6fdceabf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfdea6280d2f45c6ca7ddc6063847279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d3640a3c7f4bd8520ff39923800d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2309c3086e5d2d50702991b46ce6ca381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24d42380ff4fbf93cf38a2b624eedf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865397aa85cd8cf0a88aaed99b3ec5a183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad617700be94e75b413d1256ac21ff884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72545f95da3657a8472647256b7a5b4985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8214289641dea68a708e68634c2c9f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10893ba3fde81aeaa78d0fba7149f5787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff600038466f7fbad842f9cbcec47088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7d3cdf6653ae2d65a3133619a32ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c392d7c8b5123b73e9df6604c583c1990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f2a6eb4707eed0d3d08b2fa22d3ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651243c0c7a0b5ed17e33a0ffd51ba892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c0ddcb4475bac666f3ae6fe3b945593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43316cc9a704d3f5503576e3fa99254f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec71a676f02b63b911e68124da154d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400439c22022641d4e191338e610ed9f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ef80a71f3752e6e820b9ae802052897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56677a1c0e4c3de9ccf206e575410a2898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15342157d4fd0894da60fc298d37a6a999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae90192ded9d45a892fb84e01fad869100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6694b3bbdcef8b4e356d7e8e550c38a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851324d1017413d4470f64083e883dc1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51f983ab6ea02da03af2abbb5640e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3c4c27b2da9dcf0224263637a997e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc10b68523263e608766c786014ed86105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b341fcdd2bd80398ec74eddbceb5a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836209f55205e12739c363b1cc458f9c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fabb7f453d69390142ad607716e57108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab7957c4fdc7d73dd824495b8e43b4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79bcce2d7abb0430af1d1124594e60c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507cb1f1780456d3c0a892a58e7c9e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034beca9cd2cefb6684b09ebfb97e054112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2456a987495a6a00ff57b3aaf239bd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73968c5e90e61e1647cac3c34f501187114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00e11defe470690d7a1fb3e5555c45115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea48e2c7c6a1cb2097d4c5d669cb359116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b64bdd5491cd6732a54938362dc5b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c110338c5ee1bb84eae375bf0f8ee3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51742b0e636f77526482169094f7c8a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af748dff39281d426c8b097b47ea6fc5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bc466263b531936076fba6cabc409121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d82206b9c555e0046f0694571a942f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d226870054ae6b58ee00a09320ec725123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef4c2181c877e3a1f073691affac80124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd91444db413d3fef38ee3d12b1bec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9eae82747e16ee515c30c52fef431a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd1256dd44678db967c7b5aae726db127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0b6c988ba2e9ada1c99bb02e42708128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9550da687124fb6c741f787081551129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e81aca04f0fb9bbb53206329d6abb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0d3d3ac74d9d9ec7933abc91fdf6d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0aa4e8bbfdf59f725cfa0fe0c4fa5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f808fd57399e55759b6bdec1dbca2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab1a2f977649326d8ff8c7dc8aef4c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93563e7b25be6a91a42285918ac84ab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5c2247e209068163fcdcbc3f5fc94136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5578d776a931d1971b7ca99c6eb11137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0984b367ba1c112dbe1ce5df2049369138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da6d13a9f006d68227d320f05d1021139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1eaab79fe6af7d16db28516b35a5fd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917615464a0230086cdcfff45d581fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe955112d61769532426dce7353851ef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7993e3e114e3f305eb9037caf9875143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebd73aa21f5df32fe85b5567de2c6d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a2e56eb52c1d817805cac3f2b9197145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1df1130b82b65d4ec5d4c5398002a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c56814e93ed18c182cfafea8715cfa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a145ebe02c5c9e1a5a18cfce10fa4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2f01fffaa395d3cec68e805e6636f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e21db4313d0db080f2726c7719454e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af26e164f13454a1f1e9e1b4588b9f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810591432c02d68329634f8a4ab1931152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e70b255325d6f7f9348910f4c7c442153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b033c29599dda483b2e06a9da07fcdd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede234e0199911feef71ba14c79d833e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43c494a664db592843357e1d1b9b81156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e785a5b956928ca8a599f5341a5c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d762d22a9fb16b1e04d5d2d6a2878c2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d006c1078f314a2ff414f9af393dbb8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318dd21b2bccb1a15923f9b9fbd56f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a971fcca7d401338150327a12a0f1b2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9580dc10652b0b35098ef78eb28dc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892ab646b43a1bdbfb99396d9dc4784163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323dca3f30e8b5b0f1f48bd41b6f7cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d5841a4def11aeefc724ed8f6421d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef4f30d32385826966569b3b76c8f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754aa692eb029c780856e1cd06e162f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb285b654f0ff3da1f8793593b4020b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afecfa115bc54b9c720d22f26b05869a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ef52602fd0164f506f77722952354170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b38767d1deaf97676992f7b3639d2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89cb08b86559de299151e88785db36172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89beda13789431fc8e3ee65cef01c18e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321608a27ba6af6e133a02f980edd61b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411d0379b8dae4e727ea60e7c76af28175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da264dc670aaafc45c3e5229ea4706b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef1f884be426c3268add04c78a4217177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392464204f6ff5fe217280b3d2cb1e8c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b2828cf1e9cec53b730df7af1c55e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07db68047ef20ad79c2fdaa57969cdf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d6d7c281126be8f0b503dfecea1eb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e9b0f950ae1d3b395b923740d5378182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529bd8292aedaf231b75d9e38a557b9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b0b539253afbde7e4564ffcad2bcb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d3ea213a5ed219fcdc047610d284e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e592931975d4cd26d186a30bd1d475186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ea232242e1be5dadf7e25b2c71237187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21864a0d77ea25fa1d453a5171524fe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa28421b5de7304f65698317764a93189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131667b5586f49ef4fe74c8fb0ea549190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d1490b28dc7fd19e8377440cac591191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b4bed00ccd8501eaf77f5e564c19c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7365d4ed5677e1bfe57f9c0b67fb4e4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d7dfefecda5f75a51694241e1185c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1ad21f767182ea1e2e5cfb8376379195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54044196ab1948c43c2f0ec804b55f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e427719184d26ce6223ccb5b766da7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a896c6cc5173ec507252f0685526ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c79ac68e98d8cf45ba01bfde5ca751199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd0fd4eb25cc52999aa14870b30f18200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75174ddfd49afe80872353d2d1ecbaa4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3690dfeb224603b009fccd66bc16f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db96ec3d43c03e6e9198da46446a25203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f2c8afe2df76a61867e7a9217fbdb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f62084e955933bc0999131072bfa7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1a48a22728bd6179498af8caa6065206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ab22e24e6ba7a0954cad1a5dc0a1d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddde79ce1c0d21529d6ef61a2cb8f22208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22bb8c94e456a75a01df1f515a1180209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b2abad5a0ff32f2a773d9d77182de210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0567557eaabeeb32a5d39c6dc4cfae0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddb592df295f175c42478f342dbb18212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04569d56426188985bc355d559d09149213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b7ab753e677e36eaf371aced02c0f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f16722f730868045cf2717dea96ebd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e2ee60f5c1b2a1cd6997f80f43403216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb106ad5600af074940294abf452a0aa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca32486de229cc58ae69666e9d7103218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4d80fde50977116d14592589f778b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b6d1ceff6c1d32c9a7bfbbb113470220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd8aabe59dfcbb9188452dcad0c941221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea0308f7b4651836533e53db6e528b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd48a012d9f19f80faac88460c6f551223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6d283df14fd4cc6f09abd46875d05224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeaf9ed527cf984d97928566a24d9ac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1497fbeedf6eb2c612beeffb896de01226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46adc8e6bb369da1504965164d94ed16227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337508fa28ce257d01ef30f4b9c05ab2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790df698a2eb2fb560b59e859327718d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269009d0457bb0f60f14ec08deeabe5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94afa9c14b446fe0a2aa70d0fa2b35b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396db8d405c32165de8e80f9f228c146232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9f97513336980173e1eb73a2bc68b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ca8fc4d7b081cea022c62b763c1d2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf33e03c074e7b0f75c6fbad3e879e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d8e89ad219ba39d35e84c6472a929236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de7ada309c5f39d820ff2a19222320237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa576d5e589c3c900e3b1d6c9ffc972238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1d8c1f84dd8356b9499d2ec6341c3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9a6267c09355ae0dbc3235dccaf7d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6024b5c7056b17a7c4e570259bb883241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2fe3594e36a56ebf071aa17a18a72d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a33b789b4ae429b5ee5fa25c76153243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddd14c1048de5b02c13286f493a538244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d2f0961b3342c92dde7eaaf0c998d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbbd0cd010eab8a86f4928a02ebb3f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1762a3bc0abae277d6cbd00600c073247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5bb8237de3717501bc0143cf2488e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f83f7fc2877839fcaef094a2439c89249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3e6bb19e1000327a573a11fccdefa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4047ed56cc99c021b5e2aeb9014f09251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11ebf7b7817d06e661ebbe6d35f0c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9840050ae30cddc7ed4e07f5d3349253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a009ecbcb778bfbd9f43f77ad221dcd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5777cb30ccf6bf6558884413f85844255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020d4b5c9fd1fcdf043a2516e7ab371256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c5e08bc65932ef49fff0ebc6d262d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f470e33cee09e25704f6f23c52fbb7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b872066a87ff897968a1ffb72b48b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8ce73f3798c3f0151c21bb229492c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84c97eddf3c7130c629be244baa365261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedfd4fde2bffabb931573e7ea2fe28262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad183b06db572596840209284e9d6bc2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f202bc69b3164cd79472f60fd94d02264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c5d2e940ad84471326bcf7c3755b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6035270f4ddbac46a76123941e155266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa1b7074077e2b64f4a99e7c246222267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7066864b7184dffb7ca55ed2382e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f9d52d244e678775f3f14f2b1ef26269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7bd8f0bb67ee04fbad2048dc0f558270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e614c28901954c2b764cc0fead58191271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b03c73c0442efff4e6f9d65cc4c5e5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf295df1116053642182443ac7eead4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326c6c34a22b0562711f3582472b5f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cf1238bb5dc252055077a5473a937275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ff95062c583aeaa2c94a45b1fe65f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562bdce88f3ffa15aa28a892fca3f86b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f32161ba1ee60850649df536d9732f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a080dbd989a19453f27f780178ea8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ef7d946d13a4991562c6679d91565280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c83a76d2ff4300f1e586303fe46d9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0e5a253218f9d9893d2898131412e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26b7d4e7029a00a2da73dae14bd993283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33546eb2d752303f7324d4e0a04c037c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00aa25b385eae070f581c01292c1566285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e42ff514567082589bcec23ff8842286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71598b8e07f73f74ac700e492b33fd6f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965b6b69a0d411083a69a74fe0daff4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4cb14937f5db75958fa87a5408128289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6158244f21174133072f1702031eb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1d24affa9b0869881d7fa46b39280291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7c67b96d990144fbb73d99a047a72292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ba11eb220524a122ddbc86d5346d3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4a77b1e4c9d6288f991c7f2491748294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b573a0c85a21c683eb0439b07689e43295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74e140517ce0bbd91807dac53edbb8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd608deb304ebf3587d409862bb427297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517353702c4035c3b7a64764c9e5c75298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a927d887c15ce62a0a5b0b533bf6c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40d152df9d0a9743cbeb5a151a51fd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87b32f080424bc3ce1240b5d7bfd73301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebfde52712e175fe6007bb506cb166302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee6dd96de30c955fcd8f2e551429cf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28712e2c1220c3662c56a3e833a3e07304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d22e7acf094a8c8b246876b8029a9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba20e10268bfbf671f3c8f11206ae6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2b7ba78a2725568bc619a9fc79f0b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2039c04e892b88fa8fb00604449546308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2683c20302ff04a1f2c16e45e3cd7e6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484bc40f0b9b4f018c9a2df21822766310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e07af532477262720b68d01919c2e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fbfdf07925434a6b1f259d6fe9c06312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fca815f2ee60d1abc9529462f56658313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7b7e099c58a7aa4bfd89a77a644f7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a7724f5ba78ebe25e62e2f2a9fe5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17ce5ba1d1202165aa0f21aa750bab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6f00a0c63aa83875feb8e37847553317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf26b518a53859b70b57669d6e2ef2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d7cb300abc3e96d703a7181f785a9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d076131765a31f641360f6f08ca438b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaac8e99d322a477f603a24ecbf39ec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab5591f40f98a3ce6d844e226b2329322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659101cdd3123f7c854d8e42daa4a116323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a14d825aeda0dede85c0b2c722979324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28e632bd515f4cd1a45c011f2c8705325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6841e649ec76d5566e5d0cc6574893326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3a5a9d20fc8c8c4f407444bcc4472327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8465a5e05d6eb79c6e760db8a2b2e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056da5513059a45dca1dba5ac7d68056329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb729a27c58c283a69176ae5b1f27e5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316f09eb40255e0b5f85bbf8c733d84331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc065ee1f35615b966dae7a956241ae332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924b29a16a416918556f9d60921d718333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba29c76de8618aabeba66825f28b99334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26683d87802d2312548b25d6d1169259335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc39ade9f4b04439a6a416980e0fbf7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ad4f41dbdb5b4b46972a42d401780337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35443c20a5b4ae513d655f7f00be3966338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41490c1a8e7b25acd26af45f633529339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996187f9b611aca11a9d8a9a4abf8eb6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fca193a914a551b0a9dc01ed8db6f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abceb3f8a97130391b3f0cd104cd46342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c428e724aef4b9b0035a4fea55c2e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3f4276b4ecad8d05ec5cd418817b1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6d1427e10a59e54c372f5e7112afa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c5740f8a144ce5ce678b832231544346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885b8038aad2549012a12fc0d620f5b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2959a3f421aeeac7a090b9ae676fe7f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1773c72db3dea8cb68fe59075810b8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d87a3613c7c5ea5ee69d48cdc15ed350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d04ce294faee4fd4d44d3d515c8e0d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cfd2a54b689a81ace2eb6acdcb830352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c14914833d58e9b206b5c1881531e9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2753b3b57fdaae183691489d49a62b6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409ab9288ecde296991f4c719e2fecd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ae407509a097405c453f1874ad7f1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218935a1148051715601b3036da5bc28357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6e23493486ed85131f32b1458edf0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16649a24a2a8513f2e40ade0541d180f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c6b10b6cb41f5d74b09d693add3db360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164ad6171e421aaf06caaf68afb6971361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9cc95099f8395d4bb36f1fcc1c2e1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336bd8ad3cf09e00ad4ae7ac8da2960363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7ca581d97664c6a7d27ca36d81620364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0d68878c9ccd06e02859ed0c13453365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfc92ed1220e9b69ffeaec99dc7032366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1498c80efb937b2081fb6d9efb1f51367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cce7d2950ae4a3b9a1cdd30bf5b452368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a983588c7317a8f52c1389f0892118369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a4b137c297e81daa049802da78d68370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc3d1214c2cd0392cb58931d6f5d72371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6d6dc64254f3a4033e16637013225372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42115436a388a1a75187ac3675613a9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab62fe38c00d2265a98d5ffe3b41c90374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd186110241b9b0036ae8f003c1f04375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d473c5833cf401cb67d807dd59263e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a377ea6affaf9d03b32077dc77354377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc6efc1935c0ab80d1d87cb89ba939378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4f53c67ef2a1bfdcf2925bc2a6685379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc9c722bf45927ddf3e24ef71ec4a2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01d1230386046b0167c98773d66a14381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4865f90fda8b669f6f2fe70d088d4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6881778f4d6c9983b75fde1f73598c1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d5585e3606257e7c1bb2724bc162b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a3021ea176753cb914fe997205654385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca3a798ff8e8eb93039cf9273d92e8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b378e99101d4d9e5623a7f100ab496387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448254be9cbcd5a0951779d8214845a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9d1b02ca19e8dc807db52f226853d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee9f2586e83af5cffd81fa7af83777390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36745f399086501714fa3f80f5db0e47391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682a6771881e918ade13c9b0d8570ce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf75c461f08afa0e7ac09fb9eb7e45393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bc78ed5572f9b95a8812c127fa834394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74174810a84479868f92c29e7506b6f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec916901b5934060e91568466e51829396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ef3c44359d3fa3599a20c3795838f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec73c5894fd3c6f5bb85afa74d8ce1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac48c9f2333226bc7709669f0589c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d262a24361b781654e40bdba45a300400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91630086c4f13dbe0c9b75173c19f939401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f43f4bc26ab6b68c2468a09cba92dd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271f0370adfcacc04bdd4cf219c0098403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7234117a7627f75eb0298f4aee219404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4993473a98de3b527e317555f9b7175405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44171eba6b65d7a1788baf4724eb09406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576add8730198a4ade45cca9039a1dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51780f84e41e7d26a142e9a319434649408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc6ba60eb21a2672e2dbfcf17a23fc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a67604b0f015d74f60c9e8390f9902410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f55bc647887fda8027e7a66b692144411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ee436584b2d647f5426003366c054412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d45ce0cd0c51b8281e2a77e5f0eeb6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb29645fa3dcea70ec15a7a3865b17414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bcd3ff3321e613d7ddc9128754f3e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efef82a18c678366110f4ae8f696cc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1630aaae2e398fdfb3ff710831dc116417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b861e490a7fbe7bb11497549cc1dc1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ced4fba3026f7f83071d82f4db60e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a4b413b0b50e5c593a7ae60e21c46420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a9be70ba3bc28392ccc7d2996ffbd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bed3385a127591892598888ec9960e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa50f8858960ac26c6992f7ba484e4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f955c2005e846a619752c89405cb8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c46d33f2a0875665f0b2b8cd15810425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdb4d029271a6605691d56ca1648d8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78db49291a058868c7b48b92bb3d082427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2aafd74bf29bb4f51b0d44cefb324428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677d5664eeb2a552227bb55cc762daa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259068d80f7974ec5aa624843c7327b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339e04b5591113f6122d3e1b479af58431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f62c9a27d6a2c64b884c54bd9f974432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94bb220d623d57b205895e1867ffe5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84d7b55ff61a531ce6f719cdceffa7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8295b40e18f03847c643afaf8e0b225435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b9fa390608fb21fc8c989d7804c36436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabff808cc8a1bc2ed254b43851eee6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4fa4229ddb4555ed837de56e40916438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae125bb2b9f64052fd08050881f0a7bb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ccc9a7419874ca71907e4b3d38e822440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494ef0fefbe86edf7549cd0362c2485441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef37c1b8216d93c65cee13a3d892a2f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13052c4370a4c3d5b54b3b5e6a32a106443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df06f05d99696a78b574363526fdd1c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2504384335c6cc8ab8114238e45bf7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99923a3caf2e22b3b4357c6d1a7e235b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd4cf31cb9838deb6c6b54f8f91d73447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e75bc5a0068514aee8beaab3043e2a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935932f193b7453df2281251e103708449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841251284c6a2b7e434792a459a4332450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58824dfed103a063a93b59fb5e127d9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c7efcf58d66185bc61264279ee772452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603abe382b7f72822868f472c6b5b28453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800f83f1a2511374ceac03c288bae01454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481061b443be568aab6fdf63c5208945455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b30f38a648daa9eedd6ff3182a1ef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91573337c3aa4660896016d723bfb54d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee551ee513ce8fa556d36a80d5b45c39458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692723a85a072bd70a740d520ecce156459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490622996d0314e3ced14ba648476395460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109fe419cb313c5b2614878b28302c3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efba38c7be522358b0cff577073f35462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450df7df0b9529f89090b2c191d2dd62463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b953e6aaf9c901766bc6511d607a077464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b786208e136ea21d76380cce1d27e5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5a4185c140ee5aec8da3f44e69592466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21088cdaaaf8f49ecad0bc36b0cfd034467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c88fc8bbc7c9ee7b48285201cdae86468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfce19319d6db4d1df20920c5e73aa0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8019e3bf92327b55901bbedce5d02470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52dbe4de627ab7f94b193e8574a307a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccbc2bc236bce482a1d2d66d2ea193472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403406ac3cebc4dfdd662b964ef8972473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf16fc61cbf585ea861aea1ed36304474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d2eaf8d9c109612944e95262b379b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd66d46bb962da0fd4ed347317ab35a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300f076a6c53e72a6ad850397851b70477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebee46e079e936e676deff52aa92e95478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02cf14a842ea1e154242d4580c27647479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3d1bb2a5b095bd1cf87a5c05540d1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab7533e640037cfaa1bb37d3c4a943481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48d47d96a38f6556b266918a13ae33482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652c70488d83e5e882e8f2f79640a86483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c67ad85d8f058e61663a4cd3ca5e52484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f31907bc333604dc948b760a6de3f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8918a5a56e01992012bf4fd9e0e442486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37166c050c8cd1a494e16612abb69fb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1ab6cf64e3cd4afa30df5ad9e8a39488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627beb66319a327e3652b49b34d3128489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e54a271d60b7ca3510e33fb31770a61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c807e58ac9a736553c6aef96be37b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da935415b82e5a4ff67000cf42bf71173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3d199b7632ccd8f03bd566b1f95874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7fbf64834de52b85fc25b5e4ab28b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b275c5cccdc0264156d6ab28aed6e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1561b682cc768b45326ec66d9edd9b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc9978748c56e744b8ee60d836c1cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5346bcb5b87feccb0a04e3351fb9c8e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab191d089b672f7ec91b952435d141a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad139e1ecb3461d175ee4c8ea2b0a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037c7da7bb6bdd647c98881d843fe8812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae348500759a618411fbe2b23872dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcce628f574fc713a8e0e2f96fba9bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2be604010b7813520387864bcc369115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4417e59a4dd33af35e7a6f54bbcb1e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85c2105f71c513cd2e15a1406484e517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a6b3181123fa175b7857c0a9266f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd56a33598ca184ec3c4dd00a155aea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb366e991a3c17dc80b963339116067520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b12c7c509a38efe6e74e89aba1a35721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dfd74eaec546d3180a3402f061229622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfe2851dcc83fbd4db973e611780e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b333d207167009923792828ca3a718b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f404fca0edbb1ec19293f0e32075325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835e283d7cbe3af0a78cb69c8ba62b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfc787087a2c3b35a42e2c2ba42bc827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154cce772ddc858c0d1822ed09ccb4828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41c44d7465e4c4015013079bdfb22b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2386933cf6076c43c9441d930658d430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45766f56e4634dce53d681b6f454a131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eed2378ae7075812992ef7d7da1b8832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891ab3aef04eaf7e4d5f0811ef9aa0a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e80ef59fca8f8dc9a9e43af90e9d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ccaccdfc2663e6fa90d9dfb53230335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fac7996c1488bff85533b9feea5e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4a1e78bf30f64d59117de1d585fe437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146af51e8bbb2e21c070f8fed8ddaa338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd9965f0784c6097dc63732be8a12b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d4abf8472338783561812830740b240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c8e06264355eb29471eb3d563215541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e8bd03f294deb5ad93f131de06ee742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9b095f0b079e9f9e537203e0859c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b43985e0410c8fa311b19ee190ff444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56865eaf6701bda166b9dc1988493045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83824e19ff47e57427f0547b86c7236146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3a0f479b50a3dcbe410e5c3e6240547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ad7c5ffb6dffa519dc46a2f9e800748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499bf306cb8468c26b39d16fb10751549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f6246fbc807e8acef3df9a74181ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732fc9a094296e8fdd142d3447ec4a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e268ad1ae5f46a47c123c405852cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d9493ab8feb502bd297b0fe07fc5e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b820a5b35b5a6a70053755f0cfce30454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99b501e3b6887d8b016ea84e396aec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099bca49a3ba3e0d755fd4a7290834a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5562923c0dc00bbef859f6144ce8be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ec08cd51f18d2b82a36f82cf97c8b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add68c0bc20a563869b3aea3a6f820ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ce25f9d9d17796037c15f5ae14a2860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4c69f9fda4488eebb7c0f7a39de0261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6f146033bba3888cfddf60573cd4162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e02aca71cf8a987c9ef9476009c1e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55dcdca3067b58780b4c1254af18b0864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bb31ea38955c7e27b7a1094ad76a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b914615212cb40a94ab6d3d02d76ebd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e45b7100ae3140bee4739f298ef5c667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59594d1597264adc8b1bd70c67f4849e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c3cce3945a8111a6d5dd686d16a1a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e886d843e2772936f126ae4a15d24770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870bb91fd8fb2cbb786599ae248b1cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55512fb4017a83a7f7935c2328bbf30472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a33324848211225555c232db52f3073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0401ad1fcf3c7f9e8a6ad41be443874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c95f4212c19f1286ad78f239c14a0d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35509d6089a48f2362061e0f9734f4076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab1da2dc7d2947a81b59ff3dad8c0b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce05e198d91b7a7419d5495c78c529478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5fbefb73f3f6085bf7da6e740a21379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437fc3ddba68cba62b79b87c455c7e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab22b2535010f233bc2cac58e13148a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41830dae8afae193263d68dc1d5d3c5d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f5240b268e98aa57d330c3cac9b5f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7ad3297dcce21dea191242ab4457184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd0fd473ebe28c139ca8492edbc8c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945f802b3d9fc2437a42ba1ea3017cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6607ac3c59a6ce1ee25f1bd06b79587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bebad09498b5df9b93f82e093c200f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fee8b6f2f37afe21d007e22e6984689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269ddab5f42d6bf4079cdcd2275b48e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cdbad6865e3a17fb4935111b7baca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e7dfda7a1bdcd668015bd5c89984692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcdfa05727b28df3423610d6603ca793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848beee8b6a6bdd942d1c02933c52ba294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35895499df46d59c06a169b23b8bd295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632b248b8ba6e2cdd06d3939cce1ae696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866cce6a89747d84bd56102d1e15ff697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fd4a74adf1f5a45b5633ae8f7ffc198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250207be7e0ebcf794f1825b417db2a199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48325fd1e652ce409435984ef3d31a63100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8ae039595a06363f85ce631b44b11101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33a84162d9693e3b36d338d3d36aba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2d1869722ae24314c2d99490bc66e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c4f6d5dd50c7bb0dce521647b2e69104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e00b790573ae38bed8c665772f59f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237e9f534f3debc7c949f5c064df11c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf2c859567a396d5287bb91581058c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb556f7248abf02406d494605a330ae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6392422cadf37fcf66169fdd2e1b50109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9e92b8c9bdbb5dce3ff3034707a77110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aae7d293b11fb54eca7df0efe0739e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205f464795e92f450406d019c58c1fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e314033d019205bad1eafe0b26948c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a33b34c4564821ac1ff10b1fbd28b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881ecb834213939137d416b68242c97115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c01debc0414adb01558417ff57534f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223e5233a3fe246f630183df9f4ee34117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c90bf34feb78ea2c5860cb2402753e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da911564e66dd351c350e087b28956119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a34255fa04ed989fd3eb74b23a45e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392dad539d0ec164dac03a25326eb31121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3961aa865a6c217f4d58d4e5f3234122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29d31df1ae3d7fe6a3107ef1c179c3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a381f471def0877ef4e4ac46acc81124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c24abc91063bc2f2552d237d21c59e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d5095ec0e72ce2b955421513045f2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833759a7af4c2465c5e6e3d52462196127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8b1a6f86bb5884176c5d572a166bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba0946f8133b070e5d59c4360e1270129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50843fa3f5ee84f77c733c6aa68381d4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40703b08d102e94346d08c0daaf5dff8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c63d3d8f5ed4ec9da5cd465a9bf47c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8aed1fc0e0240b4a0efb8de4a978b2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3915191be660b2509a1a5591c2cb52b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c302417d66fb0adc66669d711b75c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aab5a86588311231b46971be3a77a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e787cfd5f4ac64b3997ef00ee8afd41137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521f169559a6e5ac13d32cf78629ee3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534a13cdd6bd746dae2b645fa41ac2c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad27ecc6e13830231e9d321b5bfa099140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c94b0eec2444e39723fc5a64d1c324141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1efad6f883d8acecb96759d4064c2d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ae0fac3eb47d8bc0cb1278e0671c0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ccad619067a07d4375c5c7077a794144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73c13bf293a323057715bd5bcabfe0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29856c7399e23ccc2cf2ecfe2f59294146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228a0e7c7b1b04d1f74f8fb5cff9ea9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc50c567274bd240b8be8415af1a9cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e4ddc1a50d6d0a5d8f04ed81848a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0ba817c32ed4d69cc8167432464b1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88713a4811343fb617fa3ff06979ddbc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b61ea60dab31705e2b90af843c68ab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae13d9cd5848bf5f268f297ab2e3f8f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2fb50f42bf5768bcfd98bbd6980a6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0c76affdace6624c4713051b44d2a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80556810223f70a12203903abe58254e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0857e8653f0c1fa76fbb45b5a97ea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b84ee7bfff3a282dfac75af9188cea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55dee226581640c620d44e291336a6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3ab3076ef917b9b102a865d0cb57a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb7036ff08734715486cd3de8fa218161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46c26011b0d8cf2a2d3a6eea6b8358162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3deb91edc524e5f03394c0f8557a7d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119c7b200f5a8dea3828d439d66cd4c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd463376030ec7473a845414e23b862165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb2d118a11c476476d8927c04c8126166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1119ae82ab75408ca1cae919884ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394e9387f1f71f69f43a40f45a83733168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7040923e8c64696eccd7bb37371f8d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8192a3476d443bfd0fcb3c98a4670170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd6dc2b082850b687bbeab478c957d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ada1ebee00f82d41a7bb1e8d9adec5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffa33596d58827d44745c42880f999173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3391640ada28797ed1415459744b4aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9514bc07d95be450ba910eaba5a59a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cc0bb0bfeea1794967df86a225fac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136918c46dbbf17d4ca82f790f55d388177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f811c26f221b445f44d9c365c6ae6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b72cf8b8d4361c0449ec7405cb6172179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cded5bb94712fd0388bb4c11f2f5ba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf771136f3732e1a966a8d1dbdd585181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fc98262edc4cb600c1b6293ca7f25182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f67b10209776910a388057288e40b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e22cd981b01c199940e592bb583357184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02430e59567ddf8609df39a6127acb0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de81d50f38f4260c64885091b79f778186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0061d976e7dc945de2aa3d591488ddf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c21a760965b37ed99c95abe7d60fd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e4583bfaa21b03504fcce02bdd6f7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f498be1beed03128d642c53ba2f3691190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1a4ae1d0e172c8131df5f486ffccf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b350406daf6d31e47ecb9d996a958192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603a766604320d0ee7633c8e329b892193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656f2cfff85b0bb282e160f4dfa682a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606158d84f3132f30fbc0fc17e411bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665704056b32a53659e4be520f07145f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ff009f978a159f0e1fdb2c3f426fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438b5ded73124920ee6393c6ad3e23e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd774ea0bbd98faa6e67413062af49199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44af6cc1e111607340460052727e71a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e207b0cc5b3227d5e233019d605c088201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd192932a519225b70c1d8676fe906b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701b7d803000d78d80fc1d3a78d3f65203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d51360c01456d8f8db85ef8f21b25204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f339981ccf21241b412be5dad7d06205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ea2cd3c1efb9d94411808c3c91a79206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3a6cd7696f84610e8f944fb9ac10c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe5640651959f75bea74b8af843604208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e180dac7577436d6f5e09db75f75fc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50910688cf12fe888311d2396736bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2415fe15fe3ebc17c4c9abab15fe6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4e7e0f0d9ae3d1f912b332f23f232212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4f260da5874fde4f63a744647640f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026baf879c9d3fbd784b1318b7bb074f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835018c2afe3d8e8c98f540a8b72586215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e116d8730762883bd8720869a486e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f68773043494aed9a9891c962f0ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfec80113730c2654e49f2231ab692218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1177acaf4c9bbb8a6473c5aaaf517b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492143525064cddd13bdde0b5154a3a8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe46b3e1893ef19f10f44a4e24544b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8910f722ee739a00b86ed50790a23a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731854561c035478e890f82c46ddef31223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5a9d5b0d6b55c62006a1e6ff4e00a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13b160d46b6dc087134ed5dc63d7ca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26cbd49a0e24cd894735d7caf45c8d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f3504e3053083ec0c898fe0886047227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea0ecf5b28ee78a4cb7fed8c7cfe33228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5d9c71e8b0114469acd99eb8c88f9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0ad694f521ee1385fd0c55dcd2a47230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508028e297a20936684b6b1a610b754231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28f2c02cad864f04cd011fe49939b8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4e740c3e654698e21e2f2cfa3003a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a2b26564223cd5fd6a1566dbeac8e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9329f17c80c628f90b086c7d4de9d2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a82ad0bd90567fdbb697549971520236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47425590aca11b217011aa70b1a30dc0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733afe15d2079c0ae8ece994c1df5502238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1090145e4f258eecdf353b3afa50151239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989539cf12de4380d0e223e856903828240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9beeef660704312da97695d8975d9a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb25dca748ec41c92d0ea6e15d50085242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5efe3c67a134e7bb750afdf26ab8ed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ed83cd1ed9070ddf3e780b9cbe378244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdcbdc133e4bedd508eddcf8eea353245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d67cf13e2546992e1dfe9e38d07f3a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a10939855d5804fc1e466415e723c2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d175347a9dee878ecdb0e85db7783248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec9d37f9db40d067d77ec8583c5587249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f7a727b2e00023f1c4d226c760766250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bde579816986b69becec85d912b82d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606b62a0a1d988aeee6cbc765551d73252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3196f8a200fdf7438a21dfbee957735253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36739d8eaa42af0b8ac89eb605a4d6f0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400add51ea38e3b22b9e8efae921f037255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348054b365b37875c19902932492ae4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f61b1dd000410d4ebec1e89266c82257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d87d49ce804d4dc07ec6de83ec691f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0775bf1f831033c5d9f76d9b0963f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903b7a13942b56cb74ea2dc14d22f20260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf57708850faf5bf50e5cc1ce31c0bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c6eca194586d41a9fe5e1272535ba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b9a26a2df9e25dbf9d29f17f0424c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556c11996994d9c2c93e07670949f2b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6b30c2d8287f7ded435dbd3102add265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381181959f9131d541802106e377921266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba588e3341fdf984fe223447e82257267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87157e88f01a60480c52df8c6c72177a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c68aa1777706eee120d004f4a44d0c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25311a50fe8492f92701c16d0f9730b7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036c03ec783569d5c28647f71281a0b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f354413316eebefeca241f54274f00f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53756ea086021852ee336a99ca1977b6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa200e5d44455e876488e6509ff25118274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763bf57774da273bfe6c0801091d97e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28dc08fab8e3c2268c0afae5ae28c4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dce368dfa1c3f12f7d2c34a9a59bae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47078182ba0ca2f08ef33470f064045e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102109d405938d3e9ff726a4497f0a3d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6382b305c7a060ec233d14387872249280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da20a61a16bf767e7a25d1bc02fb48281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec361bd0bab6924e7d18ecfc3f6497282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7df49ca8a51769bb4d746663882b8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6b8c374deb47699b40bc279fb53e1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd79586bbe44699c5de2da070ff03ad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997eceeab7b3cf55fab008648d194da286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2ce89275b69820c33aa80d75483ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9463379d000082498001ebab970ca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee907aeb21bd141af8ca156b9e1db3c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcc0f409b93827adee5fc6715dbe88290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8cfc4d6ee9183ab1a8ac26bdd0f91291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc0e05384101e2869694618376d59a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c153f2f788946fe8e1d298bac1200b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec421939ed3cc62497d8009b7b0627ba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd53d815f0a5332ac99250a190b5e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8801101767e8075b3b56396df22f5d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd4f4501992b4f181b25e0643c3660297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc596970f51f725c2eeeb0ad648796e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8367df7d4f92afab36f7469fc2090c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001821bee5059bd1356dda90d79c9167300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc869b429d693c6ccb219e949f35b93301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e586c00bb897bd3f1e2fdfbbedcfbad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314d7e65768a0efb1b864c652aadbec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7d8615f549c51f91044744e1c3150304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea966b3ab60dd523edd671d89fbeffb5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56c5b08d41403a9e35b81ca4ec6c29306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b037102f00a072e92c5eb647058c9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcbaa8734fa622c9e290f48a304940308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c141bd6eb7f16f88c8c450395f82e35309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8705177df1827ad5db7444128f174f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39472b92b22d34e4f023a173d0a0a178311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b570ed1a3f4d64797274b6940e6bc7b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7187f20e09aa466a0d34e1fee1314313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592ed87b20bb9aa51104f7b7f69ce0f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cec326b0371b907b054169b48bebcd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639fec42cba3d5d25dbada4236ce92d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91954d9b6a36c1e7357771248ca64ed1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b394ab67f6136d7d931f76189e34ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795e1e95bc693f05ee180ac25a46f65319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1786c0a774b637b8b35746b22e2459320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f042debe4af579b814fbb6f07827e7d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e229f1b4beae20d4a846145e818fd0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91dcf20af7b6b0eaba4f2ee1deb0c7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac416e2c54d440f60acaa30e65a85d33324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafacc21944d86d20ce67b8441ee0e85325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07854a8a1ae3af1deb315fdf2343c9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da507228a0d4b2a5a34866928d353608327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65dc0245bc4caaa63ae40873126825328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449820326e573b2ec5eb2ade6485c78a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594ccd5e35f5167d3fe535841954d77330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379883eca5739fa003d4efee5cb571fe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4aa849563ad55f41c949fe2047046332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d9afcd1b5dec7be39b74cee7d9288333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75e9c8610c2b09eaec452471918f41334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c949c35e4927adbcc075d8a426293335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b42cb832c926c01d75066733d10f1d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3486bcbc8ada343abb9ce9a4e2132337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4dece3f4ec4108a71d518757efd4af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86375a38f1221e348451c1ac50539ad2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808bc5e16b579b0dbf06b824197eed8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732d5331faa53350355f36192a12341341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225e7eb870db6f3ca7f1cdc6404656f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24492cf73dde2f6d9ec593975cc57e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43362de70495ceb4d83d6a3cdd6b82344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3d62cdff5c907274c40a361efae8e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66697ad8ea826c3ef138082f5fbe7c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e2811aa988cf30446238c80edad6e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6895f2c6e70b8134ec67ddd6c2eab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65034b57d645dfa6006b00d0ed3f794e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618e5f9a8558e13d2781d7f0095fa91350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe73ee3c237d1375d6190eb70f1d7a1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394326ee27639d1dd6f01d55e5335341352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b671ce8772563b9459d24c638cdf03353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac56289f4f5546adcc8210a4a21f1ff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba359d20580afa904bb5d6b64425890355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb275146fdd1b99c45c91b547480808c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2aa32e0955521e74dfce6c08b654d5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53066e3f12b7eac9206078478d8bdf2e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d399bae6ad08ec3ffea8f5039caab7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665783363d188c3f055a7cb96d141a36360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a634cdb2c2f96676b5e57aeee52332f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e6c34881f6acab3441d9a48595678362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ff137ee44d697189ae8863dd4429f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77c3e158b98f4110ad564e0bae3f45364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65b2efd9c443f95e204e2510921a61365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48300af82ae86982182f87a5454695366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7792a3b3228a3b149c1b8b9a4d95e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8809b5676898a4db0353545cf5244368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0498127ff92792cd67f42855413f3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbfc47e499a5667935d8b6f6503fc5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c631958ee7e58a3f47700a803547ff0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec902e773a79a04ea48889c1e1e9c9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb98a30621642b3ec50c33a082406a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2124a28bf3403bf10c59cb5f1beaae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e4d4f7912247cc2116408f7642885375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4b37191722c9805edde72b6186c06376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d377b1c3a57074e7580a56e49feb9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8132a0a6ba937c68500815c43aea3e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3da021608bafcf6e7ceea87bf1f833379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cca736674cb7244bfebdcaa8d5e047380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f09a4ac7816e2ef5c52694cade972381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9662239e7d06b9a87c23a831259761382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103bbb51267b78c4e5ed6bf9991fcfe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4e8805a859b92174eb52df5188b3a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a91b8e7a3128f954849861e999bd15385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103758478fd5dcf19dc834c2c64e7dc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100226170aa2fe8b38d0483a0d717629387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf82cefcf0edf774b159e50135f772c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd8d756f112d74d0a73564ad3b71a1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0564df4db75c9185154ec9c32896bf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0a7f0d3636e63d92e868ea1d9ba83391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfee742dcd49b42c038370bb526b6b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476947f93c842179acc36f2f1b74dd2b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54253aca48198a905bbf55809967638e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ec6913cdd7d5cefaff63a9eefdf35395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762de32e9f0db83e529cd9a475497807396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef79b36da5103287ec8e5412622d7d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5ef74da45710de98c1a3d4be8871b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef10ded864c323ad13fc12ec323ae3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8b2c9bb58d3070c5cc75ccaec5b49400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f6916376e84ec0f7c6cd181ec4789401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b56753e63df3218309bda4a01351f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d0e898bc5a9d03dbde21a26d8e288403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd12882f1149524c9e8fbdababf6a4d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c2fdc5db9b36be56b89b3e3f21d9f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4a5239fe0e25e4a38b6a4701aab47406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86787580e49e426dea5778084c6a9b66407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0110b4d3a3f119db59c279d28c7585408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98291c51ad31c86253325d433a27294b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37139d1ef2c5153d6702adf142fd264410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6c0a74dd1a05fd0db84c1ce09fe0c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb19f394eeae7718685af2aa001ef76412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa07f062644af5ca669370c33c8826413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2685790a68a4ec854764cb08a038a0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafacf4fd6378465dd26a2b7a02c3ef0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e0a9f6a39c1bdaa2fc0d90b921738416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a2d1787a3d2b86673b3153832f99a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f92e5b5be9ccae444a2d897550c67418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef4c8579efbd7343f8ad0c5339d177419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81127cdcd5c4bab452d40e05053c99fd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb82f5f1fbe13ab0a840ed3ab162f8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb672fd7c59c873b09caf9e06f8f82422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63215f18885d8b230d51171cc7d16489423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d02ff26bedc95cd9af2cc1f0a37512424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4e7e62f11829576f4daf278ac71a7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f35808a1c991a17c77814b08ec9184426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bceaea361bd690afa853eca97f0c5bc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb20fd8c74552846ed9d61356d0c88428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f80b789255268160f74d46880de2e6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e33364ba5bbafa7024fd412bbeca8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62974e470cd575f431181c2767f46e53431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c170a81eaba88b4748b6706eb818f0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfa1a5bf4e6b8984d86a3821a0fa55433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3c523d16a2fbb439f920314c2b315434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993268009a714f341230ef8785f9048435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2898adedae99aed6f3731c8e187c38436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4aef008be8d00fcfb7f16ed2f7c10437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351c91899865b1777d5f5f981c17a5a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1ed225efd8bcfcd3c7aad07846994439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9721e4117a206de81f3b75be8164b7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7f872485d3f1362b1617372e176d1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a835bbc875eab9f5fbbd68f7efafa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9595a53477d311106444f0ed8d79133443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf03f0ca414596ec72aee77a629fcd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af720f1342072084dccf2f34fa95b233445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fe60d7fbe52fc642c95749652f5ce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7ee62188c93f3bb3aac106b20f108447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4dfa27e5601cebda9def9a23d818c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f0bcc720190a22e480ea97f8263f8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325771681d62422ac807b637c46e7683450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039e6a112c1d08ee09deee1c2eef3f3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ada7a9113258ae889471916574d26452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29839856a601bd5325eea7533ac1c7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275540dc7c6909a540b59308ba553a1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1044ec50a9bee0e83062af9f36d185e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fbcebc6b5527b78daf29c4f65c519456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d78c9f08565faaab89db778f271f4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7b330957bb41bc4e7f3e8c20f8cc9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92161ab1fc714e0adb09c938e12dd842459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfe7bd0136e9553e5c5184a654e873460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c17fc6f1388baa17964213f10e5ac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a19aa0f298830314f40aabb77c7a4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a195538e69d4e321f63f5eda9048809463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239570a854f8baf8d026fced7f169e0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192710068bcd085c4fb838b1f9917882465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f84a97e2de52408b3d5602bcc1395466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cee022fd5037b780e02ae47326e3d4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f9ace8e6c758d6bbe66c2e41fe8b8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc223933edd8b0f9ec50fd0b1486c312469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b47bab1cfab571c14642ab93b45b93470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55112ccbc42ce8de24819483b36ea4c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f151edd7c677e1a320426472d75421a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518beb591214511dc2f228baa4499dff473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c0aa1e31660e29832571626772ed8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32269c375796d6fa6d23f0090bf8038e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e87d893835755463dbedbd3d0b14b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdfef2c1582775de5e338e2022f94fb477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>